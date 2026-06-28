--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b9591380474e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/51eb6f0727864546bf6f7ddca80d677d.psmdcp" Id="Ra2d1d139d3d446ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d2b84a9b50446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a992ff429284ca28dc595fb6628d785.psmdcp" Id="Re285f093d0654dfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -100,144 +100,141 @@
   <x:si>
     <x:t>002-01242-003</x:t>
   </x:si>
   <x:si>
     <x:t>DURHAM, JUDITH S &amp; W K NORWOOD % O H DURHAM ESTATE</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW BEG 270' E OF SW COR, N 792.48', S 78 DEG E 32.68', S 784.54', W 32' TO POB 34 08S 31W 0.58 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-04836-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ERWIN, NATHANAEL LEE &amp; KIMBERLY ANN </x:t>
   </x:si>
   <x:si>
     <x:t>SE NE 12 11S 29W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 003</x:t>
   </x:si>
   <x:si>
     <x:t>HORATIO STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>002-01659-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FARLEY, WILLIAM L </x:t>
-[...8 lines deleted...]
-    <x:t>074-00581-000R</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>GALLITON, JIM % CHARLES L WRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 SE SW 24 09S 30W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-02808-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 33  BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01689-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 34 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01690-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 35 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01691-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 36 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01692-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 37 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01693-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, LUMMIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E 225' OF N 390' OF S1/2 SE SE 18 11S 28W 1.83 ACRES </x:t>
+    <x:t>PT E 225' OF N 390' OF S1/2 SE SE 18 11S 28W 1.83 ACRES LOT  BLOCK   ADDITION CITY  SD 003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTHUR B SCHIRMER</x:t>
   </x:si>
   <x:si>
     <x:t>002-00186-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, PAUL M &amp; ORENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW W HWY 71 BEG IN SE COR, W 456.65' TO POB W 481.03', N 455.65', S 43 DEG E 113.12',E 382', N 70 DEG E 128.53', TO W R/W OF HWY 71, S 5 DEG E ALONG R-O-W 346.56', W 133.29', S 70',TO POB EXC PT NE NW BEG 456.65' W OF SE COR, W 6.71', N 373.30', E 1 17 08S 31W 1.74 ACRES LOT  BLOCK   ADDITION CITY  SD 017</x:t>
   </x:si>
   <x:si>
     <x:t>STEVE BRUCE, MALETA BRUCE</x:t>
   </x:si>
   <x:si>
     <x:t>002-04446-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KNOD, ANITA LYNNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 100' N1/2 BLK 25 BRALEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-00134-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 25' N1/2 BLK 26 BRALEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-00143-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEMONS, LEE, JR </x:t>
-[...2 lines deleted...]
-    <x:t>PT FRL NW NW BEG 185' E OF NW COR, S 357.69', E 230', N 207.69', W 100', N 150', W 130' TO POB EXC THE S 154.55' THEREOF HORATIO CITY ACREAGE ADDITION 06 10S 31W 0.73 ACRE</x:t>
+    <x:t xml:space="preserve">LEMONS JR, LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT FRL NW NW BEG 185' E OF NW COR, S 357.69', E 230', N 207.69', W 100', N 150', W 130' TO POB EXC THE S 154.55' THEREOF 06 10S 31W 0.73 ACRES LOT  BLOCK  HORATIO CITY ACREAGE ADDITION CITY  SD 155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMISSIONER OF REVENUES, DE QUEEN FORD CHRYSLER, HUEY COPELIN DBA HUEY COPELIN AUTOS</x:t>
   </x:si>
   <x:si>
     <x:t>074-00568-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARKHAM, SHANE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE BEG 320' W OF NE COR, W 81', S 2 DEG E 95', E 81', N 2 DEG W 95' TO POB 23 10S 30W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-03320-000</x:t>
   </x:si>
   <x:si>
     <x:t>MCINVALE, WOODIE AND SALLY, TRUST DATED JANUARY 22 2</x:t>
   </x:si>
   <x:si>
     <x:t>PROVO W 22' LOT 14 BLOCK 33 PROVO ADDITION 29 08S 29W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>040-00044-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORRIS JR, JOHNNY M </x:t>
   </x:si>
@@ -320,62 +317,50 @@
     <x:t>PT SW SE DESC BK 160-551 &amp; BK 162-217 14 09S 30W 3.05 ACRES LOT  BLOCK  LOCKESBURG CITY ACREA ADDITION CITY  SD 116</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAM D STEWARD SR, DIAMOND STATE BANK, FIRST STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>076-00341-001R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STINNETT, LEON, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-11 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00010-000S</x:t>
   </x:si>
   <x:si>
     <x:t>SVR GLOBAL TRADERS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 LOT 3 BLOCK 1 NORBERG ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01385-000R</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>002-07335-001</x:t>
   </x:si>
   <x:si>
     <x:t>TSA HOLDING GROUP LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 BLOCK 4 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01758-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WARFORD, RONALD J &amp; BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00006-000S</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00007-000S</x:t>
   </x:si>
@@ -813,856 +798,832 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>11137</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>204</x:v>
+        <x:v>204.1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11138</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>4900</x:v>
+        <x:v>4899.7</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11139</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>252.5</x:v>
+        <x:v>437.5</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11140</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>291</x:v>
+        <x:v>290.85</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11141</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>102.25</x:v>
+        <x:v>202.25</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11142</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>421</x:v>
+        <x:v>420.87</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11143</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11144</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>147.8</x:v>
+        <x:v>247.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11145</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>123.12</x:v>
+        <x:v>223.12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11146</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>158.93</x:v>
+        <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11147</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>158.93</x:v>
+        <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11148</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>158.93</x:v>
+        <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11149</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>158.93</x:v>
+        <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11150</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G15" s="1">
-        <x:v>196.28</x:v>
+        <x:v>296.28</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11151</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
+      <x:c r="F16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E16" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G16" s="1">
-        <x:v>769</x:v>
+        <x:v>768.56</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11152</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G17" s="1">
-        <x:v>3331.08</x:v>
+        <x:v>3431.08</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11153</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>276.65</x:v>
+        <x:v>376.65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11154</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
+      <x:c r="F19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="E19" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G19" s="1">
-        <x:v>1114.21</x:v>
+        <x:v>1299.21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11155</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D20" s="0" t="s">
+      <x:c r="E20" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E20" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G20" s="1">
-        <x:v>173.87</x:v>
+        <x:v>273.87</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>11156</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
+      <x:c r="E21" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E21" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G21" s="1">
-        <x:v>147.8</x:v>
+        <x:v>247.8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>11157</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
+      <x:c r="E22" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E22" s="0" t="s">
+      <x:c r="F22" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F22" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G22" s="1">
-        <x:v>929</x:v>
+        <x:v>928.97</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>11158</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
+      <x:c r="E23" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E23" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G23" s="1">
-        <x:v>247.63</x:v>
+        <x:v>347.63</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>11159</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
+      <x:c r="E24" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="E24" s="0" t="s">
+      <x:c r="F24" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F24" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G24" s="1">
-        <x:v>377</x:v>
+        <x:v>376.65</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>11160</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
+      <x:c r="E25" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E25" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G25" s="1">
-        <x:v>1960.63</x:v>
+        <x:v>2060.63</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>11161</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
+      <x:c r="E26" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E26" s="0" t="s">
+      <x:c r="F26" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F26" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G26" s="1">
-        <x:v>334</x:v>
+        <x:v>334.25</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>11162</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
+      <x:c r="E27" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E27" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G27" s="1">
-        <x:v>102.76</x:v>
+        <x:v>202.76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>11163</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
+      <x:c r="E28" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E28" s="0" t="s">
+      <x:c r="F28" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F28" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G28" s="1">
-        <x:v>1964</x:v>
+        <x:v>2049.33</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>11164</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
+      <x:c r="E29" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E29" s="0" t="s">
+      <x:c r="F29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="1">
-        <x:v>747</x:v>
+        <x:v>747.07</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>11165</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D30" s="0" t="s">
+      <x:c r="E30" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E30" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G30" s="1">
-        <x:v>427.8</x:v>
+        <x:v>527.8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>11166</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
+      <x:c r="E31" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E31" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G31" s="1">
-        <x:v>258.45</x:v>
+        <x:v>358.45</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>11167</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>104</x:v>
-[...11 lines deleted...]
-        <x:v>4974</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>11168</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>302.11</x:v>
+        <x:v>402.11</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>11169</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>234.25</x:v>
+        <x:v>334.25</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>11170</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>234.25</x:v>
+        <x:v>334.25</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>11171</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>471.95</x:v>
+        <x:v>571.95</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>11172</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>3147</x:v>
+        <x:v>3146.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>