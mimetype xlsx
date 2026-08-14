--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,161 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d2b84a9b50446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a992ff429284ca28dc595fb6628d785.psmdcp" Id="Re285f093d0654dfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e049b22394d4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43068c3918b64513be60363c8280831c.psmdcp" Id="R736c9a942ea54a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>SEVIER</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CURRENCE, DOUGLAS &amp; DAWN </x:t>
-[...23 lines deleted...]
-    <x:t xml:space="preserve">PT SW SE LOCKESBURG CITY ACREA ADDITION 14 09S 30W 2.05 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DEDNER, BOBBY &amp; ETAL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 210' OF E 198' OF NW SE 19 10S 29W 0.95 ACRES LOT  BLOCK   ADDITION CITY  SD 016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DARLENE DEDNER, SYLVIA DEDNER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-01242-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DURHAM, JUDITH S &amp; W K NORWOOD % O H DURHAM ESTATE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW BEG 270' E OF SW COR, N 792.48', S 78 DEG E 32.68', S 784.54', W 32' TO POB 34 08S 31W 0.58 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>076-00325-000R</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>002-04836-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ERWIN, NATHANAEL LEE &amp; KIMBERLY ANN </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 33  BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01689-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 34 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01690-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 35 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01691-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 36 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01692-000R</x:t>
@@ -184,92 +133,68 @@
   <x:si>
     <x:t>PT NE NW W HWY 71 BEG IN SE COR, W 456.65' TO POB W 481.03', N 455.65', S 43 DEG E 113.12',E 382', N 70 DEG E 128.53', TO W R/W OF HWY 71, S 5 DEG E ALONG R-O-W 346.56', W 133.29', S 70',TO POB EXC PT NE NW BEG 456.65' W OF SE COR, W 6.71', N 373.30', E 1 17 08S 31W 1.74 ACRES LOT  BLOCK   ADDITION CITY  SD 017</x:t>
   </x:si>
   <x:si>
     <x:t>STEVE BRUCE, MALETA BRUCE</x:t>
   </x:si>
   <x:si>
     <x:t>002-04446-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KNOD, ANITA LYNNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 100' N1/2 BLK 25 BRALEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-00134-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 25' N1/2 BLK 26 BRALEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-00143-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEMONS JR, LEE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MARKHAM, SHANE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE BEG 320' W OF NE COR, W 81', S 2 DEG E 95', E 81', N 2 DEG W 95' TO POB 23 10S 30W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-03320-000</x:t>
   </x:si>
   <x:si>
     <x:t>MCINVALE, WOODIE AND SALLY, TRUST DATED JANUARY 22 2</x:t>
   </x:si>
   <x:si>
     <x:t>PROVO W 22' LOT 14 BLOCK 33 PROVO ADDITION 29 08S 29W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>040-00044-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MORRIS JR, JOHNNY M </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">NELSON, MARCIENA J &amp; H TRACY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG 565.48' E OF SW COR NE SW N 233.06' E TO HWY 71 ROW SW TO S LINE NE SW W 188.52' POB 08 08S 31W 1.08 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-04300-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAMIREZ, TRIVIE NELSON </x:t>
   </x:si>
   <x:si>
     <x:t>E 56' EXC S 117' OF BLK 2    0 ACRES LOT  BLOCK  ROSE HILL ADDITION CITY  SD 117</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANACLETO BAHENA CASILLAS, ESPERANZA BAHENA, DIAMOND BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>070-01598-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAY, MICHAEL W &amp; JOY O </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG SW COR NW SE, N 210' E 420' S 210' W 420' TO POB 13 08S 32W 2 ACRES </x:t>
@@ -277,62 +202,50 @@
   <x:si>
     <x:t>002-06671-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIGGS, SUSAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF N 730.6' OF E 417.5' NE SW BEG 521.89' S OF NE COR, S 208.71', W 208.71', N 208.71', E 208.71' TO POB 09 08S 31W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 017</x:t>
   </x:si>
   <x:si>
     <x:t>ROW-SOUTHWESTERN ELECTRIC POWER CO.</x:t>
   </x:si>
   <x:si>
     <x:t>002-04324-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERTS, CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF SW NE .12 AC LYING W OF RD 12 09S 33W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-07883-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RUBIO, ISRAEL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEWARD%DAVID STEWARD, JUDY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE DESC BK 160-551 &amp; BK 162-217 14 09S 30W 3.05 ACRES LOT  BLOCK  LOCKESBURG CITY ACREA ADDITION CITY  SD 116</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAM D STEWARD SR, DIAMOND STATE BANK, FIRST STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>076-00341-001R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STINNETT, LEON, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-11 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00010-000S</x:t>
   </x:si>
   <x:si>
     <x:t>SVR GLOBAL TRADERS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 LOT 3 BLOCK 1 NORBERG ADDITION </x:t>
@@ -350,62 +263,50 @@
     <x:t>070-01758-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WARFORD, RONALD J &amp; BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00006-000S</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00007-000S</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEISE, EDWARD, JR </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF 100' RAILROAD ROW IN SW NE WHICH ADJOINS THE W BOUNDARY OF FRL N/2 BLOCK 3 &amp; NW/4 OF BLOCK 4 &amp; FRL W/2 OF BLOCK 2 &amp; ALL THAT PORTION OF ROW LYING W OF UNOPENED ST LYING BETWEEN BLOCKS 2 &amp; 4 OF DOGGETT ADD. EXC N 311' OF FRL W/2 OF BLOCK 2 HORATIO CI</x:t>
   </x:si>
   <x:si>
     <x:t>074-00591-001R</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>002-06135-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -788,842 +689,734 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>11137</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11138</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11139</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
-[...11 lines deleted...]
-        <x:v>437.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11140</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>290.85</x:v>
+        <x:v>298.19</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11141</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>202.25</x:v>
+        <x:v>216.93</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11142</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>26</x:v>
-[...11 lines deleted...]
-        <x:v>420.87</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11143</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11144</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>31</x:v>
-[...11 lines deleted...]
-        <x:v>247.8</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11145</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>223.12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11146</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11147</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11148</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11149</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11150</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>296.28</x:v>
+        <x:v>310.96</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11151</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>768.56</x:v>
+        <x:v>783.24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11152</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>3431.08</x:v>
+        <x:v>3438.42</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11153</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>376.65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11154</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1299.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11155</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>273.87</x:v>
+        <x:v>281.21</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>11156</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>247.8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>11157</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
-[...11 lines deleted...]
-        <x:v>928.97</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>11158</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>347.63</x:v>
+        <x:v>354.97</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>11159</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>376.65</x:v>
+        <x:v>391.33</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>11160</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2060.63</x:v>
+        <x:v>2112.01</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>11161</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>334.25</x:v>
+        <x:v>341.59</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>11162</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>202.76</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>11163</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>89</x:v>
-[...11 lines deleted...]
-        <x:v>2049.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>11164</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>747.07</x:v>
+        <x:v>761.75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>11165</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>527.8</x:v>
+        <x:v>535.14</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>11166</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>358.45</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>11167</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>11168</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>402.11</x:v>
+        <x:v>409.45</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>11169</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>334.25</x:v>
+        <x:v>341.59</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>11170</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>334.25</x:v>
+        <x:v>341.59</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>11171</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>571.95</x:v>
+        <x:v>579.29</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>11172</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>114</x:v>
-[...11 lines deleted...]
-        <x:v>3146.6</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>