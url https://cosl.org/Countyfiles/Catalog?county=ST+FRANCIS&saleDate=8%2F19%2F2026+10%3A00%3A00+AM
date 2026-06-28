--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1bc2ff62dd46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8739e18607b745f7865843d90c310820.psmdcp" Id="R4a2365eab9274b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a5bfc21df84be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d02461e5cb49d9b70e3ae59a65e40d.psmdcp" Id="R525871de1bb4490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -539,86 +539,77 @@
   <x:si>
     <x:t>WAS #001-05153-0000 PT NW 7 5N 5E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05153-0008</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARE, ROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SECTION B 74 LOT 69 POPLAR RIDGE #2 SEC B ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00575-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARE, WALTELL P &amp; CHRISTOPHER L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 150 101 LOT 183 VAC-MANN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0787-00183-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARRIS, BERNICE </x:t>
-[...5 lines deleted...]
-    <x:t>0741-00001-0013</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARRIS, FREDA </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 5652-4 PT W1/2 W1/2 NE 16 6N 6E 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, ST FRANCIS LEVEE DIST, THELMA MOONEY, WILLIAM MOONEY JR</x:t>
   </x:si>
   <x:si>
     <x:t>0001-07518-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, WELKHOME J &amp; ANNIE B % ELDORADO SWANIGAN JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 75' X 75' BLOCK 4 FREEMAN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>USDA</x:t>
   </x:si>
   <x:si>
     <x:t>0807-00123-0006</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HAWKINS, MELINDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 2 BLOCK 78 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>EAST AR CHIROPRACTIC GRP%DR R SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t>0700-00821-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LESS STRIP 10' X 140  X 0 X 140 OFF W SD BEECH GROVE  8 LOT 1 BLOCK E BEECH GROVE ADDITION 21 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>ARMOR BANK, EAST AR CHIROPRACTIC ONE PLLC</x:t>
   </x:si>
   <x:si>
     <x:t>0707-00083-0000</x:t>
   </x:si>
   <x:si>
     <x:t>0708-00060-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 X 130  SHERWOOD TERRACE 85 LOT 27 SHERWOOD TERRACE ADDITION 3 4N 3E </x:t>
@@ -773,62 +764,56 @@
   <x:si>
     <x:t>0143-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">86/(notebook) LOT 17 BLOCK 2 JOHN R SIMMONS ADDITION 0 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00747-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, VIVIAN % NADIA DAVYGNON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(50 X 150)  VAC-MANN ADDN 101 LOT 148 </x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT L JONES, TIFFENY L JONES</x:t>
   </x:si>
   <x:si>
     <x:t>0787-00148-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, WALTER JR % DOROTHY JACKSON WILLIAMS</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WAS #   1960-62  WEST HUGHES SUB DIV 110 LOT 62 BLOCK 1 20 4N 6E </x:t>
+    <x:t xml:space="preserve">WAS # 1960-62  WEST HUGHES SUB DIV  110 LOT 62 BLOCK 1 20 4N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DIST., DOROTHY JACKSON</x:t>
   </x:si>
   <x:si>
-    <x:t>0143-00060-0000</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>0143-00061-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JACOBS, JESSE LEE &amp; COY LEE % CHESAPEA JACOBS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 23 BLOCK 15 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00421-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 24 BLOCK 15 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00422-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMISON, ODELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT 68' X 114' IN NE CORNER (notebook) LOT 53 BLOCK 76 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0700-00805-0000</x:t>
@@ -920,63 +905,54 @@
   <x:si>
     <x:t xml:space="preserve">E1/2 OF BLOCK 27 (138.3 x 53.7 x 300 x 150 x 200) .83 ACRES (+ or -) 53 C A HUGHES #4 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00552-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEMOS, LEANDRO S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">7 LOT 2 BLOCK 2 J L ALLEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0704-00005-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LIPSCOMB , RUBY L (GRIGGS) </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #10160 40X114.3 JOHN MANN ADDN #2 60 LOT 49 </x:t>
   </x:si>
   <x:si>
     <x:t>0752-00037-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LIPSCOMB, RUBY (GRIGGS) </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">WAS #001-01753-000 PT NW 17 4N 3E 2.44 ACRES </x:t>
+    <x:t xml:space="preserve">LOCKHART &amp; JENNIFER JONES, DOUGLAS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAS #001-01753-000 PT NW 17 4N 3E 2.44 ACRES LOT  BLOCK   ADDITION CITY  SD 7</x:t>
   </x:si>
   <x:si>
     <x:t>0001-01753-0001</x:t>
   </x:si>
   <x:si>
     <x:t>LONDON, AUBREY  %HELEN HENSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 0136-00002-0000  LOT 1A RIVERBANK SD 79 LOT 1A RIVERBANK ADDITION 30 5N 4E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ST FRANCIS LEVEE DISTRICT </x:t>
   </x:si>
   <x:si>
     <x:t>0808-00274-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOWE, ISAAC </x:t>
   </x:si>
   <x:si>
     <x:t>WAS #4065-2 PT NW1/4 7 5N 5E 0.78 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, OCSE</x:t>
   </x:si>
@@ -1340,62 +1316,50 @@
   <x:si>
     <x:t>SIMMONS, ARTHALIA W % ILEAN SIMMONS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">17 X 125  W 17.34' HODGES ADDN 14 LOT 6 </x:t>
   </x:si>
   <x:si>
     <x:t>0739-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">32 X 125  E 32.66'  HODGES ADDN 14 LOT 7 </x:t>
   </x:si>
   <x:si>
     <x:t>0739-00008-0000</x:t>
   </x:si>
   <x:si>
     <x:t>SIMMONS, CHARLES &amp; ARTHALIA % ILEAN SIMMONS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 50 X 100  BURK MANN SUB DIV OF HODGES ADDN 14 LOT 34 </x:t>
   </x:si>
   <x:si>
     <x:t>0739-00036-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, ALVIN % ALVIN SMITH JR</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, JACKIE DAVIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 X 60 X 146  WOOD SUB DIV 123/(notebook) LOT 1 BLOCK 4 </x:t>
   </x:si>
   <x:si>
     <x:t>0794-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t>STAMPS, LIZ % LOTTIE PYE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 .37 ACRE BLOCK 31 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00044-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STANLEY, JAMES &amp; PHYLISTIE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT NE 5-5-3  1 ACRE 5 5N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, EAST ARK CHIROPRACTIC ONE PLLC</x:t>
@@ -1484,57 +1448,57 @@
   <x:si>
     <x:t>STEVE LAPA(N/O)</x:t>
   </x:si>
   <x:si>
     <x:t>0700-00730-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 50 X 120 (notebook) LOT 8 BLOCK 10 PETTUS &amp; WMS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>PUDER BEARS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>0762-00078-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 150  101 LOT 109 VAC-MANN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>ANDRE LAWSON</x:t>
   </x:si>
   <x:si>
     <x:t>0787-00109-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>THE MARKET GROUP % THE MARKET #142</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW1/4
+    <x:t xml:space="preserve">GROUP%THE MARKET #142, THE MARKET </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW1/4
 *THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 62-0004.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=62000123&amp;OWNER_ID=010129.
 THIS SITE IS SUBJECT TO DEED RESTRICTIONS.  WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.
-DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. CITY FORREST CITY 16 05N 3E 1.3 ACRES </x:t>
+DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. 16 05N 3E 1.3 ACRES LOT  BLOCK   ADDITION CITY FORREST CITY SD 07C</x:t>
   </x:si>
   <x:si>
     <x:t>3300 N. WASHINGTON LLC., REGIONS BANK, THE MARKET GRP, CAPTEC FINANCIAL GROUP INC.</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00097-0002</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS, MORRIS JR EST % CALVIN REED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9074 (50 X 70)  BURK MANN ADDN #1  13 LOT 5 </x:t>
   </x:si>
   <x:si>
     <x:t>0749-00005-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TINSLEY, MELVIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 X 136  E 30' LOT 10 &amp; W 30' LOT 11  SUB DIF NO. 1 OF VACCARO THIRD ADDN 100 </x:t>
   </x:si>
   <x:si>
     <x:t>0800-00143-0050</x:t>
   </x:si>
@@ -2192,51 +2156,51 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4719</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>230.61</x:v>
+        <x:v>238.56</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4720</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>345.47</x:v>
       </x:c>
     </x:row>
@@ -2399,51 +2363,51 @@
       </x:c>
       <x:c r="G10" s="1">
         <x:v>330.56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4728</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>306.33</x:v>
+        <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4729</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>434.65</x:v>
       </x:c>
     </x:row>
@@ -2468,166 +2432,166 @@
       </x:c>
       <x:c r="G13" s="1">
         <x:v>287.24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4731</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>829.63</x:v>
+        <x:v>851.65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4732</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>274.56</x:v>
+        <x:v>296.58</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4733</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>886.55</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4734</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>253.82</x:v>
+        <x:v>275.84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4735</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4736</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>3540.49</x:v>
+        <x:v>3562.51</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4737</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>456.75</x:v>
       </x:c>
     </x:row>
@@ -2813,51 +2777,51 @@
       </x:c>
       <x:c r="G28" s="1">
         <x:v>782.41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4746</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>707.85</x:v>
+        <x:v>729.87</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4747</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>410.58</x:v>
       </x:c>
     </x:row>
@@ -2882,74 +2846,74 @@
       </x:c>
       <x:c r="G31" s="1">
         <x:v>2541.93</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4749</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>265.4</x:v>
+        <x:v>331.46</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4750</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>751.12</x:v>
+        <x:v>824.52</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4751</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>390.31</x:v>
       </x:c>
     </x:row>
@@ -2974,51 +2938,51 @@
       </x:c>
       <x:c r="G35" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4753</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>601.62</x:v>
+        <x:v>686.62</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4754</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>464.09</x:v>
       </x:c>
     </x:row>
@@ -3158,97 +3122,97 @@
       </x:c>
       <x:c r="G43" s="1">
         <x:v>500.15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4761</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>1034.91</x:v>
+        <x:v>1049.59</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4762</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4763</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>427.47</x:v>
+        <x:v>434.81</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4764</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>196.93</x:v>
       </x:c>
     </x:row>
@@ -3296,97 +3260,97 @@
       </x:c>
       <x:c r="G49" s="1">
         <x:v>439.06</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4767</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>1624.43</x:v>
+        <x:v>1653.79</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4768</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>1624.43</x:v>
+        <x:v>1653.79</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4769</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>2150.78</x:v>
+        <x:v>2180.14</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4770</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>427.39</x:v>
       </x:c>
     </x:row>
@@ -3411,3186 +3375,3138 @@
       </x:c>
       <x:c r="G54" s="1">
         <x:v>434.88</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4772</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>195.76</x:v>
+        <x:v>203.1</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4773</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>390.89</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4774</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4775</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D58" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E58" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D58" s="0" t="s">
+      <x:c r="F58" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>400.61</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4776</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D59" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E59" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D59" s="0" t="s">
+      <x:c r="F59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E59" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G59" s="1">
-        <x:v>1577.69</x:v>
+        <x:v>1599.71</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4777</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4778</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4779</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F62" s="0" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>520.3</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4780</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>983.03</x:v>
+        <x:v>1068.03</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4781</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E64" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F64" s="0" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>1668.51</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4782</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>1224.45</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4783</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>2515.93</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4784</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>1224.6</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4785</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>180.55</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4786</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>760.86</x:v>
+        <x:v>790.22</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4787</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D70" s="0" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E70" s="0" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F70" s="0" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>468.75</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4788</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>427.39</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4789</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D72" s="0" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E72" s="0" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F72" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D72" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G72" s="1">
-        <x:v>431</x:v>
+        <x:v>445.87</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4790</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="D73" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="E73" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D73" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G73" s="1">
-        <x:v>230.29</x:v>
+        <x:v>259.65</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4791</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>192.54</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4792</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>190.52</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4793</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D76" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E76" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F76" s="0" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>357.17</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4794</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>1131.85</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4795</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>194.94</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4796</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D79" s="0" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>184.72</x:v>
+        <x:v>192.06</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4797</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D80" s="0" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>184.72</x:v>
+        <x:v>200.01</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4798</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>274.14</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4799</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D82" s="0" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>266.03</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4800</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>215.8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4801</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>335.69</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4802</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>253</x:v>
-[...11 lines deleted...]
-        <x:v>549.56</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4803</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>205.78</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4804</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>199.4</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4805</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>246.89</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4806</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>362.13</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4807</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>4808</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>556.24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>4809</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>1138.18</x:v>
+        <x:v>1223.18</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>4810</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>437.35</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>4811</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>348.57</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>4812</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>168.23</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>4813</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>504.19</x:v>
+        <x:v>589.19</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>4814</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>4815</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>1202.51</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>4816</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>635.91</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>4817</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>4818</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>221.54</x:v>
+        <x:v>228.88</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>4819</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>303</x:v>
-[...11 lines deleted...]
-        <x:v>364.17</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>4820</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>5726.23</x:v>
+        <x:v>5811.23</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>4821</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>325.32</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>4822</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>206.13</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>4823</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>207.4</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>4824</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>386.25</x:v>
+        <x:v>393.59</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>4825</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>4826</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>282.24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>4827</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>458.46</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>4828</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>4829</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>208.46</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>4830</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>4831</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>397.65</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>4832</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>1008.05</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>4833</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>1507.43</x:v>
+        <x:v>1514.77</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>4834</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>745.52</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>4835</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>1112.19</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>4836</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>434.73</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>4837</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>185.2</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>4838</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>209.42</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>4839</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>1087.27</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>4840</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>680.5</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>4841</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>397.37</x:v>
+        <x:v>412.05</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>4842</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>1704.38</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>4843</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>4844</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>192.54</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>4845</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>306.33</x:v>
+        <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>4846</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>499.23</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>4847</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>3828.15</x:v>
+        <x:v>3913.15</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>4848</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>763.43</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>4849</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>1294.73</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>4850</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>1380.33</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>4851</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>1380.33</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>4852</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>300.25</x:v>
+        <x:v>307.59</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>4853</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>393.11</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>4854</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>397.65</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>4855</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>289.45</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>4856</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>192</x:v>
+        <x:v>192.06</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>4857</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>195.76</x:v>
+        <x:v>203.1</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>4858</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G141" s="1">
         <x:v>265.22</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>4859</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>265.22</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>4860</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G143" s="1">
         <x:v>1214.62</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>4861</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>184.72</x:v>
+        <x:v>206.74</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>4862</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G145" s="1">
         <x:v>209.42</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>4863</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>257.88</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>4864</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>4865</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>443</x:v>
-[...11 lines deleted...]
-        <x:v>376.72</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>4866</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>485.99</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>4867</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>307.59</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>4868</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>674.04</x:v>
+        <x:v>681.38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>4869</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>500.15</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>4870</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>360.19</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>4871</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>1262</x:v>
+        <x:v>1269</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>4872</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>558.79</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>4873</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>1223.96</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>4874</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>860.88</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>4875</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>282.11</x:v>
+        <x:v>296.79</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>4876</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>466.38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>4877</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>272.56</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>4878</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>306</x:v>
+        <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>4879</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>490</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>380.93</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>4880</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D163" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>46821.1</x:v>
+        <x:v>46921.1</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>4881</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>228.8</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>4882</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>1814.53</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>4883</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>272.56</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>4884</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>4885</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>796.5</x:v>
+        <x:v>811.18</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>4886</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>13098.23</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>4887</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>1968.04</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>4888</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>4889</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>4890</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>4891</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>393.11</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>4892</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>513.67</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>4893</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>451.7</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>4894</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G177" s="1">
         <x:v>360.88</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>4895</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>673.49</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>4896</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>263.37</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>4897</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>527.65</x:v>
+        <x:v>542.33</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>4898</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>397.37</x:v>
+        <x:v>412.05</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>4899</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>1420.11</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>4900</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>215.8</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>4901</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>341.45</x:v>
+        <x:v>348.79</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>4902</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>255.96</x:v>
+        <x:v>263.3</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>4903</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>255.96</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>4904</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>976.09</x:v>
+        <x:v>976.08</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>4905</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>184.72</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>4906</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>184.72</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>4907</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>1411.78</x:v>
+        <x:v>1433.8</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>4908</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="G191" s="1">
         <x:v>326.61</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>4909</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="G192" s="1">
         <x:v>321.52</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>4910</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G193" s="1">
         <x:v>313.25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>