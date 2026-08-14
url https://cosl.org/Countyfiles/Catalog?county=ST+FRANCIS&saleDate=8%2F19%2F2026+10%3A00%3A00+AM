--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34a5bfc21df84be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7d02461e5cb49d9b70e3ae59a65e40d.psmdcp" Id="R525871de1bb4490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7e7dc05ebd4d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49b0acfdd1474d0c9ba13deeebd4d216.psmdcp" Id="Rc8b84a36a02549f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -178,66 +178,51 @@
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NE  92 X 150 33 5N 3E 0.32 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>JERI C MCCOY, KIMBERLY J POWELL</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00538-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 53.5 X 92 PT NE SE 33 5N 3E 0.11 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>0800-00549-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELIN, GREGORY &amp; BOBBIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">64X64X160 BEECH GROVE #2 9 LOT 12 BLOCK F BEECH GROVE #2 ADDITION 21 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0708-00068-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BLACK, TOM, GERTRUDE &amp; M C % ARTHUR BLACK</x:t>
-[...14 lines deleted...]
-    <x:t>0700-00556-0001</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRINKER, OVERTUS % ETHEL BRINKER </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE 6 5N 3E 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SHENEKA BRINKER DAVIS, LISA PRINCE SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>0801-00154-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROCK, WILLIAM M </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 2763-1-2-2 PT LOT 3 NW1/4 3 5N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, INTERNAL REVENUE SERVICE, FORREST CITY MEDICAL CENTER, CACH LLC, AR DIVISION OF WORKFORCE SERVICES, ANDREA D BROCK</x:t>
   </x:si>
   <x:si>
     <x:t>0001-04116-0000</x:t>
   </x:si>
@@ -256,111 +241,89 @@
   <x:si>
     <x:t>0123-00053-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2774-104 63 LOT 102 MEADOW CLIFF #2 ADDITION 3 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0123-00050-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2774-108 63 LOT 106 MEADOW CLIFF #2 ADDITION 3 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0123-00054-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURROWS, ANNETTE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 17 BLOCK 2 JOHN R SIMMONS ADDITION 86/(notebook) </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00758-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BURTON, CHARLES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CARDEN, ALLEN JOE &amp; RHODA S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 3663-6 PT W 1/2 SW PRIVATE SURVEY 2370 2370 5N 3E 5.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-03935-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #001-04433-0000 PT NE 15 5N 3E 3.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>DISCOVER BANK, MARIE KNIGHT, DAVID CARDEN</x:t>
   </x:si>
   <x:si>
     <x:t>0001-04433-0002</x:t>
   </x:si>
   <x:si>
     <x:t>CATES, FRANCES % GLENDA AKINS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 S1/2 (notebook) LOT 13 DELTA COLEMAN SURVEY ADDITION 5 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>GLENDA AKINS</x:t>
   </x:si>
   <x:si>
     <x:t>0801-00107-0013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHAPMAN, GARY &amp; KAREN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 SW 34 5N 3E 2.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0800-00602-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CHILDERS, RITA </x:t>
-[...11 lines deleted...]
-  <x:si>
     <x:t>COBB, C &amp; F &amp; AM JEFFERSON % CLIFFORD COBB, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">75X75 SE COR BLOCK 101 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00117-0000</x:t>
   </x:si>
   <x:si>
     <x:t>COBB, CLIFFORD, JR/FLORA MAE ROPER</x:t>
   </x:si>
   <x:si>
     <x:t>FLORA C FAIRCHILD, SYLVIA ANGLIN, LAURA COBB, CHERYL COBB, ROSALIND COBB, JACQULENE COBB, CHIFFONYE COBB, DYLSIA COBB, CLIFFORD COBB JR</x:t>
   </x:si>
   <x:si>
     <x:t>0805-00185-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COCHRANE, ISAIAH </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 606-20 PT S1/2 NE1/4 63.8' X 95' PT TRACT NO. 20 1 4N 2E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-00800-0003</x:t>
@@ -371,338 +334,224 @@
   <x:si>
     <x:t xml:space="preserve">WAS # 6680 PT LOT 115 X 45 X 100 X 80 X 118.91 X 118.6 0.29 ACRE LOT 7 BLOCK 74 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0700-00638-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COTHRAN, JOHN A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 1138-2-4  ALL LOT 4 &amp; EAST 09' LOT 5 199'x 228' 75 PORTER-ODOM ADDITION 11 4N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0130-00004-0000</x:t>
   </x:si>
   <x:si>
     <x:t>COTHRAN, LIONELL % LAVERN COTHRAN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2322-6 PT NW1/4 SW1/4 3 5N 2E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-03230-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CURTIS, BURNICE, SR % RAY CURTIS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLK 125A &amp; 50' S END BLK 126A (notebook) BUTLER &amp; JONES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00194-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 4070 LOT 50 X 100 PT NW KNOWN AS LOT 24 7 5N 5E 0.11 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05153-0001</x:t>
   </x:si>
   <x:si>
     <x:t>DEWITT, EVA WEST / CHARLES MORGAN ET AL</x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 001-06253-000 PT W 1/2 NE SW 15 6N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>MONIQUE DANIEL (DEEDEE) HOLT, MARNIE M MCDANIEL, CAROLYN SPENCER, PHYLLIS FLEMING, VINCENT N MORGAN</x:t>
   </x:si>
   <x:si>
     <x:t>0001-06253-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EAST TENNESSEE TRUST%VIGIL DUFREDO, 915 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">5 LOT 9 FORREST CITY #3 ADDITION 28 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0702-00008-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FERNANDES, NILTON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">45 X 126 80 LOT 4 BLOCK 19 ROLFE &amp; WMS ADDITION 28 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0765-00201-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRANKLIN, TRAVIS </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">65 LOT 9 BLOCK 7 MOORE'S ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0757-00016-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 3241-9 PT SW1/4 31 5N 3E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00745-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRACEY, DONALD &amp; WANDA </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 1-4582 PT SE SE 26 5N 3E 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TRI-B ADVERTISING INC.</x:t>
   </x:si>
   <x:si>
     <x:t>0001-04582-0004</x:t>
   </x:si>
   <x:si>
     <x:t>WAS #  PT SE SE  150' x 150' (.52 acres +/-) 26 5N 3E 0.52 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-04584-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   3144-1  PT OF THE SE SE  210' x 210' (1.02 acres +/-) 26 5N 3E 1.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-04588-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>GREEN, MARTHA J &amp; SAMMY LANCE GREEN</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GUYTON, ANGEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   5435-2 PT E1/2 SW 32 6N 4E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-07165-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GWALTNEY, NATALIE </x:t>
   </x:si>
   <x:si>
     <x:t>WAS #001-05153-0000 PT NW 7 5N 5E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05153-0008</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARE, ROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SECTION B 74 LOT 69 POPLAR RIDGE #2 SEC B ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00575-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARE, WALTELL P &amp; CHRISTOPHER L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 150 101 LOT 183 VAC-MANN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0787-00183-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HARRIS, FREDA </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 5652-4 PT W1/2 W1/2 NE 16 6N 6E 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, ST FRANCIS LEVEE DIST, THELMA MOONEY, WILLIAM MOONEY JR</x:t>
   </x:si>
   <x:si>
     <x:t>0001-07518-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, WELKHOME J &amp; ANNIE B % ELDORADO SWANIGAN JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 75' X 75' BLOCK 4 FREEMAN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>USDA</x:t>
   </x:si>
   <x:si>
     <x:t>0807-00123-0006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HAWKINS, MELINDA </x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HAYS, BILL P </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2774-142  MEADOW CLIFF #2  132.3' x 120' x 110' x 65.8'  63 LOT 140 MEADOW CLIFF #2 ADDITION 3 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0123-00088-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HERNANDEZ, EVA &amp; LASHONDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HERRING, ADAM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 4660 W PT NW NW 15 6N 2E 1.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>MIDLAND FUNDING LLC.</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05805-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #0001-05805-0000 PT NW NW 15 6N 2E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-05805-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>HILLIS, OLGA SANCHEZ % MANUEL SANCHEZ ET AL</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>HILLIS, OLGA SANCHEZ ET AL % MANUEL SANCHEZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(notebook) LOT 18 BLOCK 2 FUSSELL-MCCUTCHEN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>YSA MANUEL SANCHEZ, JR., YOLANDA SANCHEZ CHAMNESS, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>0808-00114-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HOLDER PROPERTY INVESTMENTS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   9287 (42 X 42)  SOUTH SIDE ADDN 89/(notebook) LOT 152 </x:t>
   </x:si>
   <x:si>
     <x:t>0773-00152-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLLAND, PETE &amp; BERTHA </x:t>
   </x:si>
   <x:si>
     <x:t>WAS #   3715  PT LOT 3 NW 5 5N 4E 0.5 ACRE</x:t>
@@ -725,98 +574,89 @@
   <x:si>
     <x:t xml:space="preserve">HURST, CHRISTINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 100 LOT 1 BLOCK 13 VACCARO'S 2ND #1 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0785-00009-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INMAN, HANNELORE R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">45 X 106  W 45' 12 LOT 96 BRODIE ALLEY #3 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0712-00096-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 12 BLOCK 12 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00349-0000</x:t>
   </x:si>
   <x:si>
+    <x:t>.    0 ACRES LOT 11 BLOCK 12 COWAN'S ADDITION CITY  SD 27F</x:t>
+  </x:si>
+  <x:si>
     <x:t>0804-00348-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, DERRICK </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WAS # 1960-24  WEST HUGHES SUB DIV 110 LOT 24 BLOCK 1N 20 4N 6E </x:t>
+    <x:t>. 20 4N 6E 0 ACRES LOT 10 BLOCK 1 WEST HUGHES ADDITION CITY  SD 27</x:t>
   </x:si>
   <x:si>
     <x:t>0143-00010-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 1960-24  WEST HUGHES SUB DIV 110 LOT 24 BLOCK 1 20 4N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>0143-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">86/(notebook) LOT 17 BLOCK 2 JOHN R SIMMONS ADDITION 0 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00747-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, VIVIAN % NADIA DAVYGNON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(50 X 150)  VAC-MANN ADDN 101 LOT 148 </x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT L JONES, TIFFENY L JONES</x:t>
   </x:si>
   <x:si>
     <x:t>0787-00148-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>JACKSON, WALTER JR % DOROTHY JACKSON WILLIAMS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>JACOBS, JESSE LEE &amp; COY LEE % CHESAPEA JACOBS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 23 BLOCK 15 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00421-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 24 BLOCK 15 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00422-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMISON, ODELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT 68' X 114' IN NE CORNER (notebook) LOT 53 BLOCK 76 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0700-00805-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, BOBBY &amp; DELORES </x:t>
@@ -848,341 +688,209 @@
   <x:si>
     <x:t xml:space="preserve">WAS # 4740-2-2 PT NW1/4 SW1/4 23 6N 2E 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-05927-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON, LONELL % LANELL &amp; REGINA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 141  MANN &amp; VACCARO ADDN 61 LOT 58 </x:t>
   </x:si>
   <x:si>
     <x:t>0747-00058-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, FLOYD &amp; ETHEL MAE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 X 150 W HWY 1  PT SE 33-5-3 33 5N 3E 0.03 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00568-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KING, JIMMY &amp; CHRISTINE </x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEMOS, LEANDRO S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">7 LOT 2 BLOCK 2 J L ALLEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0704-00005-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LIPSCOMB , RUBY L (GRIGGS) </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #10160 40X114.3 JOHN MANN ADDN #2 60 LOT 49 </x:t>
   </x:si>
   <x:si>
     <x:t>0752-00037-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOCKHART &amp; JENNIFER JONES, DOUGLAS </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOWE, ISAAC </x:t>
   </x:si>
   <x:si>
     <x:t>WAS #4065-2 PT NW1/4 7 5N 5E 0.78 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05151-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUKER, BOBBIE E &amp; VIRGINIA F </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">91 LOT 53D ST FRANCIS HEIGHTS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00690-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUKER, VIRGINIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">91 LOT 53C ST FRANCIS HEIGHTS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00689-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MALKIN JR, ARTHUR B </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2774-160-1 MEADOW CLIFF #4 64 LOT 183 3 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0125-00014-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCCORD, SAM </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MCKENZIE, BOB % JAMES JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 60 FT OF W 1/2 50 LOT 1 BLOCK 1 HUBER ADDITION 15 4N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>JAMES JACKSON, VALERIE JACKSON, ST FRANCIS LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>0804-00529-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCKITHEN, ROZINA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 50' WEST END ADDN 78X50 109 LOT 23 </x:t>
   </x:si>
   <x:si>
     <x:t>0791-00020-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MI HOLDINGS 1 LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(50 X 50 X 100) WILL CARTHEE SUBDIV OF LOT 2 (notebook) LOT A&amp;B BLOCK 2 WILL CARTHEE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00244-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MILLER, MICHAEL </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>MIW ACQUISITIONS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60X140 VACCARO'S 1ST ADDN SUB DIV #5 99 LOT 9 BLOCK 4 </x:t>
   </x:si>
   <x:si>
     <x:t>0784-00011-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MONTGOMERY, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 LOT NW 9 4N 2E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0806-00316-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORGAN, CHARLES WOODROW </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 SW TRACT 2 15 6N 3E 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-06253-0004</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MOTLEY, CURTIS &amp; YOLANDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MOTLEY, CURTIS LEDELL % CURTIS LEDELL MOTLEY JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE 30 6N 3E 1.09 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-06685-0015</x:t>
   </x:si>
   <x:si>
     <x:t>MUNN, HERBERT A SR % ARTHUR HERBERT MUNN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9295(42 X 42) SOUTH SIDE ADDN 89/(notebook) LOT 160 </x:t>
   </x:si>
   <x:si>
     <x:t>0773-00160-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MUNN, HERBERT A, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9272(43 X 106)  SOUTH SIDE ADDN 89/(notebook) LOT 137 </x:t>
   </x:si>
   <x:si>
     <x:t>0773-00137-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NESTER, ROGER </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 1469-7 PT NE NW 18 4N 4E 0.2 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-02159-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>P M INVESTMENTS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>PANNELL, MRS RUTH SULCER % NORABELLE ASTON SCHAEDE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 63 PALESTINE ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0806-00120-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PARKINSON, ALVAH H </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PIRES, LUKE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #  9297 (40 X 42)  SOUTH SIDE ADDN 89/(notebook) LOT 162 </x:t>
   </x:si>
   <x:si>
     <x:t>0773-00162-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PLP PROMISE LAND PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">65 X 150  BURK MANN ADDN #2 14 LOT 10 BLOCK 14 </x:t>
   </x:si>
   <x:si>
     <x:t>0750-00168-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAMSEY, BOBBY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   2798-118  TELICO TRAILS #2 ADDITION SECTION C  95 LOT 177 5 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0140-00047-0000</x:t>
@@ -1280,165 +988,90 @@
   <x:si>
     <x:t xml:space="preserve">ROTERMEL, JULIANA ROSA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 103 BURK MANN ADDN #1 13 LOT 59 </x:t>
   </x:si>
   <x:si>
     <x:t>0749-00059-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">70 X 60 VACCARO'S 1ST ADDN  SUB DIV #1 PART OF LOT 17 97 LOT 17 BLOCK 10 </x:t>
   </x:si>
   <x:si>
     <x:t>0780-00038-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCRUGGS, CARLOS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">70 X 130  FORREST HILLS #1 39 LOT 86 FORREST HILLS #1 ADDITION 3 4N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0732-00086-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SHAPLEY, ANUSUYA ET AL % ANUSUYA SHAPLEY</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, JACKIE DAVIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 X 60 X 146  WOOD SUB DIV 123/(notebook) LOT 1 BLOCK 4 </x:t>
   </x:si>
   <x:si>
     <x:t>0794-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t>STAMPS, LIZ % LOTTIE PYE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 .37 ACRE BLOCK 31 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00044-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STANLEY, JAMES &amp; PHYLISTIE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT NE 5-5-3  1 ACRE 5 5N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, EAST ARK CHIROPRACTIC ONE PLLC</x:t>
   </x:si>
   <x:si>
     <x:t>0801-00097-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STOJAKOVIC, BOZO </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TAYLOR, MARCUS D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9621  MILLS SUB DIV OF  BLK 1 BRANDON ADDN PT LOTS 2,3,4, &amp; 8 AS  SURVEY  (notebook) LOT 8 BLOCK 1 MILLS SUB DIV BLK 1 BRANDON AD ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>OFFICE OF CHILD SUPPORT ENFORCEMENT, EAST ARK CHIROPRACTIC ONE PLLC</x:t>
   </x:si>
   <x:si>
     <x:t>0756-00008-0000</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>0771-00048-0000</x:t>
   </x:si>
   <x:si>
     <x:t>TAYLOR, ROSETTA % HAZEL TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>40 X 114.3  JOHN MANN ADDN #2 60 LOT 48</x:t>
   </x:si>
   <x:si>
     <x:t>IRILLA JAGGERS</x:t>
   </x:si>
   <x:si>
     <x:t>0752-00036-0000</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 6779  70X150  PT (notebook) LOT 28 BLOCK 76 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>TIAUNA MURPHY(N/O)</x:t>
   </x:si>
   <x:si>
     <x:t>0700-00744-0000</x:t>
   </x:si>
@@ -1472,98 +1105,83 @@
   <x:si>
     <x:t xml:space="preserve">GROUP%THE MARKET #142, THE MARKET </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4
 *THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 62-0004.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=62000123&amp;OWNER_ID=010129.
 THIS SITE IS SUBJECT TO DEED RESTRICTIONS.  WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.
 DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. 16 05N 3E 1.3 ACRES LOT  BLOCK   ADDITION CITY FORREST CITY SD 07C</x:t>
   </x:si>
   <x:si>
     <x:t>3300 N. WASHINGTON LLC., REGIONS BANK, THE MARKET GRP, CAPTEC FINANCIAL GROUP INC.</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00097-0002</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS, MORRIS JR EST % CALVIN REED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9074 (50 X 70)  BURK MANN ADDN #1  13 LOT 5 </x:t>
   </x:si>
   <x:si>
     <x:t>0749-00005-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TINSLEY, MELVIN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TRIGGS, TERRENCE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 119  BURK MANN ADDN #1 13 LOT 48 </x:t>
   </x:si>
   <x:si>
+    <x:t>EAST ARK CHIROPRACTIC ONE PLLC</x:t>
+  </x:si>
+  <x:si>
     <x:t>0749-00048-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURNER, KATHY ELLEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E SD 50 X 150  GURLEY FIELD SUB DIV  46 LOT 13F BLOCK 4 </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00425-0000</x:t>
   </x:si>
   <x:si>
     <x:t>VONT'A INC % VONTA-LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   2734 PT (N 80') LOT 1 BLOCK 75 ORIGINAL TOWN ADDITION 0 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>PARTNERS BANK, JCM PROPERTIES LLC.</x:t>
   </x:si>
   <x:si>
     <x:t>0700-00660-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VONTA-LLC </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WALKER, C R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   8211-1 50 X 50  BLANNORT ADDN 10/(notebook) LOT 8 BLOCK 2 </x:t>
   </x:si>
   <x:si>
     <x:t>0710-00016-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   10221 65 X 158  BURK MANN ADDN #2  14 LOT 1 BLOCK 3  32 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0750-00013-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   7508  PETTUS &amp; WMS ADDN (notebook) LOT 10 BLOCK 7 </x:t>
   </x:si>
   <x:si>
     <x:t>0762-00047-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LESS E 1/2  GURLEY FIELD SUB DIV  46 LOT 5 BLOCK 1 </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00392-0000</x:t>
@@ -1643,123 +1261,96 @@
   <x:si>
     <x:t xml:space="preserve">55 X 100 58 LOT 11 LINCOLN PARK ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0745-00011-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, COURTNEY </x:t>
   </x:si>
   <x:si>
     <x:t>COWAN'S ADDN 23 LOT 13 BLOCK 8</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DIST, AR DEPT. OF WORKFORCE SERVICE, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>0804-00372-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 &amp; LOT 5 &amp; N 4.5 FT OF LOT 6 BLOCK 20 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00444-0000</x:t>
   </x:si>
   <x:si>
+    <x:t>LOT NW E HUDSON BLOCK 21 4N 6E 0 ACRES LOT  BLOCK   ADDITION CITY  SD 27F</x:t>
+  </x:si>
+  <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, COMMISSIONER OF REVENUES, AR DEPT OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>0804-00950-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WILSON, FELIX ET AL</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 66.8 X 146  PT N1/2 NW1/4 21 4N 6E 0.22 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, EAST ARK CHIROPRACTIC ONE PLLC, JOHNNIE LEE WILSON, FREDDIE WILSON, CARRIE MAE WILSON, DAISY WILSON</x:t>
   </x:si>
   <x:si>
     <x:t>0804-00928-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WINTERS, DIANE M </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WOOD, WILLIE PAUL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 13 BLOCK 9 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00304-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 14 BLOCK 9 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00305-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WRIGHT, LARRY &amp; DONNA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #1960-29 &amp; 0136-00021-0000  LOT 20  RIVERBANK SD  79 30 5N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>0808-00294-0000</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>0117-00015-0000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -2491,4025 +2082,3473 @@
         <x:v>53</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>886.55</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4734</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4735</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>59</x:v>
-[...11 lines deleted...]
-        <x:v>233.65</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4736</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>3562.51</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4737</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>456.75</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4738</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4739</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4740</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4741</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4742</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>1054.49</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4743</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>82</x:v>
-[...11 lines deleted...]
-        <x:v>437.9</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4744</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>4084.85</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4745</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>782.41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4746</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>729.87</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4747</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>410.58</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4748</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>2541.93</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4749</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>331.46</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4750</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>824.52</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4751</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>390.31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4752</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4753</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>686.62</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4754</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>464.09</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4755</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>120</x:v>
-[...11 lines deleted...]
-        <x:v>330.02</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4756</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>439.53</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4757</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>343.85</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4758</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>2083.56</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4759</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>3166.37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4760</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>500.15</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4761</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>140</x:v>
-[...11 lines deleted...]
-        <x:v>1049.59</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4762</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4763</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>434.81</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4764</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>196.93</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4765</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>1332.45</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4766</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>439.06</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4767</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>156</x:v>
-[...11 lines deleted...]
-        <x:v>1653.79</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4768</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>156</x:v>
-[...11 lines deleted...]
-        <x:v>1653.79</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4769</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>156</x:v>
-[...11 lines deleted...]
-        <x:v>2180.14</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4770</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>427.39</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4771</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>434.88</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4772</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>203.1</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4773</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>390.89</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4774</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4775</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>400.61</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4776</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>1599.71</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4777</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4778</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4779</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
-[...11 lines deleted...]
-        <x:v>520.3</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4780</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>185</x:v>
-[...11 lines deleted...]
-        <x:v>1068.03</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4781</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>185</x:v>
-[...11 lines deleted...]
-        <x:v>1668.51</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4782</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>185</x:v>
-[...11 lines deleted...]
-        <x:v>1224.45</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4783</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>185</x:v>
-[...11 lines deleted...]
-        <x:v>2515.93</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4784</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>185</x:v>
-[...11 lines deleted...]
-        <x:v>1224.6</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4785</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>180.55</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4786</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
-[...11 lines deleted...]
-        <x:v>790.22</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4787</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>468.75</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4788</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>427.39</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4789</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>212</x:v>
-[...11 lines deleted...]
-        <x:v>445.87</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4790</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>259.65</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4791</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>192.54</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4792</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>190.52</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4793</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>357.17</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4794</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>1131.85</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4795</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>194.94</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4796</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>192.06</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4797</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>200.01</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4798</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>274.14</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4799</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>266.03</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4800</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>215.8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4801</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>335.69</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4802</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4803</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>250</x:v>
-[...11 lines deleted...]
-        <x:v>205.78</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4804</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>199.4</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4805</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>246.89</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4806</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>362.13</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4807</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>4808</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>556.24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>4809</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>1223.18</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>4810</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>437.35</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>4811</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>348.57</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>4812</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>168.23</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>4813</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>279</x:v>
-[...11 lines deleted...]
-        <x:v>589.19</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>4814</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>283</x:v>
-[...11 lines deleted...]
-        <x:v>216.76</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>4815</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>286</x:v>
-[...11 lines deleted...]
-        <x:v>1202.51</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>4816</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>289</x:v>
-[...11 lines deleted...]
-        <x:v>635.91</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>4817</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>4818</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>228.88</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>4819</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>4820</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>298</x:v>
-[...11 lines deleted...]
-        <x:v>5811.23</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>4821</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>301</x:v>
-[...11 lines deleted...]
-        <x:v>340</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>4822</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>206.13</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>4823</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>207.4</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>4824</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>393.59</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>4825</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>4826</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>318</x:v>
-[...11 lines deleted...]
-        <x:v>282.24</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>4827</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>458.46</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>4828</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>4829</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>208.46</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>4830</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>331</x:v>
-[...11 lines deleted...]
-        <x:v>321.01</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>4831</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>335</x:v>
-[...11 lines deleted...]
-        <x:v>397.65</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>4832</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>1008.05</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>4833</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>1514.77</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>4834</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>745.52</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>4835</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>348</x:v>
-[...11 lines deleted...]
-        <x:v>1112.19</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>4836</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>434.73</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>4837</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>185.2</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>4838</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>209.42</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>4839</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>1087.27</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>4840</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>363</x:v>
-[...11 lines deleted...]
-        <x:v>680.5</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>4841</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>412.05</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>4842</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>369</x:v>
-[...11 lines deleted...]
-        <x:v>1704.38</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>4843</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>373</x:v>
-[...11 lines deleted...]
-        <x:v>313.67</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>4844</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>192.54</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>4845</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>4846</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>499.23</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>4847</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>3913.15</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>4848</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>763.43</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>4849</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>1294.73</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>4850</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>1380.33</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>4851</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>1380.33</x:v>
+        <x:v>1387.67</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>4852</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>307.59</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>4853</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>393.11</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>4854</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>397.65</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>4855</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>289.45</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>4856</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G139" s="1">
         <x:v>192.06</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>4857</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G140" s="1">
         <x:v>203.1</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>4858</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G141" s="1">
         <x:v>265.22</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>4859</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>265.22</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>4860</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G143" s="1">
         <x:v>1214.62</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>4861</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>423</x:v>
-[...11 lines deleted...]
-        <x:v>206.74</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>4862</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>427</x:v>
-[...11 lines deleted...]
-        <x:v>209.42</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>4863</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>427</x:v>
-[...11 lines deleted...]
-        <x:v>257.88</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>4864</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>432</x:v>
-[...11 lines deleted...]
-        <x:v>306.33</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>4865</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>4866</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>485.99</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>4867</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>307.59</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>4868</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>681.38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>4869</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>445</x:v>
-[...11 lines deleted...]
-        <x:v>500.15</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>4870</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>445</x:v>
-[...11 lines deleted...]
-        <x:v>360.19</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>4871</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G154" s="1">
         <x:v>1269</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>4872</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>454</x:v>
-[...11 lines deleted...]
-        <x:v>558.79</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>4873</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>454</x:v>
-[...11 lines deleted...]
-        <x:v>1223.96</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>4874</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>454</x:v>
-[...11 lines deleted...]
-        <x:v>860.88</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>4875</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>296.79</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>4876</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>466.38</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>4877</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>272.56</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>4878</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>4879</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>380.93</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>4880</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D163" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>46921.1</x:v>
+        <x:v>46935.78</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>4881</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>228.8</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>4882</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>486</x:v>
-[...11 lines deleted...]
-        <x:v>1814.53</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>4883</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>272.56</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>4884</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>4885</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>811.18</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>4886</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>13098.23</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>4887</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>499</x:v>
-[...11 lines deleted...]
-        <x:v>1968.04</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>4888</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>4889</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>4890</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>4891</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>393.11</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>4892</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>513.67</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>4893</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>451.7</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>4894</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G177" s="1">
         <x:v>360.88</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>4895</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>673.49</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>4896</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>263.37</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>4897</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G180" s="1">
         <x:v>542.33</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>4898</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>412.05</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>4899</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>1420.11</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>4900</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>215.8</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>4901</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>348.79</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>4902</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>263.3</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>4903</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>4904</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>549</x:v>
-[...11 lines deleted...]
-        <x:v>976.08</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>4905</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>184.72</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>4906</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>184.72</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>4907</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>1433.8</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>4908</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>561</x:v>
-[...11 lines deleted...]
-        <x:v>326.61</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>4909</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>561</x:v>
-[...11 lines deleted...]
-        <x:v>321.52</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>4910</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>561</x:v>
-[...11 lines deleted...]
-        <x:v>313.25</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>