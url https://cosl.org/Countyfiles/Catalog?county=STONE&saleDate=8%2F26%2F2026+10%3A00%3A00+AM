--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,240 +1,258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0ee8a6da504bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e948b7cbe8fc4f32ad7edbec7e2a7f9a.psmdcp" Id="Rab7430fda41643db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266339b9eb424f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14bcda5ea2b04ca681b56e7960acf8b2.psmdcp" Id="R80917035e5f34243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>STONE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALCORN, CHARLES R &amp; SHIRLEY J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NW (PT TRACT 1 &amp; 2) 31 13N 13W 5.47 ACRES </x:t>
+    <x:t>PT NW NW  (PT TRACT 1 &amp; 2) 31 13N 13W 5.47 ACRES LOT  BLOCK   ADDITION CITY  SD 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST SERVICE BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-08997-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW  (PT TRACT 2) 30 13N 13W 0.06 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-08985-007</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ANDREWS (CONTRACT), WILLIAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 1 06 14N 10W 0.73 ACRES LOT  BLOCK  WEBB I ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRANK &amp; JULIA FOLL LIVING TRUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208-00001-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BATTLES, CHANCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 18 YORKTOWN HOMESITES ADDITION 16 13N 08W 1.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>001-08997-002</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>260-00018-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BEARD, HOWARD, JR &amp; MARICIA WHITE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW SW 33 17N 11W 0.64 ACRE </x:t>
+    <x:t xml:space="preserve">BEARD &amp; MARICIA WHITE, HOWARD JR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SW 33 17N 11W 0.64 ACRES LOT  BLOCK   ADDITION CITY  SD 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM DANIEL COY, FIRST NATIONAL BANK OF IZARD COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>001-06207-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BERRY, SANDY &amp; WILLIAM P </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW 21 15N 10W 13.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03557-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARRAR, DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE = 20.01 AC  PT NE NE = 0.04 AC  PT SW NE = 1.58 AC  PT SE NE = 0.37 AC 08 15N 13W 22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09919-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FREEMAN, DORA (DEPEW) </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE 23 15N 13W 1.09 ACRES </x:t>
+    <x:t>PT SE SE 23 15N 13W 1.09 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUDITH SON, CENTENNIAL BANK, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>001-10219-000</x:t>
   </x:si>
   <x:si>
     <x:t>HENRY, DOUGLAS &amp; NANCE, REVOCABLE FAMILY TR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 - 15 YORKTOWN HOMESITES ADDITION 16 13N 08W 3.53 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>260-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOGUE, KELLY MARSH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S PT W1/2 SW SW 26 14N 12W 8.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07477-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIRKENDOLL, DAVID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 35 13N 13W 7.07 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09101-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCNAIR, EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW (TRACT 17) 31 13N 13W 5.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08997-001</x:t>
   </x:si>
   <x:si>
     <x:t>MITCHELL, CATHY % KATHLEEN MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 31 15N 10W 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-03696-008</x:t>
   </x:si>
   <x:si>
-    <x:t>MULLINS, SUE ETAL, ATTN: BILL BRASWELL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W1/2 SW SW 34 13N 10W 20 ACRES </x:t>
+    <x:t xml:space="preserve">MULLINS ET AL ATTN: BILL BRASWELL, SUE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 SW SW 34 13N 10W 20 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DONALD WAYNE BRASWELL, WILLIAM BRASWELL JR</x:t>
   </x:si>
   <x:si>
     <x:t>001-02580-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PONDER, GEORGIA MICHELLE </x:t>
-[...11 lines deleted...]
-    <x:t>PT W1/2 SE SW 02 16N 11W 0.46 ACRE</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RENNER%TERESA L DRAKE, LOWELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT W1/2 SE SW, 02 16N 11W 0.46 ACRES LOT  BLOCK   ADDITION CITY  SD 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOWELL RENNER, PATRICIA WASSMAN</x:t>
   </x:si>
   <x:si>
     <x:t>001-05849-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, BENJAMIN T </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 SE NE 35 15N 12W 7.24 ACRES </x:t>
+    <x:t>PT E1/2 SE NE 35 15N 12W 7.24 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CECELIA SMITH, CARL SMITH, BENJAMIN SMITH, ASHLEY MCCARTY, FIRST SERVICE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-08290-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WIPPEL, RICHARD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NE 30 14N 12W 5.7 ACRES </x:t>
+    <x:t>PT NW NE 30 14N 12W 5.7 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSALIE WIPPEL</x:t>
   </x:si>
   <x:si>
     <x:t>001-07544-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -630,442 +648,430 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5209</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>97.01</x:v>
+        <x:v>197.01</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5210</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>63.45</x:v>
+        <x:v>163.45</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5211</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1042.24</x:v>
+        <x:v>1142.24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5212</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>842.85</x:v>
+        <x:v>942.85</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5213</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>196.05</x:v>
+        <x:v>296.05</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5214</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>208.49</x:v>
+        <x:v>403.49</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5215</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1041.5</x:v>
+        <x:v>1236.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5216</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1042.24</x:v>
+        <x:v>1142.24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5217</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>2390.93</x:v>
+        <x:v>2490.93</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5218</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>288.53</x:v>
+        <x:v>388.53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5219</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>239.95</x:v>
+        <x:v>339.95</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5220</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>228.58</x:v>
+        <x:v>328.58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5221</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>76.97</x:v>
+        <x:v>176.97</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5222</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>164.13</x:v>
+        <x:v>264.13</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5223</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
-[...11 lines deleted...]
-        <x:v>775.14</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5224</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>183.42</x:v>
+        <x:v>283.42</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5225</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>100.16</x:v>
+        <x:v>200.16</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5226</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>236.49</x:v>
+        <x:v>336.49</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>