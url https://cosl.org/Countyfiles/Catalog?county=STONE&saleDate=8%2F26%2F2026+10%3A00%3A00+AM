--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R266339b9eb424f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14bcda5ea2b04ca681b56e7960acf8b2.psmdcp" Id="R80917035e5f34243" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab5cb48c84f947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cbd0ba6ce4ce47e383d29e281353928a.psmdcp" Id="Rbfacf2ee762c4a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -52,210 +52,135 @@
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>STONE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALCORN, CHARLES R &amp; SHIRLEY J </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW  (PT TRACT 1 &amp; 2) 31 13N 13W 5.47 ACRES LOT  BLOCK   ADDITION CITY  SD 03</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST SERVICE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-08997-002</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW  (PT TRACT 2) 30 13N 13W 0.06 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>001-08985-007</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ANDREWS (CONTRACT), WILLIAM </x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">LOT 18 YORKTOWN HOMESITES ADDITION 16 13N 08W 1.1 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BEARD &amp; MARICIA WHITE, HOWARD JR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SW 33 17N 11W 0.64 ACRES LOT  BLOCK   ADDITION CITY  SD 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM DANIEL COY, FIRST NATIONAL BANK OF IZARD COUNTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-06207-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BERRY, SANDY &amp; WILLIAM P </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT SW SW 21 15N 10W 13.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>260-00018-000</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>001-03557-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FARRAR, DOROTHY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FREEMAN, DORA (DEPEW) </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 23 15N 13W 1.09 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>JUDITH SON, CENTENNIAL BANK, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>001-10219-000</x:t>
   </x:si>
   <x:si>
     <x:t>HENRY, DOUGLAS &amp; NANCE, REVOCABLE FAMILY TR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 - 15 YORKTOWN HOMESITES ADDITION 16 13N 08W 3.53 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>260-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOGUE, KELLY MARSH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S PT W1/2 SW SW 26 14N 12W 8.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07477-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KIRKENDOLL, DAVID </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCNAIR, EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW (TRACT 17) 31 13N 13W 5.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08997-001</x:t>
   </x:si>
   <x:si>
     <x:t>MITCHELL, CATHY % KATHLEEN MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 31 15N 10W 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-03696-008</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MULLINS ET AL ATTN: BILL BRASWELL, SUE </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, BENJAMIN T </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 SE NE 35 15N 12W 7.24 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>CECELIA SMITH, CARL SMITH, BENJAMIN SMITH, ASHLEY MCCARTY, FIRST SERVICE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-08290-001</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>001-07544-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -648,430 +573,346 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5209</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>197.01</x:v>
+        <x:v>211.69</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5210</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>163.45</x:v>
+        <x:v>178.13</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5211</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5212</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
-[...11 lines deleted...]
-        <x:v>942.85</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5213</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>296.05</x:v>
+        <x:v>325.41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5214</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>403.49</x:v>
+        <x:v>425.51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5215</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>29</x:v>
-[...11 lines deleted...]
-        <x:v>1236.5</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5216</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1142.24</x:v>
+        <x:v>1164.26</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5217</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>2490.93</x:v>
+        <x:v>2505.61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5218</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>388.53</x:v>
+        <x:v>403.21</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5219</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>42</x:v>
-[...11 lines deleted...]
-        <x:v>339.95</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5220</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>328.58</x:v>
+        <x:v>357.94</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5221</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>176.97</x:v>
+        <x:v>191.65</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5222</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>51</x:v>
-[...11 lines deleted...]
-        <x:v>264.13</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5223</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5224</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>56</x:v>
-[...11 lines deleted...]
-        <x:v>283.42</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5225</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>200.16</x:v>
+        <x:v>244.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5226</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>64</x:v>
-[...11 lines deleted...]
-        <x:v>336.49</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>