--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,731 +1,773 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89da59a1b04a4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41907247cdbc4be8b622d93192b92a2c.psmdcp" Id="R88a58283278f4c66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880db010bb8c4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b47aa44b15974eb3ba21c1e3537c9255.psmdcp" Id="R595b67807a1f45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>UNION</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ALLEN, MICHAEL SHANE </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">#939441 #03-5482 #03-9448 #18R 001430 #21R008765RD LOT 89 LAKE FAIRCREST EST PHASE III ADDITION 1.8 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ANDERSON, TYKEASHA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PART BEING THE SAME AS PT OF LOT 4 BLK 4  (50X95') #007461 #12R008921 #13R009417 #18R004972RD  23 LOT 4 BLOCK 3 MCHENRY ADDITION 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>02094-00033-0000</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>02700-00026-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>W 100' OF N1/2 E-89-184-2 #04-6381 #11R002383RD #12R008921 #15R004131RD 24 LOT 4 BLOCK 3 MCHENRY ADDITION 0.27 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>FRL SE 1/4 #986049 #016405 #12R008921 #17 R006830RD  26 LOT 4 BLOCK 3 MCHENRY ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02700-00029-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRL S1/2 #941542 #016405 #11R002384RD #12R008921 #21R003231RD 27 LOT 4 BLOCK 3 MCHENRY ADDITION 0.1 ACRE</x:t>
+    <x:t>FRL S1/2 #941542 #016405 #11R002384RD #12R008921 #21R003231RD    27    0.1 ACRES LOT 4 BLOCK 3 MCHENRY ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLADYS GILBERT</x:t>
   </x:si>
   <x:si>
     <x:t>02700-00030-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BACKUS, ROY L IV </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">FRL SW SE 8.22ac #986815 #17R006707RD 4 18S 15W 8.22 ACRES </x:t>
+    <x:t xml:space="preserve">BAKER ET UX, WILLIAM P </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW SE 8.22ac #986815 #17R006707RD 4 18S 15W 8.22 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVIAN BAKER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17268-0020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARKER, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>INST#007983 INST#04-12611 144 LOT 12 BLOCK 56 HUTTIG REV ADDITION 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05320-00032-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BARKER, LAWRENCE ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>1A IN SQ IN NE COR SE NE INSTR #938770 010313 26 19S 11W 1 ACRE</x:t>
+    <x:t xml:space="preserve">BARKER ET UX, LAWRENCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1A IN SQ IN NE COR SE NE INSTR #938770 010313 26 19S 11W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBARA ANN BARKER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10320-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BEASON, JOHNNIE J ET VIR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BOHANNAN, ROBERT C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Part of S1/2 NE SE 10ac #16R000599 26 18S 16W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-19982-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYTE, WILLIAM RAY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL NW SW 2.29ac #910979 #14R006815 #16R008111 #18R006471RD #18R009381 01615 7 B 29 16S 15W 2.29 ACRES </x:t>
+    <x:t>FRL NW SW 2.29ac #910979 #14R006815 #16R008111 #18R006471RD #18R009381 01615 7 B 29 16S 15W 2.29 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16164-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BOYTE, WILLIAM RAY ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">1ac In SQ In SE COR NE SE &amp; E- 210' Of SE SE 6.66 (7.66ac) In All  #19R003242  #20R005211  01618 6 30 16S 15W 7.66 ACRES </x:t>
+    <x:t xml:space="preserve">BOYTE ET AL, WILLIAM RAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1ac In SQ In SE COR NE SE &amp; E- 210' Of SE SE 6.66 (7.66ac) In All  #19R003242  #20R005211  01618 6 30 16S 15W 7.66 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, CAROLYNN DOUGLAS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16192-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BRIDGES, EARL ET UX % JUANITA ZILLENDER</x:t>
-[...2 lines deleted...]
-    <x:t>#13R007068RD  1A LOT 1 BLOCK 1 WALLACE ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">BRIDGES ET UX%JUANITA ZILLENDER, EARL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#13R007068RD  1A    0.16 ACRES LOT 1 BLOCK 1 WALLACE ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIRTRUDE BRIDGES, PATRICIA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>04320-00001-0000</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, HORUS &amp; NICHOLAS BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 08 #978949  #013290RD #014316 #019535  #14R001482 66 LOT 07 BLOCK 7 EAST SIDE ADDITION 0.29 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00960-00036-0000</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, ODESSA % TOMMY JEAN BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>W 110 FT INSTR #893936 34 LOT 02 BLOCK 4 FAIRVIEW ADDITION 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00034-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, PATRICE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Bk1413 Pg287  #07-7313 #17R003126  24 LOT 2 BLOCK 4 BRDO ADDITION CITY CALION </x:t>
+    <x:t xml:space="preserve"> Bk1413 Pg287  #07-7313 #17R003126  24    0 ACRES LOT 2 BLOCK 4 BRDO ADDITION CITY CALION SD 39CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, LVNV FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>05520-00028-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Bk1446 Pg37  #06-6076 #08-1491 #17R003125   29 LOT 7 BLOCK 4 BRDO ADDITION CITY CALION </x:t>
+    <x:t xml:space="preserve"> Bk1446 Pg37  #06-6076 #08-1491 #17R003125   29    0 ACRES LOT 7 BLOCK 4 BRDO ADDITION CITY CALION SD 39CL</x:t>
   </x:si>
   <x:si>
     <x:t>05520-00033-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURNS, REGINALD </x:t>
   </x:si>
   <x:si>
-    <x:t>EAST 1/2 INSTR. # 008910 INSTR #11R-003613 57 LOT 06 BLOCK 7 FAIRVIEW ADDITION 0.08 ACRE</x:t>
+    <x:t>EAST 1/2 INSTR. # 008910 INSTR #11R-003613 57    0.08 ACRES LOT 06 BLOCK 7 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMEKIA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00055-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BUSSEY, CHARLES P JR ETUX % MARGARET BUSSEY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL W1/2 SW 12.4 ac Bk1617 Pg331 #18R001373RD Less 4.13ac Less 3.42ac Less 3.33ac #21R001996RD 25-18-16 ADDITION 25 18S 16W 1.52 ACRES </x:t>
+    <x:t xml:space="preserve">BUSSEY JR ETUX%MARGARET BUSSEY, CHARLES P </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL W1/2 SW 12.4 ac Bk1617 Pg331 #18R001373RD Less 4.13ac Less 3.42ac Less 3.33ac #21R001996RD 25 18S 16W 1.52 ACRES LOT  BLOCK  25-18-16 ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DARRYL BUSSEY</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19964-0020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARROLL, ERNEST &amp; GUTHIE MAE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Bk1357 Pg539 #08R156641RD #16R004869RD   6 LOT 6 ADAMS ADD-JUNCTION CITY ADDITION </x:t>
+    <x:t>Bk1357 Pg539 #08R156641RD #16R004869RD   6    0 ACRES LOT 6 BLOCK  ADAMS ADD-JUNCTION CITY ADDITION CITY  SD 75JC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GURTHIE MAE CARROLL</x:t>
   </x:si>
   <x:si>
     <x:t>04840-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t>CARROLL, GURTHA MAE % ERNEST CARROLL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 ADAMS ADDITION CITY JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04840-00007-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CARTER, CHARLIE W ET UX </x:t>
-[...11 lines deleted...]
-    <x:t>LOT 13 N 100 FT INSTR. # 996428 28A LOT 13 BLOCK 2 SOUTH FAIRVIEW ADDITION 0.14 ACRE</x:t>
+    <x:t xml:space="preserve">CARTER ET AL, MABLE LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 13 N 100 FT INSTR. # 996428 28A    0.14 ACRES LOT 13 BLOCK 2 SOUTH FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARLAND J GORDON</x:t>
   </x:si>
   <x:si>
     <x:t>03840-00030-0000</x:t>
   </x:si>
   <x:si>
     <x:t>CENTRAL OIL &amp; SUPPLY CORP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SW SW 1.31 AC #927435  #07-6189RD 5961 FRACTIONAL ELDORADO SEC 28 ADDITION 28 17S 15W 1.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>04782-00233-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHEATHAM, EMONESHIA </x:t>
   </x:si>
   <x:si>
     <x:t>BK1667PG855  INST#06-1402 INST#06-10618 53 LOT 14 BLOCK 5 EAST EL DORADO ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00050-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLARK, RONALD ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>Com NW COR SE SE R N-147' For Beg TH N-123' W-130' S-343' To CRI &amp;P TH NE Alg R/W 242' To Beg .05ac FRACTIONAL ELDORADO SEC 28 ADDITION 28 17S 15W 0.08 ACRE</x:t>
+    <x:t xml:space="preserve">CLARK ET AL, RONALD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Com NW COR SE SE R N-147' For Beg TH N-123' W-130' S-343' To CRI &amp;P TH NE Alg R/W 242' To Beg .05ac 28 17S 15W 0.08 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC 28 ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWEN HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>04782-00076-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLYDE, FRANKIE JEAN ROBINSON ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL SW SE 2 AC BK 1592 PG 323 19106D3 5 17S 16W 2 ACRES </x:t>
+    <x:t xml:space="preserve">CLYDE ET AL, FRANKIE JEAN ROBINSON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW SE 2 AC BK 1592 PG 323 19106D3 5 17S 16W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVELYN ROBINSON, ROBERT EARL ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19107-0250</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COLE, CAMILLA E ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>#995341 6J  #03-5764 #10R003339 #17R004107RD LOT 7 BLOCK 5 HUTTIG ADDITION 0.2 ACRE</x:t>
+    <x:t xml:space="preserve">COLE ET AL, CAMILLA E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#995341 6J  #03-5764 #10R003339 #17R004107RD    0.2 ACRES LOT 7 BLOCK 5 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMMITT A COLE JR</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00030-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, EMMITT </x:t>
   </x:si>
   <x:si>
     <x:t>Bk-1673 Pg-512 #11R006182 #13R002731 #14R008489RD 136 LOT 4 BLOCK 56 HUTTIG REV ADDITION 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05320-00024-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COLE, EMMITT A, JR ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>#008574 #05-5354RD #05-9296 #07-11418 #10R003340   59 LOT 5 BLOCK 29 HUTTIG ADDITION 0.31 ACRE</x:t>
+    <x:t xml:space="preserve">COLE JR ET AL, EMMITT A </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> #008574 #05-5354RD #05-9296 #07-11418 #10R003340   59    0.31 ACRES LOT 5 BLOCK 29 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMILLA EASTER COLE, VELOCITY INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00169-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, M WAYNE ET UX % SUSAN COLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL FRL E1/2 NW NE 295.16X295.16 FT BK 1656 PG 764 35 18S 17W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-22288-0200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COLLINS, JAMES ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>FRL SW NW .46AC BK 1534 PG 346 &amp; 982954 16406A5 4 17S 15W 0.46 ACRE</x:t>
+    <x:t xml:space="preserve">COLLINS ET AL, JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW NW .46AC BK 1534 PG 346 &amp; 982954 16406A5 4 17S 15W 0.46 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIANE COLLINS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16403-0302</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMPERE TR, E L </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 4 BLOCK 4 #17R004121RD   009853 3 19S 11W 0.05 ACRE</x:t>
+    <x:t>LOT 4 BLOCK 4 #17R004121RD   009853 3 19S 11W 0.05 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALICIA L COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-09859-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMPERE, E L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SE NE SW 10ac #0652  021117-B  #17R004203RD 24 16S 17W 10 ACRES </x:t>
+    <x:t>SE NE SW 10ac #0652  021117-B  #17R004203RD 24 16S 17W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THOS. COMPERE, MARGARET COMPERE, SUZY COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-21113-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COMPERE, E L, TR </x:t>
-[...2 lines deleted...]
-    <x:t>FR SW SW .50ac #17R004202RD   20769 36 19S 16W 0.5 ACRE</x:t>
+    <x:t>FR SW SW .50ac #17R004202RD   20769 36 19S 16W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 75JC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARGARET S COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-20769-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COMPERE, E L, TRS </x:t>
-[...2 lines deleted...]
-    <x:t>FRL NW SW 1ac #17R004120RD  13786 15 16S 14W 1 ACRE</x:t>
+    <x:t xml:space="preserve">COMPERE TRS, E L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL NW SW 1ac #17R004120RD  13786 15 16S 14W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39CL</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13786-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CONNER, JOHN H ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>PT NE NW NE 1/2AC INSTR #903036 #06-344 RES LIFE EST 010249 A 24 19S 11W 0.5 ACRE</x:t>
+    <x:t xml:space="preserve">CONNER ET AL, JOHN H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE NW NE 1/2AC INSTR #903036 #06-344 RES LIFE EST 010249 A 24 19S 11W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL C CONNER, PAUL J CONNER, MARK CONNER, ELAINE BRIGHT, EMILY SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10234-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAIG, VANCHELLO </x:t>
   </x:si>
   <x:si>
     <x:t>Bk1671 Pg417 #964791 #0010445  #05-7468RD #08R150526 #15R007219 #15R008691  2 BLOCK 2 NEWSOM ADDITION 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02880-00002-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 SCHULER ADDITION 0.21 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03660-00009-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#06-1650  #06-11253CT #07-2255 #09R007734 #13R005340RD #16R001501RD 73 LOT 3-4 BLOCK 9 SOUTH SIDE ADDITION 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00068-0000</x:t>
   </x:si>
   <x:si>
     <x:t>RD#002268 76 #03-4268RD #07-10279RD LOT 09 BLOCK 14 ARLINGTON ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00120-00025-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">#03-11548  #05-11411 #09R001158 #13R007662RD #17R004167RD  21 LOT 1-2 BLOCK B GREENWOOD 4TH ADDITION 0.23 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01560-00031-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAWFORD, DEDRA ANN TAUNTON </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 BLOCK 9 #900045 #04-11260RD #08R152430RD #15R007753RD  009939 5 19S 11W 0.63 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-09921-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CREER, BOBBY JOE, JR &amp; CONSTANCE FRANCES THOMAS JTROS</x:t>
-[...2 lines deleted...]
-    <x:t>ALL LOT 7 &amp; PT LOTS 6 &amp; 8 #005871 #15R007358 7 GREGORY-MOSBY ADDITION 0.39 ACRE</x:t>
+    <x:t xml:space="preserve">CREER JR &amp; CONSTANCE FRANCES THOMAS JTROS, BOBBY JOE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL LOT 7 &amp; PT LOTS 6 &amp; 8 #005871 #15R007358  7    0.39 ACRES LOT  BLOCK  GREGORY-MOSBY ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEPT OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>01480-00007-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DADE, MARCUS ET AL </x:t>
-[...11 lines deleted...]
-    <x:t>#973280 #04-1858 #19R002915  7 LOT 8 BLOCK 1 COL ADDITION VIC ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">DANIELS JR, IVY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> #973280 #04-1858 #19R002915  7    0.16 ACRES LOT 8 BLOCK 1 COL ADDITION VIC ADDITION CITY  SD 83ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMANDA DANIELS</x:t>
   </x:si>
   <x:si>
     <x:t>05140-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, CLIFFORD </x:t>
   </x:si>
   <x:si>
     <x:t>INSTR #005313 INSTR #11R-001823 72 LOT 7 BLOCK 8 ROBINSON ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03560-00070-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11, W 1/2 LOTS #929147 LOT 12  &amp;  LOT  13 #14R005267  14 BLOCK 1 2ND ASKEW ADDITION 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00100-00010-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#16R004065 #17R007089 LOT 10 BLOCK F COLLEGE HILL ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00400-00081-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS, JEFF L ET UX </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL SW NE &amp; FRL NW SE 2.24 AC INSTR #0010347 31 17S 13W 2.24 ACRES </x:t>
+    <x:t xml:space="preserve">DAVIS ET UX, JEFF L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW NE &amp; FRL NW SE 2.24 AC INSTR #0010347 31 17S 13W 2.24 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12682-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, JOHNNY </x:t>
   </x:si>
   <x:si>
-    <x:t>Bk468 Pg188 &amp; 189 LOT   4 #17R000537 #17R005751  44 LOT 3 BLOCK 3 MORNING STAR 2ND ADDITION 0.34 ACRE</x:t>
+    <x:t>Bk468 Pg188 &amp; 189 LOT   4 #17R000537 #17R005751  44    0.34 ACRES LOT 3 BLOCK 3 MORNING STAR 2ND ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL BANK, JAMES A BARRETT, DENISE A BARRETT</x:t>
   </x:si>
   <x:si>
     <x:t>02540-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, JOHNNY E </x:t>
   </x:si>
   <x:si>
-    <x:t>T. N. WILSON S-D As Convd Bk1521 Pg288 #06-8438 Heirship #06-8439 #15R003031 #15R003740 #17R0071 94RD  27 LOT 11 BLOCK 2 T. N. WILSON ADDITION 0.16 ACRE</x:t>
+    <x:t>T. N. WILSON S-D As Convd Bk1521 Pg288 #06-8438 Heirship #06-8439 #15R003031 #15R003740 #17R0071 94RD  27    0.16 ACRES LOT 11 BLOCK 2 T. N. WILSON ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL BANK, JAMES M BARRETT, DENISE A BARRETT</x:t>
   </x:si>
   <x:si>
     <x:t>04600-00025-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">#957083 #06-10716 #14R002078RD #15R006210 #18R008705 #18R008706 #18R008707  25 LOT 6 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION </x:t>
+    <x:t>#957083 #06-10716 #14R002078RD #15R006210 #18R008705 #18R008706 #18R008707  25    0 ACRES LOT 6 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION CITY  SD 75JC</x:t>
   </x:si>
   <x:si>
     <x:t>04820-00026-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">#958986 #06-10716 #14R002077RD #15R006210 #18R008705 #18R008706 #18R008707 LOT 7 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION </x:t>
+    <x:t>#958986 #06-10716 #14R002077RD #15R006210 #18R008705 #18R008706 #18R008707    0 ACRES LOT 7 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION CITY  SD 75JC</x:t>
   </x:si>
   <x:si>
     <x:t>04820-00026-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>Bk1688 Pg163(RLE) #946106 #05-13861 #15R003031 #15R005826  42 LOT 03 BLOCK 5 KINARD ADDITION 0.15 ACRE</x:t>
+    <x:t>Bk1688 Pg163(RLE) #946106 #05-13861 #15R003031 #15R005826  42    0.15 ACRES LOT 03 BLOCK 5 KINARD ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>02060-00039-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS, LEROY ET UX </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 16 S1/2 LOT  17  INST#05-1813 INSTR #05-2418 CR 150 LOT 16 BLOCK 16 SOUTH EL DORADO ADDITION 0.24 ACRE</x:t>
+    <x:t xml:space="preserve">DAVIS ET UX, LEROY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 16 S1/2 LOT  17  INST#05-1813 INSTR #05-2418 CR 150    0.24 ACRES LOT 16 BLOCK 16 SOUTH EL DORADO ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEASTER DAVIS, SHARLOTTE SMITH, CLEWAUN DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>03820-00113-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, RAKISHIA </x:t>
   </x:si>
   <x:si>
     <x:t>FRL S1/2 NE NE .5ac Bk829 Pg307 #06-7041 #14R006659  020110 E1 32 18S 16W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-20104-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAWSON, CECIL ET UX </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Beg SWC NE SW R E-626' N-420' W- 626' S-420' 6ac Less 1ac #17R003893RD   019568 C 36 17S 16W 4 ACRES </x:t>
+    <x:t xml:space="preserve">DAWSON ET UX, CECIL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beg SWC NE SW R E-626' N-420' W- 626' S-420' 6ac Less 1ac #17R003893RD   019568 C 36 17S 16W 4 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINCENT DAWSON, JESSIE L DAWSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19568-0200</x:t>
   </x:si>
   <x:si>
     <x:t>DYKES, DEBRA % DEBRA PLUMMER</x:t>
   </x:si>
   <x:si>
     <x:t>#931298 LOT  03 #978700RD #13R006898 7D LOT 02 BLOCK D MATTOCKS PARK ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02280-00022-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ELLISON, STEVEN </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT 96,97,98 &amp; 99 122x123x95x177 #17R002350 BLOCK 32 ORIGINAL ELDORADO ADDITION 0.35 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00020-00178-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>EVANS, STANLEY C  ET UX % LINDA L EVANS</x:t>
-[...2 lines deleted...]
-    <x:t>INSTR. # 956122 29 G LOT 20 BLOCK B DEFEE ADDITION 0.42 ACRE</x:t>
+    <x:t xml:space="preserve">EVANS ET UX%LINDA L EVANS, STANLEY C </x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSTR. # 956122 29 G    0.42 ACRES LOT 20 BLOCK B DEFEE ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STANLEY C EVANS JR</x:t>
   </x:si>
   <x:si>
     <x:t>00760-00028-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 S1/2 SW Bk1420 Pg159 #008102 #08R155006 #17R005371  20 BLOCK 3 MCHENRY ADDITION 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02700-00024-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL E1/2 0.14ac #980586 #05-510 #21R008757 9353 17 19S 10W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-09348-0015</x:t>
   </x:si>
   <x:si>
     <x:t>#988289 #07-10176 #11R008916RD #15R006153 220 LOT 1 BLOCK 25 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00207-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE NE 75x150 #12R003740 #16R003781 #20R0029 87 #21R008758 FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>04793-00742-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>HUTTIG N-64' #941408 #012190 #17R006843 LOT 3 BLOCK 8 HUTTIG ADDITION 0.23 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUTTIG N-64' #941408 #012190 #17R006843    0.23 ACRES LOT 3 BLOCK 8 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NASTASSJA HORNE, MICHAEL HORNE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00054-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#09R008505 #12R007061RD #14R00 8177RD #18R004897RD  62 LOT 4 BLOCK 7 J. F. PRIMM ADD. SMACKOVER ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05880-00061-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">#03-314  #15R006860RD     56 LOT 7 BLOCK 12 RE-SUB OF ORIG SMACKOVER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>06040-00057-0000</x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 LOT 2 NW 40X140' BK1468PG25 #0120267RD #05-5358RD #09R003512RD #13R006383(LWD) 18509 J #21R005002 FRL SMACKOVER ADDITION 2 16S 16W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>06071-00188-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NE NE .46 AC #944746 #11R009339RD 13807A2 16 16S 14W 0.46 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13807-0300</x:t>
   </x:si>
   <x:si>
     <x:t>FRL S1/2 LOT 3 SW1/4  1ac Bk1485 Pg144 #14R008295 #15R002969  22640-F2 18 19S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-22632-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAIRGREEN FIELDS TRUST % SHERRILE N TURNER</x:t>
-[...2 lines deleted...]
-    <x:t>PT LOTS 3 &amp; 4 #20R005964   26A BLOCK 9 BURNS ADDITION CITY CALION 0.21 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS TRUST%SHERRILE N TURNER, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOTS 3 &amp; 4 #20R005964   26A    0.21 ACRES LOT  BLOCK 9 BURNS ADDITION CITY CALION SD 39CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHERRILE N TURNER</x:t>
   </x:si>
   <x:si>
     <x:t>05540-00024-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAIRGREEN FIELDS TRUST % STEPHANY MARTINEZ</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 6 BLOCK 1 MCHENRY REVISED ADDITION 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS TRUST%STEPHANY MARTINEZ, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.11 ACRES LOT 6 BLOCK 1 MCHENRY REVISED ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHANY MARTINEZ</x:t>
   </x:si>
   <x:si>
     <x:t>02720-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FAITH FELLOWSHIP BAPTIST CHURCH, TRUSTEES OF </x:t>
-[...2 lines deleted...]
-    <x:t>#986170  #02-6525  #07-6635RD #10R004691RD #16R005418RD #21R008777RD   33 LOT 14 BLOCK 4 EAST EL DORADO ADDITION 0.19 ACRE</x:t>
+    <x:t xml:space="preserve">FELLOWSHIP BAPTIST CHURCH, TRUSTEES OF FAITH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#986170  #02-6525  #07-6635RD #10R004691RD #16R005418RD #21R008777RD   33    0.19 ACRES LOT 14 BLOCK 4 EAST EL DORADO ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00032-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FIELDS, TOMEAKA ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>PT 50x140'   #06-13501   39 LOT 04 BLOCK 4 COUCH ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS ET AL, TOMEAKA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT 50x140'   #06-13501   39    0.16 ACRES LOT 04 BLOCK 4 COUCH ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENEATER TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>00640-00036-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRAZIER, ELEECE % STEVEN MURPHY</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NE SE .413ac #931758 #05-4040 #06-3417 #13R005716 #16R009459  17100 #20R001221 #20R001443RD   8 FRACTIONAL ELDORADO SEC-34 ADDITION 34 17S 15W 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04794-00324-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FULLER, SANDRA </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL PT SW NE 50'X140' #990961 #17R001709RD 011337 6 31 18S 12W 0.16 ACRE</x:t>
+    <x:t>FRL PT SW NE 50'X140' #990961 #17R001709RD 011337 6 31 18S 12W 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, JESSIE DIXON, ALMA REE DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11337-0200</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GATSON GSR, HOBY </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 2 NW 80x130.37' #998626 #04-12547RD #09R003024 RD #14R000253RD #18R004869RD FRL SMACKOVER ADDITION 2 16S 16W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>06071-00110-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAYLOR, MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t>#921760 #0010646 #04-539 #08R1 54327 #19R008708  #21R004445   22 LOT 8 BLOCK 2 PAYNE ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03360-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t>GBS LAND LLC</x:t>
   </x:si>
   <x:si>
     <x:t>#970299  #018756 #12R010194(CO S) #17R006976RD  32 LOT 3 BLOCK E PINE HILL ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03400-00031-0000</x:t>
@@ -751,822 +793,897 @@
   <x:si>
     <x:t>00000-17348-0000</x:t>
   </x:si>
   <x:si>
     <x:t>GLAMF LLC</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 Bk1389 Pg40 #005230 #03-1094 #16R008097 LOT 3 NEW ADDITION 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02860-00003-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLOSSON-ROBINSON, EVELYN </x:t>
   </x:si>
   <x:si>
     <x:t>W-70' #06-6954 #16R000785   6 LOT 01 BLOCK 2 2ND CHAMPAGNOLLE HEIGHTS ADDITION 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00340-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLOVER, ELMER &amp; BOBBIE J </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11 LESS S 20 FT N 48 FT LESS N 38 FT W 48 FT INSTR #05-874 MCCALLS ADDITION 0.08 ACRE</x:t>
+    <x:t>LOT 11 LESS S 20 FT N 48 FT LESS N 38 FT W 48 FT INSTR #05-874    0.08 ACRES LOT  BLOCK  MCCALLS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERCY BELL</x:t>
   </x:si>
   <x:si>
     <x:t>02640-00011-0000</x:t>
   </x:si>
   <x:si>
     <x:t>GLOVER, ELOISE % JAMES E BALL JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE SE 4.17ac BK1627 PG65 Less 2.16ac Less 1 ac 13 18S 16W 1.01 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-19800-0710</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOLDSBY, KEVIN </x:t>
   </x:si>
   <x:si>
-    <x:t>#019794 #15R006128  #19R004745 RD   1A1 LOT 3 BLOCK 1 SOL COLEMAN ADDITION CITY STRONG 0.17 ACRE</x:t>
+    <x:t xml:space="preserve"> #019794 #15R006128  #19R004745 RD   1A1    0.17 ACRES LOT 3 BLOCK 1 SOL COLEMAN ADDITION CITY STRONG SD 83ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>05240-00003-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GOODWIN, MATTIE ET AL </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">BEG SWC NW SE R N 140 YDS E 70  YDS S 140 YDS W 70 YDS 2 A &amp; BEG SWC SW SE R N 70 YDS FOR BEG R E 417.42 FT N 208.71 FT W 417.42 FT S 208.71 FT TO BEG 35 16S 18W 4 ACRES </x:t>
+    <x:t xml:space="preserve">GRAY%KENNETH BLANTON, EUTIFY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG SWC NW SE R N 140 YDS E 70  YDS S 140 YDS W 70 YDS 2 A &amp; BEG SWC SW SE R N 70 YDS FOR BEG R E 417.42 FT N 208.71 FT W 417.42 FT S 208.71 FT TO BEG 35 16S 18W 4 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOUIS GRAY</x:t>
   </x:si>
   <x:si>
     <x:t>00000-23380-0400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, EDDIE F </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SE SW Approx 3.037ac #976084 #02-3105 #05-2339RD Less 1ac  17847 A 5 19S 15W 2.04 ACRES </x:t>
+    <x:t>FRL SE SW Approx 3.037ac #976084 #02-3105 #05-2339RD Less 1ac  17847 A 5 19S 15W 2.04 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARL TELANO</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17846-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMILTON, JOHN </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG SWC N 1/2 LOT 7 E 20 FT N 220 FT E 550 FT POB N 430 FT E  50 FT S 430 FT W 50 FT INSTR # 981508 &amp; 983817 FRL SMACKOVER ADDITION 2 16S 16W 0.49 ACRE</x:t>
+    <x:t>BEG SWC N 1/2 LOT 7 E 20 FT N 220 FT E 550 FT POB N 430 FT E  50 FT S 430 FT W 50 FT INSTR # 981508 &amp; 983817 2 16S 16W 0.49 ACRES LOT  BLOCK  FRL SMACKOVER ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK OF EL DORADO, ROBERT HAMPTON</x:t>
   </x:si>
   <x:si>
     <x:t>06071-00136-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HANSEN, TIMOTHY WADE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BK 1621 PG 585 INSTR #10R-005339 INSTR #10R-009314 690 LOT 3-4 BLOCK 174 FELSENTHAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05400-00731-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARPER, DEBRA G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SW SW 1.98ac Bk1119 Pg515 &amp; Bk1656 Pg693 #09R002547 #14R006215 #20R000991RD  15892A4 16 16S 15W 1.97 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-15892-0200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARRIS, ANTHONY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HARRIS, ILA VERNE % MARY BELLIZIO</x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 1/2A BK 1340 PG 282 023669 A 26 17S 18W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-23681-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARTSFIELD, FRED </x:t>
   </x:si>
   <x:si>
-    <x:t>INSTR. # 976719 47 LOT 3-4 BLOCK 25 HUTTIG ADDITION 0.48 ACRE</x:t>
+    <x:t>INSTR. # 976719 47    0.48 ACRES LOT 3-4 BLOCK 25 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRI MCLEMORE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00150-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>HATCHETT, CARLEE ET AL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HEMPSTEAD, RUBY FAYE </x:t>
   </x:si>
   <x:si>
-    <x:t>#000005 #04-4505 #09R001966 #09R002683 #09R002744 #13R006652 #17R004199RD  7 LOT 1-2 BLOCK 8 BLK &amp; BDHR ADDITION CITY NORPHLET 0.57 ACRE</x:t>
+    <x:t>#000005 #04-4505 #09R001966 #09R002683 #09R002744 #13R006652 #17R004199RD  7    0.57 ACRES LOT 1-2 BLOCK 8 BLK &amp; BDHR ADDITION CITY NORPHLET SD 39NP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELMORE HEMPSTEAD</x:t>
   </x:si>
   <x:si>
     <x:t>05440-00005-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HENRY, DONNA % DONNA CARAWAY</x:t>
   </x:si>
   <x:si>
     <x:t>#948611 #04-12698 #09R003252 #17R004214RD #20R001182RD LOT 1 MCCALLS ADDITION 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02640-00001-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HODGE, CHRISTOPHER SHANE </x:t>
   </x:si>
   <x:si>
-    <x:t>BK1645 PG881 167 #03-1520 #2009R005078 #2010R005052 #12R001125 #20R005133 LOT 19 BLOCK 57 HUTTIG REV ADDITION 0.39 ACRE</x:t>
+    <x:t xml:space="preserve"> BK1645 PG881 167 #03-1520 #2009R005078 #2010R005052 #12R001125 #20R005133    0.39 ACRES LOT 19 BLOCK 57 HUTTIG REV ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCSA LLC D/B/A MEDICAL CENTER OF SOUTH ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>05320-00055-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Com 318' E Of NW COR NW NE RUN W-318' S-749' E-880' To Center Hwy TH NW ALG HY To Beg 10ac #05-486  010225 #20R005133 23 19S 11W 10 ACRES </x:t>
+    <x:t>Com 318' E Of NW COR NW NE RUN W-318' S-749' E-880' To Center Hwy TH NW ALG HY To Beg 10ac #05-486  010225 #20R005133 23 19S 11W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10203-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOLLY, REGINALD ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>WEST-40' #12R005100RD #16R002854RD 9 LOT 03 BLOCK 2 EAST EL DORADO ADDITION 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">HOLLY ET AL, REGINALD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST-40' #12R005100RD #16R002854RD 9    0.12 ACRES LOT 03 BLOCK 2 EAST EL DORADO ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNNY EDWARD HOLLY, REGINA COBB, STEPHANIE HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUMPHREYS, KIMBERLY BENNETT </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL N 1/2 SW 156x300'  1.07ac #980281 #09R008431 #15R009412 #16R005151  016765 2 FRACTIONAL ELDORADO SEC-21 ADDITION 21 17S 15W 1.07 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>04772-00656-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 &amp; LOTS 11 &amp; PT 12 #06-7328 #06-7331 #11R009141 #15R005900 #16R005151  43 BLOCK 8 PERSHING HEIGHTS ADDITION 0.54 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05860-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE NW &amp; FRL NE SW 1.61ac Bk1309 Pg338 #07-5977 #08-659  #14R009164  #16R005152 016231  Less .19ac D 32 16S 15W 1.41 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-16229-0102</x:t>
   </x:si>
   <x:si>
     <x:t>INGRAM, HERBERT &amp; CAROLYN J HAY % SHARON PARKER</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 26 W-85' #945815 #0010655 #18R004961RD BLOCK 6 NORTH WEST AVENUE ADDITION 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03020-00064-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, CAROLYN W </x:t>
   </x:si>
   <x:si>
-    <x:t>BK 1677 PG 847 #05-12362 101 LOT 14 BLOCK 6 MCWILLIAMS ADDITION 0.18 ACRE</x:t>
+    <x:t>BK 1677 PG 847 #05-12362 101    0.18 ACRES LOT 14 BLOCK 6 MCWILLIAMS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED FINANCIAL MORTGAGE CORP.</x:t>
   </x:si>
   <x:si>
     <x:t>02820-00104-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JENKINS, JAMES DAVID ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>FRL SW SE .55ac Bk946 Pg573 #05-14640 #18R0033 08RD 018720 A 12 16S 16W 0.55 ACRE</x:t>
+    <x:t xml:space="preserve">JENKINS ET AL, JAMES DAVID </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW SE .55ac Bk946 Pg573 #05-14640 #18R0033 08RD 018720 A 12 16S 16W 0.55 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITZA MENDEZ, JOHN EDWARD SMITH, LUCIA ANN SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18718-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JETER, EDDIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SE SE 25 A BK 1404 PG 560 BK 1556 PG 636 INSTR #02-10087 015287 5 19S 14W 25 ACRES </x:t>
+    <x:t>FRL SE SE 25 A BK 1404 PG 560 BK 1556 PG 636 INSTR #02-10087 015287 5 19S 14W 25 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUSTIN JETER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-15296-0400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, HERON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL PT SW 4.39 AC TRACT # 2 # 997522 #12R-002258RD 30 16S 15W 4.38 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-16186-0011</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOHNSON, HERON ET UX </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL PT SW 4.39 AC TRACT # 3 INSTR. # 997521 INSTR #06-6181 30 16S 15W 4.38 ACRES </x:t>
+    <x:t xml:space="preserve">JOHNSON ET UX, HERON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL PT SW 4.39 AC TRACT # 3 INSTR. # 997521 INSTR #06-6181 30 16S 15W 4.38 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZOHLIA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16186-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, PATRICIA </x:t>
   </x:si>
   <x:si>
-    <x:t>P-87-124  #892775  #17R000738 13 LOT 14 BLOCK 1 OAK GROVE ADDITION 0.16 ACRE</x:t>
+    <x:t>P-87-124  #892775  #17R000738 13    0.16 ACRES LOT 14 BLOCK 1 OAK GROVE ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHANDRA WATSON, ANWINN DANIELS</x:t>
   </x:si>
   <x:si>
     <x:t>03100-00013-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JONES, BOOKER T % PRISCILLA L HOLLIWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E JUNCTION CITY-PROCTORS SUR. 23 LOT 9 BLOCK B PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00022-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JONES, P L % PRISCILLA HOLLIWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8-12 BLOCK A E JUNCTION CITY-PROCTORS SUR. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00008-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-11 BLOCK C PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, P L &amp; AMANDA JONES % PRISCILLA L HOLLIWAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-13 BLOCK B PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00023-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>KEATING O &amp; G LLC &amp; ANN MCHENRY LYNN</x:t>
-[...2 lines deleted...]
-    <x:t>1/2 INTEREST #16R000065 LOT 8 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">O &amp; G LLC &amp; ANN MCHENRY LYNN, KEATING </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2 INTEREST #16R000065    0.12 ACRES LOT 8 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00880-00018-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEITH, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NW NE SE 2 1/2 AC P-98-152 #04-4589 REDEMPTION DEED 14319-A 9 17S 14W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-14315-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SW SE 1.3 A BK 910 PG 443 #03-877RD #10R004041RD #12r007185RD  18440-E 35 15S 16W 1.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18440-0340</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEMP, ANGIE &amp; SHAWN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE NW 4.28ac #963842 #18R004170RD  018827 A 1 19 16S 16W 4.28 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18826-0300</x:t>
   </x:si>
   <x:si>
-    <x:t>KIRBY, SAM B ET AL % DEBORAH KIRBY</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 2 E 79 FT BK 1477 PG 387 64A1 BLOCK 8 SOUTH SIDE ADDITION 0.09 ACRE</x:t>
+    <x:t xml:space="preserve">KIRBY ET AL%DEBORAH KIRBY, SAM B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 2 E 79 FT BK 1477 PG 387 64A1    0.09 ACRES LOT  BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WINNIE OPAL KIRBY</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00061-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>KIRBY, SAM B ET UX % DEBORAH KIRBY</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 2 ALL LESS E 79 FT 64A BLOCK 8 SOUTH SIDE ADDITION ADDITION 0.19 ACRE</x:t>
+    <x:t xml:space="preserve">KIRBY ET UX%DEBORAH KIRBY, SAM B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 2 ALL LESS E 79 FT 64A    0.19 ACRES LOT  BLOCK 8 SOUTH SIDE ADDITION ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00060-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>C PT E1/2 OF W1/2 66 LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION 0.18 ACRE</x:t>
+    <x:t>C PT E1/2 OF W1/2 66    0.18 ACRES LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00063-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WEST 62 1/2 FT INSTR #895101 69 LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION 0.09 ACRE</x:t>
+    <x:t>WEST 62 1/2 FT INSTR #895101 69    0.09 ACRES LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00065-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LACY, MILDRED </x:t>
-[...11 lines deleted...]
-    <x:t>PR-2006-170-6 #13R003406RD 31 LOT 15 BLOCK B GREENWOOD 4TH ADDITION 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">LANDERS &amp; DEMONTA LANDERS, DEXTER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PR-2006-170-6 #13R003406RD 31    0.11 ACRES LOT 15 BLOCK B GREENWOOD 4TH ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA LEE LANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>01560-00044-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, ARTIE &amp; THERESA </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG NE COR SW NW S 840' POB S-210' W-420' N-210' E-420' TO BEG 2 A  LESS 0.50 A &amp;0.50A INST#06-761RD 18699-1 11 16S 16W 1 ACRE</x:t>
+    <x:t>BEG NE COR SW NW S 840' POB S-210' W-420' N-210' E-420' TO BEG 2 A  LESS 0.50 A &amp;0.50A INST#06-761RD 18699-1 11 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEVELAND LEE JR</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18700-0495</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, JAMES E </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL SW SE 132.8X280X169.1X181' #984362 #10R005750RD #14R004684RD #21R008785 FRACTIONAL ELDORADO SEC 28 ADDITION 28 17S 15W 0.68 ACRE</x:t>
+    <x:t>FRL SW SE 132.8X280X169.1X181' #984362 #10R005750RD #14R004684RD #21R008785 28 17S 15W 0.68 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC 28 ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>04782-00190-0010</x:t>
   </x:si>
   <x:si>
-    <x:t>LEVINGSTON, HAZEL % SHEILA BANKS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 10 &amp; N 20' E 1/2 LOT LOT 13 Bk-1617 Pg101 Bk-1634 Pg-215 #14R001495 #19R007386RD BLOCK 1 2ND ASKEW ADDITION 0.19 ACRE</x:t>
+    <x:t xml:space="preserve">LEVINGSTON%SHEILA BANKS, HAZEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 10 &amp; N 20' E 1/2 LOT LOT 13 Bk-1617 Pg101 Bk-1634 Pg-215 #14R001495 #19R007386RD    0.19 ACRES LOT  BLOCK 1 2ND ASKEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZRA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>00100-00008-0100</x:t>
   </x:si>
   <x:si>
     <x:t>LICK CREEK INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL N 1/2 SW (3.87ac) #05R007825 Less 1.42ac 33 16S 12W 2.45 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-10486-0009</x:t>
   </x:si>
   <x:si>
     <x:t>LOCKHART, VIRGINIA &amp; NAAMAN LOCKHART</x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT LOTS 2 &amp; 3 125X110X125X107' #903704 #03-4455 #03-5051 2B #03-6680 #03-6683 #20R00186 9RD CONKLIN PLACE ADDITION 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00560-00004-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOFTON, JAMES H </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">#934455 #04-9420 #04-12015  #0 6-8874 #07-10953 #18R008139  1 12G LOT 13 BLOCK 45 HUTTIG ADDITION 0.19 ACRE </x:t>
+    <x:t xml:space="preserve"> #934455 #04-9420 #04-12015  #0 6-8874 #07-10953 #18R008139  1 12G    0.19 ACRES LOT 13 BLOCK 45 HUTTIG ADDITION CITY  SD 83HU</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00276-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">#04-9422 #06-8865 #07-10953 #1 8R008139 LOT 11 BLOCK 45 HUTTIG ADDITION </x:t>
+    <x:t xml:space="preserve"> #04-9422 #06-8865 #07-10953 #1 8R008139    0 ACRES LOT 11 BLOCK 45 HUTTIG ADDITION CITY  SD 83HU</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00276-0010</x:t>
   </x:si>
   <x:si>
-    <x:t>LOGGIN, WILL % JOHNNY &amp; JOHNNIE BENTON</x:t>
-[...2 lines deleted...]
-    <x:t>BK497 PG156 #21R007197RD #21R007389   4 LOT 4 BLOCK 2 MORNING STAR ADDITION 0.54 ACRE</x:t>
+    <x:t xml:space="preserve">LOGGIN%JOHNNY &amp; JOHNNIE BENTON, WILL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK497 PG156 #21R007197RD #21R007389   4    0.54 ACRES LOT 4 BLOCK 2 MORNING STAR ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHONDA LOVE, HERON JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>02520-00004-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>bk497 pg156 #21R007389  5 LOT 5 BLOCK 2 MORNING STAR ADDITION 0.54 ACRE</x:t>
+    <x:t xml:space="preserve"> bk497 pg156 #21R007389  5    0.54 ACRES LOT 5 BLOCK 2 MORNING STAR ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHONDA LOVE, HERON JOHNSON, HEIRS AT LAW OF WILL LOGGIN</x:t>
   </x:si>
   <x:si>
     <x:t>02520-00005-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bk497 Pg156 #21R006614RD #21R007389   6 LOT 6 BLOCK 2 MORNING STAR ADDITION 0.54 ACRE</x:t>
+    <x:t>Bk497 Pg156 #21R006614RD #21R007389   6    0.54 ACRES LOT 6 BLOCK 2 MORNING STAR ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>02520-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOVE, BILLY ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>INSTR #9810779 119 LOT 08 BLOCK 9 KINARD ADDITION 0.29 ACRE</x:t>
+    <x:t xml:space="preserve">LOVE ET UX, BILLY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> INSTR #9810779 119    0.29 ACRES LOT 08 BLOCK 9 KINARD ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATRICIA LOVE</x:t>
   </x:si>
   <x:si>
     <x:t>02060-00115-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVETT, ROY </x:t>
   </x:si>
   <x:si>
-    <x:t>#20R001331RD 77 LOT 06 BLOCK 10 FAIRVIEW ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve"> #20R001331RD   77    0.16 ACRES LOT 06 BLOCK 10 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODESSA LOVETT</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00074-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOVETT, ROY ETUX</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N-15ac OF SE NE BK1123 PG494 #20R001186RD 12835 A 01-18-13 ADDITION 1 18S 13W 15 ACRES </x:t>
+    <x:t xml:space="preserve">LOVETT ETUX, ROY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-15ac OF SE NE BK1123 PG494 #20R001186RD 12835 A 1 18S 13W 15 ACRES LOT  BLOCK  01-18-13 ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12824-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>LYTLE, HEATHER &amp; EDWARD GROVES</x:t>
-[...2 lines deleted...]
-    <x:t>Bk1642Pg467 #20R002860    74 LOT 18 BLOCK D MURMIL HEIGHTS ADDITION 0.33 ACRE</x:t>
+    <x:t xml:space="preserve">LYTLE &amp; EDWARD GROVES, HEATHER </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Bk1642Pg467 #20R002860    74    0.33 ACRES LOT 18 BLOCK D MURMIL HEIGHTS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, JEFFERSON CAPITAL SYSTEMS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>02580-00087-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MACHEN, CODY MARTIN </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL S1/2 NE .86ac BK 1215 PG 343  P-85-18 #944768 #07-11803  #11R008277 019344 B1 24 17S 16W 0.85 ACRE</x:t>
+    <x:t>FRL S1/2 NE .86ac BK 1215 PG 343  P-85-18 #944768 #07-11803  #11R008277 019344 B1 24 17S 16W 0.85 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL MORTGAGE, TRENTON LOANS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19343-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MALONE, LAKIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COM SEC E-1/2 SW 89D 45M W-740.5' N31D 30M E-210' 87D 50M E-633' S 158' TO BEG. 3 AC INSTR. #011065 INSTR. #02-8843 INSTR #10R-006145 18 18S 15W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-17520-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>MANNY, BETTY DANIELS ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W1/2 SW NE 20 A 016099 25 16S 15W 20 ACRES </x:t>
+    <x:t xml:space="preserve">MANNY ET AL, BETTY DANIELS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 SW NE 20 A 016099 25 16S 15W 20 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNNIE BERRY DANIELS, LW DANIELS, BETTY J MANNY, MELBA UNDERWOOD, COLLEEN HUGHES, CHERYL CHAPMAN, ALBERT RILEY JONES R, REBECCA VETTER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16089-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MARTIN, VAN D III </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL PT LOT 2 NW 2ac #917954 #13R009696 #17R004459 #21R002118RD   18537A 3 16S 16W 2 ACRES </x:t>
+    <x:t xml:space="preserve">MARTIN III, VAN D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL PT LOT 2 NW 2ac #917954 #13R009696 #17R004459 #21R002118RD   18537A 3 16S 16W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMACKOVER STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18473-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAXFIELD, DAMARIS M </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 17 PT PT LOT  18 Bk1595 Pg411 #04-10278  #15R00 3751RD #19R005791--19R005795 #19R006468RD  20 COUNTY HEIGHTS ADDITION 0.42 ACRE</x:t>
+    <x:t>LOT 17 PT PT LOT  18 Bk1595 Pg411 #04-10278  #15R00 3751RD #19R005791--19R005795 #19R006468RD  20    0.42 ACRES LOT  BLOCK  COUNTY HEIGHTS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLY FINANCIAL INC. CAPITAL ONE BANK, CREDIT ACCEPTANCE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>00660-00024-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCADAMS, PAULA JANE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SE SE 2AC BK 1057 PG 313 P-2015-123-2 019354 B5 24 17S 16W 2 ACRES </x:t>
+    <x:t>FRL SE SE 2AC BK 1057 PG 313 P-2015-123-2 019354 B5 24 17S 16W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT WAYNE STALLINGS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19354-0260</x:t>
   </x:si>
   <x:si>
-    <x:t>MCDUFFIE, LATRISHA % LATRISHA GREEN</x:t>
-[...2 lines deleted...]
-    <x:t>FRL SW NW 1 AC 84.54X300X92.92X286.72FT INST#987942  INST#07-2516RD 12784D 34 17S 13W 0.59 ACRE</x:t>
+    <x:t xml:space="preserve">MCDUFFIE%LATRISHA GREEN, LATRISHA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW NW 1 AC 84.54X300X92.92X286.72FT INST#987942  INST#07-2516RD 12784D 34 17S 13W 0.59 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUFUS L KENDRIX, KENDALL DOLO, MADISON DOLO, GLORIA JEAN HARTLY, KATRINA KENDRIX, NAOMI KENDRIX</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12777-0121</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCLELLAND, DORA &amp; RICK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE NW 1.05 AC INSTR #95-8732 33 18S 16W 1.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-20165-0101</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCMURRIAN, DACOVIS </x:t>
   </x:si>
   <x:si>
-    <x:t>#005731 #14R000303  50 #17R006 832RD #19R008676RD  #21R000912 #21R004867 LOT 25 BLOCK C MURMIL HEIGHTS ADDITION 0.2 ACRE</x:t>
+    <x:t xml:space="preserve"> #005731 #14R000303  50 #17R006 832RD #19R008676RD  #21R000912 #21R004867    0.2 ACRES LOT 25 BLOCK C MURMIL HEIGHTS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEOPLES BANK, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>02580-00063-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>E-50' W-120' E-50' N 1/2 W-120' LOT  06 #962701   #09R009397 #21R003152    39 LOT 05 BLOCK 3 MAHONY ADDITION 0.13 ACRE</x:t>
+    <x:t>E-50' W-120' E-50' N 1/2 W-120' LOT  06 #962701   #09R009397 #21R003152    39    0.13 ACRES LOT 05 BLOCK 3 MAHONY ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>02140-00038-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCMURRIAN, DACOVIS &amp; ERIN </x:t>
   </x:si>
   <x:si>
-    <x:t>Bk1677 Pg708  #03-7478  #18R00 8361  55 LOT 8 BLOCK 6 ROSELAWN TERRACE ADDITION 0.16 ACRE</x:t>
+    <x:t>Bk1677 Pg708  #03-7478  #18R00 8361  55    0.16 ACRES LOT 8 BLOCK 6 ROSELAWN TERRACE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03600-00045-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 9 LESS N-3' #0010166 #18R008361  56 BLOCK 6 ROSELAWN TERRACE ADDITION 0.16 ACRE</x:t>
+    <x:t>LOT 9 LESS N-3' #0010166 #18R008361  56    0.16 ACRES LOT  BLOCK 6 ROSELAWN TERRACE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03600-00046-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRL SE 1/4 150x72' #982396 #18R008361  16750D FRACTIONAL ELDORADO SEC-21 ADDITION 21 17S 15W 0.24 ACRE</x:t>
+    <x:t>FRL SE 1/4 150x72' #982396 #18R008361  16750D 21 17S 15W 0.24 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-21 ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>04772-00527-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCMURRIAN, ERIN ANEIDRA CHARNI </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W1/2 E-9.1' LOT  10 &amp; LOT 11 #911382 #011247 #011319 #11R001995RD #21R007222 #21R008416 BLOCK 37 ARLINGTON ADDITION 0.1 ACRES </x:t>
+    <x:t>W1/2 E-9.1' LOT  10 &amp; LOT 11 #911382 #011247 #011319 #11R001995RD #21R007222 #21R008416    0.1 ACRES LOT  BLOCK 37 ARLINGTON ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00120-00297-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCWILLIAMS, JOE CARROLL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALL 53 BLOCK 55 FL. SURVEY BL. SP ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05020-00054-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURNS ADDITION-CALION 36 LOT 5 BLOCK 13 BURNS ADDITION CITY CALION </x:t>
   </x:si>
   <x:si>
     <x:t>05540-00034-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL LOT 6 NE 1/4 FORMERLY LOT 21 BLK 13 SMACKOVER TOWNSITE S-D 3 16S 16W 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18473-0020</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 12 BLOCK 32 ARLINGTON ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00120-00228-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>MELVIN, EARLINE ETAL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">COM NEC SW NE R W 550' S-1020' FOR BEG TH S-50' E-140' N-50' W-140' TO BEG BK1702 PG918  #05-9720RD  0113 37 I 31 18S 12W 0.16 ACRES </x:t>
+    <x:t xml:space="preserve">MELVIN ETAL, EARLINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>COM NEC SW NE R W 550' S-1020' FOR BEG TH S-50' E-140' N-50' W-140' TO BEG BK1702 PG918  #05-9720RD  0113 37 I 31 18S 12W 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOSSIE MELVIN, CURTIS R MELVIN</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11337-0380</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MIGLIACCIO, PETER JOSEPH, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PB 58704 PB 03-88  #21R004241 #21R006829   9226 LOT 10 BLOCK 1 A. B. ADDITION WESSON ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05060-00001-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PB 58704 PB 03-88  #21R004240 #21R006829    9227 LOT 11 BLOCK 1 A. B. ADDITION WESSON ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05060-00002-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MILES, SHEMEKA &amp; BRANDON TATUM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">#08R153066RD #10R008005RD #14R 005149RD #18R005116   116 LOT 10 BLOCK 9 SOUTH FAIRVIEW ADDITION 0.16 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>03840-00121-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, CAROL ANN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 N1/2 All LOT   5 &amp; Strip 10x188.5' Lyong N Of LOT 5 In 29-17-15  BK1695 PG96 6 REYNOLDS ADDITION 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03520-00004-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MOLNAIRD, ADAM ETAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BEG 75 FT E OF SWC NE SW N-100 FT E-435 FT S-100 FT W-435 FT TO BEG 1 AC #12R006297RD 017166 A 35 17S 15W 1 ACRE </x:t>
+    <x:t xml:space="preserve">MOLNAIRD ETAL, ADAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 75 FT E OF SWC NE SW N-100 FT E-435 FT S-100 FT W-435 FT TO BEG 1 AC #12R006297RD 017166 A 35 17S 15W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACK MOLNAIRD, ALAN MOLNAIRD, CHARLES MOLNAIRD, APRIL MOLNAIRD</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17169-0130</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORENO, ANICETO </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 69 W 50 FT &amp; N 31 FT OF W 50 FT OF N1/2  LOT 70 INSTR. # 991432 #05-81 LOT 69 BLOCK 2 NORTH WEST AVENUE ADDITION 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03020-00018-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 70 S 19 FT OF W 50 FT N 1/2 INSTR. # 991432 #05-10589 27 BLOCK 2 NORTH WEST AVENUE ADDITION 0.02 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03020-00020-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MORENO, ANICETO ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>LESS N 5 #973014  INST#07-3737 4 LOT 4 BLOCK 1 MORNING STAR 2ND ADDITION 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">MORENO ET AL, ANICETO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LESS N 5 #973014  INST#07-3737 4    0.15 ACRES LOT 4 BLOCK 1 MORNING STAR 2ND ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDDIE MORENO, EDUARDO MORENO, HOLLY MORENO, FIRST FINANCIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>02540-00004-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>NAIS ARKANSAS REALTY LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N1/2 NW NE (2.40ac) #16R005263 8 18S 15W 2.39 ACRES </x:t>
+    <x:t xml:space="preserve">ARKANSAS REALTY LLC, NAIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N1/2 NW NE (2.40ac) #16R005263 8 18S 15W 2.39 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POSSUM POTTIES, SOUTHERN TIMBER &amp; PROPERTIES INC.</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17346-0216</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL NE NW 6.368ac #923817 #13R009812 Less 2.34ac #16R005263 8 18S 15W 4.02 ACRES </x:t>
+    <x:t>FRL NE NW 6.368ac #923817 #13R009812 Less 2.34ac #16R005263 8 18S 15W 4.02 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN TIMBER &amp; PROPERTIES INC, POSSUM POTTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17349-0050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NELSON, TERRY </x:t>
   </x:si>
   <x:si>
     <x:t>BEG SWC NE SE R N 395 FT FOR BEG PT E 295.15 FT N 590.3 FT W 295.15 FT S 590.3 FT TO BEG 4 AC  INSTR. # 991413 LESS 3.00 AC. 2012-009051 022373 C 4 19S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-22367-0700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE SE 3.00 AC M/L INSTR #11R-011433 4 19S 17W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-22367-0710</x:t>
   </x:si>
   <x:si>
     <x:t>NEWTON, KRISTI % KRISTI SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t>FRL E1/2 SE SE 1ac Bk938 Pg251 #05-9980RD #08R151288RD  #11R006481RD #15R004363RD #16R001443 013286  B 1 19S 13W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13286-0300</x:t>
   </x:si>
   <x:si>
     <x:t>NICHOLSON, RICKY N % SUSAN E NICHOLSON</x:t>
   </x:si>
   <x:si>
     <x:t>S OF RY VICTORIA E1/2 LOT 4 #994165 #18R008622RD  130 BLOCK 14 S OF RY VICTORIA ADDITION 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05090-00126-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORMAN, DENISE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SW SW 3.28ac Bk1705 Pg788 #959733 #012507 # 02-10131RLE #08R152257RD #10R0 07839 #14R005378 #18R004957RD 011432 32 18S 12W 3.27 ACRES </x:t>
+    <x:t>FRL SW SW 3.28ac Bk1705 Pg788 #959733 #012507 # 02-10131RLE #08R152257RD #10R0 07839 #14R005378 #18R004957RD 011432 32 18S 12W 3.27 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENNIS NORMAN</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11401-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NUNN, KEITH </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 14 E 50 FT INSTR. # 999083 INSTR #11R-009084 14 BLOCK 1 PAYNE ADDITION 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03360-00014-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 14  E 50 FT E 50 FT LOT  15 INSTR #0010689 INSTR #09R-009764 INSTR #09R-009765 15A BLOCK 1 PAYNE ADDITION 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03360-00016-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 0.27ac Bk1595 Pg308  #08-4091 #08R150216RD  #11R008315RD #15R005650RD FRACTIONAL ELDORADO SEC-34 ADDITION 34 17S 15W 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04794-00092-0600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">O'GUINN, TIM &amp; NETTIE </x:t>
   </x:si>
   <x:si>
-    <x:t>N1/2 INST#999702 INST#04-12111 RED 6C1 LOT 01 BLOCK C MATTOCKS PARK ADDITION 0.13 ACRE</x:t>
+    <x:t>N1/2 INST#999702 INST#04-12111 RED 6C1    0.13 ACRES LOT 01 BLOCK C MATTOCKS PARK ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETTIE O'GUINN</x:t>
   </x:si>
   <x:si>
     <x:t>02280-00015-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OLIVER, EARNEST L </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 1AC BK 635 PG 525 P-74-201 LESS .002 HECTARE M/L TO HWY INSTR. #0120034 014406 A #02-6067 REDEMPTION 14 17S 14W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-14400-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ONCE UPON A BRICK INC</x:t>
   </x:si>
   <x:si>
     <x:t>INST#917262  INST#06-8899 40 LOT 42 BLOCK 2 OAK GROVE ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03100-00039-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SW 2 A LESS 1A RD#0010454  INST#06-5738 018429 33 15S 16W 1 ACRE</x:t>
   </x:si>
@@ -1585,471 +1702,489 @@
   <x:si>
     <x:t>00000-23674-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OPHIN, COOKIE </x:t>
   </x:si>
   <x:si>
     <x:t>HUTTIG 86A LOT 1 BLOCK 36 HUTTIG ADDITION 0.33 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00213-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PAIGE, ANGELA A &amp; CHRISTINA N OWENS</x:t>
   </x:si>
   <x:si>
     <x:t>#940853 #18R003002  14 LOT 16 RILEY ADDITION 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03540-00012-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PATTERSON, W O </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SW1/4 36.07ac As Convd BK1059 PG292 Less .64 ac Less 1.03ac #19R003754  18089 19 19S 15W 34.39 ACRES </x:t>
+    <x:t>FRL SW1/4 36.07ac As Convd BK1059 PG292 Less .64 ac Less 1.03ac #19R003754  18089 19 19S 15W 34.39 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL PATTERSON, BILL PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18087-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SW SE 40A E 1/4 SE SW &amp; FRL SW1/4 6.95ac As Convd Bk-1064 Pg-283 Less 5.09ac  #09R001796RD #13R004318RD  #16R001779RD 018087 19 19S 15W 51.85 ACRES </x:t>
+    <x:t>SW SE 40A E 1/4 SE SW &amp; FRL SW1/4 6.95ac As Convd Bk-1064 Pg-283 Less 5.09ac  #09R001796RD #13R004318RD  #16R001779RD 018087 19 19S 15W 51.85 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES WORTHINGTON, SUE WORTHINGTON, MICHAEL PATTERSON, BILL PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18091-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NW NE 40ac #09R001797RD #13R004569RD #16R001780RD  018283 A 30 19S 15W 40 ACRES </x:t>
+    <x:t>NW NE 40ac #09R001797RD #13R004569RD #16R001780RD  018283 A 30 19S 15W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18277-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PATTERSON, W O ET UX </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NW NW 36.45ac Less .45ac to Hwy Less 0.01ac &amp; 0.72ac to Hwy #09R001795RD #13R004110RD #16R001781RD   018274 30 19S 15W 36 ACRES </x:t>
+    <x:t xml:space="preserve">PATTERSON ET UX, W O </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NW NW 36.45ac Less .45ac to Hwy Less 0.01ac &amp; 0.72ac to Hwy #09R001795RD #13R004110RD #16R001781RD   018274 30 19S 15W 36 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUTH PATTERSON, MICHAEL PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18280-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PENN, ASHLEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE NW 150X40 #916596 #11R010433 #13R006148 #13R008053  #21R004997  6060 A FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>04793-00887-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PHELPS, RICHARD H </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SE NW #910797 #10R003716 #14R006267 13 18S 12W 10 ACRES </x:t>
+    <x:t>FRL SE NW #910797 #10R003716 #14R006267 13 18S 12W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD H PHELPS JR</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11093-0110</x:t>
   </x:si>
   <x:si>
     <x:t>PLP PROMISE LAND PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>#009089  #08-3811 #08R152272 #15R000573(LWD)  116A LOT 1 BLOCK 46 HUTTIG ADDITION 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00283-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLUMMER, DEBORAH DYKES </x:t>
   </x:si>
   <x:si>
     <x:t>#926525 #02-5188 #09R005174 #13R004092RD  57 LOT 6 BLOCK 6 SOUTH FAIRVIEW ADDITION 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03840-00059-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">POWELL, FREDRICK L ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL N1/2 NE SW 2ac Bk1374 Pg421 #988878 #14R008822RD  016395 B1 4 17S 15W 2 ACRES </x:t>
+    <x:t xml:space="preserve">POWELL ET AL, FREDRICK L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL N1/2 NE SW 2ac Bk1374 Pg421 #988878 #14R008822RD  016395 B1 4 17S 15W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNEY W POWELL, WANDA F PETTIWAY, FRANKLIN WHITE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16405-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWELL, MELANIE % CHARLENE MINOR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL W1/2 SW NW 1/2AC BK 1289 PG 135 INSTR #964105 INSTR #987889(REDEMPTION DEED) 015967 C 20 16S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>00000-15967-0210</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRESSELY, ETHEL L </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL NW SW 1AC INSTR. # 946757 018850 R 21 16S 16W 1 ACRE</x:t>
+    <x:t>FRL NW SW 1AC INSTR. # 946757 018850 R 21 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY LEE MCADOO, KIMBERLY CONGRESS-JONES</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18850-0520</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRICE, DEBRA </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL NW NW (1ac) #995027 #13R000835RD #13R001950 #16R004037RD 22019H 15 18S 17W 1 ACRE</x:t>
+    <x:t>FRL NW NW (1ac) #995027 #13R000835RD #13R001950 #16R004037RD 22019H 15 18S 17W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>00000-22020-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRIDGEN, MICHAEL KEITH </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL NW NE SE 5.84ac #977824 #15R000593  #19R003745 #19R005622 10815B 31 17S 12W 5.83 ACRES </x:t>
+    <x:t>FRL NW NE SE 5.84ac #977824 #15R000593  #19R003745 #19R005622 10815B 31 17S 12W 5.83 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, CAPITAL ONE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10812-0112</x:t>
   </x:si>
   <x:si>
-    <x:t>PRIMM, MARK S &amp; MICHAEL STEVEN PRIMM JTROS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RAY, ROBERT L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1 A IN SQ IN NE COR LOT 3 NW 1/4 #010192RD  #05-11738RD #08R150007 #12R000813 3 16S 16W </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18473-0690</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REYNOLDS, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 E-76.2' #943639 #08-760RD #15R001892RD  5B YARBROUGH ADDITION 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04680-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERSON, KAREN % KAREN MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>#904489  #03-10626RD #14R00450 7RD #18R004727RD  24 LOT 12 BLOCK 2 CORNISH ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00620-00023-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBINSON, JERAMIE D </x:t>
-[...11 lines deleted...]
-    <x:t>FRL SW SE  5-17-16 &amp; FRL NW NE SEC 8-17-16  1 AC BK 1545 PG 120 19106D1 5 17S 16W 1 ACRE</x:t>
+    <x:t xml:space="preserve">ROBINSON ET UX, JIM EDWARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW SE  5-17-16 &amp; FRL NW NE SEC 8-17-16  1 AC BK 1545 PG 120 19106D1 5 17S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTINE ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19107-0230</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROSS, DAVID C ET UX </x:t>
-[...2 lines deleted...]
-    <x:t>Less S-10' #970165 #02-10579 #06-10501 #09R004007 #15R005921RD  3 LOT 03 HOLLYWOOD ADDITION 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">ROSS ET UX, DAVID C </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Less S-10' #970165 #02-10579 #06-10501 #09R004007 #15R005921RD  3    0.15 ACRES LOT 03 BLOCK  HOLLYWOOD ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMMA JEAN ROSS, SHEMEKA MILES</x:t>
   </x:si>
   <x:si>
     <x:t>01960-00003-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>S 10 FT INSTR. # 938587 LOT  04 INSTR #06-10501 4 LOT 03 HOLLYWOOD ADDITION 0.15 ACRE</x:t>
+    <x:t xml:space="preserve"> S 10 FT INSTR. # 938587 LOT  04 INSTR #06-10501 4    0.15 ACRES LOT 03 BLOCK  HOLLYWOOD ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEMEKA MILES</x:t>
   </x:si>
   <x:si>
     <x:t>01960-00004-0000</x:t>
   </x:si>
   <x:si>
     <x:t>RUSSELL, CHARLES THOMAS, JR ETAL % RUDY WALLER</x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 0.253 BK 1372 PG 92 010502 M 3 17S 12W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10502-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANCHEZ, JODY </x:t>
   </x:si>
   <x:si>
     <x:t>Bk1705 Pg801 #07-3885 #08-3077  #08-3079 #19R001702 #20R006596  251 LOT 4 BLOCK 30 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00235-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SANDERS, GLADYS </x:t>
-[...11 lines deleted...]
-    <x:t>FRL SE SE 1ac #893167 &amp; 894892 #06-4620RD #14R004527RD 1 19S 13W 1 ACRE</x:t>
+    <x:t xml:space="preserve">SCOTT ET UX, JOHN L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE SE 1ac #893167 &amp; 894892 #06-4620RD #14R004527RD 1 19S 13W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANICE SCOTT, KRISTI SCOTT, MARION STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13286-0620</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHELTON, RONALD </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SHELTON, RONALD A </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 7 N 12 FT LOT   8 INSTR #953345 INSTR #006869 7 INSTR. #03-6701 CT INSTR #07-1877 INSTR #07-1879 HEARINS REV ADDITION 0.18 ACRE</x:t>
+    <x:t>LOT 7 N 12 FT LOT   8 INSTR #953345 INSTR #006869 7 INSTR. #03-6701 CT INSTR #07-1877 INSTR #07-1879    0.18 ACRES LOT  BLOCK  HEARINS REV ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLINIECIA SHELTON, MCSA LLC D/B/A MEDICAL CENTER OF SOUTH ARKANSAS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>01800-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMAO, MARCUS MONTEIRO </x:t>
   </x:si>
   <x:si>
     <x:t>#988289 #07-10176 #11R008918RD #15R006154  221 LOT 2 BLOCK 25 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00208-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMON, RUTH </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL E1/2 SE SE 0.754 AC M/L #03-4806 #05-9044 #10R006389 #17R001842RD 14 17S 14W 0.75 ACRE</x:t>
+    <x:t>FRL E1/2 SE SE 0.754 AC M/L #03-4806 #05-9044 #10R006389 #17R001842RD 14 17S 14W 0.75 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>00000-14406-0055</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMS, ELGIE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOTS 1-12 #946302 #05-14499 #06-2309 #16R007460  1 BLOCK 1 HALL-SIVELLES ADDITION 0.07 ACRE</x:t>
+    <x:t>LOTS 1-12 #946302 #05-14499 #06-2309 #16R007460  1    0.07 ACRES LOT  BLOCK 1 HALL-SIVELLES ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEAN LEA, PENNY SIMS</x:t>
   </x:si>
   <x:si>
     <x:t>01620-00001-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 18 EAST 50' EAST 50' LOT  19 EAST 5' LOT  21 LOT  22 #907637 #907638 #05-14499 HOME ADDITION 0.27 ACRE</x:t>
+    <x:t>LOT 18 EAST 50' EAST 50' LOT  19 EAST 5' LOT  21 LOT  22 #907637 #907638 #05-14499    0.27 ACRES LOT  BLOCK  HOME ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>01980-00018-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMART, TONYA RENEE </x:t>
   </x:si>
   <x:si>
     <x:t>ALL BLK Less 246x294 Lying E Of Rd #96 8587 #0120269 #04-7060 #05-775 4 #10R003602 #18R002185  #18R004 BLOCK 17 SOUTH SIDE ADDITION 0.05 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00138-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, BRIAN &amp; VADA </x:t>
   </x:si>
   <x:si>
-    <x:t>#995677 #09R004017RD #16R003759  #17R005286  21 LOT 21 BLOCK L MURMIL HEIGHTS ADDITION 0.23 ACRE</x:t>
+    <x:t xml:space="preserve"> #995677 #09R004017RD #16R003759  #17R005286  21    0.23 ACRES LOT 21 BLOCK L MURMIL HEIGHTS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF EL DORADO</x:t>
   </x:si>
   <x:si>
     <x:t>02580-00267-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, BRIAN ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>FRL SE SE 50X150' #002263 #10R005085 #10R005532R D #14R005109RD #18R004709RD  1 6716 FRACTIONAL ELDORADO SEC-20 ADDITION 20 17S 15W 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH ET UX, BRIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE SE 50X150' #002263 #10R005085 #10R005532R D #14R005109RD #18R004709RD  1 6716 20 17S 15W 0.17 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-20 ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VADA SMITH, CITY OF EL DORADO</x:t>
   </x:si>
   <x:si>
     <x:t>04771-00431-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, BRIAN G &amp; VADA J </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 #946020 #016378 #21R004513RD  #21R005703   47 LOT 01 BLOCK 4 HILL &amp; SHEPPARD ADDITION 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01880-00045-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, BRIAN G ET UX </x:t>
-[...2 lines deleted...]
-    <x:t>#0010647 Bk1568 Pg397 #09R001793 #17R004371RD 85 LOT 04 BLOCK 11 FAIRVIEW ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH ET UX, BRIAN G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#0010647 Bk1568 Pg397 #09R001793 #17R004371RD 85    0.16 ACRES LOT 04 BLOCK 11 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VADA HALL SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00083-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, HERMAN ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>FRL SE 1ac #12R003732 #16R005888RD 29 16S 12W 1 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH ET AL, HERMAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE 1ac #12R003732 #16R005888RD 29 16S 12W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAMELA J SMITH, KIMBERLY SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10468-0002</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, LEONA J % JANICE GAFFORD</x:t>
   </x:si>
   <x:si>
     <x:t>SIMPSON ADDITION 11 LOT 13 BLOCK 1 SIMPSON ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03760-00013-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, LORENE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SW SW 160X98 1/2 FT INSTR #08-151305 FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W </x:t>
+    <x:t>FRL SW SW 160X98 1/2 FT INSTR #08-151305 33 17S 15W 0 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-33 ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GERRY M SMITH, RONALD SMITH, GAYLE WAKILI</x:t>
   </x:si>
   <x:si>
     <x:t>04793-00060-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, NILE E ET UX % BRIAN G SMITH</x:t>
-[...2 lines deleted...]
-    <x:t>#19R003989RD   5 LOT 05 BLOCK 1 FAIRVIEW ADDITION 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH ET UX%BRIAN G SMITH, NILE E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#19R003989RD   5    0.12 ACRES LOT 05 BLOCK 1 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARZELL W SMITH, RALPH SMITH, NILE E SMITH JR, BEVERLY SMITH GRAY</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00005-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, NILE E, SR ET UX % BRIAN G SMITH</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BEG SE COR RUN W-1048.8' FOR BEG TH N-150' TH W-70' S-150' E-70' TO BEG BK 1285 PG 343  #02-4661 #21R007770 FRACTIONAL ELDORADO SEC-20 ADDITION 20 17S 15W 0.24 ACRE </x:t>
+    <x:t xml:space="preserve">SMITH SR ET UX%BRIAN G SMITH, NILE E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG SE COR RUN W-1048.8' FOR BEG TH N-150' TH W-70' S-150' E-70' TO BEG BK 1285 PG 343  #02-4661 #21R007770 20 17S 15W 0.24 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-20 ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARZELL W SMITH, PAUL SHANNON MCGEE, SHELTON PHILIP MCGEE, GLADYS A MCGEE</x:t>
   </x:si>
   <x:si>
     <x:t>04771-00279-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, VERDA LEE </x:t>
   </x:si>
   <x:si>
     <x:t>BK 1688 PG 492 41 INSTR. #03-6038 REDEMPTION LOT 25 BLOCK 3 BIRDS ADDITION VICTORIA ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05120-00044-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SNEED, DORIS % GARY SNEED</x:t>
-[...2 lines deleted...]
-    <x:t>FRL NW SW 1ac BK 826 PG 135 #21R004251RD 18458-A1 1 16S 16W 1 ACRE</x:t>
+    <x:t xml:space="preserve">SNEED%GARY SNEED, DORIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL NW SW 1ac BK 826 PG 135 #21R004251RD 18458-A1 1 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEORGE SNEED</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18454-0260</x:t>
   </x:si>
   <x:si>
-    <x:t>SNEED, GEORGE ET UX % GARY SNEED</x:t>
-[...2 lines deleted...]
-    <x:t>FRL NW SW 160x400 Less 0.64ac  BK1461 PG326 #05- 12063RD #21R004250RD   18458-A 1 16S 16W 0.82 ACRE</x:t>
+    <x:t xml:space="preserve">SNEED ET UX%GARY SNEED, GEORGE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL NW SW 160x400 Less 0.64ac  BK1461 PG326 #05- 12063RD #21R004250RD   18458-A 1 16S 16W 0.82 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DORIS GRANT SNEED</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18454-0250</x:t>
   </x:si>
   <x:si>
-    <x:t>SQUARE DEAL INC</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEGALL, JESSE &amp; SHEILA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SW NW &amp; FRL NW SW 3.5ac #006417 #14R008987 #21R001289 18 18S 15W 3.5 ACRES </x:t>
+    <x:t>FRL SW NW &amp; FRL NW SW 3.5ac #006417 #14R008987 #21R001289 18 18S 15W 3.5 ACRES LOT  BLOCK   ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIDLAND FUNDING LLC, MCSA LLC D/B/A MEDICAL CENTER OF SOUTH ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17517-0082</x:t>
   </x:si>
   <x:si>
-    <x:t>SWIFT, RICKEY ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>BK1389 PG215  #09R-001534CT #09R-001429 #11R009020 #16R002277 #17R004357RD  127 LOT 8 BLOCK 7 WOODLAND HEIGHTS ADDITION ADDITION 0.14 ACRE</x:t>
+    <x:t xml:space="preserve">SWIFT ET UX, RICKEY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK1389 PG215  #09R-001534CT #09R-001429 #11R009020 #16R002277 #17R004357RD  127    0.14 ACRES LOT 8 BLOCK 7 WOODLAND HEIGHTS ADDITION ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RASHANDA SWIFT</x:t>
   </x:si>
   <x:si>
     <x:t>04620-00104-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TATUM, MICAH </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW NE .18ac #963836 #14R004459(LWD) #17R003206RD  012734 31 17S 13W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12692-0200</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NE SE 0.115ac #980909 #04-11643 #14R004461(LWD) #17R003207 21 18S 13W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13070-0010</x:t>
   </x:si>
   <x:si>
     <x:t>FRL SE SE 0.31ac Bk1682 Pg444 #14R004460(LWD) #17R003208RD 1 16S 16W 0.3 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18467-0150</x:t>
   </x:si>
@@ -2062,159 +2197,171 @@
   <x:si>
     <x:t>00000-17265-0000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMPSON, FRANK % PAULENA LAYNE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW NE 40 A 015746 7 16S 15W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-15741-0140</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, MICHAEL P </x:t>
   </x:si>
   <x:si>
     <x:t>#006017 #013963 #05-12034  #10 R004125 #14R007852 #15R006413 #18R000573 #18R009497RD 109 F LOT 11 BLOCK 44 HUTTIG ADDITION 0.37 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00264-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THORNTON, DANTE </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL SE NW 1ac Bk1592 Pg496 #018146RD #14R002824RD #20R007055RD 30 18S 16W 1 ACRE</x:t>
+    <x:t>FRL SE NW 1ac Bk1592 Pg496 #018146RD #14R002824RD #20R007055RD 30 18S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISABELLE THORNTON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-20034-0140</x:t>
   </x:si>
   <x:si>
     <x:t>THURMON, ALBERT &amp; RODERICK DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>#05-440 #05-10375 #21R003720 #21R008927    6 LOT 6 BLOCK 1 WEST WOODS ADDITION 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04460-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THURMON, KEITH &amp; ALBA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE SW  (1.27ac) #17R000164 FRACTIONAL ELDORADO SEC-22 ADDITION 22 17S 15W 1.27 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>04773-00689-0050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TILLERY, CARL RICHARD </x:t>
   </x:si>
   <x:si>
-    <x:t>1/2 INTEREST P-92-54 20 LOT 08 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION 0.12 ACRE</x:t>
+    <x:t>1/2 INTEREST P-92-54 20    0.12 ACRES LOT 08 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARVEY W. MCHENRY, GEORGE W. TILLERY, DOT TILLERY GILLIAM</x:t>
   </x:si>
   <x:si>
     <x:t>00880-00018-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURBEVILLE, JAMES W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NW 40ac Less 2ac Less 2.14ac Bk1595 Pg1 Less 10ac #15R009444 Less 12.64ac #20R001732    011056 10 18S 12W 13.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-11058-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VAN HOOK, J KENNETH &amp; DINAH </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">VANO, ALICIA A ROGERS </x:t>
   </x:si>
   <x:si>
     <x:t>S /12 NE NW .25ac 6086 #02-7860 #21R005000 FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04793-00942-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WASHINGTON, BOOKER T </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL N3/4 NW NE 50X100 BK 982 PG 355 012748 D 32 17S 13W 0.11 ACRE</x:t>
+    <x:t>FRL N3/4 NW NE 50X100 BK 982 PG 355 012748 D 32 17S 13W 0.11 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BETTIE WASHINGTON, ERIK M WASHINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12737-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WATSON, JOANN ET VIR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BK 1599 PG 452 LOT  12 LESS 1527 SQ FT TO CITY REDEMPTION DEED # 008994 71 LOT 11 BLOCK 4 MORNING STAR 2ND ADDITION 0.34 ACRE </x:t>
+    <x:t xml:space="preserve">WATSON ET VIR, JOANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK 1599 PG 452 LOT  12 LESS 1527 SQ FT TO CITY REDEMPTION DEED # 008994 71    0.34 ACRES LOT 11 BLOCK 4 MORNING STAR 2ND ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPEARS WATSON</x:t>
   </x:si>
   <x:si>
     <x:t>02540-00066-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATTS, DELLENA E </x:t>
   </x:si>
   <x:si>
     <x:t>SE COR 106X35.6X98 FT BK1699 PG966 #04-7554 #05-14353 #12R002892 13 LOT 01 BLOCK 2 MARRABLE ADDITION 0.04 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02240-00018-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WAYNE, CLYDE ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>#990760 #07-9338RD #10R003208RD #10R007112 #13R004091RD  14D LOT 1 BLOCK 9 HUTTIG ADDITION 0.23 ACRE</x:t>
+    <x:t xml:space="preserve">WAYNE ET UX, CLYDE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#990760 #07-9338RD #10R003208RD #10R007112 #13R004091RD  14D    0.23 ACRES LOT 1 BLOCK 9 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMI WAYNE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00057-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WILLIAMS, ARIZONA ET AL % MILDRED JENKINS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL SE SE 5 AC BK 1510 PG 77 CHANCERY CT #81-292 022367 B 4 19S 17W 5 ACRES </x:t>
+    <x:t xml:space="preserve">WILLIAMS ET AL%MILDRED JENKINS, ARIZONA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE SE 5 AC BK 1510 PG 77 CHANCERY CT #81-292 022367 B 4 19S 17W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRENE HARPER, ELLA LUTON, MARY LEE BREWSTER, DELLIE D. DAVIS, JETTIE WILLIAMS, ELLIS TUBS, WILLIAM MILL WILLIAMS, ROBBIE WILLIAMS, REDELL WILLIAMS, JEANETTE WILLIAMS, DIANE WILLIAMS, ODELL WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-22373-0300</x:t>
   </x:si>
   <x:si>
-    <x:t>WILSON, LEVON ETUX</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL NW NW 2 AC INSTR. #015700 015946 B1 19 16S 15W 2 ACRES </x:t>
+    <x:t xml:space="preserve">WILSON ETUX, LEVON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL NW NW 2 AC INSTR. #015700 015946 B1 19 16S 15W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY WILSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-15939-0110</x:t>
   </x:si>
   <x:si>
     <x:t>WILSON, PATSY R % RHONDA STRICKLAND</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE NW 80x420 (1.50ac) Bk1485 Pg309 #17R008638RD  160 29 FRACTIONAL NORPHLET SEC 21 ADDITION 21 16S 15W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>05501-00144-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WIMER, FAYE T % CHADD DURRETT JR</x:t>
   </x:si>
   <x:si>
     <x:t>FRL PART STRONG FRL SW NE 6X79.50 BK 1183 PG 667 P-82-27 11388 FRL PART STRONG ADDITION 32 18S 12W 0.01 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05280-00180-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WIMER, FAYE T % CHADD L DURRETT JR</x:t>
   </x:si>
@@ -2648,6150 +2795,5910 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>10755</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>10756</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>10757</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>369.61</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>10758</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>14</x:v>
-[...11 lines deleted...]
-        <x:v>1202.01</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>10759</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>14</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>255.73</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>10760</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>223.28</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>10761</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>23</x:v>
-[...11 lines deleted...]
-        <x:v>1985.11</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>10762</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>231.61</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>10763</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>277.4</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>10764</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>167.12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>10765</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>35</x:v>
-[...11 lines deleted...]
-        <x:v>535.18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>10766</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>792.14</x:v>
+        <x:v>877.14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>10767</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>699.76</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>10768</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>2562.57</x:v>
+        <x:v>2732.57</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>10769</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>10770</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>862.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>10771</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>350.38</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>10772</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>217.47</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>10773</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>217.47</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>10774</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>10775</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>824.92</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>10776</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>245.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>10777</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>375.31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>10778</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
-[...11 lines deleted...]
-        <x:v>1442.18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>10779</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>10780</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>1352.83</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>10781</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>760.53</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>10782</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>220.82</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>10783</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>647.91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>10784</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
+      <x:c r="F31" s="0" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>223.6</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>10785</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
+      <x:c r="E32" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>277.4</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>10786</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
+      <x:c r="E33" s="0" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>243.43</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>10787</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>5507.96</x:v>
+        <x:v>5592.96</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>10788</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>248.12</x:v>
+        <x:v>418.12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>10789</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>177.04</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>10790</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>253.32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>10791</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>237.99</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>10792</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>10793</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>163.52</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>10794</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>10795</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>407.81</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>10796</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>10797</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>1041.15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>10798</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>10799</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>1124.5</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>10800</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>4581.78</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>10801</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>138</x:v>
-[...11 lines deleted...]
-        <x:v>208.34</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>10802</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>1027.31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>10803</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1200.7</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>10804</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>1276.92</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>10805</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>1161.89</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>10806</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>2453.71</x:v>
+        <x:v>2538.71</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>10807</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>407.81</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>10808</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>1043.64</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>10809</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>473.26</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>10810</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>447.58</x:v>
+        <x:v>447.57</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>10811</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>1280.5</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>10812</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>1386.66</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>10813</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>258.1</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>10814</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>2115.56</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>10815</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>222.2</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>10816</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>3823.55</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>10817</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1387.67</x:v>
+        <x:v>1472.67</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>10818</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>223.28</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>10819</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>332.91</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>10820</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>498.29</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>10821</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>10822</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>923.09</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>10823</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>949.55</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>10824</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>249.22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>10825</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>228.01</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>10826</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>10827</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>315.81</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>10828</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>379.76</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>10829</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>223.28</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>10830</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>2044.08</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>10831</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>2168.13</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>10832</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>407.81</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>10833</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>1840.46</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>10834</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>10835</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>10836</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>10837</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>297.49</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>10838</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>10839</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>874.09</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>10840</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>1302.96</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>10841</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>10842</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>227.43</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>10843</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>879.08</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>10844</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>10845</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>10846</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>468.64</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>10847</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>217.17</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>10848</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>255</x:v>
-[...11 lines deleted...]
-        <x:v>248.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>10849</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>1473.47</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>10850</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>640.99</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>10851</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>346.03</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>10852</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>420.12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>10853</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>1872.24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>10854</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>273</x:v>
-[...11 lines deleted...]
-        <x:v>771.59</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>10855</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>230.76</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>10856</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>642.75</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>10857</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>282</x:v>
-[...11 lines deleted...]
-        <x:v>427.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>10858</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>2779.76</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>10859</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>385.93</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>10860</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>1464.01</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>10861</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>249.88</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>10862</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>971.92</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>10863</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>23453.34</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>10864</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>8078.1</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>10865</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>9076</x:v>
+        <x:v>9076.1</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>10866</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>245.75</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>10867</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>1028.65</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>10868</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>406.05</x:v>
+        <x:v>576.05</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>10869</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>1965.01</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>10870</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>1196.45</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>10871</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>1196.45</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>10872</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>233.27</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>10873</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>216.29</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>10874</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>447.58</x:v>
+        <x:v>447.57</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>10875</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>274.11</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>10876</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>389.75</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>10877</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>200.87</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>10878</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>1202.73</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>10879</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>219.44</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>10880</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>1732.58</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>10881</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>10882</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>10883</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>10884</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>10885</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>359</x:v>
-[...11 lines deleted...]
-        <x:v>886.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>10886</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>471.55</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>10887</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>2557.36</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>10888</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>2360.28</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>10889</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>669.64</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>10890</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>1826.9</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>10891</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>333.01</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>10892</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G139" s="1">
         <x:v>569.14</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>10893</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G140" s="1">
         <x:v>243.43</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>10894</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G141" s="1">
         <x:v>412.81</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>10895</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>412.81</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>10896</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G143" s="1">
         <x:v>412.81</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>10897</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G144" s="1">
         <x:v>1285.93</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>10898</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G145" s="1">
         <x:v>504.68</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>10899</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>280.45</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>10900</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>2539.89</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>10901</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G148" s="1">
         <x:v>403.19</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>10902</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>3199.66</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>10903</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>340.15</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>10904</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>6120.89</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>10905</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>554.48</x:v>
+        <x:v>639.48</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>10906</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>3705.11</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>10907</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G154" s="1">
         <x:v>1102.35</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>10908</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>219.06</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>10909</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>2649.59</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>10910</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>2216.14</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>10911</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>789.3</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>10912</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>1472.5</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>10913</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>1427.63</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>10914</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>2001.11</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>10915</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>182.08</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>10916</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G163" s="1">
         <x:v>379.76</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>10917</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>238.14</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>10918</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>10919</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>218.98</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>10920</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>210.92</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>10921</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>242.41</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>10922</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>576.83</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>10923</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>4491.98</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>10924</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>403.19</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>10925</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>245.75</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>10926</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>175.93</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>10927</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>10928</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>1068.4</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>10929</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>1491.09</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>10930</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G177" s="1">
         <x:v>320.81</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>10931</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>630.5</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>10932</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>3051.72</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>10933</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G180" s="1">
         <x:v>602.5</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>10934</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>982.85</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>10935</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>242.63</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>10936</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>752.5</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>10937</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>572.35</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>10938</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>559.83</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>10939</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>354.23</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>10940</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>233.27</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>10941</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>447.52</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>10942</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>224.78</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>10943</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>447.52</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>10944</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G191" s="1">
         <x:v>1294.09</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>10945</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G192" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>10946</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G193" s="1">
         <x:v>438.88</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>10947</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G194" s="1">
         <x:v>3149.3</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>10948</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G195" s="1">
         <x:v>400.76</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>10949</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G196" s="1">
         <x:v>345.49</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>10950</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G197" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>10951</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G198" s="1">
         <x:v>2481.71</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>10952</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G199" s="1">
         <x:v>266.09</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>10953</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G200" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>10954</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G201" s="1">
         <x:v>631.46</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>10955</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="G202" s="1">
         <x:v>2134.48</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>10956</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G203" s="1">
         <x:v>230.76</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>10957</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G204" s="1">
         <x:v>315.81</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>10958</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G205" s="1">
-        <x:v>4674.34</x:v>
+        <x:v>4759.34</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>10959</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>561</x:v>
-[...11 lines deleted...]
-        <x:v>334.4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>10960</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G207" s="1">
         <x:v>477.08</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>10961</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G208" s="1">
         <x:v>345.49</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>10962</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G209" s="1">
         <x:v>1209.96</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>10963</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>573</x:v>
-[...11 lines deleted...]
-        <x:v>1654.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>10964</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G211" s="1">
         <x:v>403.19</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>10965</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="G212" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>10966</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G213" s="1">
         <x:v>333.01</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>10967</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G214" s="1">
         <x:v>924.65</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>10968</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="G215" s="1">
         <x:v>268.2</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>10969</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>590</x:v>
-[...11 lines deleted...]
-        <x:v>723.73</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>10970</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G217" s="1">
         <x:v>227.8</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>10971</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>596</x:v>
-[...11 lines deleted...]
-        <x:v>233.27</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>10972</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G219" s="1">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>10973</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G220" s="1">
         <x:v>558.54</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>10974</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G221" s="1">
         <x:v>343.13</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>10975</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G222" s="1">
         <x:v>220.82</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>10976</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G223" s="1">
         <x:v>936.42</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>10977</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G224" s="1">
         <x:v>246.75</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>10978</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G225" s="1">
         <x:v>4522.62</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>10979</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G226" s="1">
         <x:v>1273.03</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>10980</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G227" s="1">
         <x:v>1464.74</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>10981</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G228" s="1">
         <x:v>958.53</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>10982</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G229" s="1">
         <x:v>1758.88</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>10983</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G230" s="1">
         <x:v>485.1</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>10984</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G231" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>10985</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G232" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>10986</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G233" s="1">
         <x:v>382.88</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>10987</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="G234" s="1">
         <x:v>217.17</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>10988</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G235" s="1">
         <x:v>3153.39</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>10989</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="G236" s="1">
         <x:v>2168.61</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>10990</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>652</x:v>
-[...11 lines deleted...]
-        <x:v>183.4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>10991</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>652</x:v>
-[...11 lines deleted...]
-        <x:v>258.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>10992</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>652</x:v>
-[...11 lines deleted...]
-        <x:v>208.34</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>10993</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>652</x:v>
-[...11 lines deleted...]
-        <x:v>258.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>10994</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>2726.94</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>10995</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G242" s="1">
         <x:v>1290.49</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>10996</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G243" s="1">
         <x:v>220.38</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>10997</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="G244" s="1">
         <x:v>180.72</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>10998</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G245" s="1">
         <x:v>292.49</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>10999</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G246" s="1">
         <x:v>2785.94</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>11000</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G247" s="1">
         <x:v>541.82</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>11001</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G248" s="1">
         <x:v>492.65</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>11002</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G249" s="1">
         <x:v>466.06</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>11003</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>1781.18</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>11004</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G251" s="1">
         <x:v>634.58</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>11005</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>200.87</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>11006</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G253" s="1">
         <x:v>1556.03</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>11007</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>698</x:v>
-[...11 lines deleted...]
-        <x:v>340.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>11008</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G255" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>11009</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G256" s="1">
         <x:v>180.72</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>11010</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="G257" s="1">
         <x:v>1305.94</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>11011</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>233.27</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>11012</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>223.6</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>11013</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>946.67</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>11014</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>11015</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>11016</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>11017</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="G264" s="1">
         <x:v>631.46</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>11018</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="G265" s="1">
         <x:v>551.68</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>11019</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G266" s="1">
         <x:v>167.28</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>11020</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>243.62</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>11021</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G268" s="1">
         <x:v>372.74</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>11022</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>672.18</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>11023</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>8271.67</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>