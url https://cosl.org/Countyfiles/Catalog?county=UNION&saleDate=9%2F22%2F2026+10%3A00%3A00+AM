--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R880db010bb8c4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b47aa44b15974eb3ba21c1e3537c9255.psmdcp" Id="R595b67807a1f45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a29ac48d29e49e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dcc8bc836431463fb60d1a35c82ea979.psmdcp" Id="R7daa5595cecc4a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -97,59 +97,50 @@
   <x:si>
     <x:t>00000-17268-0020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARKER, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>INST#007983 INST#04-12611 144 LOT 12 BLOCK 56 HUTTIG REV ADDITION 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05320-00032-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARKER ET UX, LAWRENCE </x:t>
   </x:si>
   <x:si>
     <x:t>1A IN SQ IN NE COR SE NE INSTR #938770 010313 26 19S 11W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>BARBARA ANN BARKER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10320-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOHANNAN, ROBERT C </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BOYTE, WILLIAM RAY </x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 2.29ac #910979 #14R006815 #16R008111 #18R006471RD #18R009381 01615 7 B 29 16S 15W 2.29 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16164-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYTE ET AL, WILLIAM RAY </x:t>
   </x:si>
   <x:si>
     <x:t>1ac In SQ In SE COR NE SE &amp; E- 210' Of SE SE 6.66 (7.66ac) In All  #19R003242  #20R005211  01618 6 30 16S 15W 7.66 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, CAROLYNN DOUGLAS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16192-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRIDGES ET UX%JUANITA ZILLENDER, EARL </x:t>
@@ -202,179 +193,92 @@
   <x:si>
     <x:t xml:space="preserve">BURNS, REGINALD </x:t>
   </x:si>
   <x:si>
     <x:t>EAST 1/2 INSTR. # 008910 INSTR #11R-003613 57    0.08 ACRES LOT 06 BLOCK 7 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>TAMEKIA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00055-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BUSSEY JR ETUX%MARGARET BUSSEY, CHARLES P </x:t>
   </x:si>
   <x:si>
     <x:t>FRL W1/2 SW 12.4 ac Bk1617 Pg331 #18R001373RD Less 4.13ac Less 3.42ac Less 3.33ac #21R001996RD 25 18S 16W 1.52 ACRES LOT  BLOCK  25-18-16 ADDITION CITY  SD 35</x:t>
   </x:si>
   <x:si>
     <x:t>DARRYL BUSSEY</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19964-0020</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CARROLL, ERNEST &amp; GUTHIE MAE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CARROLL, GURTHA MAE % ERNEST CARROLL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 ADAMS ADDITION CITY JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04840-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARTER ET AL, MABLE LEE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 13 N 100 FT INSTR. # 996428 28A    0.14 ACRES LOT 13 BLOCK 2 SOUTH FAIRVIEW ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>GARLAND J GORDON</x:t>
   </x:si>
   <x:si>
     <x:t>03840-00030-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CENTRAL OIL &amp; SUPPLY CORP</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CHEATHAM, EMONESHIA </x:t>
   </x:si>
   <x:si>
     <x:t>BK1667PG855  INST#06-1402 INST#06-10618 53 LOT 14 BLOCK 5 EAST EL DORADO ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00050-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLARK ET AL, RONALD </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CLYDE ET AL, FRANKIE JEAN ROBINSON </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 2 AC BK 1592 PG 323 19106D3 5 17S 16W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>EVELYN ROBINSON, ROBERT EARL ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19107-0250</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COLE ET AL, CAMILLA E </x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COMPERE TR, E L </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 BLOCK 4 #17R004121RD   009853 3 19S 11W 0.05 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>ALICIA L COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-09859-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMPERE, E L </x:t>
   </x:si>
   <x:si>
     <x:t>SE NE SW 10ac #0652  021117-B  #17R004203RD 24 16S 17W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>THOS. COMPERE, MARGARET COMPERE, SUZY COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-21113-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FR SW SW .50ac #17R004202RD   20769 36 19S 16W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 75JC</x:t>
@@ -472,59 +376,50 @@
   <x:si>
     <x:t>05140-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, CLIFFORD </x:t>
   </x:si>
   <x:si>
     <x:t>INSTR #005313 INSTR #11R-001823 72 LOT 7 BLOCK 8 ROBINSON ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03560-00070-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11, W 1/2 LOTS #929147 LOT 12  &amp;  LOT  13 #14R005267  14 BLOCK 1 2ND ASKEW ADDITION 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00100-00010-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#16R004065 #17R007089 LOT 10 BLOCK F COLLEGE HILL ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00400-00081-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS ET UX, JEFF L </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIS, JOHNNY </x:t>
   </x:si>
   <x:si>
     <x:t>Bk468 Pg188 &amp; 189 LOT   4 #17R000537 #17R005751  44    0.34 ACRES LOT 3 BLOCK 3 MORNING STAR 2ND ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST FINANCIAL BANK, JAMES A BARRETT, DENISE A BARRETT</x:t>
   </x:si>
   <x:si>
     <x:t>02540-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, JOHNNY E </x:t>
   </x:si>
   <x:si>
     <x:t>T. N. WILSON S-D As Convd Bk1521 Pg288 #06-8438 Heirship #06-8439 #15R003031 #15R003740 #17R0071 94RD  27    0.16 ACRES LOT 11 BLOCK 2 T. N. WILSON ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST FINANCIAL BANK, JAMES M BARRETT, DENISE A BARRETT</x:t>
   </x:si>
   <x:si>
     <x:t>04600-00025-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#957083 #06-10716 #14R002078RD #15R006210 #18R008705 #18R008706 #18R008707  25    0 ACRES LOT 6 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION CITY  SD 75JC</x:t>
@@ -703,59 +598,50 @@
   <x:si>
     <x:t>02720-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FELLOWSHIP BAPTIST CHURCH, TRUSTEES OF FAITH </x:t>
   </x:si>
   <x:si>
     <x:t>#986170  #02-6525  #07-6635RD #10R004691RD #16R005418RD #21R008777RD   33    0.19 ACRES LOT 14 BLOCK 4 EAST EL DORADO ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00032-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIELDS ET AL, TOMEAKA </x:t>
   </x:si>
   <x:si>
     <x:t>PT 50x140'   #06-13501   39    0.16 ACRES LOT 04 BLOCK 4 COUCH ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>VENEATER TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>00640-00036-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRAZIER, ELEECE % STEVEN MURPHY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FULLER, SANDRA </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT SW NE 50'X140' #990961 #17R001709RD 011337 6 31 18S 12W 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, JESSIE DIXON, ALMA REE DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11337-0200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATSON GSR, HOBY </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 2 NW 80x130.37' #998626 #04-12547RD #09R003024 RD #14R000253RD #18R004869RD FRL SMACKOVER ADDITION 2 16S 16W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>06071-00110-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAYLOR, MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t>#921760 #0010646 #04-539 #08R1 54327 #19R008708  #21R004445   22 LOT 8 BLOCK 2 PAYNE ADDITION 0.16 ACRE</x:t>
@@ -790,71 +676,50 @@
   <x:si>
     <x:t>BEG SWC N 1/2 NW NE R N-100' E-165' S-100' W-165' TO BEG .3788 A LESS 82.5X100 #12R007969RD #20R006547  01734 6 B 8 18S 15W 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17348-0000</x:t>
   </x:si>
   <x:si>
     <x:t>GLAMF LLC</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 Bk1389 Pg40 #005230 #03-1094 #16R008097 LOT 3 NEW ADDITION 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02860-00003-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLOSSON-ROBINSON, EVELYN </x:t>
   </x:si>
   <x:si>
     <x:t>W-70' #06-6954 #16R000785   6 LOT 01 BLOCK 2 2ND CHAMPAGNOLLE HEIGHTS ADDITION 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00340-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GLOVER, ELMER &amp; BOBBIE J </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GOLDSBY, KEVIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> #019794 #15R006128  #19R004745 RD   1A1    0.17 ACRES LOT 3 BLOCK 1 SOL COLEMAN ADDITION CITY STRONG SD 83ST</x:t>
   </x:si>
   <x:si>
     <x:t>OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>05240-00003-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRAY%KENNETH BLANTON, EUTIFY </x:t>
   </x:si>
   <x:si>
     <x:t>BEG SWC NW SE R N 140 YDS E 70  YDS S 140 YDS W 70 YDS 2 A &amp; BEG SWC SW SE R N 70 YDS FOR BEG R E 417.42 FT N 208.71 FT W 417.42 FT S 208.71 FT TO BEG 35 16S 18W 4 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>LOUIS GRAY</x:t>
   </x:si>
   <x:si>
     <x:t>00000-23380-0400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, EDDIE F </x:t>
@@ -1036,62 +901,50 @@
   <x:si>
     <x:t>00000-15296-0400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, HERON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL PT SW 4.39 AC TRACT # 2 # 997522 #12R-002258RD 30 16S 15W 4.38 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-16186-0011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON ET UX, HERON </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT SW 4.39 AC TRACT # 3 INSTR. # 997521 INSTR #06-6181 30 16S 15W 4.38 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>ZOHLIA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16186-0010</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOHNSON, PATRICIA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>JONES, BOOKER T % PRISCILLA L HOLLIWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E JUNCTION CITY-PROCTORS SUR. 23 LOT 9 BLOCK B PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00022-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JONES, P L % PRISCILLA HOLLIWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8-12 BLOCK A E JUNCTION CITY-PROCTORS SUR. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00008-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-11 BLOCK C PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, P L &amp; AMANDA JONES % PRISCILLA L HOLLIWAY </x:t>
@@ -1105,116 +958,95 @@
   <x:si>
     <x:t xml:space="preserve">O &amp; G LLC &amp; ANN MCHENRY LYNN, KEATING </x:t>
   </x:si>
   <x:si>
     <x:t>1/2 INTEREST #16R000065    0.12 ACRES LOT 8 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00880-00018-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEITH, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NW NE SE 2 1/2 AC P-98-152 #04-4589 REDEMPTION DEED 14319-A 9 17S 14W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-14315-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SW SE 1.3 A BK 910 PG 443 #03-877RD #10R004041RD #12r007185RD  18440-E 35 15S 16W 1.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18440-0340</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KEMP, ANGIE &amp; SHAWN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KIRBY ET AL%DEBORAH KIRBY, SAM B </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 E 79 FT BK 1477 PG 387 64A1    0.09 ACRES LOT  BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>WINNIE OPAL KIRBY</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00061-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIRBY ET UX%DEBORAH KIRBY, SAM B </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 ALL LESS E 79 FT 64A    0.19 ACRES LOT  BLOCK 8 SOUTH SIDE ADDITION ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00060-0000</x:t>
   </x:si>
   <x:si>
     <x:t>C PT E1/2 OF W1/2 66    0.18 ACRES LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00063-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WEST 62 1/2 FT INSTR #895101 69    0.09 ACRES LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00065-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANDERS &amp; DEMONTA LANDERS, DEXTER </x:t>
   </x:si>
   <x:si>
     <x:t>PR-2006-170-6 #13R003406RD 31    0.11 ACRES LOT 15 BLOCK B GREENWOOD 4TH ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>ORA LEE LANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>01560-00044-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEE, ARTIE &amp; THERESA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEE, JAMES E </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 132.8X280X169.1X181' #984362 #10R005750RD #14R004684RD #21R008785 28 17S 15W 0.68 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC 28 ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>04782-00190-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEVINGSTON%SHEILA BANKS, HAZEL </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 &amp; N 20' E 1/2 LOT LOT 13 Bk-1617 Pg101 Bk-1634 Pg-215 #14R001495 #19R007386RD    0.19 ACRES LOT  BLOCK 1 2ND ASKEW ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>EZRA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>00100-00008-0100</x:t>
   </x:si>
   <x:si>
     <x:t>LICK CREEK INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL N 1/2 SW (3.87ac) #05R007825 Less 1.42ac 33 16S 12W 2.45 ACRES </x:t>
@@ -1615,56 +1447,50 @@
   <x:si>
     <x:t>NICHOLSON, RICKY N % SUSAN E NICHOLSON</x:t>
   </x:si>
   <x:si>
     <x:t>S OF RY VICTORIA E1/2 LOT 4 #994165 #18R008622RD  130 BLOCK 14 S OF RY VICTORIA ADDITION 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05090-00126-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORMAN, DENISE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SW 3.28ac Bk1705 Pg788 #959733 #012507 # 02-10131RLE #08R152257RD #10R0 07839 #14R005378 #18R004957RD 011432 32 18S 12W 3.27 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>DENNIS NORMAN</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11401-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NUNN, KEITH </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 14 E 50 FT INSTR. # 999083 INSTR #11R-009084 14 BLOCK 1 PAYNE ADDITION 0.1 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LOT 14  E 50 FT E 50 FT LOT  15 INSTR #0010689 INSTR #09R-009764 INSTR #09R-009765 15A BLOCK 1 PAYNE ADDITION 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03360-00016-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 0.27ac Bk1595 Pg308  #08-4091 #08R150216RD  #11R008315RD #15R005650RD FRACTIONAL ELDORADO SEC-34 ADDITION 34 17S 15W 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04794-00092-0600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">O'GUINN, TIM &amp; NETTIE </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 INST#999702 INST#04-12111 RED 6C1    0.13 ACRES LOT 01 BLOCK C MATTOCKS PARK ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>NETTIE O'GUINN</x:t>
   </x:si>
   <x:si>
     <x:t>02280-00015-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OLIVER, EARNEST L </x:t>
@@ -1699,113 +1525,59 @@
   <x:si>
     <x:t>FRL NW SW 1 A INST#05-625 #05-893 CR 023684 26 17S 18W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-23674-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OPHIN, COOKIE </x:t>
   </x:si>
   <x:si>
     <x:t>HUTTIG 86A LOT 1 BLOCK 36 HUTTIG ADDITION 0.33 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00213-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PAIGE, ANGELA A &amp; CHRISTINA N OWENS</x:t>
   </x:si>
   <x:si>
     <x:t>#940853 #18R003002  14 LOT 16 RILEY ADDITION 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03540-00012-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PATTERSON, W O </x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PENN, ASHLEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE NW 150X40 #916596 #11R010433 #13R006148 #13R008053  #21R004997  6060 A FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>04793-00887-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PHELPS, RICHARD H </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>PLP PROMISE LAND PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>#009089  #08-3811 #08R152272 #15R000573(LWD)  116A LOT 1 BLOCK 46 HUTTIG ADDITION 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00283-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLUMMER, DEBORAH DYKES </x:t>
   </x:si>
   <x:si>
     <x:t>#926525 #02-5188 #09R005174 #13R004092RD  57 LOT 6 BLOCK 6 SOUTH FAIRVIEW ADDITION 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03840-00059-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWELL ET AL, FREDRICK L </x:t>
   </x:si>
   <x:si>
     <x:t>FRL N1/2 NE SW 2ac Bk1374 Pg421 #988878 #14R008822RD  016395 B1 4 17S 15W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>KENNEY W POWELL, WANDA F PETTIWAY, FRANKLIN WHITE</x:t>
@@ -1813,74 +1585,50 @@
   <x:si>
     <x:t>00000-16405-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWELL, MELANIE % CHARLENE MINOR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL W1/2 SW NW 1/2AC BK 1289 PG 135 INSTR #964105 INSTR #987889(REDEMPTION DEED) 015967 C 20 16S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>00000-15967-0210</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRESSELY, ETHEL L </x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 1AC INSTR. # 946757 018850 R 21 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>MARY LEE MCADOO, KIMBERLY CONGRESS-JONES</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18850-0520</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRICE, DEBRA </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RAY, ROBERT L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1 A IN SQ IN NE COR LOT 3 NW 1/4 #010192RD  #05-11738RD #08R150007 #12R000813 3 16S 16W </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18473-0690</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REYNOLDS, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 E-76.2' #943639 #08-760RD #15R001892RD  5B YARBROUGH ADDITION 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04680-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERSON, KAREN % KAREN MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>#904489  #03-10626RD #14R00450 7RD #18R004727RD  24 LOT 12 BLOCK 2 CORNISH ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00620-00023-0000</x:t>
@@ -1927,257 +1675,152 @@
   <x:si>
     <x:t>00000-10502-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANCHEZ, JODY </x:t>
   </x:si>
   <x:si>
     <x:t>Bk1705 Pg801 #07-3885 #08-3077  #08-3079 #19R001702 #20R006596  251 LOT 4 BLOCK 30 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00235-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT ET UX, JOHN L </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SE SE 1ac #893167 &amp; 894892 #06-4620RD #14R004527RD 1 19S 13W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>JANICE SCOTT, KRISTI SCOTT, MARION STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13286-0620</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHELTON, RONALD A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SIMAO, MARCUS MONTEIRO </x:t>
   </x:si>
   <x:si>
     <x:t>#988289 #07-10176 #11R008918RD #15R006154  221 LOT 2 BLOCK 25 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00208-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMON, RUTH </x:t>
   </x:si>
   <x:si>
     <x:t>FRL E1/2 SE SE 0.754 AC M/L #03-4806 #05-9044 #10R006389 #17R001842RD 14 17S 14W 0.75 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>00000-14406-0055</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMS, ELGIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 1-12 #946302 #05-14499 #06-2309 #16R007460  1    0.07 ACRES LOT  BLOCK 1 HALL-SIVELLES ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>SEAN LEA, PENNY SIMS</x:t>
   </x:si>
   <x:si>
     <x:t>01620-00001-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 18 EAST 50' EAST 50' LOT  19 EAST 5' LOT  21 LOT  22 #907637 #907638 #05-14499    0.27 ACRES LOT  BLOCK  HOME ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>01980-00018-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMART, TONYA RENEE </x:t>
   </x:si>
   <x:si>
     <x:t>ALL BLK Less 246x294 Lying E Of Rd #96 8587 #0120269 #04-7060 #05-775 4 #10R003602 #18R002185  #18R004 BLOCK 17 SOUTH SIDE ADDITION 0.05 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00138-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, BRIAN &amp; VADA </x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>SMITH, LEONA J % JANICE GAFFORD</x:t>
   </x:si>
   <x:si>
     <x:t>SIMPSON ADDITION 11 LOT 13 BLOCK 1 SIMPSON ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03760-00013-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, LORENE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SW 160X98 1/2 FT INSTR #08-151305 33 17S 15W 0 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-33 ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>GERRY M SMITH, RONALD SMITH, GAYLE WAKILI</x:t>
   </x:si>
   <x:si>
     <x:t>04793-00060-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH ET UX%BRIAN G SMITH, NILE E </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, VERDA LEE </x:t>
   </x:si>
   <x:si>
     <x:t>BK 1688 PG 492 41 INSTR. #03-6038 REDEMPTION LOT 25 BLOCK 3 BIRDS ADDITION VICTORIA ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05120-00044-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SNEED%GARY SNEED, DORIS </x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 1ac BK 826 PG 135 #21R004251RD 18458-A1 1 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
   </x:si>
   <x:si>
     <x:t>GEORGE SNEED</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18454-0260</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SNEED ET UX%GARY SNEED, GEORGE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 160x400 Less 0.64ac  BK1461 PG326 #05- 12063RD #21R004250RD   18458-A 1 16S 16W 0.82 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
   </x:si>
   <x:si>
     <x:t>DORIS GRANT SNEED</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18454-0250</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEGALL, JESSE &amp; SHEILA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SWIFT ET UX, RICKEY </x:t>
   </x:si>
   <x:si>
     <x:t>BK1389 PG215  #09R-001534CT #09R-001429 #11R009020 #16R002277 #17R004357RD  127    0.14 ACRES LOT 8 BLOCK 7 WOODLAND HEIGHTS ADDITION ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>RASHANDA SWIFT</x:t>
   </x:si>
   <x:si>
     <x:t>04620-00104-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TATUM, MICAH </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW NE .18ac #963836 #14R004459(LWD) #17R003206RD  012734 31 17S 13W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12692-0200</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NE SE 0.115ac #980909 #04-11643 #14R004461(LWD) #17R003207 21 18S 13W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13070-0010</x:t>
@@ -2215,78 +1858,60 @@
   <x:si>
     <x:t>05300-00264-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THORNTON, DANTE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SE NW 1ac Bk1592 Pg496 #018146RD #14R002824RD #20R007055RD 30 18S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 35</x:t>
   </x:si>
   <x:si>
     <x:t>ISABELLE THORNTON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-20034-0140</x:t>
   </x:si>
   <x:si>
     <x:t>THURMON, ALBERT &amp; RODERICK DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>#05-440 #05-10375 #21R003720 #21R008927    6 LOT 6 BLOCK 1 WEST WOODS ADDITION 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04460-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THURMON, KEITH &amp; ALBA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TILLERY, CARL RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t>1/2 INTEREST P-92-54 20    0.12 ACRES LOT 08 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>HARVEY W. MCHENRY, GEORGE W. TILLERY, DOT TILLERY GILLIAM</x:t>
   </x:si>
   <x:si>
     <x:t>00880-00018-0000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>00000-11058-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VANO, ALICIA A ROGERS </x:t>
   </x:si>
   <x:si>
     <x:t>S /12 NE NW .25ac 6086 #02-7860 #21R005000 FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04793-00942-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WASHINGTON, BOOKER T </x:t>
   </x:si>
   <x:si>
     <x:t>FRL N3/4 NW NE 50X100 BK 982 PG 355 012748 D 32 17S 13W 0.11 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>BETTIE WASHINGTON, ERIK M WASHINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12737-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATSON ET VIR, JOANN </x:t>
   </x:si>
@@ -2827,5195 +2452,4811 @@
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>10757</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>369.61</x:v>
+        <x:v>391.63</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>10758</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>10759</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>255.73</x:v>
+        <x:v>270.41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>10760</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>223.28</x:v>
+        <x:v>245.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>10761</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>10762</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>231.61</x:v>
+        <x:v>253.63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>10763</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>277.4</x:v>
+        <x:v>284.74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>10764</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>167.12</x:v>
+        <x:v>189.14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>10765</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>10766</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>29</x:v>
-[...11 lines deleted...]
-        <x:v>877.14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>10767</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G14" s="1">
-        <x:v>699.76</x:v>
+        <x:v>714.44</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>10768</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G15" s="1">
-        <x:v>2732.57</x:v>
+        <x:v>2761.93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>10769</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G16" s="1">
-        <x:v>283.14</x:v>
+        <x:v>312.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>10770</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>862.2</x:v>
+        <x:v>884.22</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>10771</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>350.38</x:v>
+        <x:v>379.74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>10772</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D19" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G19" s="1">
-        <x:v>217.47</x:v>
+        <x:v>232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>10773</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F20" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G20" s="1">
-        <x:v>217.47</x:v>
+        <x:v>232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>10774</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G21" s="1">
-        <x:v>208.34</x:v>
+        <x:v>223.02</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>10775</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G22" s="1">
-        <x:v>824.92</x:v>
+        <x:v>868.96</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>10776</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>64</x:v>
-[...11 lines deleted...]
-        <x:v>245.2</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>10777</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>375.31</x:v>
+        <x:v>397.33</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>10778</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>10779</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>208.34</x:v>
+        <x:v>237.7</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>10780</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>75</x:v>
-[...11 lines deleted...]
-        <x:v>1352.83</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>10781</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>760.53</x:v>
+        <x:v>775.21</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>10782</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>81</x:v>
-[...11 lines deleted...]
-        <x:v>220.82</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>10783</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>647.91</x:v>
+        <x:v>669.93</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>10784</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
-[...11 lines deleted...]
-        <x:v>223.6</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>10785</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
-[...11 lines deleted...]
-        <x:v>277.4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>10786</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>243.43</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>10787</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>100</x:v>
-[...11 lines deleted...]
-        <x:v>5592.96</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>10788</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
-[...11 lines deleted...]
-        <x:v>418.12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>10789</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>177.04</x:v>
+        <x:v>191.72</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>10790</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>253.32</x:v>
+        <x:v>290.02</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>10791</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>237.99</x:v>
+        <x:v>260.01</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>10792</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>239.6</x:v>
+        <x:v>254.28</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>10793</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>163.52</x:v>
+        <x:v>207.56</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>10794</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>10795</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>407.81</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>10796</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>10797</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>1041.15</x:v>
+        <x:v>1049.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>10798</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>10799</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>1124.5</x:v>
+        <x:v>1139.18</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>10800</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>4581.78</x:v>
+        <x:v>4611.14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>10801</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>10802</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>1027.31</x:v>
+        <x:v>1056.67</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>10803</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>1200.7</x:v>
+        <x:v>1222.72</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>10804</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>1276.92</x:v>
+        <x:v>1298.94</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>10805</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>1161.89</x:v>
+        <x:v>1176.57</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>10806</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>154</x:v>
-[...11 lines deleted...]
-        <x:v>2538.71</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>10807</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>407.81</x:v>
+        <x:v>430.44</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>10808</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>1043.64</x:v>
+        <x:v>1058.32</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>10809</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>473.26</x:v>
+        <x:v>495.28</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>10810</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>447.57</x:v>
+        <x:v>462.25</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>10811</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>1280.5</x:v>
+        <x:v>1303.13</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>10812</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>1386.66</x:v>
+        <x:v>1423.36</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>10813</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>258.1</x:v>
+        <x:v>280.12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>10814</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>2115.56</x:v>
+        <x:v>2144.92</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>10815</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>222.2</x:v>
+        <x:v>236.88</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>10816</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>3823.55</x:v>
+        <x:v>3838.23</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>10817</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1472.67</x:v>
+        <x:v>1502.03</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>10818</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>223.28</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>10819</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>332.91</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>10820</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>498.29</x:v>
+        <x:v>505.63</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>10821</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>10822</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>923.09</x:v>
+        <x:v>945.11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>10823</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>949.55</x:v>
+        <x:v>956.89</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>10824</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>249.22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>10825</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>228.01</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>10826</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>10827</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>315.81</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>10828</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>379.76</x:v>
+        <x:v>387.1</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>10829</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>223.28</x:v>
+        <x:v>237.96</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>10830</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>2044.08</x:v>
+        <x:v>2058.76</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>10831</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>2168.13</x:v>
+        <x:v>2190.15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>10832</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
-[...11 lines deleted...]
-        <x:v>407.81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>10833</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>1840.46</x:v>
+        <x:v>1869.82</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>10834</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>10835</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>10836</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>10837</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>297.49</x:v>
+        <x:v>319.51</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>10838</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>283.14</x:v>
+        <x:v>297.82</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>10839</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>874.09</x:v>
+        <x:v>888.77</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>10840</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>1302.96</x:v>
+        <x:v>1317.64</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>10841</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>10842</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>227.43</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>10843</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>879.08</x:v>
+        <x:v>893.76</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>10844</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>283.14</x:v>
+        <x:v>290.48</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>10845</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>260</x:v>
-[...11 lines deleted...]
-        <x:v>208.34</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>10846</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>264</x:v>
-[...11 lines deleted...]
-        <x:v>468.64</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>10847</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>217.17</x:v>
+        <x:v>231.85</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>10848</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>10849</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>1473.47</x:v>
+        <x:v>1502.83</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>10850</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>640.99</x:v>
+        <x:v>655.67</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>10851</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>346.03</x:v>
+        <x:v>368.05</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>10852</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>420.12</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>10853</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>1872.24</x:v>
+        <x:v>1894.26</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>10854</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>10855</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>230.76</x:v>
+        <x:v>238.1</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>10856</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>642.75</x:v>
+        <x:v>664.77</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>10857</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>10858</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>2779.76</x:v>
+        <x:v>2809.12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>10859</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>385.93</x:v>
+        <x:v>400.61</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>10860</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>1464.01</x:v>
+        <x:v>1471.35</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>10861</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>249.88</x:v>
+        <x:v>264.56</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>10862</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>971.92</x:v>
+        <x:v>993.94</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>10863</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>23453.34</x:v>
+        <x:v>23475.36</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>10864</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>8078.1</x:v>
+        <x:v>8092.78</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>10865</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>9076.1</x:v>
+        <x:v>9090.78</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>10866</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>245.75</x:v>
+        <x:v>275.11</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>10867</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>1028.65</x:v>
+        <x:v>1043.33</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>10868</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>576.05</x:v>
+        <x:v>612.75</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>10869</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>1965.01</x:v>
+        <x:v>1972.35</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>10870</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>1196.45</x:v>
+        <x:v>1211.13</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>10871</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>1196.45</x:v>
+        <x:v>1218.47</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>10872</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>342</x:v>
-[...11 lines deleted...]
-        <x:v>233.27</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>10873</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>216.29</x:v>
+        <x:v>223.63</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>10874</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>447.57</x:v>
+        <x:v>454.91</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>10875</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>274.11</x:v>
+        <x:v>281.45</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>10876</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>389.75</x:v>
+        <x:v>404.43</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>10877</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>200.87</x:v>
+        <x:v>208.21</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>10878</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>1202.73</x:v>
+        <x:v>1217.41</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>10879</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>219.44</x:v>
+        <x:v>226.78</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>10880</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>365</x:v>
-[...11 lines deleted...]
-        <x:v>1732.58</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>10881</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>208.34</x:v>
+        <x:v>223.02</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>10882</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>258.21</x:v>
+        <x:v>272.89</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>10883</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>258.21</x:v>
+        <x:v>272.89</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>10884</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>208.34</x:v>
+        <x:v>223.02</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>10885</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>10886</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>471.55</x:v>
+        <x:v>508.25</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>10887</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>383</x:v>
-[...11 lines deleted...]
-        <x:v>2557.36</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>10888</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>2360.28</x:v>
+        <x:v>2374.96</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>10889</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>669.64</x:v>
+        <x:v>684.32</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>10890</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>1826.9</x:v>
+        <x:v>1848.92</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>10891</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>333.01</x:v>
+        <x:v>355.03</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>10892</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>569.14</x:v>
+        <x:v>591.16</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>10893</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>243.43</x:v>
+        <x:v>258.11</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>10894</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>412.81</x:v>
+        <x:v>449.51</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>10895</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>412.81</x:v>
+        <x:v>449.51</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>10896</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>412.81</x:v>
+        <x:v>449.51</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>10897</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>1285.93</x:v>
+        <x:v>1307.95</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>10898</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>504.68</x:v>
+        <x:v>541.38</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>10899</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>280.45</x:v>
+        <x:v>302.47</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>10900</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>2539.89</x:v>
+        <x:v>2576.59</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>10901</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>403.19</x:v>
+        <x:v>432.55</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>10902</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>3199.66</x:v>
+        <x:v>3214.34</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>10903</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>340.15</x:v>
+        <x:v>398.87</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>10904</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>6120.89</x:v>
+        <x:v>6135.57</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>10905</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>639.48</x:v>
+        <x:v>683.52</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>10906</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>3705.11</x:v>
+        <x:v>3719.79</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>10907</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>1102.35</x:v>
+        <x:v>1153.73</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>10908</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>219.06</x:v>
+        <x:v>241.08</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>10909</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>2649.59</x:v>
+        <x:v>2678.95</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>10910</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>2216.14</x:v>
+        <x:v>2223.48</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>10911</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>789.3</x:v>
+        <x:v>796.64</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>10912</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>1472.5</x:v>
+        <x:v>1479.84</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>10913</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>1427.63</x:v>
+        <x:v>1434.97</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>10914</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>2001.11</x:v>
+        <x:v>2015.79</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>10915</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>182.08</x:v>
+        <x:v>189.42</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>10916</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>379.76</x:v>
+        <x:v>387.1</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>10917</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>238.14</x:v>
+        <x:v>245.48</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>10918</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G165" s="1">
-        <x:v>283.14</x:v>
+        <x:v>290.48</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>10919</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>218.98</x:v>
+        <x:v>226.32</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>10920</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G167" s="1">
-        <x:v>210.92</x:v>
+        <x:v>218.26</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>10921</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>242.41</x:v>
+        <x:v>249.75</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>10922</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>576.83</x:v>
+        <x:v>598.85</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>10923</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G170" s="1">
-        <x:v>4491.98</x:v>
+        <x:v>4506.66</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>10924</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G171" s="1">
-        <x:v>403.19</x:v>
+        <x:v>439.89</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>10925</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>245.75</x:v>
+        <x:v>253.09</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>10926</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>175.93</x:v>
+        <x:v>183.27</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>10927</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>283.14</x:v>
+        <x:v>312.5</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>10928</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>1068.4</x:v>
+        <x:v>1090.42</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>10929</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>1491.09</x:v>
+        <x:v>1513.11</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>10930</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>320.81</x:v>
+        <x:v>328.15</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>10931</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>630.5</x:v>
+        <x:v>637.84</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>10932</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>3051.72</x:v>
+        <x:v>3066.4</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>10933</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>602.5</x:v>
+        <x:v>624.52</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>10934</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>982.85</x:v>
+        <x:v>997.53</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>10935</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>534</x:v>
-[...11 lines deleted...]
-        <x:v>242.63</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>10936</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G183" s="1">
-        <x:v>752.5</x:v>
+        <x:v>767.18</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>10937</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>572.35</x:v>
+        <x:v>587.03</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>10938</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>559.83</x:v>
+        <x:v>581.85</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>10939</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>354.23</x:v>
+        <x:v>368.91</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>10940</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>233.27</x:v>
+        <x:v>240.61</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>10941</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>447.52</x:v>
+        <x:v>454.86</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>10942</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>224.78</x:v>
+        <x:v>232.12</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>10943</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>447.52</x:v>
+        <x:v>454.86</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>10944</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>1294.09</x:v>
+        <x:v>1316.11</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>10945</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>308.07</x:v>
+        <x:v>322.75</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>10946</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>563</x:v>
-[...11 lines deleted...]
-        <x:v>438.88</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>10947</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>563</x:v>
-[...11 lines deleted...]
-        <x:v>3149.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>10948</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>563</x:v>
-[...11 lines deleted...]
-        <x:v>400.76</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>10949</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>573</x:v>
-[...11 lines deleted...]
-        <x:v>345.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>10950</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>258.21</x:v>
+        <x:v>272.89</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>10951</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>580</x:v>
-[...11 lines deleted...]
-        <x:v>2481.71</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>10952</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>266.09</x:v>
+        <x:v>273.43</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>10953</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>258.21</x:v>
+        <x:v>265.55</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>10954</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G201" s="1">
-        <x:v>631.46</x:v>
+        <x:v>660.82</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>10955</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>2134.48</x:v>
+        <x:v>2163.84</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>10956</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>230.76</x:v>
+        <x:v>252.78</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>10957</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>601</x:v>
-[...11 lines deleted...]
-        <x:v>315.81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>10958</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>605</x:v>
-[...11 lines deleted...]
-        <x:v>4759.34</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>10959</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>10960</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>477.08</x:v>
+        <x:v>491.76</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>10961</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>345.49</x:v>
+        <x:v>360.17</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>10962</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>1209.96</x:v>
+        <x:v>1231.98</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>10963</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>10964</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G211" s="1">
-        <x:v>403.19</x:v>
+        <x:v>417.87</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>10965</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G212" s="1">
-        <x:v>258.21</x:v>
+        <x:v>273.5</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>10966</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>333.01</x:v>
+        <x:v>347.69</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>10967</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G214" s="1">
-        <x:v>924.65</x:v>
+        <x:v>946.67</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>10968</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>268.2</x:v>
+        <x:v>275.54</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>10969</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>10970</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>227.8</x:v>
+        <x:v>257.16</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>10971</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>10972</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>639</x:v>
-[...11 lines deleted...]
-        <x:v>343</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>10973</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>558.54</x:v>
+        <x:v>580.56</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>10974</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>343.13</x:v>
+        <x:v>357.81</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>10975</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>220.82</x:v>
+        <x:v>250.18</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>10976</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>936.42</x:v>
+        <x:v>958.44</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>10977</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>246.75</x:v>
+        <x:v>254.09</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>10978</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>659</x:v>
-[...11 lines deleted...]
-        <x:v>4522.62</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>10979</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>663</x:v>
-[...11 lines deleted...]
-        <x:v>1273.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>10980</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>667</x:v>
-[...11 lines deleted...]
-        <x:v>1464.74</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>10981</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>670</x:v>
-[...11 lines deleted...]
-        <x:v>958.53</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>10982</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>674</x:v>
-[...11 lines deleted...]
-        <x:v>1758.88</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>10983</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>485.1</x:v>
+        <x:v>507.12</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>10984</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>308.07</x:v>
+        <x:v>337.43</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>10985</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>685</x:v>
-[...11 lines deleted...]
-        <x:v>258.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>10986</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>689</x:v>
-[...11 lines deleted...]
-        <x:v>382.88</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>10987</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>217.17</x:v>
+        <x:v>231.85</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>10988</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>3153.39</x:v>
+        <x:v>3175.41</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>10989</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G236" s="1">
-        <x:v>2168.61</x:v>
+        <x:v>2205.31</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>10990</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>10991</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
@@ -8026,682 +7267,646 @@
         <x:v>10992</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>10993</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>10994</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>704</x:v>
-[...11 lines deleted...]
-        <x:v>2726.94</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>10995</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>1290.49</x:v>
+        <x:v>1305.17</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>10996</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>220.38</x:v>
+        <x:v>235.06</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>10997</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="G244" s="1">
-        <x:v>180.72</x:v>
+        <x:v>195.4</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>10998</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>292.49</x:v>
+        <x:v>314.51</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>10999</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G246" s="1">
-        <x:v>2785.94</x:v>
+        <x:v>2807.96</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>11000</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>541.82</x:v>
+        <x:v>556.5</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>11001</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>492.65</x:v>
+        <x:v>507.33</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>11002</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>466.06</x:v>
+        <x:v>480.74</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>11003</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G250" s="1">
-        <x:v>1781.18</x:v>
+        <x:v>1788.52</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>11004</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>735</x:v>
-[...11 lines deleted...]
-        <x:v>634.58</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>11005</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>200.87</x:v>
+        <x:v>222.89</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>11006</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>742</x:v>
-[...11 lines deleted...]
-        <x:v>1556.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>11007</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>11008</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>258.21</x:v>
+        <x:v>272.89</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>11009</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G256" s="1">
-        <x:v>180.72</x:v>
+        <x:v>195.4</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>11010</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>1305.94</x:v>
+        <x:v>1327.96</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>11011</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G258" s="1">
-        <x:v>233.27</x:v>
+        <x:v>240.61</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>11012</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G259" s="1">
-        <x:v>223.6</x:v>
+        <x:v>238.28</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>11013</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G260" s="1">
-        <x:v>946.67</x:v>
+        <x:v>1042.09</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>11014</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>11015</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>11016</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>11017</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G264" s="1">
-        <x:v>631.46</x:v>
+        <x:v>646.14</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>11018</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="G265" s="1">
-        <x:v>551.68</x:v>
+        <x:v>559.02</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>11019</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>167.28</x:v>
+        <x:v>174.62</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>11020</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G267" s="1">
-        <x:v>243.62</x:v>
+        <x:v>250.96</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>11021</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>372.74</x:v>
+        <x:v>380.08</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>11022</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G269" s="1">
-        <x:v>672.18</x:v>
+        <x:v>679.52</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>11023</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G270" s="1">
-        <x:v>8271.67</x:v>
+        <x:v>8293.69</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>