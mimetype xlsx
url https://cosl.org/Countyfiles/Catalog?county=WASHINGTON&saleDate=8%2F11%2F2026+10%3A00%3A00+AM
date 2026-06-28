--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,269 +1,200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb451452267a04ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d34e3c6a3dc4552aedfd9530074e463.psmdcp" Id="R64b9a96acafc42fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c1ddc29bb744389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec5327617baf409c9c611ba9f2afd5d2.psmdcp" Id="R61f0b752bd6846f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>WASHINGTON</x:t>
   </x:si>
   <x:si>
-    <x:t>3 STARR REALTY LLC</x:t>
-[...23 lines deleted...]
-    <x:t>765-30942-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>ALDERSON, ANGELA R; BRUCE F TROLLINGER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW 0.50 AC FURTHER DESCRIBED FROM 2008-29648 AS: PART OF THE NW/4 OF THE SW/4 OF SECTION 5, TOWNSHIP 15 NORTH, RANGE 28 WEST, WASHINGTON COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT A POINT WHICH IS N00°08'12'W 864.35' FROMTHE SOUTHWEST CORNER OF SAID FORTY ACRE TRACT, SAID POINT BEING A SET IRON PIN, AND RUNNING THENCE N00°08'12'W 181.44' TO A SET IRON PIN, THENCE S86°30'23"E 102.74' TO AN EXISTING FENCE CORNER, THENCE ALONG AN EXISTING FENCE S18°54'48"E 84.68' TO AN EXISTING FENCE CORNER, THENCE S08°39'12"E 84. 77' TO AN EXISTING FENCE CORNER, THENCE S85°28'32'W 142.77' TO THE POINT OF BEGINNING. CONTAINING 0.50 ACRES, MORE OR LESS. 05 15N 28W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-05666-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALLEN, MATTHEW J &amp; JANICE A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SW 20 15N 28W 19.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05844-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BAUMAN, ANDREW F &amp; DANIELLE S </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BEAVER, STEVEN L </x:t>
   </x:si>
   <x:si>
     <x:t>PT E/2 NE 10.00AC FURTHER DESCRIBED FROM 2012-33716 AS:  Part of the East Half (E 1/2) of the  Northeast Quaner (NE 1/4) of Section  Thirty-four (34), Township Seventeen  (17) North, Range Twemy-eight (28) West,  being more particularly described as  follows: Beginning at a point located 1485.0 feet North of the Southwest  Corner of said 80 acre tract, md  running thence north 495.0 feet; thence  east 880.0 feet; thence South 495.0 feet;  thence West 880.0 feet to the point of  beginning, containing ten (10) acres,  more of less, Washington County, Arkansas. 34 17N 28W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 010</x:t>
   </x:si>
   <x:si>
     <x:t>TYLER ALAN BEAVER, JACOB COLEMAN BEAVER, GOSHEN FIRE RESIDENTIAL TIER 1</x:t>
   </x:si>
   <x:si>
     <x:t>001-14312-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOND, KAREN L &amp; DANNY W </x:t>
   </x:si>
   <x:si>
     <x:t>A.B. NEALS ADD, PT LOTS 1-2-3 BLOCK 2 FURTHER DESCRIBED FROM 2016-25134 AS: Parts of Lots One (1), Two (2) and  Three (3), in Block Two (2), of A.B.  Neal Addition to the City of Prairie  Grove, Arkansas, as per plat of said  Addition on file in the office of the  Circuit Clerk and Ex-Officio Recorder  of Washington County, Arkansas, more particularly described as beginning at  the Northeast comer of Lot One (1),  running thence West 135 feet, thence  South 100 feet, thence East 135 feet,  thence North 100 feet to the point of  beginning. 18 15N 31W 0 ACRES LOT  BLOCK 002 A.B. NEALS ADD ADDITION CITY  SD 231</x:t>
   </x:si>
   <x:si>
     <x:t>PRAIRIE GROVE FIRE DISTRICT, PRAIRIE GROVE POLICE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>805-19505-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, HUGH R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 0F5 CHEVAUX COURT CONDOS - HPR ADDITION 07 16N 30W </x:t>
   </x:si>
   <x:si>
     <x:t>765-24957-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROYLES, MARTHA </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BUCK, DANIEL G &amp; CYNTHIA D </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW 3.53 AC PART OF THE NORTHEAST QUARTER OF THE NORTHWEST QUARTER 1/ 4) OF SECTION 34 IN TOWNSHIP 15 NORTH OF RANGE 30 WEST, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT A POINT WHICH IS 301.4 FEET NORTH OF THE SOUTHWEST CORNER OF SAID FORTY ACRE TRACT, AND RUNNING THENCE NORTH 301.4 FEET, THENCE EAST 495. 19 FEET TO T HE CENTERLINE OF A DRAW, THENCE ALONG SAID DRAW CENTERLINE SOUTH 05 DEGREES 30 MINUTES EAST 302.19 FEET, THENCE WEST 524.21 FEET TO THE POINT OF BEGINNING, CONTAINING 3.53 ACRES, MORE OR LESS.  34 15N 30W 3.53 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>001-07423-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW 3.69 AC FURTHER DESCRIBED IN 98-34064 AS: A PART OF THE NORTHEAST QUARTER OF THE NORTHWEST QUARTER OF SECTION 34 IN TOWNSHIP 15 NORTH OF RANGE 30 WEST, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT THE SOUTHWEST CORNER OF SAID FORTY ACRE TRACT, AND RUNNING THENCE NORTH 301.4 FEET, THENCE EAST 524.21 FEET TO THE CENTERLINE OF AN EXISTING DRAW, THENCE ALONG SAID DRAW CENTERLINE SOUTH 05 DEGREES 30 MINUTES EAST 121.96 FEET, THENCE SOUTH 180.0 FEET, THENCE WEST 535.9 FEET TO THE POINT OF BEGINNING, CONTAINING 3.69 ACRES, MORE OR LESS. 34 15N 30W 3.69 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>001-07424-000</x:t>
   </x:si>
   <x:si>
     <x:t>BURKS, RUTH COKER, TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 012 SALEM MEADOWS ADDITION 32 17N 30W </x:t>
   </x:si>
   <x:si>
     <x:t>765-23094-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CANFIELD, WILLIAM CAL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE SW 40.00AC ALSO EASEMENTS FOR ROADS 02-15-31 ADDITION 02 15N 31W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07531-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT S/2 LOT 1 BLOCK 35 FURTHER DESCRIBED FROM 2005-34353 AS: PART OF BLOCK NUMBERED 35 OF THE ORIGINAL TOWN PLAT OF FAYETTEVILLE, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NORTHEAST CORNER OF SAID BLOCK THIRTY-FIVE (35), SAID POINT BEING AN EXISTING IRON PIPE; THENCE SOUTH 251.35 FEET (DEED=252.5 FEET) ALONG THE EAST LINE OF SAID BLOCK THIRTY-FIVE (35) TO A SET 1/2" IRON REBAR FOR THE TRUE POINT OF BEGINNING, SAID POINT BEING THE POSITION A DESTROYED IRON PIPE AS REFERENCED IN SURVEY BOOK "J" AT PAGE 772; THENCE N89°58'43"W 141.39 FEET TO AN EXISTING IRON ON THE EAST RIGHT-OF-WAY LINE OF THE ARKANSAS AND MISSOURI RAILROAD; THENCE S03°19'42"E 62.52 FEET ALONG SAID RIGHT-OF-WAY LINE TO AN EXISTING IRON; THENCE LEAVING SAID RIGHT-OF-WAY LINE S89°56'28"E 138.19 FEET TO A SET 1/2" IRON REBAR ON THE EAST LINE OF SAID BLOCK THIRTY-FIVE (35); THENCE N00°23'52"W 62.50 FEET TO THE POINT OF BEGINNING, CONTAINING 0.20 ACRES (8717.0 SQ. FT.), MORE OR LESS. BLOCK 035 FAYETTEVILLE ORIGINAL ADDITION 16 16N 30W</x:t>
   </x:si>
   <x:si>
     <x:t>765-02020-000</x:t>
   </x:si>
   <x:si>
     <x:t>(AKA MOUNT SEQUOYAH SUBDIVISION) PT LOT 108 &amp; PT LOT 109 FURTHER DESCRIBED FROM 98-115678 AS: PART OF LOTS 108 AND 109, WESTERN METHODIST ASSEMBLY SUBDIVISION TO THE CITY OF FAYETTEVILLE, ARKANSAS, AS PER THE PLAT OF SAID SUBDIVISION ON FILE IN THE OFFICE OF THE CIRCUIT CLERK AND EX-OFFICIO RECORDER OF WASHINGTON COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SE CORNER OF THE SW 0F THE NE 0F SECTION 15, TOWNSHIP 16 NORTH, RANGE 30 WEST; THENCE NORTH 88.11 FEET; THENCE WEST 30.0 FEET; THENCE N65°57'W, 14.94 FEET; THENCE S15°15'W, 9.2 FEET; THENCE N69°00'W, 47.0 FEET TO THE POINT OF BEGINNING; THENCE N69°00'W, 25.0 FEET; THENCE N67°55'W, 34.34 FEET; THENCE N55°42'W, 7.89 FEET; THENCE N24°30'E, 73.4 FEET TO THE SOUTH RIGHT-OF-WAY LINE OF SKYLINE DRIVE; THENCE S65°48'E WITH SAID RIGHT-OF-WAY 58.9 FEET; THENCE S18°04'W, 72.5 FEET TO THE POINT OF BEGINNING. 15 16N 30W 0 ACRES LOT  BLOCK  WESTERN METHODIST ASSEMBLY ADDITION CITY  SD 011</x:t>
   </x:si>
   <x:si>
     <x:t>ARVEST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>765-12022-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CHIODO, DOROTHY; KAREN DULL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CLEM, DARREN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 2.00 AC (187 X 467) FURTHER DESCRIBED FROM 2013-8170 AS: Part of the SW of the SE of Section 10, Township 16 North, Range 31 West, more particularly described as beginning at the Northeast corner of said 40-acre tract, and running thence West 467 feet; thence South 187 feet; thence East 467 feet to the East line of said 40-acre tract; thence North 187 feet to the point of beginning, containing 2 acres, more or less. 10 16N 31W 0 ACRES LOT  BLOCK  FAYETTEVILLE OUTLOTS ADDITION CITY  SD 062</x:t>
   </x:si>
   <x:si>
     <x:t>DFA</x:t>
   </x:si>
   <x:si>
     <x:t>765-16159-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CONNER, DONALD C &amp; PAMELA J </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>COPELAND, DARRELL G; TINA COPELAND</x:t>
   </x:si>
   <x:si>
     <x:t>PT S/2 FRL SE 9.62 AC Part of the S/2 of the Fractional SE/4 of Section 31, Township 15 North, Range 33 West of the Fifth Principal Meridian, beginning at the Southwest corner of said Section 31; thence North 9 degrees 44' West, 683.2 feet; thence East 670.7 feet, thence South 696.4 feet, thence North 87 degrees 38' West, 555.6 feet to the point of beginning: containing 9.62 acres, more or less. 31 15N 33W 9.62 ACRES LOT  BLOCK   ADDITION CITY  SD 480</x:t>
   </x:si>
   <x:si>
     <x:t>LINCOLN FIRE RESIDENTIAL DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-09828-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CORONEL, MARIA DE LOS ANGELES &amp; CARLOS ALBERTO ESCALONA SANCHEZ </x:t>
   </x:si>
   <x:si>
     <x:t>PT S/2 NW 0.95 AC FURTHER DESCRIBED FROM 2022-5479 AS: Part of the S/2 of the NW/4 of Section 32, Township 17 North, Range 28 West, being more particularly described as follows: commence at the Northeast comer of the SW/4 of the NW/4 for the point of beginning and running thence N89°32'08" E 96.07 feet; thence S55°30'07" W 201.30 feet to the Northwest comer of a garden, thence S38°11'53"E 118.79 feet to a found pin; thence S89°00'09"W 208.56 feet to a found pin, thence N0°59'51"W 208.56 feet, thence N89°32'08"E 208.55 feet to the point of beginning, containing 0.95 acres, more or less, Washington County, ArkansaS. 32 17N 28W .95 ACRES LOT  BLOCK  GOSHEN OUTLOTS ADDITION CITY  SD 015</x:t>
   </x:si>
   <x:si>
     <x:t>ARMSTRONG BANK</x:t>
   </x:si>
   <x:si>
     <x:t>770-17534-000</x:t>
   </x:si>
   <x:si>
     <x:t>CROSS KEYS DEVELOPMENT LLC</x:t>
@@ -316,62 +247,50 @@
   <x:si>
     <x:t>PRAIRIE GROVE FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>001-08237-003</x:t>
   </x:si>
   <x:si>
     <x:t>DIAMOND STATE LAND COMPANY LC</x:t>
   </x:si>
   <x:si>
     <x:t>PT S/2 SW SE 0.16 A. FURTHER DESCRIBED FROM 2018-35778 AS: PART OF THE SOUTH HALF OF THE SOUTHWEST QUARTER OF THE SOUTHEAST QUIUTER OF SECTION EIGHTEEN (18), TOWNSHIP SEVENTEEN (17) NORTH, RANGE TWENTY-NINE (29) WEST, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHEAST CORNER OF SAID 20 ACRE TRACT, SAID POINT BEING AN EXISTING NAIL IN A FENCE CORNER POST; THENCE N87°10'45" WEST ALONG AN EXISTING FENCE 1309.20 FEET TO A POINT ON THE WEST LINE OF SAID 20 ACRE TRACT; THENCE S02°24'04" WEST 10.66 FEET TO AN EXISTING IRON AT THE SOUTHWEST CORNER OF SAID 20 ACRE TRACT; THENCE S87"38'45"E 1309.16 FEET TO THE POINT OF BEGINNING, CONTAINING 0.16 ACRES, MORE OR LESS, WASHINGTON COUNTY, ARKANSAS. FAYETTEVILLE OUTLOTS ADDITION 18 17N 29W</x:t>
   </x:si>
   <x:si>
     <x:t>765-24091-100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCALONA;DANIEL ALBERTO ESCALONA, CARLOS ALBERTO </x:t>
   </x:si>
   <x:si>
     <x:t>PT S/2 NE &amp; PT NW SE 1.57 AC FURTHER DESCRIBED IN 2021-29052 AS: A PART OF THE SOUTH HALF OF THE NORTHEAST QUARTER AND A PART OF THE NORTHWEST QUARTER OF THE SOUTHEAST QUARTER OF SECTION 36, TOVVNSHIP 16 NORTH, RANGE 32 WEST OF THE FIFTH PRINCIPAL MERIDIAN, WASHINGTON COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS. TO·WIT: BEGINNING AT A SET #4 REBAR ON THE SOUTH LINE OF SAID S1/2 NE1/4 WHICH IS S88°38'51"E 680.21 FEET FROM A SET #4 REBAR MARKING THE SW CORNER OF SAID S1/2 NE1/4 AND RUNNING THENCE LEAVING SAID SOUTH LINE N00°53'45’’E 224.87 FEET, THENCE N89°53'45"E 283.42 FEET, THENCE S0°53'45"W 256.54 FEET TO A SET #4 REBAR, THENCE S82°41'11"W 109.77 FEET TO A SET #4 REBAR, THENCE N01°21'09"E41.00 FEET TO A SET #4 REBAR ON THE SOUTH LINE OF SAID S1/2 NE1/4, THENCE ALONG SAID SOUTH LINE N88°38'51"W 175.06 FEET TO THE POINT OF BEGINNING. CONTAINING 1.57 ACRES, MORE OR LESS. 36 16N 32W 1.57 ACRES LOT  BLOCK   ADDITION CITY  SD 230</x:t>
   </x:si>
   <x:si>
     <x:t>001-13112-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">EVANS, DONALD E &amp; VIRGINIA R </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FERGUSON, PEARL </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 10 0.02 FURTHER DESCRIBED IN 492-358 AS: PART OF LOT NUMBERED TEN (10), BLOCK NUMBERED THIRTEEN (13) IN MOUNTAIN VIEW ADDITION TO THE CITY OF FAYETTEVILLE, ARKANSAS, DESCRIBED AS FOLLOWS: BEGINNING AT A POINT 44 FEET WEST OF THE SOUTHEAST CORNER OF SAID LOT, THENCE NORTH 15 FEET; THENCE WEST 55 FEET, THENCE. SOUTH 15 FEET, THENCE EAST 55 FEET TO THE POINT OF BEGINNING. BLOCK 013 MOUNTAIN VIEW ADDITION 10 16N 30W 0.02 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>765-08620-100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIELDS, BILL, JR </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW 0.09 AC (36'X89') FURTHER DESCRIBED AS: FROM 1391-537: A PART OF THE NW/4 OF THE SW/4 OF SECTION FIFTEEN (15), TOWNSHIP SIXTEEN (16) NORTH, RANGE THIRTY (30) WEST DESCRIBED AS BEGINNING AT A POINT WHICH IS SOUTH 553.37 FEET FROM THE NW CORNER OF SAID 40 ACRE TRACT; THENCE EAST 218.27 FEET TO THE CORNER OF AN EXISITING CONCRETE RETAINING WALL; THENCE SOUTH 88.92 FEET TO THE NORTH RIGH-OF-WAY OF ROCK STREET; THENCE SOUTH 89 DEGREES 45 MINUTES 20 SECONDS WEST 218.27 FEET; THENCE NORTH 89.95 FEET TO THE POINT OF BEGINNING; CONTAINING 0.448 ACRES, MORE OR LESS, FAYETTEVILLE, WASHINGTON COUNTY, ARKANSAS. DESCRIBED TRACT IS CONTAINING A 5.75 FOOT STRIP OFF THE WEST SIDE OF LOT 1, BLOCK 1 HICKS ADDITION TO THE CITY OF FAYETTEVILLE, ARKANSAS. LESS &amp; EXCEPT FROM 435-619 A part of the NW/4 of the SW/4 of Section Fifteen (15), Township Sixteen (16) North, Range Thirty (30) West of the 5th P.M., more particularly described as beginning at a point Eight {8) chains and' Twenty-five (25) links South of the Northwest corner of said forty acre tract, and running thence South Forty-five (45) feet for a point of beginning, thence East Thirty (30) feet; thence South Fifty (50) feet; thence West Thirty (30) feet thence North Fifty (50) ·feet to the point of beginning, all in the City of Fayetteville, Arkansas, it being understood that a Twenty (20) foot strip of equal and uniform width off· the western and of the above described tract now lies in the street known as South College Avenue, Fayetteville, Arkansas. ALSO LESS &amp; EXCEPT FROM 95-69181: A part of the NW/4 of the SW/4 of Section Fifteen ( 15), Township Sixteen (16) North, Range Thirty (30) West being more particularly described as follows: Commencing at the Northwest corner of said 40 acre tract; thence South along the West line of said 40 acre tract 553.37 feet thence East 46.00 feet to an existing iron pipe on the East right-of-way of College Avenue (U.S. Highway 71B) for the True Point of Beginning; thence East 172.17 feet to an existing iron pipe; thence South 00 degrees 01' 28" East 89.08 feet to an existing iron pipe on the North right-of-way of Rock Street; thence South 89 degrees 39'50" West along said right-of-way 172.21 feet to an existing iron pipe at the intersection of the North right-of-way of Rock Street and the East right-of-way of College Avenue; thence North 90.09 feet to the Point of Beginning, containing 0.35 acres, more or less, Fayetteville, Washington County, Arkansas. The above described tract containing a 5.75 foot strip off the West side of Lot One (1), Block One (1) of Hicks Addition to the city of Fayetteville, Arkansas. 15 16N 30W 0.09 ACRES LOT  BLOCK  COUNTY COURT PLAT ADDITION CITY  SD 011</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF FAYETTEVILLE, GEORGE ALAN RIED, JR., JANE E POLLARD</x:t>
   </x:si>
   <x:si>
     <x:t>765-12789-100</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST LANDMARK MISSIONARY BAPTIST CHURCH TRUSTEES</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 0.03 AC FURTHER DESCRIBED PER 929-214: Part of the SE of the SW of Section 1, Township 17 North, Range 30 West, more particularly described as follows: From the SW corner of the SE of the SW of Section 1, Township 17 North, Range 30 West, proceed North 00°00'20" West 389.50 feet, thence East 25.85 feet, thence South 00°00'20" East 5.00 feet, thence North 89°32'08" East 616.84 feet to the point of beginning, thence South 00°00'20" East 10 feet, thence South 89°32'08" West 140 feet, thence North 00°00'20" West 10 feet, thence North 89°32'08" East 140 feet to the point of beginning. 01 17N 30W 0.03 ACRES LOT  BLOCK  COUNTY COURT PLAT ADDITION CITY  SD 501</x:t>
@@ -391,104 +310,80 @@
   <x:si>
     <x:t>BOSTON MOUNTAIN FIRE - RESIDENTIAL, DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>840-38907-103</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW 2.01 AC FURTHER DESCRIBED PER WD 2011-8156 AS:  A PART OF THE NORTHWEST QUARTER OF THE  SOUTHWEST QUARTER OF SECTION 13,  TOWNSHIP 13 NORTH, RANGE 30 WEST; WASHINGTON  COUNTY, ARKANSAS, BEING MORE  PARTICULARLY DESCRIBED AS    FOLLOWS,     TO- WIT:    COMMENCING    AT   THE  NORTHWEST CORNER  OF  SAID FORTY ACRE  TRACT AND RUNNING THENCE S01°25'02"E  391.12'; N88°23'47"E 36.04' AND N88°14'37"E 280.36' TO THE  TRUE POINT OF BEGINNING, SAID POINT BEING A SET IRON  PIN, AND RUNNING THENCE N79°09'43"E  11.12'  TO  A SET IRON PIN, THENCE  N01°36'18"W 241.95' TO A SET IRON PIN,  THENCE S89°50'12"E 290.16' TO A SET  IRON PIN, THENCE S0l 0 36'18"E    299.77'   TO   A   SET   IRON   PIN,    THENCE N89°50'12"W 300.00' TO A SET  IRON PIN, THENCE N02°46'46"W 55.75' TO  THE POINT OF BEGINNING. CONTAINING 2.01  ACRES, MORE OR LESS. SUBJECT TO  EASEMENTS AND RIGHTS-OF-WAY OF RECORD. 13 13N 30W 0 ACRES LOT  BLOCK  WINSLOW ADDITION CITY  SD 954</x:t>
   </x:si>
   <x:si>
     <x:t>DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>840-38907-104</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRANT, COURTNEY G FORTSON, TRUST </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 7 BLOCK 9 FURTHER DESCRIBED IN 2018-28402 AS: PART OF LOT NUMBERED SEVEN (7) OF BLOCK NINE (9) BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: LOT NUMBERED SEVEN (7), LESS AND EXCEPT PART OF THE SOUTHWEST QUARTER (SW1/4) OF THE SOUTHWEST QUARTER (SW1/4) OF SECTION TWELVE (12), TOWNSHIP SEVENTEEN (17) NORTH, RANGE TWENTY-NINE (29) WEST, BEING FURTHER DESCRIBED AS: BEGINNING AT THE NORTHWEST (NW) CORNER OF SAID FORTY (40) ACRE TRACT; THENCE NORTH 84 °33'13" WEST 55.24 FEET; THENCE SOUTH 03 °24'35" WEST 883.31 FEET; THENCE SOUTH 75°13'50" EAST 50.99 FEET; THENCE NORTH 03°24'56" EAST 88.87 FEET; THENCE SOUTH 86°35'24" EAST 293.46 FEET; THENCE NORTH 03°24'36" EAST 444.16 FEET; THENCE NORTH 74 °30'00" EAST 273.41 FEET; THENCE NORTH 15 °30'00" WEST 316.98 FEET; THENCE SOUTH 89°31'52" WEST 445.20 FEET TO THE POINT OF BEGINNING, CONTAINING 8.16 ACRES, MORE OR LESS.  BLOCK 009 VILLAGE ESTATES ADDITION 12 17N 29W</x:t>
   </x:si>
   <x:si>
     <x:t>520-02697-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GT MANAGEMENT LLC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HAMILTON, GEORGE J &amp; RUTH M </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW 0.20 AC FURTHER DESCRIBED FROM 492-34 AS: A PART OF THE SE/4 OF THE NE/4 OF SECTION THIRTY THREE (33) IN TOWNSHIP FIFTEEN ( 15) NORTH, RANGE THIRTY ( 30) WEST DESCRIBED AS FOLLOWS: BEGINNING AT A POINT WHICH IS TWENTY (20) RODS NORTH AND FIFTEEN (15) FEET EAST OF THE SOUTHTWEST CORNER OF SAID :FORTY-ACRE TRACT AND RUNNING THENCE NORTH ELEVEN (11) RODS EIGHT AND ONE-HALF (8 )1/2 FEET; THENCE EAST THIRTY TWO (32) RODS; THENCE NORTH TWENTY THREE RODS AND 7 1/2 (23 RODS 71/2)FEET; THENCE IN A SOUTHEASTERLY DIRECTION TO A POINT ON THE EAST LINE OF SAID FORTY-ACRE TRACT WHICH IS FORTY FOUR (44) RODS END SIX (6) FEET NORTH OF THE SOUTH-EAST CORNER THEREOF; THENCE SOUTH THIRTY FOUR (34) RODS AND SIX (6) FEET THENCE WEST FORTY SEVEN (47) RODS AND ONE AND ONE HALF (1 1/2) FEET; THENCE NORTH TEN (10) RODS; THENCE WEST THIRTY TWO (32) RODS TO THE· PLACE OF BEGINNING CONTAINING 14 ACRES MORE OR LESS. LESS &amp; EXCEPT FROM 749-482: A PART OF THE SOUTHWEST QUARTER OF THE NORTHWEST QUARTER OF SECTION THIRTY-THREE (33), TOWNSHIP FIFTEEN (15) NORTH, RANGE THIRTY (30) WEST, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT A POINT WHICH IS NORTH 68° 10' WEST SIXTY AND TWO- TENTHS (60.2) FEET FROM A POINT WHICH IS THREE HUNDRED FIFTY-FOUR AND FORTY-FIVE HUNDREDTHS (354 . 45) FEET NORTH OF THE SOUTHEAST CORNER OF SAID FORTY ACRE TRACT, AND RUNNING , THENCE NORTH 68° 10' WEST SEVEN HUNDRED FIFTY-SIX AND THREE-TENTHS (756.3) FEET, THENCE NORTH THREE HUNDRED TWENTY-ONE (321) FEET, MORE OR LESS, TO A LINE FENCE, THENCE EASTERLY ALONG SAID LINE FENCE TO THE WEST SIDE OF A PUBLIC STREET IN VALLEY VIEW SUBDIVISION, DESIGNATED UPON THE RECORDED PLAT, THENCE IN A SOUTHEASTERLY DIRECTION ALONG THE SAID WEST SIDE OF THE PUBLIC STREET TO THE POINT OF BEGINNING, CONTAINING FOUR AND FORTY-ONE HUNDREDTHS (4.41) ACRES , MORE OR LESS. WEST FORK OUTLOTS ADDITION 33 15N 30W</x:t>
   </x:si>
   <x:si>
     <x:t>835-38636-100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARTMAN JR, WILLIAM CHARLES </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 0.71AC FURTHER DESCRIBED AS: A part of the  Northeast Quarter of the Northeast  Quarter of Section 27, T-18-N, R-29-W, of the 5th P.M., County  of Washington, State of Arkansas and being more particularly described as  follows, to-wit: Beginning at the Northeast corner of the Northeast  Quarter of the Northeast Quarter of  said Section 27, thence South 59.75 feet;  thence West 84 feet; thence South 149 feet; thence West 124.75 feet; thence  North 208.75 feet; thence East 208.75 feet to the point of beginning,  containing in all 0.71 acres, more or  less. 27 18N 29W 0 ACRES LOT  BLOCK   ADDITION CITY  SD 500</x:t>
   </x:si>
   <x:si>
     <x:t>NOB HILL FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-18416-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL, CHRISTOPHER W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 004 BLOCK 002 BISHOP ADD II ADDITION 35 17N 30W </x:t>
   </x:si>
   <x:si>
     <x:t>765-02868-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HTS REALTY LLC % RYAN LLC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HURD, MICHAEL &amp; REGINA </x:t>
   </x:si>
   <x:si>
     <x:t>35 18N 30W 0 ACRES LOT 002 BLOCK 002 BALDWIN ADDITION CITY  SD 501</x:t>
   </x:si>
   <x:si>
     <x:t>SPRINGDALE VOLUNTEER FIRE DEPT, SPRINGDALE VOLUNTEER LIBRARY</x:t>
   </x:si>
   <x:si>
     <x:t>815-20390-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LARUE, COLT </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE .25A 100 X 125 FURTHER DESCRIBED FROM 94-73522 AS: PART OF THE NORTHWEST QUARTER OF NORTHEAST QUARTER OF SECTION TWENTY-FOUR (24) IN TOWNSHIP THIRTEEN (13) NORTH OF RANGE THIRTY (30) WEST, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT THE NORTHEAST CORNER OF SAID FORTY ACRE TRACT, AND RUNNING, THENCE WEST TO THE WEST LINE OF OLD HIGHWAY 71, THENCE SOUTHERLY ALONG WEST LINE OF SAID HIGHWAY 115 FEET FOR A POINT OF BEGINNING, THENCE SOUTHERLY ALONG SAID WEST LINE OF SAID HIGHWAY 125 FEET, THENCE WEST 100 FEET, THENCE NORTHERLY PARALLEL WITH SAID HIGHWAY 125 FEET, THENCE EAST 100 FEET TO THE POINT OF BEGINNING. WINSLOW ADDITION 24 13N 30W</x:t>
   </x:si>
   <x:si>
     <x:t>840-38934-000</x:t>
   </x:si>
   <x:si>
     <x:t>LENA, T DEBOARD, REVOCABLE TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 S. 5.33 FT LOT 4 PT LOT 12 (80X120) FURTHER DESCRIBED IN 1213-285 AS: Lot numbered Three ( 3), in Block numbered Two ( 2) in Powell's Sub-Division of a part of the Southwest quarter of the Northeast quarter (Pt. SW1/4 of NE1/4) of Section Thirty-five (35), in Township Eighteen (18) North of Range Thirty (30) West of the 5th P.M. ALSO: A part of the Southwest quarter of the Northeast quarter of Section 35, Township 18 North, Range 30 West, described as follows : Beginning at a point 275 feet North of the Southeast corner of said 40-acre tract, and running thence West 120 feet; thence North 80 feet; thence East 120 feet; thence South 80 feet to the place of beginning, said lands being a part of Lot 12, Block 2 of Powell Subdivision. Also, 5 feet of equal and uniform width off the South side of Lot 4, Block 2, of Powell Subdivision of a part of the Southwest quarter of the Northeast quarter of Section 35 ln Township 18 North of Range 30 West, in the City of Springdale, Arkansas, as shown the recorded plat on file in the office of the Circuit Clerk and Ex-Officio Recorder of Washington County, Arkansas. 35 18N 30W 0 ACRES LOT  BLOCK  POWELL ADDITION CITY  SD 501</x:t>
@@ -517,123 +412,74 @@
   <x:si>
     <x:t>SPRINGDALE VOLUNTEER FIRE DEPT, SPRINGDALE VOLUNTARY LIBRARY, ASHLEY PAMELA ALBA</x:t>
   </x:si>
   <x:si>
     <x:t>815-28653-081</x:t>
   </x:si>
   <x:si>
     <x:t>PT N/2 S/2 SE 1/4 NW 1/4 1.00 AC FURTHER DESCRIBED FROM 2010-38729 AS: Part of the N/2 of the S/2 of the SE/4 of the NW/4 of Section 29, Township 18 North, Range 29 West, Washington County, Arkansas, being more particularly described as follows: Commencing at a found iron pin at the SW corner of said N/2 of the S/2 of the SE/4 of the NW/4, thence N 01 degree 55'30" E 336.05 feet to a set iron pin, thence S 87 degrees 42'16" E 1059.22 feet to a set iron pin, thence S 02 degrees 17'44" W 167.44 feet to a set iron pin and the point of beginning, thence S 87 degrees 44'15" E 260.57 feet to the approximate center of North Mountain Road, thence along said road S 02 degrees 20'36" W 167.29 feet, thence leaving said road N 87 degrees 46'06" W 260.43 feet to a set iron pin, thence N 02 degrees 17'44" E 167.43 feet to the point of beginning containing 1.00 acre and subject to the right-of-way of North Mountain Road on the East side of the property and any other easements of record or fact. 29 18N 29W 1 ACRES LOT  BLOCK  SPRINGDALE OUTLOTS ADDITION CITY  SD 501</x:t>
   </x:si>
   <x:si>
     <x:t>815-28653-082</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NELSON TRUST, KRISTINE ELIZABETH </x:t>
   </x:si>
   <x:si>
     <x:t>PT LTS 9-10-11-12-23-26 ALL LOTS 24 &amp; 25 BLK 8 FURTHER DESCRIBED FROM 2018-1976 AS: Part of the Southwest Quarter of the Northwest Quarter of Section Eighteen (18), in Township Fifteen (15) North, of Range Thirty-One (31) West, described as follows: Beginning four (4) chains and eighty-seven and one-half (87 1/2) links East of the Southwest comer of said forty (40) acre tract, and running, thence North three (3) chains and twenty-five (25) links; thence South 88 degrees 50 minutes East one hundred fifty nine (159) feet and three (3) inches; thence South ninety (90) feet; thence North 88 degrees 50 minutes West twenty-two (22) feet and ten (10) inches; thence Southward to a point on the South line of said forty acre tract one hundred forty six and one-half (146 1/2) feet East of beginning point; thence West one hundred forty six and one-half (146 1/2) feet to the place of beginning, containing seventy-seven hundredths (0.77) of an acre, more or less. 18 15N 31W 0.77 ACRES LOT  BLOCK  ROGERS ADD ADDITION CITY  SD 231</x:t>
   </x:si>
   <x:si>
     <x:t>PRAIRIE GROVE VOLUNTEER FIRE DEPT, PRAIRIE GROVE VOLUNTEER POLICE</x:t>
   </x:si>
   <x:si>
     <x:t>805-19726-000</x:t>
   </x:si>
   <x:si>
-    <x:t>NORTH WEST ARKANSAS VENDING LLC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">OLIVER, STEVE R </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE 1.10 AC FURTHER DESCRIBED IN 2016-21948 AS: PART OF THE NORTHWEST QUARTER OF THE NORTHEAST QUARTER OF SECTION 21, TOWNSHIP 15 NORTH, RANGE 30 WEST, WASHINGTON COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT A PINT WHICH IS S02°53’36"W 311.95 AND S87°00’14"E 1742.47’ FROM AN EXISTING REBAR MARKING THE NORTHWEST CORNER OF THE NORTHEAST QUARTER OF THE NORTHWEST QUARTER OF SAID SECTION 21 AND RUNNING THENCE N00°34’36"E 125.16’ THENCE N81°42’46"E 287.30’, THENCE S75°22’12"E 50.81’ TO A POINT ON THE WEST RIGHT-OF-WAY OF HIGHWAY 71, THENCE ALONG SAID RIGHT-OF-WAY S17°18’33"W 176.49’ TO AN EXISTING REBAR, THENCE LEAVING SAID RIGHT-OF-WAY N87°00’14"W 282.59’, TO THE POINT OF BEGINNING, CONTAINING 1.10 ACRES, MORE OR LESS. 21 15N 30W 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 950</x:t>
   </x:si>
   <x:si>
     <x:t>WEST FORK FIRE DISTRICT, VICTOR AND ANGELA ABISEID</x:t>
   </x:si>
   <x:si>
     <x:t>001-07157-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OXFORD, GREG N &amp; MARY KAYE </x:t>
   </x:si>
   <x:si>
     <x:t>The Northeast Quarter (NEl/4) of the Southwest Quarter (SWl/4); the Southwest Quarter (SWl/4) of theNorthwest Quarter (NWl/4); the East Half (El/2) of the Northwest Quarter (NWl/4) of the Northwest Quarter (NWI/4); all that part of the EastHalf(El/2) of the Northwest Quarter (NWI/4) lying and being West of the base of the bluff, all in Section Thirty-three (33) in Township Fourteen (14) North of Range Thirty-two (32) West. 130.0 AC PT E/2 NW 30.00AC, E/2 NW NW 20.00AC, SW NW 40.00AC NE SW 40.00AC 33 14N 32W 130 ACRES LOT  BLOCK   ADDITION CITY  SD 480</x:t>
   </x:si>
   <x:si>
     <x:t>MORROW FIRE DISTRICT, JACOB NOLAN OXFORD, LACEY DAWN OXFORD, MICHAEL ALAN COX</x:t>
   </x:si>
   <x:si>
     <x:t>001-05101-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PHILLIPS, J STEVEN &amp; SHEILA L </x:t>
-[...29 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RIVERWALK, LLC </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 8 BLOCK 8 FURTHER DESCRIBED FROM 2003-25692 AS: PART OF LOT NUMBERED EIGHT (8) IN BLOCK NUMBERED EIGHT (8) IN THE COUNTY COURT ADDITION TO THE CITY OF FAYETTEVILLE, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING ON THE EAST LINE OF ROLLS TON STREET AT A POINT WHICH IS 218 FEET AND 2 INCHES NORTH AND 206 FEET WEST OF THE SOUTHEAST CORNER OF THE NW OF THE NE OF SECTION 16, TOWNSHIP 16 NORTH, RANGE 30 WEST, SAID POINT BEING 305 FEET NORTH OF THE SOUTHWEST CORNER OF SAID LOT 8 AS NOW LOCATED AND RUNNING THENCE EAST WITH SOUTH LINE OF SAID WOLF LOT 83 FEET, THENCE SOUTH 13 FEET, THENCE EAST 13 FEET TO THE EAST LINE OF SAID LOT NO. 8, THENCE SOUTH 43 FEET, THENCE WEST 96 FEET TO THE EAST LINE OF ROLLSTON STREET, THENCE NORTH 60 FEET TO THE PLACE OF BEGINNING. BLOCK 008 COUNTY COURT ADDITION 16 16N 30W</x:t>
   </x:si>
   <x:si>
     <x:t>765-04424-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERTS, GEORGE E &amp; JUNE S </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW 82.5 X 12 0.02 AC FURTHER DESCRIBED IN 728-258 AS: PART OF THE SW/4 OF THE NW/4 SECTION THIRTY-THREE (33), TOWNSHIP FIFTEEN (15), RANGE THIRTY (30) BEGINNING AT A POINT 602.5 FEET NORT AND 132 FEET EAST OF THE SOUTHWEST CORNER OF SAID FORTY (40) ACRE TRACT, THENCE EAST TWELVE (12) FEET TO OLD WALL, THENCE NORTH EIGHTY-TWO AND FIVE-TENTHS (82.5) FEET, THENCE WEST TWELVE (12) FEET, THENCE SOUTH EIGHTY-TWO AND FIVE-TENTHS (82.5) FEET TO THE POINT OF BEGINNING, CONTAINING NINE HUNDRED NINETY (990) SQUARE FEET, MORE OR LESS. 33 15N 30W 0.02 ACRES LOT  BLOCK  WEST FORK OUTLOTS ADDITION CITY  SD 411</x:t>
   </x:si>
   <x:si>
     <x:t>SUGARLAND PROPERTIES, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>835-38625-100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROMINE, JAMES &amp; CATHY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 0.25 AC FURTHER DESCRIBED IN 1079-864 AS: All that part of the following described tract which lies East of the Right of Way of U, S, Highway No, 71, to-wit: Beginning 236 feet East and 820 feet North of the Southwest corner of the Southeast Quarter of the Southeast Quarter of Section 13, Township 13 North of Range 30 West, and running East 210 feet; thence North 105 feet; thence West 210 feet; thence South 105 feet to the point of beginning, and containing one half acre, more or less. 13 13N 30W 0.25 ACRES LOT  BLOCK  WINSLOW ADDITION CITY  SD 954</x:t>
@@ -641,92 +487,71 @@
   <x:si>
     <x:t>TERESA SUE ROMINE-BRYANT</x:t>
   </x:si>
   <x:si>
     <x:t>840-38899-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCHARFENBERG, LEROY H </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOTS 9 &amp; 10 FURTHER DESCRIBED FROM 1998-86436 AS: Part of the West Half of the Northwest Quarter of the Southwest Quarter of Section Thirteen (13), Township Sixteen (16) North, Range Thirty (30) West of the Fifth Principal Meridian, Washington County Arkansas, designated as part of Lots nine (9) and ten (l0) on the plat of W.E. Anderson Farm Subdivision, more particularly descibed as follows, to wit: Beginning a point 120 feet East of the Southwest Corner of described Twenty (20) acre tract; thence north 145 feet; thence East 55 feet; thence North 302.00 feet; thence East 250 feet; thence south 166.71 feet, thence West 78.50 feet; thence South 280.49; thence West 226.50 feet to the point of beginning and containing two (2) acres, more or less. LESS &amp; EXCEPT: Part of the West half of the Northwest Quarter of the Southwest Quarter of Section Thirteen (13) in Township Sixteen (16) North, Range Thirty (30) West, being more particularly described as follows, to-wit: Beginning at a point 872.80 feet South and 175.00 feet East of the Northwest Corner of said twenty acre tract, thence South 190 feet, thence East 171.50 feet, thence North 23.29 feet, thence East 78,50 feet, thence North 166.71 feet, thence West 250,00 feet to the point of beginning. 13 16N 30W 0 ACRES LOT  BLOCK  ANDERSON FARM PLAT ADDITION CITY  SD 011</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHWEST MEDICAL CENTER</x:t>
   </x:si>
   <x:si>
     <x:t>765-02244-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOTS 9-10 FURTHER DESCRIBED FROM 913-894 AS: Part of the West half of the Northwest Quarter of the Southwest Quarter of Section Thirteen (13) in Township Sixteen (16) North, Range Thirty (30) West, being more particularly described as follows, to-wit: Beginning at a point 872.80 feet South and 175.00 feet East of the Northwest Corner of said twenty acre tract, thence South 190 feet, thence East 171.50 feet, thence North 23.29 feet, thence East 78,50 feet, thence North 166.71 feet, thence West 250,00 feet to the point of beginning. 13 16N 30W 1.05 ACRES LOT  BLOCK  ANDERSON FARM PLAT ADDITION CITY  SD 011</x:t>
   </x:si>
   <x:si>
     <x:t>765-02250-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SEBAG, JOEL D &amp; LOUELA M </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>SHEEHAN, PATRICIA % MIKE L &amp; TAMI L SHEEHAN</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW 1.00 AC FURTHER DESCRIBED AS THE SW 1/4 OF THE SW 1/4 OF SECTION TEN (10), TOWNSHIP FOURTEEN (14) NORTH, RANGE THIRTY-ONE (31) WEST LESS &amp; EXCEPT: THE WEST HALF (W1/2) OF THE SW 1/4 OF THE SW 1/4 OF SECTION TEN (10), TOWNSHIP FOURTEEN (14) NORTH, RANGE THIRTY-ONE (31) WEST ALSO LESS &amp; EXCEPT: 3 ACRES MORE OR LESS, STARTING AT A POINT 660' FROMT THE N/W CORNER ON THE NORTH BOUNDRY THENCE 220' EAST, THENCE SOUTH TO THE EXISITNG ROAD, THENCE WEST ALONG ROAD FOR 220', THENCE NORTH TO THE POINT OF BEGINNING. ALL BEING A PART OF SEC. 10, TWP. 14N, RANGE 31W. ALSO LESS &amp; EXCEPT: PART OF THE SW/4 OF THE SW/4 OF SECTION  10, TOWNSHIP 14 NORTH, RANGE 31 WEST, WASHINGTON COUNTY, ARKANSAS, BEING MORE  PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NE CORNER OF SAID  SW/4 SW/4, THENCE ALONG THE NORTH LINE  OF SAID SW/4 OF THE SW/4 N 87°26'15" W 272.00  FEET TO THE POINT OF BEGINNING, THENCE  CONTINUING ALONG SAID NORTH LINE N 87"26'15" W  168.00 FEET, THENCE S 02°17'03" W 541.85 FEET TO THE APPROXIMATE CENTER OF SHEEHAN ROAD AS  FOLLOWS: N 80°44'09" E 94.95 FEET, AND  N 77°18'21"E 75.07 FEET, THENCE LEAVING SAID ROAD  N 02°33'45" E 502.63 FEET TO THE POINT OF BEGINNING, CONTAINING 2.00 ACRES.  ALSO LESS &amp; EXCEPT: Part of the Southwest Quarter (SW1/4)  of Southwest (SW1/4) of Section Ten  (10), Township Fourteen (14)North,  Range Thirty-one (31) West, being more  particularly described as follows,  to-wit: Beginning at .the Northeast  corner of said 40 acre tract, and  running thence South 220.0 feet; thence  West 198.0 feet; thence North 220.0  feet; thence East 198.0 feet to the  point of beginning, containing One (1)  acre, more or less. ALSO Part of the  Southwest Quarter (SW!/4) of the  Southwest Quarter (SWI/4) of Section  Ten (10), Township fourteen (14) North,  Range Thirty-one (31) West, and being  more particularly described as follows,  to-wit; Beginning at point 220.0 feet  South of the Northeast comer of said 40  acre tract, and running thence South  185.08 feet to the centerline of an  existing county road, thence along said  centerline the following angles an  distance; S 64° W 61.30 feet, S69 W  150.0 feet, S 74° 49' W 150.0 feet, S  85°50' W 101.89 feet; thence leaving  said centerline and running North 544.5  feet to the North line of said 40 acre  tract: thence East 242.0 feet; thence  South 220.0 feet; thence east 198.0  feet to the point of beginning,  containing four (4) acres, more or  less. ALSO LESS &amp; EXCEPT: A part of the Southwest Quarter (SW1/4) of the Southwest Quarter (SW1/4) of Section Ten (10), Township Fourteen (14) North, Range Thirty-One (31) west, being more particularly described as follows: Commencing at the Southeast corner of said 40 acre tract; thence North 00 degrees 51 minutes 51 seconds West along the East line of said 40 acre tract 300 . 00 feet to a set iron; thence West 310.56 feet to a set iron on the East line of a tract of land described as Tract One (1) on Warranty Deed filed in Land Record 99-072208 in the Office of the Circuit Clerk of Washington County, Arkansas; thence North 00 degrees 49 minutes 47 seconds West along the East boundary of said adjoining tract 327.89 feet to a point in an existing fence for the true point of beginning; thence North 36 degrees 55 minutes 41 seconds West along said fence 59.09 feet; thence North 03 degrees 25 minutes 52 seconds West along said fence 143.16 feet to a point in the center of a county road; thence North 74 degrees 13 minutes 34 seconds East along the center of said road 42.76 feet to a point from which a reference iron set on the South right-of-way line of said road bears South 00 degrees 49 minutes 47 seconds East 31.05 feet; thence leaving the center of said road South 00 degrees 49 minutes 47 seconds East 201.78 feet to the point of beginning, containing 0 .149 acres (6502.3 square feet) more or less. The above described 0 .149 acres. ALSO LESS &amp; EXCEPT: Part of the Southwest Quarter (SW1/4) of the Southwest Quarter (SW1/4) of section Ten (10), Township Fourteen (14) North, Range Thirty-one (31) West, being more particularly described as follows: Beginning at a point 300 feet North of the Southeast corner of said 40 acre tract, thence West 310 feet, thence North to a point in the centerline of an existing Road, thence East along the centerline of said Road to the East line of said 40 acre tract, thence South along said East line of said 40 acre tract to the point of beginning. Reserving 30 feet on North side for road right-of-way, containing 4 acres, more or less . ALSO LESS &amp; EXCEPT: Part of the SW 1/4 of the SW 1/4 of Section 10, Township 14 North, Range 31 West, Washington County, Arkansas, and being more particularly described as follows: Commence at a point 660 feet East of the SW corner of said forty acre tract for the point of beginning and running thence North 762 feet, more or less, to the centerline of an existing road; thence in an Easterly direction along said centerline, 352 feet, more or less to a point which is due North of a point, 1010 feet East of the SW corner of said forty acre tract; thence leaving said centerline South 600 feet; thence in a Southwesterly direction on a direct line 382 feet, more or less, to the point of beginning. ALSO LESS &amp; EXCEPT: Part of tbe SE 1/4 of the SW 1/4 of the SW 1/4 and part of the SW 114 of theSE 1/4 of the SW 1/4 of Section 10, Township 14 North, Range 31 West, Washington County, Arkansas, being more particularly described as follows: Beginning at a point 660 feet East of the SW comet· of the SW 1/4 of the SW 114 of said Section 10 and running thence East 1407 feet; tbence North 240 feet; thence Westerly 747 feet to a point 298 feet North of the South boundary of said forty acre tract; thence Southwesterly to the point of beginning, containing in all 7 acres, more or less.  10 14N 31W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 410</x:t>
   </x:si>
   <x:si>
     <x:t>TIMOTHY JAY SHEEHAN</x:t>
   </x:si>
   <x:si>
     <x:t>001-04036-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, MICHA JOEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 148 0.02 AC FURTHER DESCRIBED IN 2019-38047 AS: A PART OF LOT NUMBERED ONE HUNDRED FORTY EIGHT (148), HERITAGE VILLAGE SUBDIVISION, PHASE II, FAYETTEVILLE, ARKANSAS, AS PER PLAT ON FILE IN THE OFFICE OF THE CIRCUIT CLERK AND  EX-OFFICIO RECORDER OF WASHINGTON COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS, TO-WIT: BEGINNING AT A 2" ALUMINUM MONUMENT FOR THE SOUTHEAST CORNER OF LOT 148 OF SAID' HERITAGE VILLAGE SUBDIVISION PHASE II, AND RUNNING THENCE N87°38'30"W 130.01' TO A FOUND CHISELED . "X", THENCE N02°17'33"E 7.88', THENCE S87°42'40"E 130.01', THENCE S02°17'17"W 8.03' TO THE POINT OF BEGINNING. CONTAINING 0.02 ACRES, MORE OR LESS. SUBJECT TO EASEMENTS AND RIGHTS-OF-WAY OF RECORD  HERITAGE VILLAGE SUBDIVISION P ADDITION 11 16N 31W 0.02 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>765-21468-001</x:t>
   </x:si>
   <x:si>
-    <x:t>SQUARE DEAL INC % MARVIN ITZKOWITZ</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>TASH, GLEN; SHELIA SIMMONS</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW SW 3.42 AC FURTHER DESCRIBED FROM WD 914-445 AS: Part of the Northwest quarter of the Southwest quarter of Section Twenty-nine (29) and part of the Northeast quarter of the Southeast quarter of Section Thirty (30), all in Township Sixteen (16) North of Range Thirty-three (33)West, more particularly described as follows: Beginning at the Southwest corner of said first-mentioned 40 acre tract, and running, thence East Four and eighty-three hundredths (4.83) chains; thence North Seven and fifty-one hundredths (7.51) chains; thence West Fourteen and eighty-three hundredths (14.83) chains; thence South six and forty seven hundredths (6.47) chains; thence East Ten (10) chains; thence South One and four hundredths (1.04) chains to the point of the beginning, containing Ten (10) acres, more or less. LESS &amp; EXCEPT: That part lying in Section 30, Township 16 North, Range 33 West, Washington County Arkansas. 29 16N 33W 3.42 ACRES LOT  BLOCK  29-16-33 ADDITION CITY  SD 210</x:t>
   </x:si>
   <x:si>
     <x:t>LINCOLN FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>001-13428-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE 6.51AC FURTHER DESCRIBED FROM WD 914-445 AS: Part of the NW/4 of the SW/4 of SectionTwenty-nine (29) and part of the NE/4 of the SE/4 of Section Thirty (30), all in Township Sixteen (16) North of Range Thirty-three (33) West, more particularly described as follows: Beginning at the Southwest corner of said first-mentioned 40 acre tract, and running, thence East Four and eighty-three hundredths (4.83) chains; thence North Seven and fifty-one hundredths (7.51) chains; thence West Fourteen and eighty-three hundredths (14.83) chains; thence South six and forty seven hundredths (6.47) chains; thence East Ten (10) chains; thence South One and four hundredths (1.04) chains to the point of the beginning, containing Ten (10) acres, more or less. LESS &amp; EXCEPT: all that part lying in Section 29, Township 16 North, Range 33 West, Washington County Arkansas. 30 16N 33W 6.51 ACRES LOT  BLOCK   ADDITION CITY  SD 210</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINCOLN FIRE DEPT </x:t>
   </x:si>
   <x:si>
     <x:t>001-13455-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TASH, RONNIE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW .38A 120 X 137.2 FURTHER DESCRIBED AS: Part of the SW/4 of the NW/4 of Section 30, in Township 15 North of Range 32 West, described as follows: Beginning at a point 777.74 feet North and 441.4 feet West of the Southeast corner of said 40 acre tract, and running thence West 120 feet; thence North 137.2 feet; thence East 120 feet; thence South 137.2 feet to the point of beginning. 30 15N 32W 0 ACRES LOT  BLOCK  LINCOLN OUTLOTS ADDITION CITY  SD 481</x:t>
@@ -740,87 +565,72 @@
   <x:si>
     <x:t xml:space="preserve">THOMAS, BOB W </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE 2.00 AC FURTHER DESCRIBED IN 2004-42152 AS: A PART OF THE NW1/4 OF THE NE1/4 OF SECTION 26, T-16-N, R-32-W, WASHINGTON COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING 27 RODS SOUTH OF THE NE CORNER OF SAID 40 ACRE TRACT; AND RUNNING THNCE WEST 11 RODS; THENCE SOUTH 29 RODS; THENCE EAST 11 RODS; THENCE NORTH 29 RODS TO THE POINT OF BEGINNING. 26 16N 32W 0 ACRES LOT  BLOCK   ADDITION CITY  SD 230</x:t>
   </x:si>
   <x:si>
     <x:t>TINA BOWER</x:t>
   </x:si>
   <x:si>
     <x:t>001-12963-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TREAT, RONNIE KEITH </x:t>
   </x:si>
   <x:si>
     <x:t>(REPLAT OF LOTS 1-17 &amp; 39, BLO CK 1)  01 17N 30W 0 ACRES LOT 011 BLOCK 001 GATES ADDITION CITY  SD 501</x:t>
   </x:si>
   <x:si>
     <x:t>SPRINGDALE VOLUNTEER FIRE DEPT, SPRINGDALE VOLUNTEER LIBRARY, CLYDE DAVID TREAT, CARRESSA DAWN TREAT</x:t>
   </x:si>
   <x:si>
     <x:t>815-22064-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WARFORD, RAYMOND DALE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WEST, HOLDEN C JR &amp; MARY R </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 1.00 AC FURTHER DESCRIBED PER 2017-16823 AS: PART OF THESE ¼ OF THE SE ¼ SECTION 19, TOWNSHIP 16 NORTH, RANGE 28 WEST, DESCRIBED AS BEGINNING 518 FEET NORTH AND 1277.8 FEET WEST OF THE SE CORNER THEREOF, THENCE EAST 235.7 FEET, THENCE SOUTH 173.1 FEET, THENCE WEST 267.6 FEET, THENCE N10°27’E 176 FEET TO THE POINT OF BEGINNING, CONTAINING ONE ACRE, MORE OR LESS. 19 16N 28W 0 ACRES LOT  BLOCK   ADDITION CITY  SD 100</x:t>
   </x:si>
   <x:si>
     <x:t>CARMEN KAY SCHWEITZER</x:t>
   </x:si>
   <x:si>
     <x:t>001-10112-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, DON </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 3 BLOCK 8 FURTHER DESCRIBED PER 2001-104192 AS: A PART OF LOT 3, BLOCK 8, ROGERS ADDITION TO THE TOWN OF PRAIRIE GROVE, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE NW CORNER OF SAID LOT 3; THENCE S 89°11’54’’ E ALONG THE NORTH LINE OF SAID LOT 3, A DISTANCE OF 13.73 FEET; THENCE S 00°01’05’’ E 130.11 FEET; THENCE N 89°32’00’’ E 130.09 FEET TO THE POINT OF BEGINNING, CONTAINING 1868.2 SQUARE FEET, MORE OR LESS 18 15N 31W 0 ACRES LOT  BLOCK 008 ROGERS ADDITION CITY  SD 231</x:t>
   </x:si>
   <x:si>
     <x:t>DON WILLIAMS, JR., LAURA CAPASSO</x:t>
   </x:si>
   <x:si>
     <x:t>805-19724-000</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -845,69 +655,65 @@
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <x:protection locked="1" hidden="0"/>
-[...2 lines deleted...]
-      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -1207,1705 +1013,1477 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4016</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4017</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4018</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4019</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>298.47</x:v>
+        <x:v>610.49</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4020</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>234.81</x:v>
+        <x:v>349.49</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4021</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
-[...11 lines deleted...]
-        <x:v>17247.44</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4022</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>3509</x:v>
+        <x:v>3545.63</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4023</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>3689</x:v>
+        <x:v>3725.49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4024</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>7061.69</x:v>
+        <x:v>7264.03</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4025</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>38</x:v>
-[...11 lines deleted...]
-        <x:v>2235</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4026</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>38</x:v>
-[...11 lines deleted...]
-        <x:v>1309.27</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4027</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>83.82</x:v>
+        <x:v>198.5</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4028</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>86.27</x:v>
+        <x:v>200.95</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4029</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>12585.04</x:v>
+        <x:v>12699.72</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4030</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>319.31</x:v>
+        <x:v>441.33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4031</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>11754.11</x:v>
+        <x:v>11868.79</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4032</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>14326</x:v>
+        <x:v>14347.66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4033</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>60</x:v>
-[...11 lines deleted...]
-        <x:v>326.37</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4034</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>1777</x:v>
+        <x:v>1791.32</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4035</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>67</x:v>
-[...11 lines deleted...]
-        <x:v>11990</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4036</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>2216</x:v>
+        <x:v>2231.08</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4037</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>3001</x:v>
+        <x:v>3015.22</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4038</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>3024</x:v>
+        <x:v>3075.36</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4039</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>67232.67</x:v>
+        <x:v>67354.69</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4040</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>4074</x:v>
+        <x:v>4110.21</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4041</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>171</x:v>
+        <x:v>171.46</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4042</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>250</x:v>
+        <x:v>462.39</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4043</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>91.6</x:v>
+        <x:v>198.94</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4044</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>6980</x:v>
+        <x:v>7009.37</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4045</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>102</x:v>
-[...11 lines deleted...]
-        <x:v>3856</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4046</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>120.46</x:v>
+        <x:v>264.5</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4047</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1709</x:v>
+        <x:v>1731.25</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4048</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>527</x:v>
+        <x:v>527.39</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4049</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1160</x:v>
+        <x:v>1159.73</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4050</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>826</x:v>
+        <x:v>826.08</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4051</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>156.22</x:v>
+        <x:v>263.56</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4052</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>127</x:v>
-[...11 lines deleted...]
-        <x:v>36494</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4053</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>145.46</x:v>
+        <x:v>245.46</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4054</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>1769</x:v>
+        <x:v>1783.95</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4055</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>8171.96</x:v>
+        <x:v>8301.32</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4056</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>141</x:v>
-[...11 lines deleted...]
-        <x:v>35722</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4057</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>4091</x:v>
+        <x:v>4090.73</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4058</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>443.89</x:v>
+        <x:v>551.23</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4059</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>6851</x:v>
+        <x:v>6851.25</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4060</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>5532</x:v>
+        <x:v>5568.37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4061</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>1557</x:v>
+        <x:v>1556.65</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4062</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>185</x:v>
+        <x:v>184.88</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4063</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>6211</x:v>
+        <x:v>6306.04</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4064</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>169</x:v>
-[...11 lines deleted...]
-        <x:v>1932</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4065</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>169</x:v>
-[...11 lines deleted...]
-        <x:v>221</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4066</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>5943</x:v>
+        <x:v>5972.82</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4067</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>3586</x:v>
+        <x:v>3615.42</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4068</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>183</x:v>
-[...11 lines deleted...]
-        <x:v>1273</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4069</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>183</x:v>
-[...11 lines deleted...]
-        <x:v>5328</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4070</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>189</x:v>
-[...11 lines deleted...]
-        <x:v>17335</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4071</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>4070.1</x:v>
+        <x:v>4192.12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4072</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>189</x:v>
+        <x:v>188.91</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4073</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>226</x:v>
+        <x:v>225.52</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4074</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>4059</x:v>
+        <x:v>4066.38</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4075</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>2339</x:v>
+        <x:v>2346.18</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4076</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>210</x:v>
-[...11 lines deleted...]
-        <x:v>21182</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4077</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>177</x:v>
+        <x:v>184.33</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4078</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>85.57</x:v>
+        <x:v>200.25</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4079</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>221</x:v>
-[...11 lines deleted...]
-        <x:v>81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4080</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>271</x:v>
+        <x:v>380.98</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4081</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>2326</x:v>
+        <x:v>2355.16</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4082</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>1154</x:v>
+        <x:v>1168.58</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4083</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>2956</x:v>
+        <x:v>2977.68</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4084</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>3852</x:v>
+        <x:v>3852.27</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4085</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>243</x:v>
-[...11 lines deleted...]
-        <x:v>1011</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4086</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>4063</x:v>
+        <x:v>4077.5</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4087</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>228</x:v>
+        <x:v>228.35</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4088</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>