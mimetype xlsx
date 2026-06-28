--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R774d31b9e2dd4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/69cd2303c46649fb9b57cbb50e925b60.psmdcp" Id="R344beae353924ed0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ce76b533c64404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/943d7d2963094a82959b7c6fbd99cec8.psmdcp" Id="R697652befef44f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -121,90 +121,90 @@
   <x:si>
     <x:t>001-15060-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BONDING, J &amp; J </x:t>
   </x:si>
   <x:si>
     <x:t>*506 CHRISP SEARCY AR*  SPAUDLING S/D E 1/2 LOT 3 PT SE SW SEARCY OUTLOTS ADDITION 10 7N 7W 0.21 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>016-10429-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BULLOCK, MATTHEW </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*839 HWY 11 AR*  N 208.75' S 730.63' W 313.13' SW SW METES &amp; BOUNDS ADDITION CITY RURAL 7 6N 6W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03098-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURNS, KEITH &amp; KRISTI </x:t>
   </x:si>
   <x:si>
-    <x:t>*129 FERGUSON MTN RD BEEBE AR 72012*  S 241.25' E 96.63' SE NE METES &amp; BOUNDS ADDITION CITY RURAL 4 6N 9W 0.73 ACRE</x:t>
+    <x:t>*129 FERGUSON MTN RD BEEBE AR 72012*  S 241.25' E 96.63' SE NE 4 6N 9W 0.73 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOYD ROMANCE VOLUNTEER FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>001-12810-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHANDLER, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>*101 STRAWBERRY RD BALD KNOB AR 72010* E 75' W 1/2 FRAL BLK 54 &amp; SE 83' W 1/2 BLK 43 BEING 75' X 100' BEINERT'S ADDITION 19 8N 5W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>003-00425-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, YVONNE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">505 MOUNTAIN ST PANGBURN AR 72121 LOT 1 &amp; 2 BLOCK 29 MOUNTAIN ADDITION 10 9N 8W </x:t>
+    <x:t>505 MOUNTAIN ST PANGBURN AR 72121 10 9N 8W 0 ACRES LOT 1 &amp; 2 BLOCK 29 MOUNTAIN ADDITION CITY  SD PSPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICKIE HENDRIX</x:t>
   </x:si>
   <x:si>
     <x:t>013-00285-000</x:t>
   </x:si>
   <x:si>
     <x:t>COOK, JASON JACOBY &amp; ASHLEY NICOLE TUCKER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*3459 3463 HWY 16 AR*  PT SW NW NE RURAL METES &amp; BOUNDS ADDITION 23 9N 8W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-12258-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COOK, JOEY LYNN &amp; JAMIE K </x:t>
-[...5 lines deleted...]
-    <x:t>001-12120-003</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>COOPER, JOHN % MARY THOMPSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*S 4TH ST JUDSONIA AR 72081*  LOTS 11 &amp; 12 &amp; SW PT LOTS 3, 4 &amp; 5 BLOCK 18 RAILROAD ADDITION 34 8N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>009-00547-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRANE, RICHARD EARL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*117 COUNTY LINE RD ROSE BUD AR 72137*  N1/2 NE RURAL METES &amp; BOUNDS ADDITION 6 8N 9W 79.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-14016-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAWFORD, BRANDON </x:t>
   </x:si>
   <x:si>
     <x:t>*532 SE FRONT ST BRADFORD AR 72020*  S 100' N 736' E 200' NW SW METES &amp; BOUNDS ADDITION CITY RURAL 8 9N 4W 0.46 ACRE</x:t>
   </x:si>
@@ -241,51 +241,54 @@
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 11 &amp; 12 BLOCK 26 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00174-000</x:t>
   </x:si>
   <x:si>
     <x:t>DEWDROP ENTERPRIZES INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">403 COLLISON ST BALD KNOB AR 72010 LOT 17-20 BLOCK 13 MCKAY ADDITION 19 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00840-001</x:t>
   </x:si>
   <x:si>
     <x:t>DICKERSON, HENRY % DAPHNE WIX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 435.60' W 874.58' SE NE LY N &amp; W OF HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2.14 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-13848-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*1248 -124 HWY 305 S AR*  E 280 LKS W 665 1/8 LKS SE NE N &amp; W HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2 ACRES </x:t>
+    <x:t xml:space="preserve">DICKERSON%DAPHNE WIX, HENRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1248 -124 HWY 305 S AR*  E 280 LKS W 665 1/8 LKS SE NE N &amp; W HWY 305 33 7N 9W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
   </x:si>
   <x:si>
     <x:t>001-13849-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 394.68' N 814.68' SE NE LY W OF HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-13851-000</x:t>
   </x:si>
   <x:si>
     <x:t>DOMANOSKI, NERENE % HELEN EVANS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N COR OF N1/2 BLOCK 49 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00355-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DREW, JOSHUA S &amp; TABITHA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE, BEING TRACT B &amp; E RURAL METES &amp; BOUNDS ADDITION 2 7N 8W 1.77 ACRES </x:t>
   </x:si>
@@ -487,51 +490,54 @@
   <x:si>
     <x:t>003-00558-614</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPPER, LEO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">709 N PINE SEARCY AR 72143 LOT 3 BLOCK 7 STEWARD ADDITION 3 7N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>016-02700-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOUSE, BYRON III &amp; SHAE % D/B/A HOUSE PROP INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLOCK 69 WEST END ADD (PANGBURN) ADDITION 10 9N 8W 1.96 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>013-00371-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUDSON, RYAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">AKA LOT 80 UNRECORDED PT E 35 ACS NE SE LOT 80 ROLLING MEADOWS (UNREC) ADDITION 6 7N 10W 3 ACRES </x:t>
+    <x:t>AKA LOT 80 UNRECORDED PT E 35 ACS NE SE 6 7N 10W 3 ACRES LOT 80 BLOCK  ROLLING MEADOWS (UNREC) ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VELTON FULTON</x:t>
   </x:si>
   <x:si>
     <x:t>025-18601-080</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">105 LYNN ST JUDSONIA AR 72081  LOT 11 BLOCK 2 FORBES ADD (JUDSONIA) ADDITION 32 8N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>009-00369-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMES, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DENNY ST AR  UNIT 2 LOT 2 BLOCK 9 RED RIVER SHORES ADDITION 14 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-01102-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMES, TERRY JOE ETAL </x:t>
   </x:si>
@@ -586,60 +592,66 @@
   <x:si>
     <x:t>004-03719-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINDVALL, STEVEN C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*173 OAKDALE CHURCH RD JUDSONIA, AR 72081*  S 334' W 650.8' E 1301.6 SE NE METES &amp; BOUNDS ADDITION CITY RURAL 30 8N 6W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04994-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINDVALL, STEVEN CHAD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*195 OAKDALE CHURCH RD JUDSONIA AR 72081* S 334' E 650.8' SE NE METES &amp; BOUNDS ADDITION CITY RURAL 30 8N 6W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04992-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOONEY, ESTALEE </x:t>
   </x:si>
   <x:si>
-    <x:t>N 218' W 70 ' E 456' NE NE &amp; W 70' E 186' N 218' METES &amp; BOUNDS ADDITION CITY RURAL 26 6N 6W 0.71 ACRE</x:t>
+    <x:t>N 218' W 70 ' E 456' NE NE &amp; W 70' E 186' N 218' 26 6N 6W 0.71 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD RV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLENN LOONEY</x:t>
   </x:si>
   <x:si>
     <x:t>001-03352-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOUKS, MICHAEL </x:t>
   </x:si>
   <x:si>
-    <x:t>*2109 FOREY ST JUDSONIA AR 72081*  PT LOT 10 S 132' W 331.88' N 132' E 331.38' PARSONS ADD (JUDSONIA) ADDITION 27 8N 6W 1 ACRE</x:t>
+    <x:t>*2109 FOREY ST JUDSONIA AR 72081*  PT LOT 10 S 132' W 331.88' N 132' E 331.38' 27 8N 6W 1 ACRES LOT  BLOCK  PARSONS ADD (JUDSONIA) ADDITION CITY  SD RVJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMANDA LOUKS</x:t>
   </x:si>
   <x:si>
     <x:t>009-00442-012</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOUKS, MICHAEL &amp; AMANDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR  E 222.5' W 443' LOT 9 BLOCK 9 PARSONS ADD (JUDSONIA) ADDITION 27 8N 6W 1.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>009-00439-000</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN, JOHN D &amp; JUDY GAMET</x:t>
   </x:si>
   <x:si>
     <x:t>AR  LOT 210 NORTHVIEW ADDITION 35 8N 7W 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-00599-123</x:t>
   </x:si>
   <x:si>
     <x:t>AR  LOT 212 NORTHVIEW ADDITION 35 8N 7W 0.4 ACRE</x:t>
   </x:si>
@@ -745,51 +757,54 @@
   <x:si>
     <x:t>016-00571-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEEBLES, BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*8862 HWY 13 SEARCY AR 72143*  PT OF S 1/2 SW LYING S OF HWY ON RIGHT BK OF RIVER LS HWY ROW RURAL METES &amp; BOUNDS ADDITION 36 8N 7W 2.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08726-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRATT, JOHNATHON E &amp; LAUNA J </x:t>
   </x:si>
   <x:si>
     <x:t>305 E CENTER ST BEEBE AR 72012 LOT 1-3 BLOCK 27 BEEBE ORIGINAL ADDITION 8 5N 8W 0.51 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>004-00172-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REED, LARRY D &amp; LANORA C </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*631 DRIPPING SPRINGS RD JUDSONIA, AR 72081*  N 830' E 210' SE SW METES &amp; BOUNDS ADDITION CITY RURAL 3 9N 6W 4 ACRES </x:t>
+    <x:t>*631 DRIPPING SPRINGS RD JUDSONIA, AR 72081*  N 830' E 210' SE SW 3 9N 6W 4 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARRY REED JR</x:t>
   </x:si>
   <x:si>
     <x:t>001-05189-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RETTIG, JENNIFER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*127 ANDREWS LN BEEBE AR 72012*  AKA LOT 17 UNRECORDED PT S 1/2 NE BLUE HOLE ESTATES ADDITION 1 6N 9W 4.98 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>025-02401-017</x:t>
   </x:si>
   <x:si>
     <x:t>RICE, ANNIE MARIE % BETTY FOSTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*403 DEPOT ST KENSETT AR 72082*  N 209' S 440' E 420' SE SE SW KENSETT OUTLOTS ADDITION 17 7N 6W 1.8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>010-01978-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RICHARDSON, JACQUELINE </x:t>
   </x:si>
@@ -1482,2673 +1497,2661 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5973</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>1122.25</x:v>
+        <x:v>1222.25</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5974</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>3542.2</x:v>
+        <x:v>3642.2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5975</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1897.91</x:v>
+        <x:v>1997.91</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5976</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>731.28</x:v>
+        <x:v>831.28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5977</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1451.46</x:v>
+        <x:v>1551.46</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5978</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>161.21</x:v>
+        <x:v>261.21</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5979</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1400.35</x:v>
+        <x:v>1500.35</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5980</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1378.79</x:v>
+        <x:v>1478.79</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5981</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>589.31</x:v>
+        <x:v>774.31</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5982</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>1374.57</x:v>
+        <x:v>1474.57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5983</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>272.58</x:v>
+        <x:v>372.58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5984</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>1347.94</x:v>
+        <x:v>1447.94</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5985</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>4105.18</x:v>
+        <x:v>4205.18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5986</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>48</x:v>
-[...7 lines deleted...]
-      <x:c r="F15" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>2429.92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5987</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>394.31</x:v>
+        <x:v>494.31</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5988</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>577.14</x:v>
+        <x:v>762.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5989</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>190.88</x:v>
+        <x:v>290.88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5990</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>155.92</x:v>
+        <x:v>255.92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5991</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>402.31</x:v>
+        <x:v>502.31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5992</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>270.2</x:v>
+        <x:v>455.2</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5993</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>817.12</x:v>
+        <x:v>917.12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5994</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>1417.28</x:v>
+        <x:v>1517.28</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5995</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>481.44</x:v>
+        <x:v>581.44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5996</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2229.87</x:v>
+        <x:v>2329.87</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5997</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>451.29</x:v>
+        <x:v>551.29</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5998</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>310.24</x:v>
+        <x:v>410.24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5999</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>1004.96</x:v>
+        <x:v>1104.96</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>6000</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>3345.39</x:v>
+        <x:v>3445.39</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>6001</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>376.57</x:v>
+        <x:v>476.57</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>6002</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1283.99</x:v>
+        <x:v>1383.99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>6003</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>3586.98</x:v>
+        <x:v>3686.98</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>6004</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>540.95</x:v>
+        <x:v>640.95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>6005</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>565.15</x:v>
+        <x:v>665.15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>6006</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>5073</x:v>
+        <x:v>5173</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>6007</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>6123.53</x:v>
+        <x:v>6223.53</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>6008</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>481.81</x:v>
+        <x:v>581.81</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>6009</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>371.81</x:v>
+        <x:v>471.81</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>6010</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>845.11</x:v>
+        <x:v>945.11</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>6011</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>118.01</x:v>
+        <x:v>303.01</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>6012</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>6013</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>2431.85</x:v>
+        <x:v>2701.85</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>6014</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>114.92</x:v>
+        <x:v>214.92</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>6015</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>371.81</x:v>
+        <x:v>471.81</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>6016</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>4841.03</x:v>
+        <x:v>4941.03</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>6017</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>1231.35</x:v>
+        <x:v>1331.35</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>6018</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>4805.65</x:v>
+        <x:v>4905.65</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>6019</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>190.82</x:v>
+        <x:v>290.82</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>6020</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>351.37</x:v>
+        <x:v>451.37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>6021</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>4490.37</x:v>
+        <x:v>4590.37</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>6022</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>3091.09</x:v>
+        <x:v>3191.09</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>6023</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>192.24</x:v>
+        <x:v>292.24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>6024</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>257.41</x:v>
+        <x:v>357.41</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>6025</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>196.92</x:v>
+        <x:v>381.92</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>6026</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>197.95</x:v>
+        <x:v>297.95</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>6027</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>2732.21</x:v>
+        <x:v>2832.21</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>6028</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>5401.01</x:v>
+        <x:v>5586.01</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>6029</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>6030</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>118.13</x:v>
+        <x:v>218.13</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>6031</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>164.75</x:v>
+        <x:v>264.75</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>6032</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>621.09</x:v>
+        <x:v>721.09</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>6033</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>1844.95</x:v>
+        <x:v>2029.95</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>6034</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>5455.12</x:v>
+        <x:v>5555.12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>6035</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>299.81</x:v>
+        <x:v>399.81</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>6036</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>1137.7</x:v>
+        <x:v>1237.7</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>6037</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>839.33</x:v>
+        <x:v>939.33</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>6038</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>285.35</x:v>
+        <x:v>385.35</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>6039</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>285.35</x:v>
+        <x:v>385.35</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>6040</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>1289.99</x:v>
+        <x:v>1389.99</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>6041</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>362.39</x:v>
+        <x:v>462.39</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>6042</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>472.88</x:v>
+        <x:v>572.88</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>6043</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>1869.54</x:v>
+        <x:v>1969.54</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>6044</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>250.09</x:v>
+        <x:v>350.09</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>6045</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>236.38</x:v>
+        <x:v>421.38</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>6046</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>502.29</x:v>
+        <x:v>602.29</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>6047</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>1070.66</x:v>
+        <x:v>1170.66</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>6048</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>457.85</x:v>
+        <x:v>557.85</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>6049</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>663.8</x:v>
+        <x:v>763.8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>6050</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>94.04</x:v>
+        <x:v>194.04</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>6051</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>1056.54</x:v>
+        <x:v>1156.54</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>6052</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>2865.98</x:v>
+        <x:v>2965.98</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>6053</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>1447.1</x:v>
+        <x:v>1547.1</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>6054</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>1348.53</x:v>
+        <x:v>1533.53</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>6055</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>2013.06</x:v>
+        <x:v>2113.06</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>6056</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>348.84</x:v>
+        <x:v>448.84</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>6057</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>100.68</x:v>
+        <x:v>200.68</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>6058</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>240.55</x:v>
+        <x:v>340.55</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>6059</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>6060</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>6061</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>441.87</x:v>
+        <x:v>541.87</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>6062</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>425.92</x:v>
+        <x:v>525.92</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>6063</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>339.75</x:v>
+        <x:v>439.75</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>6064</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>2789.74</x:v>
+        <x:v>2889.74</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>6065</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>445.56</x:v>
+        <x:v>630.56</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>6066</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>112.53</x:v>
+        <x:v>212.53</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>6067</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>118.13</x:v>
+        <x:v>218.13</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>6068</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>4907.84</x:v>
+        <x:v>5007.84</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>6069</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>1209.72</x:v>
+        <x:v>1309.72</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>6070</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>1227.95</x:v>
+        <x:v>1327.95</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>6071</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>5341.96</x:v>
+        <x:v>5441.96</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>6072</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>964.01</x:v>
+        <x:v>1064.01</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>6073</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>117.98</x:v>
+        <x:v>217.98</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>6074</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>6075</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>2057.32</x:v>
+        <x:v>2157.32</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>6076</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>270.8</x:v>
+        <x:v>370.8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>6077</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>3459.01</x:v>
+        <x:v>3559.01</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>6078</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>5559.58</x:v>
+        <x:v>5659.58</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>6079</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>1812.26</x:v>
+        <x:v>1912.26</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>6080</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>201.05</x:v>
+        <x:v>301.05</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>6081</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>1163.06</x:v>
+        <x:v>1348.06</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>6082</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>2451.03</x:v>
+        <x:v>2636.03</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>6083</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>1288.43</x:v>
+        <x:v>1388.43</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>6084</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>446.32</x:v>
+        <x:v>546.32</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>6085</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>1134.92</x:v>
+        <x:v>1234.92</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>6086</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>1472.91</x:v>
+        <x:v>1572.91</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>6087</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>417.41</x:v>
+        <x:v>517.41</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>