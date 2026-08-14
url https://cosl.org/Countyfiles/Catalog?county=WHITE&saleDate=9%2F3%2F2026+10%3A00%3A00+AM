--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,369 +1,367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ce76b533c64404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/943d7d2963094a82959b7c6fbd99cec8.psmdcp" Id="R697652befef44f67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe6aded04e04c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07d256334c914524b675ef12f4f4a8b2.psmdcp" Id="R0ec5c81ee3d14e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>WHITE</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ABDULLAH, EMAD </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*286 WINDWOOD CO RD AR*  AKA PT TRACT 6 UNRECORDED E 1/2 NW SW ROUND MTN EST (AKA WINDWOOD CO ADDITION 5 5N 10W 5 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ALLEN, HOWARD P </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1806 BIRCHWOOD BEEBE AR 72012  LOT 46 WINDWOOD SOUTH PH II ADDITION 18 5N 8W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>025-18901-006</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>004-00921-046</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALLEN, TIFFANY &amp; MICHAEL </x:t>
   </x:si>
   <x:si>
-    <x:t>*711 COOPER RD KENSETT AR*  W 120' E 660' S 200' N 450' SW SE KENSETT OUTLOTS ADDITION 8 7N 6W 0.55 ACRE</x:t>
+    <x:t>*711 COOPER RD KENSETT AR*  W 120' E 660' S 200' N 450' SW SE 8 7N 6W 0.55 ACRES LOT  BLOCK  KENSETT OUTLOTS ADDITION CITY  SD RVK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVNV FUNDING, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>010-01888-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BAKER, TONYA C </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BLACK, J L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*HIGGINSON AR 72068*  E 80' W 289.08' N 200' SW 1/4, E OF RR ROW HIGGINSON OUTLOTS ADDITION 25 7N 7W 0.36 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>008-00683-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLAKEMORE, CHARLES C &amp; PAULA R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*229 BLAKEMORE AR*  S 201.47' E 690.16' W 714.98' SW SW LYING E OF COUNTY ROAD RURAL METES &amp; BOUNDS ADDITION 29 6N 10W 3.19 ACRES </x:t>
+    <x:t>*229 BLAKEMORE AR*  S 201.47' E 690.16' W 714.98' SW SW LYING E OF COUNTY ROAD 29 6N 10W 3.19 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BILLY EARLES, JAMES BLAKEMORE, CHARLA ROUSEY, ARVEST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-15060-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BONDING, J &amp; J </x:t>
   </x:si>
   <x:si>
     <x:t>*506 CHRISP SEARCY AR*  SPAUDLING S/D E 1/2 LOT 3 PT SE SW SEARCY OUTLOTS ADDITION 10 7N 7W 0.21 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>016-10429-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BULLOCK, MATTHEW </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*839 HWY 11 AR*  N 208.75' S 730.63' W 313.13' SW SW METES &amp; BOUNDS ADDITION CITY RURAL 7 6N 6W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03098-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURNS, KEITH &amp; KRISTI </x:t>
   </x:si>
   <x:si>
     <x:t>*129 FERGUSON MTN RD BEEBE AR 72012*  S 241.25' E 96.63' SE NE 4 6N 9W 0.73 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BB</x:t>
   </x:si>
   <x:si>
+    <x:t>FIRST SECURITY BANK, ERIC PERRY, FLOYD ROMANCE VOLUNTEER FIRE DEPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12810-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CHANDLER, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*101 STRAWBERRY RD BALD KNOB AR 72010* E 75' W 1/2 FRAL BLK 54 &amp; SE 83' W 1/2 BLK 43 BEING 75' X 100' BEINERT'S ADDITION 19 8N 5W 0.17 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00425-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COLE, YVONNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>505 MOUNTAIN ST PANGBURN AR 72121 10 9N 8W 0 ACRES LOT 1 &amp; 2 BLOCK 29 MOUNTAIN ADDITION CITY  SD PSPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICKIE HENDRIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-00285-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COOK, JASON JACOBY &amp; ASHLEY NICOLE TUCKER</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*3459 3463 HWY 16 AR*  PT SW NW NE RURAL METES &amp; BOUNDS ADDITION 23 9N 8W 2 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12258-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COOPER%MARY THOMPSON, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*S 4TH ST JUDSONIA AR 72081*  LOTS 11 &amp; 12 &amp; SW PT LOTS 3, 4 &amp; 5 34 8N 6W 0 ACRES LOT  BLOCK 18 RAILROAD ADDITION CITY  SD RVJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIIMY JOHN COOPER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009-00547-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRANE, RICHARD EARL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*117 COUNTY LINE RD ROSE BUD AR 72137*  N1/2 NE RURAL METES &amp; BOUNDS ADDITION 6 8N 9W 79.56 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-14016-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRAWFORD, BRANDON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*512 SE FRONT ST BRADFORD AR 72020*  S 100' N 140' NW SW LYING E OF RR METES &amp; BOUNDS ADDITION CITY RURAL 8 9N 4W 0.32 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00561-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRAWFORD, BRANDON LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR PT NE NE BEING 186.44' X 210' X 180' X 276.15' METES &amp; BOUNDS ADDITION CITY RURAL 18 9N 4W 1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00704-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DAVIS REV TR, DANNY W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*539 WELLS RD BALD KNOB, AR 72010*  PT E1/4 S1/2 SW SE LS N 300' S 665' E 295' S 1/2 SW SE 12 9N 6W 1.97 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD BERGER, BARBARA BERGER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05346-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVIS, DARSY &amp; TOMMIE EDWARDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">S1/2 LOT 11 &amp; 12 BLOCK 26 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00174-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWDROP ENTERPRIZES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">403 COLLISON ST BALD KNOB AR 72010 LOT 17-20 BLOCK 13 MCKAY ADDITION 19 8N 5W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00840-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DICKERSON, HENRY % DAPHNE WIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">E 435.60' W 874.58' SE NE LY N &amp; W OF HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2.14 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-13848-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DICKERSON%DAPHNE WIX, HENRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1248 -124 HWY 305 S AR*  E 280 LKS W 665 1/8 LKS SE NE N &amp; W HWY 305 33 7N 9W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
+  </x:si>
+  <x:si>
     <x:t>FLOYD ROMANCE VOLUNTEER FIRE DEPT</x:t>
   </x:si>
   <x:si>
-    <x:t>001-12810-003</x:t>
-[...118 lines deleted...]
-  <x:si>
     <x:t>001-13849-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 394.68' N 814.68' SE NE LY W OF HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-13851-000</x:t>
   </x:si>
   <x:si>
     <x:t>DOMANOSKI, NERENE % HELEN EVANS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N COR OF N1/2 BLOCK 49 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00355-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DREW, JOSHUA S &amp; TABITHA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NE, BEING TRACT B &amp; E RURAL METES &amp; BOUNDS ADDITION 2 7N 8W 1.77 ACRES </x:t>
+    <x:t>PT SW NE, BEING TRACT B &amp; E 2 7N 8W 1.77 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAT BRANCH MORTGAGE, MERS, RUSHMORE LOAN MGMT SERVICES LLC, NATIONSTAR MORTGAGE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-10937-001A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EDSALL, LARRY &amp; LILA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*102 PIERCE DR BEEBE AR 72012*  N 323.74' S 896.33' E 405' W 825' W 1/2 SW RURAL METES &amp; BOUNDS ADDITION 10 5N 8W 3.01 ACRES </x:t>
+    <x:t>*102 PIERCE DR BEEBE AR 72012*  N 323.74' S 896.33' E 405' W 825' W 1/2 SW 10 5N 8W 3.01 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEBE FIRE DEPARTMENT, MICHAEL CHAD EDSALL, CRAIG A EDSALL, COREY W EDSALL</x:t>
   </x:si>
   <x:si>
     <x:t>001-09795-010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ELLENBERG, DALE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE1/4 OF BLK BLOCK 20 MOORE ADDITION 3 7N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>016-02047-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ELLENBURG, BARBARA J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*1105 ACADEMY SEARCY AR*  E 55 1/3' N 75' BLOCK 10 SANDERS S/D JONES ADDITION 10 7N 7W </x:t>
+    <x:t>*1105 ACADEMY SEARCY AR*  E 55 1/3' N 75' 10 7N 7W 0 ACRES LOT  BLOCK 10 SANDERS S/D JONES ADDITION CITY  SD SSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LANE ELLENBURG, BEN'S BAIL BONDS
+</x:t>
   </x:si>
   <x:si>
     <x:t>016-02384-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ELLENBURG, DALE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*605 N BIRCH SEARCY AR 72143*  N1/2 E1/2 BLOCK 11 SANDERS S/D JONES ADD ADDITION 10 7N 7W </x:t>
+    <x:t>*605 N BIRCH SEARCY AR 72143*  N1/2 E1/2 10 7N 7W 0 ACRES LOT  BLOCK 11 SANDERS S/D JONES ADD ADDITION CITY  SD SSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LANE ELLENBURG, BEN'S BAIL BONDS</x:t>
   </x:si>
   <x:si>
     <x:t>016-02389-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARRISH, DONOVAN &amp; STEPHANIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">AR  E 110' W 220' E1/2 NW NW METES &amp; BOUNDS ADDITION CITY RURAL 7 9N 4W 3.33 ACRES </x:t>
+    <x:t>AR  E 110' W 220' E1/2 NW NW 7 9N 4W 3.33 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, ARKANSAS BEST FEDERAL CREDIT UNION</x:t>
   </x:si>
   <x:si>
     <x:t>001-00500-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*1060 VELVET RIDGE RD AR* W 110' E1/2 NW NW METES &amp; BOUNDS ADDITION CITY RURAL 7 9N 4W 3.6 ACRES </x:t>
+    <x:t>*1060 VELVET RIDGE RD AR* W 110' E1/2 NW NW 7 9N 4W 3.6 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BS</x:t>
   </x:si>
   <x:si>
     <x:t>001-00502-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FOX, AMANDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*101 MAPLE LEAF PLEASANT PLAINS AR 72568*  N 330' E 200' W 460' N1/2 NE NE &amp; N1/2 NE NE LS OUTSALES METES &amp; BOUNDS ADDITION CITY RURAL 2 10N 6W 6.96 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05813-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAY, CLAYTON </x:t>
   </x:si>
   <x:si>
     <x:t>184 RIVER OAKS COMMONS SEARCY AR 72143  LOT 184 RIVER OAKS COMMONS VI ADDITION 0 23N 12W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>016-02323-684</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GEISLER, GRANT </x:t>
   </x:si>
@@ -373,327 +371,279 @@
   <x:si>
     <x:t>004-00585-000</x:t>
   </x:si>
   <x:si>
     <x:t>GRANT, MARIA % ROY LEE BANKS % ROBERT H JAMES</x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 E1/2 BLOCK 2 BEINERT'S ADDITION 19 8N 5W 0.2 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>003-00382-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREER, KATHY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*292 WINDWOOD CO RD AR*  AKA TRACT 6-A UNRECORDED W 1/2 NW SW SW ROUND MTN EST (AKA WINDWOOD CO ADDITION 5 5N 10W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>025-18901-006A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREER, MARGARET </x:t>
   </x:si>
   <x:si>
-    <x:t>404 N PECAN BEEBE AR 72012  LOT 7 BLOCK 3 COLLEGE ADD (BEEBE) ADDITION 7 5N 8W 0.2 ACRE</x:t>
+    <x:t>404 N PECAN BEEBE AR 72012  7 5N 8W 0.2 ACRES LOT 7 BLOCK 3 COLLEGE ADD (BEEBE) ADDITION CITY  SD BBB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANIE PRESLEY, LISA BERNT</x:t>
   </x:si>
   <x:si>
     <x:t>004-00380-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, CARL R &amp; GERRY A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR UNIT 1 LOT 3 BLOCK 3 RED RIVER SHORES ADDITION 14 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00847-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HAMILTON, DEBBIE &amp; ERIC TURNER % BARBARA TURNER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*158 TURNER RD ROSE BUD, AR 72137* PT NW NW RURAL METES &amp; BOUNDS ADDITION 13 8N 10W 2 ACRES </x:t>
+    <x:t xml:space="preserve">HAMILTON &amp; ERIC TURNER%BARBARA TURNER, DEBBIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*158 TURNER RD ROSE BUD, AR 72137*  PT NW NW 13 8N 10W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBARA TURNER, LVNV FUNDING, MID-SOUTH ADJUSTMENT</x:t>
   </x:si>
   <x:si>
     <x:t>001-15906-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARPER, LESLIE WAYNE </x:t>
   </x:si>
   <x:si>
-    <x:t>N 100' E 100' S 372' W 560' SW SE METES &amp; BOUNDS ADDITION CITY RURAL 29 9N 6W 0.23 ACRE</x:t>
+    <x:t>N 100' E 100' S 372' W 560' SW SE 29 9N 6W 0.23 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM SYLVESTER HARPER, JR</x:t>
   </x:si>
   <x:si>
     <x:t>001-05633-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HARRIS, ALICE % ROY BANKS % ROBERT H JAMES</x:t>
-[...2 lines deleted...]
-    <x:t>E1/2 E1/2 BLOCK 2 BEINERT'S ADDITION 19 8N 5W 0.2 ACRE</x:t>
+    <x:t xml:space="preserve">HARRIS%ROY BANKS%ROBERT H JAMES, ALICE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 E1/2 19 8N 5W 0.2 ACRES LOT  BLOCK 2 BEINERT'S ADDITION CITY  SD BK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT H JAMES</x:t>
   </x:si>
   <x:si>
     <x:t>003-00381-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARRISON, WESLEY &amp; JESSICA </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HERSHELMAN, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">216 WYNN ST BALD KNOB AR 72010  LOT 5-8 BLOCK 4 MCKAY ADDITION 19 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00786-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HICKMON, DOROTHY </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">*HWY 167 N AR* N1/2 SW LS HWY ROW LS N 1350.76' E 972.34' W 2016.29' THF LS OUTSALES METES &amp; BOUNDS ADDITION CITY RURAL 29 9N 5W 9.35 ACRES </x:t>
+    <x:t xml:space="preserve">HICKMON%MARY HICKMAN &amp; HOPE COX, J D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*HWY 167 N AR*  N1/2 SW LS HWY ROW LS N 1350.76' E 972.34' W 2016.29' THF LS OUTSALES 29 9N 5W 9.35 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKIE HICKMAN, TOMMY HICKMON, MARY HICKMAN, JIMMY HICKMAN</x:t>
   </x:si>
   <x:si>
     <x:t>001-02664-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOBBS, TOMMIE D </x:t>
   </x:si>
   <x:si>
-    <x:t>111 KELLY ANN ST BALD KNOB AR 72010  LOT 3 BLOCK 2 EMDE #1 ADDITION 7 8N 5W 0.62 ACRE</x:t>
+    <x:t>111 KELLY ANN ST BALD KNOB AR 72010  7 8N 5W 0.62 ACRES LOT 3 BLOCK 2 EMDE #1 ADDITION CITY  SD BK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN BANK</x:t>
   </x:si>
   <x:si>
     <x:t>003-00558-614</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPPER, LEO </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">709 N PINE SEARCY AR 72143 LOT 3 BLOCK 7 STEWARD ADDITION 3 7N 7W </x:t>
+    <x:t>709 N PINE SEARCY AR 72143  3 7N 7W 0 ACRES LOT 3 BLOCK 7 STEWARD ADDITION CITY  SD SSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF SEARCY</x:t>
   </x:si>
   <x:si>
     <x:t>016-02700-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOUSE, BYRON III &amp; SHAE % D/B/A HOUSE PROP INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLOCK 69 WEST END ADD (PANGBURN) ADDITION 10 9N 8W 1.96 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>013-00371-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUDSON, RYAN </x:t>
   </x:si>
   <x:si>
     <x:t>AKA LOT 80 UNRECORDED PT E 35 ACS NE SE 6 7N 10W 3 ACRES LOT 80 BLOCK  ROLLING MEADOWS (UNREC) ADDITION CITY  SD 35</x:t>
   </x:si>
   <x:si>
     <x:t>VELTON FULTON</x:t>
   </x:si>
   <x:si>
     <x:t>025-18601-080</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">105 LYNN ST JUDSONIA AR 72081  LOT 11 BLOCK 2 FORBES ADD (JUDSONIA) ADDITION 32 8N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>009-00369-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMES, BRIAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DENNY ST AR  UNIT 2 LOT 2 BLOCK 9 RED RIVER SHORES ADDITION 14 8N 7W </x:t>
+    <x:t>DENNY ST AR  UNIT 2 14 8N 7W 0 ACRES LOT 2 BLOCK 9 RED RIVER SHORES ADDITION CITY  SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLY FINANCIAL INC</x:t>
   </x:si>
   <x:si>
     <x:t>002-01102-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JAMES, TERRY JOE ETAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*306 2ND ST PANGBURN AR 72121*  N1/2 OF LOT 8 &amp; ALL OF LOTS 9 &amp; 10 LS E 75' THEREOF BLOCK 5 PANGBURN ORIGINAL TOWN ADDITION 10 9N 8W </x:t>
+    <x:t xml:space="preserve">JAMES ETAL, TERRY JOE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*306 2ND ST PANGBURN AR 72121*  N1/2 OF LOT 8 &amp; ALL OF LOTS 9 &amp; 10 LS E 75' THEREOF 10 9N 8W 0 ACRES LOT  BLOCK 5 PANGBURN ORIGINAL TOWN ADDITION CITY  SD PSPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHONDA HOWELL, RICKY MATTHEWS, ROBIN BETTLEY</x:t>
   </x:si>
   <x:si>
     <x:t>013-00033-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOHNSON, BRANDON L ETAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*2348 HWY 267 SOUTH SEARCY AR 721438  PT OF NE SW W OF HWY 267 832.40' X 612.72' X 597.50' RURAL METES &amp; BOUNDS ADDITION 29 7N 7W 4.2 ACRES </x:t>
+    <x:t xml:space="preserve">JOHNSON ETAL, BRANDON L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*2348 HWY 267 SOUTH SEARCY AR 721438  PT OF NE SW W OF HWY 267 832.40' X 612.72' X 597.50' 29 7N 7W 4.2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONNIE BETTS, BRANDY SLOATE, JUSTIN HURST, WORKFORCE SERVICES, OCSE, HURST LAW GROUP, MORRISEY LAW FIRM, FIRST SECURITY BANK, GUM SPRINGS FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>001-07553-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, LAURENCE T </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">AR UNIT 2 LOT 16A BLOCK 5 RED RIVER SHORES ADDITION 14 8N 7W </x:t>
+    <x:t>AR  UNIT 2 14 8N 7W 0 ACRES LOT 16A BLOCK 5 RED RIVER SHORES ADDITION CITY  SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDA C JONES</x:t>
   </x:si>
   <x:si>
     <x:t>002-01034-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, LAURENCE T &amp; LINDA C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROCKY ST AR  UNIT 2 LOT 05A BLOCK 5 RED RIVER SHORES ADDITION 14 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-01013-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LAMB, ERIN &amp; DANIEL </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LANGSTON, EARL </x:t>
   </x:si>
   <x:si>
-    <x:t>N 100' S 200' W 97.50' E 217 1/2' SW NW NE SW BEEBE OUTLOTS ADDITION 8 5N 8W 0.22 ACRE</x:t>
+    <x:t>N 100' S 200' W 97.50' E 217 1/2' SW NW NE SW 8 5N 8W 0.22 ACRES LOT  BLOCK  BEEBE OUTLOTS ADDITION CITY  SD BBB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARKANSAS DEMOCRAT GAZETTE, ROBERT E LANGSTON, KATHLEEN LANGSTON</x:t>
   </x:si>
   <x:si>
     <x:t>004-03719-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LINDVALL, STEVEN C </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOONEY, ESTALEE </x:t>
   </x:si>
   <x:si>
     <x:t>N 218' W 70 ' E 456' NE NE &amp; W 70' E 186' N 218' 26 6N 6W 0.71 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD RV</x:t>
   </x:si>
   <x:si>
-    <x:t>GLENN LOONEY</x:t>
+    <x:t>GLENN LOONEY, CLAUDY LOONEY</x:t>
   </x:si>
   <x:si>
     <x:t>001-03352-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOUKS, MICHAEL </x:t>
-[...38 lines deleted...]
-    <x:t xml:space="preserve">*4694 HWY 36 W AR*  PT SE SW E HWY 228' X 270' X 145' X 194' X 276.54' RURAL METES &amp; BOUNDS ADDITION 27 8N 9W 1.75 ACRES </x:t>
+    <x:t xml:space="preserve">FAMILY LLC, MASON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*4694 HWY 36 W AR*  PT SE SW E HWY 228' X 270' X 145' X 194' X 276.54' 27 8N 9W 1.75 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVA DALE MASON, KEVIN HARRELL MASON</x:t>
   </x:si>
   <x:si>
     <x:t>001-14338-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCGEE, SHIRLEY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 208' N 1026' W 451' E 660' W1/2 NE RURAL METES &amp; BOUNDS ADDITION 7 8N 9W 2.15 ACRES </x:t>
+    <x:t>S 208' N 1026' W 451' E 660' W1/2 NE 7 8N 9W 2.15 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILLIP MCGEE, PATRICK MEGEE</x:t>
   </x:si>
   <x:si>
     <x:t>001-14028-009</x:t>
   </x:si>
   <x:si>
     <x:t>MEEKS, WILLIAM &amp; MARIE M GRANT % ROBERT H JAMES</x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 BLOCK 2 BEINERT'S ADDITION 19 8N 5W 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>003-00383-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MELTON, MARY M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AKA LOT 31 UNRECORDED PT NW CALDWELL FARMS (AKA DEEREWOOD) ADDITION 1 7N 8W 5.42 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>025-03331-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MELTON, MARY M. </x:t>
   </x:si>
@@ -703,408 +653,324 @@
   <x:si>
     <x:t>001-14000-001A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, DONNIE &amp; HELEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*122 RAILROAD HIGGINSON AR*  LOT 5 &amp; S 4' LOT 4 BLOCK 1 GUS MURPHY ADDITION 25 7N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>008-00011-000</x:t>
   </x:si>
   <x:si>
     <x:t>MILLER, PATRICIA FAYE &amp; KEITH MILLER</x:t>
   </x:si>
   <x:si>
     <x:t>*406 MAIN JUDSONIA AR*  N 45' LOT 1 BLOCK 25 JUDSONIA ORIGINAL TOWN ADDITION 34 8N 6W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>009-00115-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MUCE, RHONDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*531 FOSTER CHAPEL RD SEARCY, AR 72143*  W 210' E 630' N 495' NW NE RURAL METES &amp; BOUNDS ADDITION 31 8N 7W 2.38 ACRES </x:t>
+    <x:t>*531 FOSTER CHAPEL RD SEARCY, AR 72143*  W 210' E 630' N 495' NW NE 31 8N 7W 2.38 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATES RESOURCES CORPORATION, METROPOLITAN MORTGAGE &amp; SECURITIES COMPANY, INC., AMERIQUEST MORTGAGE COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>001-08423-003</x:t>
   </x:si>
   <x:si>
-    <x:t>MYATT, FRED, JR % LAURA RASH</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">ALL BLKS 30,35,46,47,50 &amp; 51 BEINERT'S ADDITION 19 8N 5W 4.14 ACRES </x:t>
+    <x:t xml:space="preserve">MYATT JR%LAURA RASH, FRED </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL BLKS 30,35,46,47,50 &amp; 51 19 8N 5W 4.14 ACRES LOT  BLOCK  BEINERT'S ADDITION CITY  SD BK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURA RASH</x:t>
   </x:si>
   <x:si>
     <x:t>003-00412-000</x:t>
   </x:si>
   <x:si>
-    <x:t>NIXON, NOVELLA % LORI WHITE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*163 EDWARDS RD JUDSONIA, AR 72081* W 2 A OF S 169.23' OF E 23 A SE NW, LS W 200' THEREOF METES &amp; BOUNDS ADDITION CITY RURAL 5 8N 6W 1.23 ACRES </x:t>
+    <x:t xml:space="preserve">NIXON%LORI WHITE, NOVELLA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*163 EDWARDS RD JUDSONIA, AR 72081* W 2 A OF S 169.23' OF E 23 A SE NW, LS W 200' THEREOF 5 8N 6W 1.23 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORI WHITE, MARK NIXON, TIMOTHY NIXON, CORY NIXON, SEAN NIXON</x:t>
   </x:si>
   <x:si>
     <x:t>001-04187-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAYETTE, CHRISTIAN MITCHELL </x:t>
   </x:si>
   <x:si>
     <x:t>S 5' N 75' LOTS 38 &amp; 39 BLOCK 2 BRUMMETT S/D TURNER ADD ADDITION 11 7N 7W 0.01 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>016-00571-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEEBLES, BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*8862 HWY 13 SEARCY AR 72143*  PT OF S 1/2 SW LYING S OF HWY ON RIGHT BK OF RIVER LS HWY ROW RURAL METES &amp; BOUNDS ADDITION 36 8N 7W 2.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08726-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRATT, JOHNATHON E &amp; LAUNA J </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REED, LARRY D &amp; LANORA C </x:t>
   </x:si>
   <x:si>
     <x:t>*631 DRIPPING SPRINGS RD JUDSONIA, AR 72081*  N 830' E 210' SE SW 3 9N 6W 4 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 48</x:t>
   </x:si>
   <x:si>
-    <x:t>LARRY REED JR</x:t>
+    <x:t>LARRY REED JR, PORTFOLIO RECOVERY ASSOC LLC.</x:t>
   </x:si>
   <x:si>
     <x:t>001-05189-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RETTIG, JENNIFER </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">*403 DEPOT ST KENSETT AR 72082*  N 209' S 440' E 420' SE SE SW KENSETT OUTLOTS ADDITION 17 7N 6W 1.8 ACRES </x:t>
+    <x:t xml:space="preserve">RICE%BETTY FOSTER, ANNIE MARIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*403 DEPOT ST KENSETT AR 72082*  N 209' S 440' E 420' SE SE SW 17 7N 6W 1.8 ACRES LOT  BLOCK  KENSETT OUTLOTS ADDITION CITY  SD RVK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THERESA RICE, CHRISTOPHER RICE</x:t>
   </x:si>
   <x:si>
     <x:t>010-01978-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RICHARDSON, JACQUELINE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RICKS, CHARLES &amp; MARGIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR  UNIT 1 LOT 32 BLOCK 3 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00871-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMES ST AR  UNIT 1 LOT 031 &amp; 033 BLOCK 3 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00872-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR  UNIT 1 LOT 34 BLOCK 3 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00873-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR  UNIT 1 LOT 36 BLOCK 3 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00874-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERSON, ANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*412 SW FORTH ST KENSETT AR 72082*  LOT 7 &amp; S1/2 OF 8 BLOCK 21 KENSETT ORIGINAL ADDITION 17 7N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>010-00129-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBERSON, SHANE ALLEN </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SAWYER, JANICE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">11 JUNIPER SEARCY AR 72143  LOT 2 CEDARIDGE S/D I &amp; II ADDITION 8 7N 7W </x:t>
+    <x:t>11 JUNIPER SEARCY AR 72143  8 7N 7W 0 ACRES LOT 2 BLOCK  CEDARIDGE S/D I &amp; II ADDITION CITY  SD SSS2</x:t>
   </x:si>
   <x:si>
     <x:t>016-00590-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, WHITNEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*735 VELVET RIDGE RD BRADFORD AR 72020*  W1/2 S1/4 SW SW LS 1 AC LS OUTSALES METES &amp; BOUNDS ADDITION CITY RURAL 2 9N 5W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02094-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHOCK, MARY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, ROBERT P, DR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR  UNIT 1 LOT 49 BLOCK 4 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00921-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITHSON, L MICHAEL &amp; THERESA </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SOLANO, KRISTIN </x:t>
   </x:si>
   <x:si>
-    <x:t>1904 - 1906 E MARKET ST SEARCY AR 72145  LOT 1 MARKET STREET ADDITION 11 7N 7W 0.46 ACRE</x:t>
+    <x:t>1904 - 1906 E MARKET ST SEARCY AR 72145  11 7N 7W 0.46 ACRES LOT 1 BLOCK  MARKET STREET ADDITION CITY  SD SSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST COMMUNITY BANK, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>016-01873-551</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SOWARDS, DIXIE D </x:t>
   </x:si>
   <x:si>
-    <x:t>*126 TAYLOR CREEK RD ROSE BUD AR 72137*  N 100' S 499' E 200' W 620' OF NW NE ROSE BUD OUTLOTS ADDITION 17 8N 10W 0.46 ACRE</x:t>
+    <x:t>*126 TAYLOR CREEK RD ROSE BUD AR 72137*  N 100' S 499' E 200' W 620' OF NW NE 17 8N 10W 0.46 ACRES LOT  BLOCK  ROSE BUD OUTLOTS ADDITION CITY  SD 35RB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOURDES GUZMAN</x:t>
   </x:si>
   <x:si>
     <x:t>014-00391-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SPIRES, BARBARA </x:t>
   </x:si>
   <x:si>
-    <x:t>311 S SECOND ST GEORGETOWN, AR 72143  LOT 10,11 &amp; 12 BLOCK 30 GEORGETOWN ORIGINAL ADDITION 20 6N 4W 0.48 ACRE</x:t>
+    <x:t>311 S SECOND ST GEORGETOWN, AR 72143  20 6N 4W 0.48 ACRES LOT 10,11 &amp; 12 BLOCK 30 GEORGETOWN ORIGINAL ADDITION CITY  SD RVGT</x:t>
   </x:si>
   <x:si>
     <x:t>006-10384-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STANLEY, B F &amp; PEARL B </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR  UNIT 1 LOT 40 BLOCK 4 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00913-000</x:t>
   </x:si>
   <x:si>
-    <x:t>STEPHENS, SHEILA % SHEILA SEYMORE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*455 MCJESTER RD PANGBURN AR 72121* E1/2 SE LS S 626.25' E 417.5' THF RURAL METES &amp; BOUNDS ADDITION 17 10N 7W 74 ACRES </x:t>
+    <x:t xml:space="preserve">STEPHENS%SHEILA SEYMORE, SHEILA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*455 MCJESTER RD PANGBURN AR 72121* E1/2 SE LS S 626.25' E 417.5' THF 17 10N 7W 74 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD PS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-09409-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SUTHERLIN, NANCY I &amp; SUSAN SUTHERLIN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">SW SW E OF W LINE &amp; S OF WASHINGTON ST &amp; W OF BLK 1 JUDSONIA OUTLOTS ADDITION 34 8N 6W 0.75 ACRES </x:t>
+    <x:t xml:space="preserve">SUTHERLIN &amp; SUSAN SUTHERLIN, NANCY I </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW SW E OF W LINE &amp; S OF WASHINGTON ST &amp; W OF BLK 1 34 8N 6W 0.75 ACRES LOT  BLOCK  JUDSONIA OUTLOTS ADDITION CITY  SD RVJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HELEN SUTHERLIN, JULIAN SUTHERLIN</x:t>
   </x:si>
   <x:si>
     <x:t>009-01981-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SWIFT, BOBBY R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*120 S SKY MEADOW CIR SEARCY AR 72143* SE SE AKA LOT 16 UNRECORDED ALLEN MOUNTAIN ESTATES ADDITION 21 9N 7W 3 ACRES </x:t>
+    <x:t>*120 S SKY MEADOW CIR SEARCY AR 72143*  SE SE AKA LOT 16 UNRECORDED 21 9N 7W 3 ACRES LOT  BLOCK  ALLEN MOUNTAIN ESTATES ADDITION CITY  SD SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIDLAND FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>025-00500-116</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THAUMATRUGE INC % BARRY JONES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">THOMPSON, MICHAEL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*429 BROWN RD BALD KNOB AR 72010*  N 315' W 210' E1/2 NW NE METES &amp; BOUNDS ADDITION CITY RURAL 26 9N 5W 1.5 ACRES </x:t>
+    <x:t>*429 BROWN RD BALD KNOB AR 72010*  N 315' W 210' E1/2 NW NE 26 9N 5W 1.5 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFCU</x:t>
   </x:si>
   <x:si>
     <x:t>001-02576-000</x:t>
   </x:si>
   <x:si>
     <x:t>TIMBS, CLEVELAND % CHRISTINE WATSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">300 E SECOND ST BALD KNOB AR  LOT 5 BLOCK 26 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00169-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TOZER, ALEXIS </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">VEST, DUTCHESS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">506 2ND ST PANGBURN AR LOT 13 &amp; 14 BLOCK 7 PANGBURN ORIGINAL TOWN ADDITION 10 9N 8W </x:t>
   </x:si>
   <x:si>
     <x:t>013-00049-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEATHERS, CHESTER V &amp; PAMELA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4527 HWY 157 JUDSONIA AR 72081*  PT NW NW LYING W OF HWY 157 BEING W PT TRACT C PER SURVEY RURAL METES &amp; BOUNDS ADDITION 31 10N 6W 1.63 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06318-014</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILLIAMS, JOSEPH E &amp; SUSIE K </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WOODS, GEORGE E &amp; PATRICIA A </x:t>
   </x:si>
   <x:si>
-    <x:t>*1589 HWY 31 N BEEBE AR 72012*  PT SW SE BEING 214.07' X 230.84' X 181.81' &amp; PT SE SE BEING 214.07' X 35.96' X 60.58' X 43.05' X 126.77' X 18.88' X 33.76' RURAL METES &amp; BOUNDS ADDITION 3 6N 9W 0.58 ACRE</x:t>
+    <x:t>*1589 HWY 31 N BEEBE AR 72012*  PT SW SE BEING 214.07' X 230.84' X 181.81' &amp; PT SE SE BEING 214.07' X 35.96' X 60.58' X 43.05' X 126.77' X 18.88' X 33.76' 3 6N 9W 0.58 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEITH VAUGHN, REGIONS BANK, FLOYD ROMANCE FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-12805-003A</x:t>
   </x:si>
   <x:si>
     <x:t>WRIGHT, EDWARD W &amp; MELINDA L SNIDER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 NE SE LS N 232.75' W 208.71' E 933.63' THF LS S 335' E 440' THF ROSE BUD OUTLOTS ADDITION 8 8N 10W 15.37 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00260-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>001-15034-002</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1129,65 +995,69 @@
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="4">
+  <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -1487,2671 +1357,2347 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5973</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5974</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>12</x:v>
-[...11 lines deleted...]
-        <x:v>3642.2</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5975</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>1997.91</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5976</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>831.28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5977</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>21</x:v>
-[...11 lines deleted...]
-        <x:v>1551.46</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5978</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>261.21</x:v>
+        <x:v>268.55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5979</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1500.35</x:v>
+        <x:v>1537.05</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5980</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>1478.79</x:v>
+        <x:v>1486.13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5981</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>774.31</x:v>
+        <x:v>781.65</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5982</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>1474.57</x:v>
+        <x:v>1496.59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5983</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>372.58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5984</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>1447.94</x:v>
+        <x:v>1455.28</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5985</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>4205.18</x:v>
+        <x:v>4212.52</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5986</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5987</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>494.31</x:v>
+        <x:v>501.65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5988</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>762.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5989</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>57</x:v>
-[...11 lines deleted...]
-        <x:v>290.88</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5990</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>255.92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5991</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>502.31</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5992</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>455.2</x:v>
+        <x:v>484.56</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5993</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>917.12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5994</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>1517.28</x:v>
+        <x:v>1546.64</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5995</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>581.44</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5996</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2329.87</x:v>
+        <x:v>2337.21</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5997</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>551.29</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5998</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>410.24</x:v>
+        <x:v>417.58</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5999</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>1104.96</x:v>
+        <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>6000</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>3445.39</x:v>
+        <x:v>3474.75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>6001</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>476.57</x:v>
+        <x:v>483.91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>6002</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>10</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1383.99</x:v>
+        <x:v>1398.67</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>6003</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D32" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G32" s="1">
-        <x:v>3686.98</x:v>
+        <x:v>3701.66</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>6004</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D33" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D33" s="0" t="s">
+      <x:c r="F33" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E33" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G33" s="1">
-        <x:v>640.95</x:v>
+        <x:v>662.97</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>6005</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
+      <x:c r="F34" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E34" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G34" s="1">
-        <x:v>665.15</x:v>
+        <x:v>687.17</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>6006</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
+      <x:c r="E35" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E35" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G35" s="1">
-        <x:v>5173</x:v>
+        <x:v>5180.34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>6007</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
+      <x:c r="E36" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E36" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G36" s="1">
-        <x:v>6223.53</x:v>
+        <x:v>6238.21</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>6008</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D37" s="0" t="s">
+      <x:c r="E37" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E37" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G37" s="1">
-        <x:v>581.81</x:v>
+        <x:v>589.15</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>6009</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D38" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D38" s="0" t="s">
+      <x:c r="E38" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F38" s="0" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>471.81</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>6010</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D39" s="0" t="s">
+      <x:c r="E39" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E39" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G39" s="1">
-        <x:v>945.11</x:v>
+        <x:v>952.45</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>6011</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D40" s="0" t="s">
+      <x:c r="E40" s="0" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>303.01</x:v>
+        <x:v>332.37</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>6012</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>290.61</x:v>
+        <x:v>312.63</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>6013</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>2701.85</x:v>
+        <x:v>2738.55</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>6014</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>214.92</x:v>
+        <x:v>229.6</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>6015</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>471.81</x:v>
+        <x:v>479.15</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>6016</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>135</x:v>
-[...11 lines deleted...]
-        <x:v>4941.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>6017</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>138</x:v>
-[...11 lines deleted...]
-        <x:v>1331.35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>6018</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>4905.65</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>6019</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>144</x:v>
-[...11 lines deleted...]
-        <x:v>290.82</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>6020</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>451.37</x:v>
+        <x:v>480.73</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>6021</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>4590.37</x:v>
+        <x:v>4605.05</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>6022</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>3191.09</x:v>
+        <x:v>3198.43</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>6023</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>292.24</x:v>
+        <x:v>299.58</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>6024</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D53" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E53" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D53" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G53" s="1">
-        <x:v>357.41</x:v>
+        <x:v>364.75</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>6025</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>381.92</x:v>
+        <x:v>403.94</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>6026</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D55" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E55" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F55" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D55" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G55" s="1">
-        <x:v>297.95</x:v>
+        <x:v>312.63</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>6027</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D56" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E56" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D56" s="0" t="s">
+      <x:c r="F56" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E56" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G56" s="1">
-        <x:v>2832.21</x:v>
+        <x:v>2868.91</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>6028</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D57" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D57" s="0" t="s">
+      <x:c r="E57" s="0" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>5586.01</x:v>
+        <x:v>5637.39</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>6029</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>290.61</x:v>
+        <x:v>305.29</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>6030</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>218.13</x:v>
+        <x:v>225.47</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>6031</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>181</x:v>
-[...11 lines deleted...]
-        <x:v>264.75</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>6032</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D61" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D61" s="0" t="s">
+      <x:c r="F61" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E61" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G61" s="1">
-        <x:v>721.09</x:v>
+        <x:v>735.77</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>6033</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>187</x:v>
-[...11 lines deleted...]
-        <x:v>2029.95</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>6034</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>190</x:v>
-[...11 lines deleted...]
-        <x:v>5555.12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>6035</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>399.81</x:v>
+        <x:v>414.49</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>6036</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>197</x:v>
-[...11 lines deleted...]
-        <x:v>1237.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>6037</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>201</x:v>
-[...11 lines deleted...]
-        <x:v>939.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>6038</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>204</x:v>
-[...11 lines deleted...]
-        <x:v>385.35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>6039</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>204</x:v>
-[...11 lines deleted...]
-        <x:v>385.35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>6040</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>1389.99</x:v>
+        <x:v>1412.01</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>6041</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>462.39</x:v>
+        <x:v>484.41</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>6042</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>572.88</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>6043</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>1969.54</x:v>
+        <x:v>1976.88</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>6044</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>350.09</x:v>
+        <x:v>357.43</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>6045</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>421.38</x:v>
+        <x:v>443.4</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>6046</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>602.29</x:v>
+        <x:v>609.63</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>6047</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>1170.66</x:v>
+        <x:v>1192.68</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>6048</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>557.85</x:v>
+        <x:v>587.21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>6049</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>763.8</x:v>
+        <x:v>793.16</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>6050</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>194.04</x:v>
+        <x:v>208.72</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>6051</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>1156.54</x:v>
+        <x:v>1178.56</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>6052</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>245</x:v>
-[...11 lines deleted...]
-        <x:v>2965.98</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>6053</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>1547.1</x:v>
+        <x:v>1576.46</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>6054</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>252</x:v>
-[...11 lines deleted...]
-        <x:v>1533.53</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>6055</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>2113.06</x:v>
+        <x:v>2142.42</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>6056</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>258</x:v>
-[...11 lines deleted...]
-        <x:v>448.84</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>6057</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>200.68</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>6058</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>340.55</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>6059</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>6060</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>6061</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>541.87</x:v>
+        <x:v>549.21</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>6062</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>273</x:v>
-[...11 lines deleted...]
-        <x:v>525.92</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>6063</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>276</x:v>
-[...11 lines deleted...]
-        <x:v>439.75</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>6064</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>2889.74</x:v>
+        <x:v>2904.42</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>6065</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>630.56</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>6066</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>285</x:v>
-[...11 lines deleted...]
-        <x:v>212.53</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>6067</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>218.13</x:v>
+        <x:v>225.47</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>6068</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>291</x:v>
-[...11 lines deleted...]
-        <x:v>5007.84</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>6069</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>294</x:v>
-[...11 lines deleted...]
-        <x:v>1309.72</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>6070</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>297</x:v>
-[...11 lines deleted...]
-        <x:v>1327.95</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>6071</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>5441.96</x:v>
+        <x:v>5463.98</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>6072</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>1064.01</x:v>
+        <x:v>1078.69</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>6073</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>217.98</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>6074</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>6075</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>2157.32</x:v>
+        <x:v>2164.66</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>6076</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>370.8</x:v>
+        <x:v>378.14</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>6077</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>3559.01</x:v>
+        <x:v>3566.35</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>6078</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>321</x:v>
-[...11 lines deleted...]
-        <x:v>5659.58</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>6079</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>1912.26</x:v>
+        <x:v>1926.94</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>6080</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>301.05</x:v>
+        <x:v>323.07</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>6081</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>330</x:v>
-[...11 lines deleted...]
-        <x:v>1348.06</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>6082</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>2636.03</x:v>
+        <x:v>2643.37</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>6083</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>1388.43</x:v>
+        <x:v>1417.79</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>6084</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>339</x:v>
-[...11 lines deleted...]
-        <x:v>546.32</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>6085</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>1234.92</x:v>
+        <x:v>1264.28</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>6086</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>1572.91</x:v>
+        <x:v>1580.25</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>6087</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>348</x:v>
-[...11 lines deleted...]
-        <x:v>517.41</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>