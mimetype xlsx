--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1641aede7dd4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5d22f857fbf94f358fb75eee8a377bd8.psmdcp" Id="R1eb4340ccf27487d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d7653f49e7412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ef345404f244b1686892a7e3070fb2f.psmdcp" Id="R93f3fe604a424fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -1410,51 +1410,51 @@
       </x:c>
       <x:c r="G28" s="1">
         <x:v>289.41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>6115</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>2976.38</x:v>
+        <x:v>3061.38</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>6116</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>1764.54</x:v>
       </x:c>
     </x:row>
@@ -1525,74 +1525,74 @@
       </x:c>
       <x:c r="G33" s="1">
         <x:v>1344.56</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>6120</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>290.88</x:v>
+        <x:v>460.88</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>6121</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>723.97</x:v>
+        <x:v>808.97</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>