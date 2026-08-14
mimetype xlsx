--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d7653f49e7412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2ef345404f244b1686892a7e3070fb2f.psmdcp" Id="R93f3fe604a424fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re29ae6dbc86b420b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dcf75d5b5744fbf8a7c65531b3349e9.psmdcp" Id="R6e00d05f467b47e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -178,60 +178,51 @@
   <x:si>
     <x:t>LEE, DEWAYNE LEE &amp; DANNY GLOVER</x:t>
   </x:si>
   <x:si>
     <x:t>LOT OF LAND BETWEEN RI RR ON E &amp; MAIN ST 25' X 250'. BLOCK 4 BLOCK 4 PATTERSON ORIGINAL ADDITION 05 07N 02W 0.138 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>007-00067-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15-18 BLOCK 38 PATTERSON ORIGINAL ADDITION 05 07N 02W 0.39 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>007-00232-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, CYNTHIA MARIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 BLOCK 6 CARTER #1 ADDITION 06 04N 02W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>004-00414-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MELVIN, RAY &amp; FAY, FAMILY TRUST, GARVIN LARRY MELVIN TRUSTEE % CHASE FISHER ALLEN</x:t>
-[...8 lines deleted...]
-    <x:t>005-00020-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, JAMES &amp; OTTO </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15-17 BLOCK 4 RANEY ADDITION 0.241 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>006-01080-000</x:t>
   </x:si>
   <x:si>
     <x:t>NEWSON, DOLLY % LEVONN NEWSON</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 BLOCK 7 GREGORY ADDITION 08 06N 03W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-00177-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PARKER, PERRY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 28 ROLLING HILLS ADDITION 25 08N 04W 0.286 ACRE</x:t>
   </x:si>
@@ -1147,452 +1138,440 @@
         <x:v>53</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>232.2</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>6104</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>6105</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>479.42</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>6106</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>357.05</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>6107</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>2058.42</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>6108</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>375.84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>6109</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>264.07</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>6110</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>189.01</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>6111</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>214.45</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>6112</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>241.59</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>6113</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>230.72</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>6114</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>289.41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>6115</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G29" s="1">
-        <x:v>3061.38</x:v>
+        <x:v>3068.72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>6116</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>1764.54</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>6117</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>1397.14</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>6118</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D32" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E32" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="F32" s="0" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>278.19</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>6119</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>1344.56</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>6120</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>460.88</x:v>
+        <x:v>468.22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>6121</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G35" s="1">
-        <x:v>808.97</x:v>
+        <x:v>816.31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>