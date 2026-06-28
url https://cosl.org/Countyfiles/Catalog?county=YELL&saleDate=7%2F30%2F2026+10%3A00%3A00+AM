--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R667b1bce97c94c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/289463b95c1d4ccd9f7b1ede29c5f4c3.psmdcp" Id="Rad1b6f722d7945b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cc8313344224f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/796ea1c44b19410aac553975cea13aa2.psmdcp" Id="R2bfdd30e67984fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,245 +46,137 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>YELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALLEN, JOHN W </x:t>
   </x:si>
   <x:si>
     <x:t>N PT. NE COR. NE NW 25 5N 23W 1.16 ACRES LOT  BLOCK  DANVILLE CITY 25-05-23 ADDITION CITY  SD 36I</x:t>
   </x:si>
   <x:si>
     <x:t>BARBARA ALLEN, MICHELE ALLEN, BANK OF DARDANELLE, ENTERGY ARKANSAS INC., JOHNNY ALLEN, BOBBY ALLEN, MIKE ALLEN</x:t>
   </x:si>
   <x:si>
     <x:t>701-00884-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ANDERSON, MARY BETH </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT. SW NW 35 4N 23W 4 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ANDERSON%YASMIN SEMBRIA RECIO, MICHAEL &amp; YASMIN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT. NE SW 2 5N 25W 1.44 ACRES LOT  BLOCK   ADDITION CITY  SD 9O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES WOODWARD, DAN FINCHER, WILLIAM FINCHER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-07612-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BLANKENSHIP, ALLEN LEON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE COR. SW SE 26 4N 23W 0.4 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEBRA BLANKENSHIP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-03329-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT. SE SE 26 4N 23W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-03331-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT. NE NE 35 4N 23W 21.4 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-03352-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT. NW NE 35 4N 23W 2.33 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>001-03373-000</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>001-03355-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, MATTHEW AUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t>EAST 50 FT. OF LOT 2, BLOCK A, A. J. BOWMAN RE-SUBDIVISION TO THE CITY OF DARDANELLE, ARKANSAS.      PER DEED N-603/90    0 ACRES LOT  BLOCK A BOWMAN DARDANELLE ADDITION CITY  SD 15I</x:t>
   </x:si>
   <x:si>
     <x:t>SARA ANN KATLYN BREWER, CHAMBERS BANK, LVNV FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>704-00778-000</x:t>
   </x:si>
   <x:si>
     <x:t>PER DEED N-603/90    0 ACRES LOT 1 BLOCK C BOWMAN DARDANELLE ADDITION CITY  SD 15I</x:t>
   </x:si>
   <x:si>
     <x:t>704-00782-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRIGHAM LIVING TRUST, FRED &amp; MARILYN </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CARROLL, RANDY </x:t>
   </x:si>
   <x:si>
     <x:t>. 24 4N 22W 0.35 ACRES LOT 19-22 BLOCK 4 TENNESSEE ADDITION PLAINVIEW ADDITION CITY  SD 75P</x:t>
   </x:si>
   <x:si>
     <x:t>STEVEN CASE</x:t>
   </x:si>
   <x:si>
     <x:t>703-00390-000</x:t>
   </x:si>
   <x:si>
     <x:t>CHURCHILL CAPITAL LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Block ****FRACTIONAL QTR**** 04-05-24 9.5 Acres PT. W1/2 NW *** PT OF THE W 1/2 NW 1/4 OF SECTION 4, TOWNSHIP 5 NORTH, RANGE 24, WEST, YELL COUNTY, ARKANSAS CONTAINNING 9.50 ACRES MORE OR LESS. 4 5N 24W 9.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05872-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CORBIN, RUSSELL W </x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GOOCH, KENNETH &amp; BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW NW 9 4N 21W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>DESIARAE DAWN GOOCH</x:t>
   </x:si>
   <x:si>
     <x:t>001-10952-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HATCHETT, LINDA K. </x:t>
   </x:si>
   <x:si>
     <x:t>ONLY SEE MISC SCANNED DOCS FOR MORE INFO 28 4N 21W 0 ACRES LOT 30 BLOCK P MOLERS LAKESIDE #1 ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN BRUCE BLIHOVDE, BRIAN HARRISON BLIHOVDE</x:t>
   </x:si>
   <x:si>
     <x:t>135-00061-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILTON, ROBERT &amp; GLYNNA </x:t>
@@ -355,62 +247,50 @@
   <x:si>
     <x:t>001-00985-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUNA-FLORES, WESLEY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT S PT NW NW DARDANELLE CITY 05-06-20 05-06-20 0.35 ACRES S PT. NW NW *** A PART OF THE NW 1/4 OF THE NW 1/4 OF SECTION 5, TOWNSHIP 6 NORTH, RANGE 20 WEST, DARDANELLE, YELL COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE SW CORNER OF SAID NW 1/4 OF THE NW 1/4; THENCE EAST, 40.00 FT. TO A POINT ON THE EAST RIGHT-OF-WAY OF OLD HIGHWAY NO 7 AND THE POINT OF BEGINNING; THENCE BEGINNING, N 16° 22' 35" E, ALONG SAID RIGHT-OF-WAY, ALONG A CURVE TO THE RIGHT, HAVING A RADIUS OF 532.96 FT. A CURVE LENGTH OF 297.10 T.; THENCE S 0° 32' 55" W, 281.40 FT.; THENCE WEST, 80.00 FT. TO THE POINT OF BEGINNING. CONTAINING 0.35 ACRES, MORE OR LESS. PER DEED N-505/135 DARDANELLE CITY ADDITION 5 6N 20W 0.35 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>704-01371-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, JOHN ROYAL </x:t>
   </x:si>
   <x:si>
     <x:t>Block ***FRACTIONAL QTR*** 19-05-24 2 Acres PT NW NW ( S PT ) 19 5N 24W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 9O</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTIE MARTIN, MIKE BEAHM</x:t>
   </x:si>
   <x:si>
     <x:t>001-06269-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MC CLURE, WILLIAM SHILOH </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MILLER, RITA </x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW SE *** A PART OF THE NW 1/4 OF THE SE 1/4 OF SECTION 17, TOWNSHIP 6 NORTH, R ANGE 21 WEST, IN YELL COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS COMMENCING AT THE SE CORNER OF THE NW 1/4 OF THE SE 1/4; THENCE NORTH, A DISTANCE OF 295.20 FEET TO THE POINT OF BEGINNING; THENCE N 89° 54' 00" W, A DISTANCE OF 197.90 FEET; THENCE, NORTH, A DISTANCE OF 224.354 FEET; THENCE S 87° 26' 44" E, A DISTANCE OF 198.10 FEET; THENCE SOUTH, A DISTANCE OF 215.87 FEET TO THE POINT OF BEGINNING. SAID DESCRIBED TRACT CONTAINING 1.00 ACRS, MORE OR LESS       PER DEED N-503/644 17 6N 21W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 15O</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID MILLER, ASCENSIONPOINT RECOVERY SERVICES LLC, CHRISTOPHER NEIL MILLER, HALEY N MCHAM</x:t>
   </x:si>
   <x:si>
     <x:t>001-12130-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. NW SE ***A TRACT CARVED OUT OF THE NW 1/4 OF THE SE 1/4 OF SECTION 17, TOWNSHIP 6 NORTH, RANGE 21 WEST, IN YELL COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS COMMENCING AT THE SE CORNER OF SAID NW 1/4 OF THE SE 1/4 AND RUN NORTH 89° 54' 00" W, ALONG THE SOUTH LINE THEREOF, 150 FT. THENCE NORTH 292.20 FT.; THENCE S 89° 54' 00" E, 150.00 FT. TO A POINT ON THE EAST LINE OF SAID NW 1/4 OF THE SE 1/4; THENCE SOUTH, ALONG THE EAST LINE, 295.20 FT. TO THE POINT OF BEGINNING. PER DEED N-503/646 17 6N 21W 1.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-12132-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NADING, NAOMI </x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW SW 1 5N 25W 0.41 ACRES LOT  BLOCK   ADDITION CITY  SD 9O</x:t>
   </x:si>
   <x:si>
     <x:t>001-07569-000</x:t>
@@ -487,108 +367,90 @@
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>001-11297-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TIDWELL, WAYNE &amp; PATTIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. SE NW *** A PART OF THE SE 1/4 OF THE NW 1/4 OF SECTION 9, TOWNSHIP 6 NORTH, RANGE 22 WEST, IN YELL COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS; COMMENCING AT THE NW CORNER OF THE SE 1/4 OF THE NW 1/4; THENCE N 89° 38' 23" E, ALONG THE NORTH LINE OF THE SE 1/4 OF THE NW 1/4, A DISTANCE OF 517.60 FEET; THENCE S 00° 35' 29" E, A DISTANCE OF 1016.00 FEET TO THE POINT OF BEGINNING; THENCE N 89° 48' 35" E, A DISTANCE OF 412.00 FEET; THENCE S 00° 35' 29" E, A DISTANCE OF 308.00 FEET; THENCE S 89° 48' 35" W, A DISTANCE OF 412.00 FEET; THENCE N 00° 35' 29" W, A DISTANCE OF 308.00 FEET TO THE POINT OF BEGINNING. PER DEED N-605/859 9 6N 22W 2.91 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-13439-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOMLIN, PHILLIP </x:t>
   </x:si>
   <x:si>
     <x:t>LOT TWO (2) OF THE PLEASANT VALLEY ADDITION TO THE TOWN OF DARDANELLE, ARKANSAS, CARVED OUT OF THE SE 1/4 OF SECTION 31, TOWNSHIP 7 NORTH, RANGE 20 WEST, AS PER PLAT AND SURVEY OF FLOYD RAGSDALE UNDER DATED OF JUNE 3, 1966, OF RECORDS IN PLAT BOOK "A" PAGE 74, RECOREDS OF THE DARDANELLE DISTRICT OF YELL COUNTY, ARKANSAS.    PER DEED N-616/819 31 7N 20W 0 ACRES LOT  BLOCK  PLEASANT VALLEY DARDANELLE ADDITION CITY  SD 15I</x:t>
   </x:si>
   <x:si>
     <x:t>704-01139-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TRUST (NORMA J), COFFER </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TURNBOUGH, DALLAS W. </x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW NW 14 5N 20W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>001-10026-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, MICKEY W </x:t>
   </x:si>
   <x:si>
     <x:t>. 7 5N 25W 0 ACRES LOT 27,29 BLOCK  REX SCOTT CABIN ADDITION CITY  SD 9O</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STELLA MADENE WALKER, IP PETROLEUM COMPANY INC., SEECO INC. </x:t>
   </x:si>
   <x:si>
     <x:t>137-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, STELLA </x:t>
   </x:si>
   <x:si>
     <x:t>. 7 5N 25W 0 ACRES LOT 46,47 BLOCK  REX SCOTT CABIN ADDITION CITY  SD 9O</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS LEON VALENTINE, BETTY JOANN BENTLEY, SEECO INC., MARK WALKER, DON WALKER, MACLLEN SANBERG, LOGAN COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>137-00019-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEBB, LORNA &amp; JOSEPH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 1 THRU 24 *** LOTS 1-24, BLOCK 10, HARKYS ADDITION TO THE TOWN OF OLA, ARKANSAS PER DEED 594/892 BLOCK 10 HARKEYS ADDITION OLA ADDITION 0 4N 21W </x:t>
   </x:si>
   <x:si>
     <x:t>705-00061-000</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>705-00229-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHALA%SHADRICK WHALA, LESTER D </x:t>
   </x:si>
   <x:si>
     <x:t>SW COR. W1/2 NE NE 17 3N 24W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>ALICE WHALA</x:t>
   </x:si>
   <x:si>
     <x:t>001-05165-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW NE A PART OF THE NW 1/4 OF THE NE 1/4 OF SECTION 17, TOWNSHIP 3 NORTH, RANGE 24 WEST, YELL COUNTY, ARKANSAS. BEING MORE PARTICULARLY DESCRIBED AS COMMENCE AT THE SOUTHWEST CORNER OF THE NW 1/4 OF THE NE 1/4 OF SECTION 17, TOWNSHIP 3 NORTH, RANGE 24 WEST AND RUN EAST 891 FEET FOR THE PLACE OF BEGINNING; THENCE RUN NORTH 1007 FEET 5 INCHES PARALLEL WITH THE EAST LINE OF THE NW 1/4 NE 1/4; THENCE RUN EAST 212 FEET 6 INCHES PARAELLE WITH THE SOUTH LINE OF SAID FORTY THENCE RUN IN A NORTHEASTERLY DIRECTION 310 FEET 3 INCHES TO THE NORTHEAST CORNER OF THE NW 1/4 OF THE NE 1/4 ; THENCE RUN SOUTH ALONG THE EAST LINE OF SAID QUARTER APPROXIMATELY 1320 FFET TO THE SOUTHEAST CORNER OF SAID QUARTER; THENCE RUN WEST ALONG THE SOUTH LINE OF SAID QUARTER 429 FEET TO THE POINT OF BEGINNIN,G BEING 10 ACRES, MORE OR LESS. LESS AND EXCEPT A PART OF THE NW 1/4 OF THE NE 1/4 OF SECTION 17, TOWNSHIP 3 NORTH, RANGE 24 WEST OF THE FIFTH P. M. YELL COUNTY, ARKANSAS AND MORE DEFINITELY DESCRIBED AS FOLLOWS: BEGIN AT THE NORTHEAST CORNER OF THE NW 1/4 OF THE NE 1/4 ; RUN THENCE SOUTH 25° 58' WEST 320.44 FEET TO A TRUE POINT OF BEGINNING; THENCE SOUTH 87° 43' WEST 212.5 FEET; THENCE SOUTH 00° 00' WEST 159.08 FEET; THENCE NORTH 90° 00' EAST 1354.44 FEET; THENCE SOUTH 74° 54' EAST 94.51 FEET TO THE CENTERLINE OF YOUNG GRAVELLY ROAD; THENCE NORTH 54° 40' EAST 87.369 FEET; THENCE NORTH 31° 10' WEST 165.52 FEET TO A TRUE POINT OF BEGINNING, CONTAINING 1.01 ACRES MORE OR LESS. 17 3N 24W 7.99 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>001-05169-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ZIMDARS, MARY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT ONE (1) OF THE WINTERWOOD SUB-DIVISION, CITY OF DARDANELLE, YELL COUNTY, ARKANSAS, BEING A PART OF THE NE 1/4 OF THE SE 1/4 OF SECTION 25, TOWNSHIP 7, NORTH, RANGE 21 WEST.       ( PER DEED 162/295)    0 ACRES LOT 1 BLOCK  WINTERWOOD DARDANELLE ADDITION CITY  SD 15I</x:t>
   </x:si>
@@ -1011,1315 +873,1135 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>2593</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>2980</x:v>
+        <x:v>3045.76</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>2594</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>2595</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>2596</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>2597</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2598</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>2218</x:v>
+        <x:v>2261.64</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2599</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>212</x:v>
+        <x:v>226.77</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>2600</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>269</x:v>
+        <x:v>283.81</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>2601</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>392</x:v>
+        <x:v>407.06</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>2602</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>278.59</x:v>
+        <x:v>300.61</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>2603</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>503</x:v>
+        <x:v>546.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>2604</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>8575</x:v>
+        <x:v>8619.32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>2605</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>42</x:v>
-[...11 lines deleted...]
-        <x:v>263</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>2606</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>46</x:v>
-[...11 lines deleted...]
-        <x:v>470.29</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>2607</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>46</x:v>
-[...11 lines deleted...]
-        <x:v>258.98</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>2608</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>46</x:v>
-[...11 lines deleted...]
-        <x:v>299.16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>2609</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>1330</x:v>
+        <x:v>1352.25</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>2610</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>278.17</x:v>
+        <x:v>285.51</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>2611</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>60</x:v>
-[...11 lines deleted...]
-        <x:v>997</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>2612</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>64</x:v>
-[...11 lines deleted...]
-        <x:v>634</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>2613</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
-[...11 lines deleted...]
-        <x:v>406</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>2614</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>567</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>2615</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>2616</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>257</x:v>
+        <x:v>279.3</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>2617</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>305</x:v>
+        <x:v>326.71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>2618</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>169.38</x:v>
+        <x:v>191.4</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>2619</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>2620</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>2375</x:v>
+        <x:v>2418.71</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>2621</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>2330</x:v>
+        <x:v>2344.62</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>2622</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>231</x:v>
+        <x:v>369.91</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>2623</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>288.69</x:v>
+        <x:v>296.03</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>2624</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1295.47</x:v>
+        <x:v>1317.49</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>2625</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>1822.89</x:v>
+        <x:v>1852.25</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>2626</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1351</x:v>
+        <x:v>1380.69</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>2627</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>115</x:v>
-[...11 lines deleted...]
-        <x:v>1282</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>2628</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>382</x:v>
+        <x:v>434.11</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>2629</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>3795.33</x:v>
+        <x:v>3839.37</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>2630</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>363</x:v>
+        <x:v>385.17</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>2631</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>318</x:v>
+        <x:v>355.02</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>2632</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>3400.18</x:v>
+        <x:v>3407.52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>2633</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>737.92</x:v>
+        <x:v>752.6</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>2634</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>232</x:v>
+        <x:v>247.09</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>2635</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>264.08</x:v>
+        <x:v>278.76</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>2636</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>2312</x:v>
+        <x:v>2349.61</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>2637</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>874</x:v>
+        <x:v>895.57</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>2638</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>2210.68</x:v>
+        <x:v>2240.04</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>2639</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>3395</x:v>
+        <x:v>3512.09</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>2640</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>159</x:v>
-[...11 lines deleted...]
-        <x:v>836</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>2641</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>1947</x:v>
+        <x:v>1961.98</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>2642</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>213</x:v>
+        <x:v>249.98</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>2643</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>213</x:v>
+        <x:v>286.68</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>2644</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>1001.47</x:v>
+        <x:v>1030.83</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>2645</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>2646</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>174</x:v>
-[...11 lines deleted...]
-        <x:v>372</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>2647</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>165</x:v>
+        <x:v>186.88</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>2648</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>2573</x:v>
+        <x:v>2602.39</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>2649</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>4732</x:v>
+        <x:v>4761.34</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>