--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb21048eb3a94e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7945372f7bb74f9bab0cfdc200b6ca27.psmdcp" Id="Rd2a63a1133d343b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229dd217979446af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5060cb946308490e80f8248fdfad31f3.psmdcp" Id="R756256c0ba00466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>ABBOTT, CATHY ANNETTE % GEORGE F GRAMMER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10 &amp; 11 BLOCK 2 HETTIES/RURBAN ADDITION 33 04S 03W </x:t>
   </x:si>
   <x:si>
-    <x:t/>
+    <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>043-00009-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALEXANDER, CLARENCE JR &amp; DELMA G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-4 BLOCK D CRESCENT HILL ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AIRGAS MID SOUTH INC., GARY OLIVER </x:t>
   </x:si>
   <x:si>
     <x:t>074-01327-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 21 &amp; 22 BLOCK D CRESCENT HILL ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AIRGAS MID SOUTH INC. </x:t>
   </x:si>
   <x:si>
     <x:t>074-01330-000</x:t>
   </x:si>
@@ -142,182 +142,149 @@
   <x:si>
     <x:t>020-00103-000</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BERGOM, DONNA DIANNE SYNCO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4, 5, &amp; 6 W1/3 OF 10, 11, 12 BLOCK 25 IMPROVEMENT CO ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t>074-01948-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOGY, LONNIE W &amp; IRA LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 2 HASTINGS ANNEX #1 ADDITION CITY STUTTGART 33 02S 05W </x:t>
   </x:si>
   <x:si>
     <x:t>074-01749-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROWN, CURTIS </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BRUNSON ALTON ENTERPRISE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 BLOCK 1 EDMONDSONS ADDITION CITY DEWITT SD 01C C</x:t>
   </x:si>
   <x:si>
     <x:t>MIDLAND FUNDING LLC, CREDIT ACCEPTANCE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>071-01052-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRUNSON, ALTON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 N1/2 LOT 6 BLOCK 2 MITCHELL ADDITION CITY DEWITT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01688-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 5 BLOCK 2 MITCHELL ADDITION CITY DEWITT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01686-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 6 BLOCK 2 MITCHELL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>071-01689-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLINE, DENISE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CLINE, GUSTAVIA ETAL % DENISE CLINE</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK 16 ORIGINAL PLAT ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>LATASHA RENEE WILLIAMS, TAKELIA DONELL NELSON, NUFICE WILLIAMS III, ERICKA ROCHELLE WILLIAMS, EBONY RENEE HANCOCK</x:t>
   </x:si>
   <x:si>
     <x:t>074-03714-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DACONCEICAO, JOSE FLAVIO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 &amp; 5 BLOCK 4 MERRITT ADDITION CITY DEWITT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01641-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, GEORGE AND PAM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 2 LEKERS ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t>074-02672-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, MARVIN J &amp; BONNIE L </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-6 BLOCK 116 CITY ALMYRA 0.96 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00071-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DODSON, WILFORD &amp; ELEANOR </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>EASON JR, BASIL E % LORRAINE EASON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG ON FRONT ST, JUST OFFOSITE THE SE COR LOT 9 TH EAST TO EDGE OF LOW WATER MARK WHITE RIVER, TH S ALONG LOW WATER MARK 50' TH W TO PT OF INTERSEC FRONT ST, TH NALONG E SIDE OF FRONT ST TO POB CROCKETTS BLUFF ADDITION 10 03S 02W </x:t>
   </x:si>
   <x:si>
     <x:t>041-00028-000</x:t>
   </x:si>
   <x:si>
     <x:t>FLOYD, KENNETH % JOYCE FLOYD</x:t>
   </x:si>
   <x:si>
     <x:t>ACRES LOT 6, 7 BLOCK 102 MCGAHHEY/LESLIES ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>CINDY DOSS</x:t>
   </x:si>
   <x:si>
     <x:t>074-03035-000</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAT INVESTMENTS LTD</x:t>
   </x:si>
   <x:si>
     <x:t>ST 505.2' S OF NW COR OF E1/2 SW1/4 TH S 132' E 114' N 112' W 9' N 20' W 105' TO ST PT 03 05S 03W 0.34 ACRE CITY DEWITT SD 01C C</x:t>
   </x:si>
   <x:si>
-    <x:t>.</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>071-00139-000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, MALISSA % RALPH OWENS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 39 FLOODS ADDITION CITY STUTTGART </x:t>
   </x:si>
   <x:si>
     <x:t>074-01562-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARRISON, ANNETTA GAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 S1/2 (EX W210') 26 04S 03W 8.85 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-02845-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIZZIRE, BILLY &amp; FANNIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 41 QUAD-S ADDITION CITY STUTTGART </x:t>
@@ -409,119 +376,71 @@
   <x:si>
     <x:t>074-04742-000</x:t>
   </x:si>
   <x:si>
     <x:t>PETTIT, CLYDE E, JR % MOLOCK LAW FIRM</x:t>
   </x:si>
   <x:si>
     <x:t>W20' LOT 3 &amp; E40' LOT 4 BLOCK 9 UNION ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>ALEXANDRA MCCOY</x:t>
   </x:si>
   <x:si>
     <x:t>074-04481-000</x:t>
   </x:si>
   <x:si>
     <x:t>ROBINSON, LEEVANNER % CURTIS RANSOM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 1 EDMONDSONS ADDITION CITY DEWIT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01042-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SAFFELL, IRA JR &amp; KAY </x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>STIGGER, PERCELL ETAL % SUSIE STIGGER ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 25 &amp; 26 BLOCK 9 IMPROVEMENT CO 3RD ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIE MAE STIGGER, LILLIE MAE STIGGER METCALF, SUSIE STIGGER ROBINSON, FLAVELIA STIGGER, RODERICK WOODS, GREGORY BROADY</x:t>
   </x:si>
   <x:si>
     <x:t>074-02501-000</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N50' LOT 10, LOT 11 AND LOT 12 BLOCK 1 MITCHELL ADDITION CITY DEWITT </x:t>
   </x:si>
   <x:si>
     <x:t>071-01681-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THOMAS, DANNY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">THOMPSON, MARY GEAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 &amp; W1/2 LOT 11 BLOCK 56 IMPROVEMENT COMPANY ADDITION CITY DEWITT SD 01C C</x:t>
   </x:si>
   <x:si>
     <x:t>GARY THOMPSON, CHRYSTAL HOPE THOMPSON, THE FARMERS &amp; MERCHANTS BANK, SARAH DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>071-01382-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILEY, KENNETH R </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 18 BLOCK 4 ROCK ISLAND ADDITION CITY STUTTGART SD 22C C</x:t>
   </x:si>
   <x:si>
     <x:t>TAMMY D WILEY, PAKITA L WILEY, SHARON BETTS, SHARON WILLIAMS, THE FARMERS &amp; MERCHANTS BANK, CLARENCE B WILEY, KENNETH WILEY JR, LADONNA MOSBY, ALISSA WILEY, FURONDA BRASFIELD</x:t>
   </x:si>
   <x:si>
     <x:t>074-04211-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, LEE T JR &amp; MAMIE </x:t>
@@ -565,341 +484,299 @@
   <x:si>
     <x:t xml:space="preserve">PT E1/2 (ORIGINAL TRACT RECEIVED THROUGH WARRANTY DEED 186/260): PART OF THE NEL' AND PART OF THE NWX SEX, SECTION 24, T4N, R10W, LONOKE COUNTY, ARKANSAS, DESCRIBED AS: BEGINNING AT THE SW CORNER OF THE NWX NEX, SECTION 24; THENCE NORTH ALONG THE WEST LINE OF THE NEX SECTION 24,421.3 FEET; THENCE SOUTH 86 DEGREES 57' EAST, ON A LINE PARALLEL TO THE SOUTH LINE OF THE NWX NEX, 1704.8 FEET TO THE WEST R/W OF THE MISSOURI PAC/FIC RAILROAD; THENCE SOUTH 30 DEGREES 08' WEST, ALONG SAID WEST R/W, 3394.8 FEET TO ITS INTERSECTION WITH THE WEST LINE OF THE E~ SECTION 24; THENCE NORTH 0 DEGREES 02' EAST, ALONG SAID WEST LINE, 2605.7 FEET TO THE POINT OF BEGINNING, CONTAINING 59.14 ACRES, SUBJECT TO WATER AND SEWER LINE EASEMENTS LESS AND EXCEPT: THE R/W FOR ARKANSAS STATE HIGHWAY 367 AND FOR SOUTH FIRST STREET, CONTAINING 2.82 ACRES, MORE OR LESS LESS AND EXCEPT TRACT SOLD TO PHEASANT RUN DEVELOPMENT INC., WARRANTY DEED 188/690, DESCRIBED AS: A PART OF THE SWX NEX AND PART OF THE NWX SEX, SECTION 24, TOWNSHIP 4 NORTH, RANGE 10 WEST, CABOT, LONOKE COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING ATTHE NORTHWEST CORNER OF SAID SWX NEL' SECTION 24; THENCE SOUTH 0 DEGREES 02 MINUTES WEST, 619.0 FEET TO THE SOUTHERLY RIGHT OF WAY OF SOUTH FIRST STREET FOR THE POINT OF BEGINNING; THENCE SOUTH 0 DEGREES 02 MINUTES WEST, 1015.77 FEET; THENCE SOUTH 59 DEGREES 52 MINUTES EAST, 4B6.94 FEET TO THE WESTERLY RIGHT OF WAY OF THE MISSOURI PACIFIC RAILROAD; THENCE NORTH 30 DEGREES 08 MINUTES EAST, 1050.00 FEET ALONG SAID RIGHT OF WAY OF THE MISSOURI PACIFIC RAILROAD; THENCE NORTH 59 DEGREES 52 MINUTES WEST, 290.0 FEET; THENCE SOUTH 30 DEGREES 08 MINUTES WEST, 25.0 FEET; THENCE NORTH 59 DEGREES 52 MINUTES WEST, 115.0 FEET; THENCE SOUTH 30 DEGREES 08 MINUTES WEST, 25.0 FEET; THENCE NORTH S9 DEGREES 52 MINUTES WEST, 160.0 FEET; THENCE SOUTH 38 DEGREES 18 MINUTES WEST, 232.5 FEET; THENCE NORTH 0 DEGREES 02 MINUTES EAST, 520.0 FEET TO THE SOUTHERLY RIGHT OF WAY OF SOUTH FIRST STREET; THENCE SOUTH 52 DEGREES 06 MINUTES WEST, 367.67 FEET TO THE POINT OF BEGINNING LESS AND EXCEPT TRACT SOLO TO PHEASANT RUN DEVELOPMENT INC., WARRANTY DEED 194/436, DESCRIBED AS: PART OF THE EAST HALF (E 1/2) OF SECTION 24, TOWNSHIP 4 NORTH, RANGE 10 WEST, CABOT, LONOKE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NW CORNER OF THE SWX NEX SECTION 24, TOWNSHIP 4 NORTH, RANGE 10 WEST; THENCE SOUTH O· 02' WEST, 619.0 FEET TO THE SOUTHERLY R/W OF SOUTH FIRST STREET; THENCE NORTH SR 06' EAST, 367.67 FOR THE POINT OF BEGINNING; THENCE SOUTH O· 02' WEST, 520.0 FEET; THENCE NORTH 38° 18' EAST, 232.5 FEET; THENCE SOUTH 59" 52' EAST 160.0 FEET; THENCE NORTH 30· 08' EAST, 25.0 FEET; THENCE SOUTH 59° 52' EAST, 115.0 FEET; THENCE NORTH 30· 08' EAST, 25.0 FEET; THENCE SOUTH 59° 52' EAST, 290.0 FEET TO THE WESTERLY R/W OF MISSOURI PACIFIC RAILROAD; THENCE NORTH 30· 08' EAST, 1504.8 FEET ALONG SAID RIGHT OF WAY; THENCE NORTH 86· 57' WEST, 679.2 FEET TO THE SOUTHERLY R/W OF SOUTH FIRST STREET; THENCE SOUTH 42" 24' WEST, 881.2 FEET ALONG SAID R/W; THENCE SOUTH 52· 06' WEST,176.63 FEET ALONG THE SOUTHERLY R/W OF SOUTH FIRST STREET TO THE POINT OF BEGINNING AND CONTAINING 23.12 ACRES, MORE OR LESS LESS AND EXCEPT TRACT SOLD TO DONALD R. DOOLEY AND JANE DOOLEY, WARRANTY DEED 195/474, DESCRIBED AS: A PART OF THE NW" NE", AND PART OF THE SW" NE", SECTION 24, TOWNSHIP 4 NORTH, RANGE 10 WEST, CABOT, LONOKE COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHWEST CORNER OF SAID NW" NE", SECTION 24, THENCE NORTH 80.1 FEET TO THE SOUTHERLY RIGHT OF WAY OF ARKANSAS STATE HIGHWAY #367; THENCE NORTH 55 DEGREES 53 MINUTES EAST, 108.0 FEET ALONG SAID RIGHT OF WAY; THENCE SOUTH 34 DEGREES 07 MINUTES EAST, 150.0 FEET; THENCE SOUTH 0 DEGREES 02 MINUTES WEST, 253.31 FEET; THENCE SOUTH 52 DEGREES 06 MINUTES WEST 220.02 FEET; THENCE NORTH 0 DEGREES 02 MINUTES EAST, 371.98 FEET TO THE POINT OF BEGINNING LESS AND EXCEPT TRACT SOLD TO PHEASANT RUN APARTMENTS LIMITED, WARRANTY DEED 207/196, DESCRIBED AS: A PART OF THE NW.4 NE" AND A PART OF THE SW" NE", ALL IN SECTION 24, TOWNSHIP 4 NORTH, RANGE 10 WEST, CABOT, LONOKE COUNTY, ARKANSAS AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE SW CORNER OF SAID NW" NE" SECTION 24 THENCE NORTH 80.1 FEET TO A POINT ON THE SOUTHERLY RIGHTOF WAY OF HIGHWAY #367; THENCE NORTH 55' 53' EAST, 108.0 FEET ALONG SAID RIGHT OF WAY; THENCE SOUTH 34' 07' EAST, 150.0 FEET FOR THE POINT OF BEGINNING; THENCE NORTH 55' 53' EAST, 315.35 FEET; THENCE SOUTH 34' 07 EAST, 274.35 FEET TO A POINT ON THE NORTHERLY RIGHT OF WAY OF SOUTH FIRST STREET; THENCE SOUTH 42' 24'WEST, 237.86 FEET ALONG THE NORTHERLY RIGHT OF WAY OF SOUTH FIRST STREET; THENCE SOUTH 52" 06' WEST, 217.81 FEET ALONG SAID RIGHT OF WAY; THENCE NORTH 37" 54' WEST, 134.83 FEET; THENCE NORTH O· 02' EAST, 253.31 FEET TO THE POINT OF BEGINNING AND CONTAINING 3 .0 ACRES MORE OR LESS LESS AND EXCEPT TRACT SOLD TO MINTON CONSTRUCTION INC., WARRANTY DEED 208/52, DESCRIBED AS: A PART OF THE N~ NE" SECTION 24, T4N, RIOW, CABOT, LONOKE COUNTY, ARKANSAS AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT A POINT 225 FEET NORTH OF THE SOUTHWEST CORNER OF SAID NW.4 NE", SECTION 24, AND ON THE NORTHERLY R/W OF HIGHWAY #367; THENCE NORTH 196.3 FEET; THENCE SOUTH 86 DEGREES 57' EAST, 269.2 FEET TO THE NORTHERLY R/W OF HIGHWAY #367; THENCE SOUTH 5S DEGREES 53' WEST, 324.7 FEET TO THE POINT OF BEGINNING AND CONTAINING 0.60 ACRES MORE OR LESS LESS AND EXCEPT TRACT SOLD TO W.C.M. BUILDERS, WARRANTY DEED 215/575, DESCRIBED AS: A PART OF THE NORTHWEST QUARTER (NW"), NORTHEAST QUARTER (NE"), SECTION 24, TOWNSHIP 4 NORTH (T4N), RANGE 10 WEST (RI0W), CABOT, LONOKE COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE SOUTHWEST CORNER OF SAID NW" NE", SECTION 24; THENCE NORTH 80.1 FEET TO A POINT ON THE SOUTHEASTERLY RIGHTOF WAY OF HIGHWAY #367; THENCE NORTH 55· 53' EAST, 483.35 FEET ALONG SAID RIGHT OF WAY FOR THE POINT OF BEGINNING; THENCE CONTINUE NORTH 55· 53' EAST, ALONG THE SOUTHEASTERLY RIGHT OF WAY OF HIGHWAY #367, A DISTANCE OF 85.0 FEET; THENCE SOUTH 86' 57' EAST, 198.63 FEET; THENCE SOUTH 55' 53' WEST, 243.28 FEET; THENCE NORTH 34· 07' WEST, 120.0 FEET TO THE POINT OF BEGINNING AND CONTAINING 0.45 ACRES MORE OR LESS LESS AND EXCEPT TRACT SOLD TO DONALD R. DOOLEY AND JANE DOOLEY, WARRANTY DEED 195/474, DESCRIBED AS: A PART OF THE NWX NEX, AND PART OF THE SWX NEX, SECTION 24, TOWNSHIP 4 NORTH, RANGE 10 WEST, CABOT, LONOKE COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOUTHWEST CORNER OF SAID NWL' NEL', SECTION 24, THENCE NORTH 80.1 FEET TO THE SOUTHERLY RIGHTOF WAY OF ARKANSAS STATE HIGHWAY #367; THENCE NORTH 55 DEGREES 53 MINUTES EAST, 108.0 FEET ALONG SAID RIGHT OF WAY; THENCE SOUTH 34 DEGREES 07 MINUTES EAST, 150.0 FEET; THENCE SOUTH 0 DEGREES 02 MINUTES WEST, 253.31 FEET; THENCE SOUTH 52 DEGREES 06 MINUTES WEST 220.02 FEET; THENCE NORTH 0 DEGREES 02 MINUTES EAST, 371.98 FEET TO THE POINT OF BEGINNING LESS AND EXCEPT TRACT SOLD TO PHEASANT RUN APARTMENTS UMITED, WARRANTY DEED 207/196, DESCRIBED AS: A PART OF THE NW'.-' NE~ AND A PART OF THE SWX NEX, ALLIN SECTION 24, TOWNSHIP 4 NORTH, RANGE 10 WEST, CABOT, LONOKE COUNTY, ARKANSAS AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE SW CORNER OF SAID NW~ NEX SECTION 24 THENCE NORTH 80.1 FEET TO A POINT ON THE SOUTHERLY RIGHTOF WAY OF HIGHWAY #367; THENCE NORTH 55° 53' EAST, 108.0 FEET ALONG SAID RIGHT OF WAY; THENCE SOUTH 34· 07' EAST, 150.0 FEET FOR THE POINT OF BEGINNING; THENCE NORTH 55° 53' EAST, 315.35 FEET; THENCE SOUTH 34° 07 EAST, 274.3S FEET TO A POINT ON THE NORTHERLY RIGHT OF WAY OF SOUTH FIRST STREET; THENCE SOUTH 42" 24' WEST, 237.86 FEET ALONG THE NORTHERLY RIGHT OF WAY OF SOUTH FIRST STREET; THENCE SOUTH 52° 06' WEST, 217.81 FEET ALONG SAID RIGHT OF WAY; THENCE NORTH 37" 54' WEST, 134.83 FEET; THENCE NORTH O· 02' EAST, 253.31 FEET TO THE POINT OF BEGINNING AND CONTAINING 3.0 ACRES MORE OR LESS LESS AND EXCEPT TRACT SOLD TO MINTON CONSTRUCTION INC., WARRANTY DEED 208/52, DESCRIBED AS: A PART OF THE NW''' NEX SECTION 24, T4N, R10W, CABOT, LONOKE COUNTY, ARKANSAS AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT A POINT 225 FEET NORTH OF THE SOUTHWEST CORNER OF SAID NWX NEX, SECTION 24, AND ON THE NORTHERLY R/W OF HIGHWAY #367; THENCE NORTH 196.3 FEET; THENCE SOUTH 86 DEGREES 57' EAST, 269.2 FEET TO THE NORTHERLY R/W OF HIGHWAY #367; THENCE SOUTH 55 DEGREES 53' WEST, 324.7 FEET TO THE POINT OF BEGINNING AND CONTAINING 0.60 ACRES MORE OR LESS LESS AND EXCEPT TRACT SOLD TO W.C.M. BUILDERS, WARRANTY DEED 215/575, DESCRIBED AS: A PART OF THE NORTHWEST QUARTER (NW~), NORTHEAST QUARTER (NEL'), SECTION 24, TOWNSHIP 4 NORTH (T4N), RANGE 10 WEST (RL0W), CABOT, LONOKE COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING ATTHE SOUTHWEST CORNER OF SAID NW~ NEX, SECTION 24; THENCE NORTH 80.1 FEET TO A POINT ON THE SOUTHEASTERLY RIGHT OF WAY OF HIGHWAY #367; THENCE NORTH 55" 53' EAST, 483.35 FEET ALONG SAID RIGHT OF WAY FOR THE POINT OF BEGINNING; THENCE CONTINUE NORTH 55' 53' EAST, ALONG THE SOUTHEASTERLY RIGHT OF WAY OF HIGHWAY #367, A DISTANCE OF 85.0 FEET; THENCE SOUTH 86' 57' EAST, 198.63 FEET; THENCE SOUTH 55' 53' WEST, 243.28 FEET; THENCE NORTH 34" 07' WEST, 120.0 FEET TO THE POINT OF BEGINNING AND CONTAINING 0.45 ACRES MORE OR LESS CABOT CITY AREA ADDITION 24 4N 10W 5.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>723-70611-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLEDSOE, PRESTON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 17 BLOCK 30 OT ALLPORT ADDITION 17 2S 7W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03017-000</x:t>
   </x:si>
   <x:si>
     <x:t>BLOUNT FARMS &amp; INVESTMENT CORP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMMON PROPERTY CRESTWOOD SUBD I-A 07 4N 9W </x:t>
   </x:si>
   <x:si>
     <x:t>720-61000-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRYANT, DAVID DWIGHT </x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">LOT 4 &amp; N1/2 OF LOT 3 BLOCK 46 OT WRIGHTS ADDITION 19 2N 8W  ACRES </x:t>
+    <x:t>CABOT LAND DEVELOPMENT CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 23 MORRISON ESTATES ADDITION 26 5N 9W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>322-00023-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CORREIRA, JUSTIN W </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 8 BLOCK WEATHERWOOD ADDITION 34 5N 9W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>TABITHA B ARNOLD, DFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-80008-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRAIG, KENNETH D &amp; THELMA R </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">26 4N 9W  ACRES LOT 45 BLOCK WHISPERING HILLS ADDITION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEBORAH PLACE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440-00045-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D &amp; D FASHIONABLE HOMES LLC % HERMAN LEE &amp; PHYLLIS M HARRIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT SW SE (PT TR 3) RICHFIELD SURVEY I PART OF THE NW1/4 OF THE NE1/4 OF SECTION 34, AND PART OF THE WEST 1/2 OF THE SE1/4 OF SECTION 27, ALL IN T3N, R10W, LONOKE COUNTY, ARKANSAS, MORE PARTICULARYLY DESCRIBED AS FOLLOWS: COMMENCING AT THE NORTHWEST CORNER OF SAID NW1/4, NE1/4 OF SECTION 34, THENCE S00°44'W, 436.58'; THENCE S76°23'23"E 395.75' TO THE POINT OF BEGGINNING OF THEHEREIN DESCRIBED LAND; THENCE CONTINUE S76°23'23" E ALONG THE NORTH RIGHT-OF-WAY OF OLD MILITARY ROAD, 185.8'; THENCE N00.49'E 1225.3'; THENCE S88°59'49"W 181.28'; THENCE S00°49'W, 1178.4' TO THE POINT OF BEGINNING. (ALSO KNOWN AS TRACT 3, PHASE 1, RICHFIELD GARMS, AN UNRECORDED PLAT) 27 3N 10W 2.66 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DONALD TONNIES, FIRST AR BANK &amp; TRUST, SOUTH BEND FIRE DEPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-11694-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DELANEY, MICHAEL &amp; SUSAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOTS 15-16 (MEASURES 50'X48') BLOCK 38 OT ENGLAND CITY 15 2S 9W</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750-03815-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT LOTS 17-18 (MEASURES 75'X45') BLOCK 38 OT ADDITION CITY ENGLAND 15 2S 9W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>750-03817-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTUS, CYNTHIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 15-16 BLOCK 29 OT ALLPORT ADDITION 17 2S 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-02915-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRGREEN FIELDS TRUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 14 BLOCK 1 MCQUEEN ADDITION 21 2N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEANNA GREEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730-90114-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FLESHER, DANNY W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 SW SW NE 16 5N 10W 1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUNTAIN SPRINGS FIRE DEPARTMENT, OCSE, DFA, SNAP-ON CREDIT LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12523-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT OF LOT 1 25' X 25' EMERALD HILL ADDITION 26 4N 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMERALDK HILL DISTRICT #1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>728-00323-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GOODE, JAMES &amp; CAROLYN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT SW SW 29 5N 10W 2.85 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES MICHAEL GOODE JR, JASON PAUL GOODE, SHAYLEENA GOODE, MOUNTAIN SPRINGS FIRE DEPARTMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12926-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT E1/2 SW SE SW 29 5N 10W 0.5 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12933-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT W1/2 NE NW 32 5N 10W 2 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES MICHAEL GOODE JR, JASON PAUL GOODE, SHAYLEENA GOODE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12984-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GOODE, JAMES M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT W1/2 NE NW 32 5N 10W 3 ACRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12982-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GOODE, JAMES MICHAEL &amp; CAROLYN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT SE SW 29 5N 10W 5 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12927-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GUNN, KENNY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 7 &amp; S1/2 OF LOT 6 16 2S 9W  ACRES LOT  BLOCK 31 BEAKLEY ADDITION CITY  SD 2 EN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREDIT ACCEPTANCE CORP, OCSE, PLUM BAYOU LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750-23107-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 2S 9W  ACRES LOT 8 BLOCK 31 BEAKLEY ADDITION CITY  SD 2 EN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750-23108-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 2S 9W  ACRES LOT 9-11 BLOCK 31 BEAKLEY ADDITION CITY  SD 2 EN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750-23110-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GUTA LANDS USA</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT NW NE NW (S PT TR 4) ECHOLS SURVEY A TRACT OF LAND LOCATED IN PART OF THE WEST 1/2 WEST 1/2 SE1/4 SW1/4 OF SECTION 28, T-5N, R-10W, AND IN PART OF THE NE1/4 NW1/4 OF SECTION 33, T-5N, R-10W, LONOKE COUNTY, ARKANSAS, BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SOTHWEST CORNER OF THE WEST 1/2 WEST 1/2 SE1/4 SW1/4 OF SECTION 28, N2°13'09"E ALONG THE WEST LINE OF SAID WEST 1/2 WEST 1/2 SE1/4 SW1/4 164.91';THENCE N89°30'44"E 327.35' TO A POINT ON THE EAST LINE OF SAID WEST 1/2 WEST 1/2 SE1/4 SW1/4; THENCE S2°02'28"W ALONG SAID EAST LINE, 166.17' TO THE SOUTHEAST CORNER OF SAID WEST 1/2 WEST 1/2 SE1/4 SW1/4; THENCE S0°59'09"E, 243.83'; THENCE S89°30'44"W, 321.08'; THENCE N2°33'11"W, 246.56' TO THE POINT OF BEGINNING. CONTAINING 3.06 ACRES, MORE OR LESS AND SUBJECT TO ALL EASEMENTS AS SHOWN ON A SURVEY BY JAMES . BUTLER, PLS, AR #261 DATED APRIL 1996 33 5N 10W 1.82 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-13015-004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HALLEY, SETH </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 21 BLOCK 6 TOMBERLIN ADDITION 21 2S 8W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>425-00621-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 22-24 BLOCK 6 TOMBERLIN ADDITION 21 2S 8W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>425-00622-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HAMILTON, CONNER JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 13 CLAYS HIDDEN ESTATES I ADDITION 24 4N 9W 1.75 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>153-00013-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HAMMONS, LEWIS C, II </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT W1/2 W1/2 SE SW (TR 4 N PT) ECHOLS SURVEY 28 5N 10W 3.03 ACRES LOT  BLOCK   ADDITION CITY  SD 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUNTAIN SPRINGS FIRE DEPARTMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12893-004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HANKINS, WILLIAM W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 60' OF LOT 1-4 15 2S 9W  ACRES LOT  BLOCK 40 OT ADDITION CITY ENGLAND SD 2 EN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750-04001-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HUMES, ESTATE OF J R &amp; PAULINE ET AL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 SW (TR 31) 16 4N 8W 3.33 ACRES LOT  BLOCK  PINE VALLEY SURVEY ADDITION CITY  SD 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANNON ODEN, MICHEILLA ODEN, AARON HUMES, SARAH SUE CARAWAY, SHERRY HEMM, TERESA LAWSON, JENNIFER TAYLOR, TRI COMMUNITY FIRE DEPARTMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-06658-015</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">INMAN, LOGAN WAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1-2 &amp; E 37' OF LOT 3 22 2N 7W  ACRES LOT  BLOCK 1 B D MUZZY ADDITION CITY  SD 3 CR</x:t>
   </x:si>
   <x:si>
     <x:t>DFA</x:t>
   </x:si>
   <x:si>
-    <x:t>780-14604-000</x:t>
-[...268 lines deleted...]
-  <x:si>
     <x:t>731-00101-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, BETH A </x:t>
   </x:si>
   <x:si>
     <x:t>SE COR NW SW 21 5N 10W 3.1 ACRES LOT  BLOCK   ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>001-12659-000</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON, LORETTA M % PAULA FITCH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 MT SPRINGS ESTATES SEC I PH I ADDITION 12 4N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>721-70103-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOSLIN, VICKIE C </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 8 4N 9W 0.19 ACRES LOT  BLOCK  CABOT CITY AREA ADDITION CITY  SD 4 CB</x:t>
@@ -943,62 +820,50 @@
   <x:si>
     <x:t xml:space="preserve">LAND BANK, VETERANS </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 6, E1/2 S1/2 OF 2 &amp; E1/2 OF LOT 3-5 19 2N 8W 0.63 ACRES LOT  BLOCK 17 OT HICKS &amp; REYNOLDS ADDITION CITY  SD 1 LN</x:t>
   </x:si>
   <x:si>
     <x:t>MOMCO AT THE CATTLEYA CO., LLC</x:t>
   </x:si>
   <x:si>
     <x:t>780-01706-000</x:t>
   </x:si>
   <x:si>
     <x:t>LONOKE INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 SE SE 18 2N 8W 0.88 ACRES LOT  BLOCK  LONOKE CITY AREA ADDITION CITY  SD 1 LN</x:t>
   </x:si>
   <x:si>
     <x:t>CENTENNIAL BANK, ASIF HEMDANI</x:t>
   </x:si>
   <x:si>
     <x:t>781-90230-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MERKEL, ROBIN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MILLER &amp; ABSHURE CONSTRUCTION LLC % CRAIG &amp; DEBRA ABSHURE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TRACT A NOTTINGHAM PLACE ADDITION 19 4N 9W </x:t>
   </x:si>
   <x:si>
     <x:t>721-81014-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE, LEONA </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 N1/2 N1/2 SW NW (THE N 35' OF TR 17) CLEMENT SURVEY 33 3N 9W 1.06 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH BEND FIRE DISTRICT, PAMELA RUDEAN WALKER</x:t>
   </x:si>
   <x:si>
     <x:t>001-08914-018</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORRIS ETAL, KATHLEEN </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW (TR 15) 17 4N 9W 1.5 ACRES LOT  BLOCK  WINDWOOD SUB DIV LTD ADDITION CITY  SD 4</x:t>
@@ -1063,98 +928,62 @@
   <x:si>
     <x:t>730-05103-000</x:t>
   </x:si>
   <x:si>
     <x:t>R &amp; S HOME BUILDERS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/2 S1/2 WARD CITY AREA ADDITION 09 4N 9W 2.59 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>800-71152-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REDMOND, JAMIE GALE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE (TR 4) RICHFIELD SURVEY II 27 3N 10W 5.1 ACRES LOT  BLOCK   ADDITION CITY  SD 8</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH BEND FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-11694-204</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROGERS, BERT </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ROGERS, LODY MAE % TAMMY REYNOLDS</x:t>
   </x:si>
   <x:si>
     <x:t>16 2S 7W  ACRES LOT 1-6 BLOCK 3 KENTARK ADDITION CITY  SD 3 HU</x:t>
   </x:si>
   <x:si>
     <x:t>MELISSA ANN WYLES</x:t>
   </x:si>
   <x:si>
     <x:t>760-50301-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROGERS, MIRANDA F &amp; JOHN R </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>SHELHAMER, CHRISTINA MARIE % JIMMY RODRIGUEZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 18 MORRISON ESTATES ADDITION 26 5N 9W </x:t>
   </x:si>
   <x:si>
     <x:t>322-00018-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMPSON, NICHOLAOS </x:t>
   </x:si>
   <x:si>
     <x:t>13 2N 10W 1.31 ACRES LOT 19 BLOCK  CALVARY ESTATES ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>142-50019-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH%ROBERT DUSTIN SMITH, NORMA JEAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 2 &amp; PT N1/2 LOT 3 07 2N 9W 9.54 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH BEND FIRE DISTRICT, SHARON KAYE CHAMBERS, KAREN JEAN REILLY, RONNIE RINGER, ROBERT HAROLD SMITH, JR., PATRICK WILLIAM SMITH</x:t>
@@ -1183,138 +1012,93 @@
   <x:si>
     <x:t>800-80110-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STRICKLIN, ROBERT </x:t>
   </x:si>
   <x:si>
     <x:t>26 3N 10W  ACRES LOT 13 BLOCK  SHERMAN HILL ANNEX ADDITION CITY  SD 8</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH BEND FIRE DISTRICT, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>400-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TABACZENSKI, EDUARDO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5 &amp; N PT OF 4 B E C O ADDITION 27 5N 9W </x:t>
   </x:si>
   <x:si>
     <x:t>800-10105-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TANNER, MICHAEL R &amp; KAREN L </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PT OF LOT B GREYSTONE ADDITION 34 5N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>721-10800-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WEATHERLY, DONALD &amp; KIMBERLY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WEEKS, KENNETH % DEBBIE BURCHFIELD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW NW 28 5N 10W 4.46 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-12874-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WESTERMAN, SCOTT </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 18-19 &amp; N20' LOT 17 15 2S 9W  ACRES LOT  BLOCK 36 OT ENGLAND CITY ADDITION CITY  SD 2 EN</x:t>
   </x:si>
   <x:si>
     <x:t>750-03618-000</x:t>
   </x:si>
   <x:si>
     <x:t>PRAIRIE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ADAMS, JAMES R, JR </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT BLOCK G HURTS ADDN BLOCK 00G HURTS ADDITION 19 2N 5W 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00536-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BURTON, ORLANDO % ORLANDO BURTON III </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CRAIG, LAWRENCE M ETAL % ROBERT GRAIG</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW 1/4 NE 1/4 SEC 19 T2N R4W UNPLAT DEVALLS BLUFF ADDITION 19 2N 4W 0.84 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>711-00651-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>001-01183-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOUSE, GLEN E &amp; PAT A **BAD ADDRESS**</x:t>
   </x:si>
   <x:si>
     <x:t>S 90' LOT 2 BLK 3 FAWN ACRES ADDITION 32 3N 5W 0.258 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-00629-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, CLINTON &amp; JUANITA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 10 &amp;12 BLOCK 20 ORIGINAL TOWN HAZEN ADDITION 19 2N 5W 0.326 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>BETTY J HOLMES, KENNETH WAYNE GATES, KEVIN BROWNELL, JR, RANDALL L GAMMILL</x:t>
   </x:si>
   <x:si>
     <x:t>722-00174-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 BLK 20 ORIGINAL TOWN HAZEN ADDITION 19 2N 5W 0.163 ACRE</x:t>
   </x:si>
@@ -1929,3617 +1713,3377 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>3029.72</x:v>
+        <x:v>3051.74</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>624</x:v>
+        <x:v>653.19</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>424</x:v>
+        <x:v>452.91</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>773</x:v>
+        <x:v>901.77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>488.6</x:v>
+        <x:v>517.96</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>423.55</x:v>
+        <x:v>452.91</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>773.36</x:v>
+        <x:v>788.04</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>814.47</x:v>
+        <x:v>843.83</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>341.83</x:v>
+        <x:v>349.17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>6103.79</x:v>
+        <x:v>6210.81</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>2455.12</x:v>
+        <x:v>2469.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
-[...11 lines deleted...]
-        <x:v>329.69</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G15" s="1">
-        <x:v>274</x:v>
+        <x:v>303.64</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1166.35</x:v>
+        <x:v>1188.37</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>274.28</x:v>
+        <x:v>296.3</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>274.28</x:v>
+        <x:v>296.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>324.71</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>827</x:v>
+        <x:v>870.69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>440.5</x:v>
+        <x:v>455.18</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>1531.52</x:v>
+        <x:v>1560.88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>1307.25</x:v>
+        <x:v>1421.61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>74</x:v>
-[...11 lines deleted...]
-        <x:v>320</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>168.5</x:v>
+        <x:v>183.18</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>3059</x:v>
+        <x:v>3081.4</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>441</x:v>
+        <x:v>447.84</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>371.54</x:v>
+        <x:v>386.22</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>235.46</x:v>
+        <x:v>242.8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>553.59</x:v>
+        <x:v>568.27</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>3776.65</x:v>
+        <x:v>3891.01</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1831</x:v>
+        <x:v>1859.95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>647</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>3771</x:v>
+        <x:v>3792.84</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>229.95</x:v>
+        <x:v>244.63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>385.1</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>213</x:v>
+        <x:v>241.91</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>267.5</x:v>
+        <x:v>282.18</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>267.5</x:v>
+        <x:v>282.18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>371.54</x:v>
+        <x:v>393.56</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>928</x:v>
+        <x:v>957.45</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>657</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>811.72</x:v>
+        <x:v>826.4</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>133</x:v>
-[...11 lines deleted...]
-        <x:v>905</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>137</x:v>
-[...11 lines deleted...]
-        <x:v>1820</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>137</x:v>
-[...11 lines deleted...]
-        <x:v>1888</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>143</x:v>
-[...11 lines deleted...]
-        <x:v>3409.3</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>372</x:v>
+        <x:v>422.92</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>274.28</x:v>
+        <x:v>281.62</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>153</x:v>
-[...11 lines deleted...]
-        <x:v>420.14</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>3047</x:v>
+        <x:v>3106.08</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>320</x:v>
+        <x:v>407.6</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>328.74</x:v>
+        <x:v>350.76</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>1756</x:v>
+        <x:v>1778.4</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>284</x:v>
+        <x:v>299.12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>21641.91</x:v>
+        <x:v>21649.25</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>227.23</x:v>
+        <x:v>234.57</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>672</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>188.93</x:v>
+        <x:v>196.27</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>185</x:v>
-[...11 lines deleted...]
-        <x:v>1307</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>189</x:v>
-[...11 lines deleted...]
-        <x:v>510</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>842.74</x:v>
+        <x:v>857.42</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>3366</x:v>
+        <x:v>3480.45</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>502</x:v>
+        <x:v>517.03</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>788</x:v>
+        <x:v>816.87</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>242</x:v>
+        <x:v>249.53</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>474</x:v>
+        <x:v>474.28</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>213</x:v>
-[...11 lines deleted...]
-        <x:v>1053</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>217</x:v>
-[...11 lines deleted...]
-        <x:v>5646.48</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>292.54</x:v>
+        <x:v>329.24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>233</x:v>
+        <x:v>247.36</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>1565</x:v>
+        <x:v>1594</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>189</x:v>
+        <x:v>210.95</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>625</x:v>
+        <x:v>654.55</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>381</x:v>
+        <x:v>403.21</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>891</x:v>
+        <x:v>898.71</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>1256</x:v>
+        <x:v>1270.74</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>1082</x:v>
+        <x:v>1181.29</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>276</x:v>
+        <x:v>290.52</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>238</x:v>
+        <x:v>252.56</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>1819</x:v>
+        <x:v>1833.58</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>830.74</x:v>
+        <x:v>845.42</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>245.24</x:v>
+        <x:v>252.58</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>411.78</x:v>
+        <x:v>419.12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>745.49</x:v>
+        <x:v>752.83</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>323</x:v>
+        <x:v>415.78</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>444</x:v>
+        <x:v>480.36</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>1231</x:v>
+        <x:v>1290.13</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>1958</x:v>
+        <x:v>1980.15</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>1299</x:v>
+        <x:v>1398.27</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>970.82</x:v>
+        <x:v>978.16</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>711</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>286</x:v>
+        <x:v>307.99</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>314</x:v>
+        <x:v>314.42</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>1804</x:v>
+        <x:v>1825.95</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>3688</x:v>
+        <x:v>3702.46</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>1211</x:v>
+        <x:v>1239.92</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>12364</x:v>
+        <x:v>12400.84</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>311</x:v>
-[...11 lines deleted...]
-        <x:v>416</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>1720.34</x:v>
+        <x:v>1757.04</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>623</x:v>
+        <x:v>645.29</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>879</x:v>
+        <x:v>907.87</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>4942.96</x:v>
+        <x:v>5042.64</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>2222</x:v>
+        <x:v>2251.43</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>724</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>911</x:v>
+        <x:v>925.22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>501</x:v>
+        <x:v>601.14</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>813</x:v>
+        <x:v>834.57</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>190.92</x:v>
+        <x:v>198.26</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>1492</x:v>
+        <x:v>1506.56</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>351</x:v>
-[...11 lines deleted...]
-        <x:v>212</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>518</x:v>
+        <x:v>533.03</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>359</x:v>
-[...11 lines deleted...]
-        <x:v>285</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>363</x:v>
-[...11 lines deleted...]
-        <x:v>4947</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>1540.51</x:v>
+        <x:v>1569.87</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>1256</x:v>
+        <x:v>1263.67</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>940</x:v>
+        <x:v>999.16</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>2416</x:v>
+        <x:v>2438.33</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>342.73</x:v>
+        <x:v>364.75</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>1402</x:v>
+        <x:v>1424.25</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>741</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>593.36</x:v>
+        <x:v>608.04</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>391</x:v>
-[...11 lines deleted...]
-        <x:v>4339</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>744</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>721.71</x:v>
+        <x:v>736.39</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>397</x:v>
-[...11 lines deleted...]
-        <x:v>1235</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>1793.23</x:v>
+        <x:v>1800.57</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>1370</x:v>
+        <x:v>1392.13</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>2039.46</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>411</x:v>
-[...11 lines deleted...]
-        <x:v>440.17</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>418</x:v>
-[...11 lines deleted...]
-        <x:v>423.22</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>752</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G140" s="1">
         <x:v>747.46</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G141" s="1">
         <x:v>2299.43</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>413.05</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G143" s="1">
         <x:v>288.6</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G144" s="1">
         <x:v>295.94</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>757</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G145" s="1">
         <x:v>1526.46</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>320.17</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>4427.15</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G148" s="1">
         <x:v>1280.34</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>748.52</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>1451.22</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>781.76</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>1289.36</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>571.24</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G154" s="1">
         <x:v>571.24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>381.9</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>741.41</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>418.13</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>418.13</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>764.71</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>571.24</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>2243.77</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>4701.38</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G163" s="1">
         <x:v>513.95</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>1316.96</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>335.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>