--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc21466d5136641c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/961097e6e67b4d5e84ec5b8080ea2446.psmdcp" Id="R4b237a5090f147fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05fe263e23004574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6bcd8878bc4f467b8c4689715a7095bc.psmdcp" Id="R321ee0a5c0cf4ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -136,146 +136,116 @@
   <x:si>
     <x:t xml:space="preserve">E1/2 E1/2 SW NW 7 8S 19W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-02293-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWNLEE, JOSEPH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT 1 BLOCK 5 PEAKES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>74-02419-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURROW, EDWARD DEAN &amp; LEDA MARIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW 26 7S 20W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-04771-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CHILDRES, DONNA FREEL &amp; DAVID M FREEL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CHILDRES, KATY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE 26 8S 20W 0.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-05821-000</x:t>
   </x:si>
   <x:si>
     <x:t>CONE, EARNEST &amp; MARY A % MARY MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SW GRANT OF LIFE ESTATE ONLY. AT DEATH, WILL RETURN TO  MATTIE MCCLURE OR HER HEIRS. 24 8S 20W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-05750-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVES, ODIE F &amp; HILDA C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW 17 5S 22W 0.97 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-10140-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIDSON, JUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NW SW 21 6S 19W 0.5 ACRES LOT  BLOCK  LNP ADDITION CITY  SD 1CV</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>78-00146-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DURBIN ENTERPRISES LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SW W OF HWY LNP ADDITION 1 8S 20W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>82-00097-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">EUSTICE, GERALDINE BOLT </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-5 BLOCK 19 EAST SIDE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>94-00082-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARRIS, MARLA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW LNP ADDITION 34 5S 23W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>86-00583-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FREEMAN, THERON &amp; BETTY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GERMAN, ROBERT S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE SE CORNER 17 9S 20W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06639-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUTHRIE, WENDY E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW TRACT 3 35 8S 20W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARPER, SHARI LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 &amp; 16 BLOCK 1 WRIGHT PARK ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>90-01398-001</x:t>
@@ -298,80 +268,59 @@
   <x:si>
     <x:t xml:space="preserve">PT SE NW SE LNP LNP ADDITION 27 5S 23W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>86-00377-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, JOSEPH DALE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE S OF HWY LNP ADDITION 30 6S 19W 1.29 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>78-00234-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, ALEXUS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50'X 210' NW NE LNP ADDITION 19 7S 19W 0.24 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>74-03588-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOHNSON, BARBARA RHODES </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JUNIO HOME IMPROVEMENT CORPORATION </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7-15 BLOCK 4 HILLCREST #2 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>74-01487-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOCKWOOD, RHONDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MARCONI, RODRIGUES DA CRUZ CARLOS WILIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N50' OF E/2 LOT 7 &amp; N50' OF W15' OF LOT 8 BLOCK 4 AMITY ORIGINAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>86-00042-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCOY%VERA ROBINSON, BRYANT </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 OF 1    0 ACRES LOT  BLOCK 3 R S TATE ADDITION CITY  SD 60GR</x:t>
   </x:si>
   <x:si>
     <x:t>BUSTER JOHN &amp; EXIE MCCOY</x:t>
   </x:si>
   <x:si>
     <x:t>90-01163-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MONTGOMERY, MARGARET </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NE 17 7S 20W 7.46 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
@@ -382,140 +331,77 @@
   <x:si>
     <x:t>01-04490-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEWTON, MARY ANN &amp; BILL </x:t>
   </x:si>
   <x:si>
     <x:t>CURTIS ORIGINAL ADDN 2 THRU 10 35 8S 20W 0 ACRES LOT  BLOCK 11 CURTIS ORIGINAL ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>TIMOTHY M NEWTON</x:t>
   </x:si>
   <x:si>
     <x:t>28-00041-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETOBEGO LLC  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 12 8S 21W 0.43 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-08839-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PIGGEE, BRENDA </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PORTER, ALBERT D % 21ST MORTGAGE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE 17 6S 22W 1.12 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-10658-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRUITT, DAVID PAUL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RODGERS, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 - W OF DITCH 12 9S 20W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06522-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SAGO, LOIS M </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>SMITH, JAMES PATRICK &amp; COREY D SMITH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E100' W315.8' S210' N552' NW NW LNP ADDITION 12 8S 20W 0.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>82-00132-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STURGIS &amp; CHARITABLE &amp; EDUCATION TRU, ROY &amp; CHRISTINE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SUTTON, RICKY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE LNP ADDITION 7 7S 19W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>74-03205-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TEXARKANA II LP C/ O TIMBERSTAR SOUTHWE, TIMBERSTAR </x:t>
   </x:si>
   <x:si>
     <x:t>PT FRL NW NW 5 10S 19W 29.63 ACRES LOT  BLOCK   ADDITION CITY  SD 60</x:t>
   </x:si>
   <x:si>
     <x:t>NANAS SOLUTION TRANSPORT S-CORP</x:t>
   </x:si>
   <x:si>
     <x:t>01-03021-001</x:t>
   </x:si>
   <x:si>
     <x:t>SE NE 15 9S 20W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 60</x:t>
   </x:si>
   <x:si>
     <x:t>BRP LLC</x:t>
@@ -526,104 +412,80 @@
   <x:si>
     <x:t xml:space="preserve">THE FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 7 DEANS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>90-00464-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4-5 BLOCK 6 TATE 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>90-01231-000</x:t>
   </x:si>
   <x:si>
     <x:t>TILLMAN, STARRIE JOHNSON % OPAL FRAZIER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 330' OF S 660' NW SE 8 8S 21W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-08734-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">URSERY, ROBERT LAMAR </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>WEEKS, J O % JACKIE RHODES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 30-33 BLOCK 3 SMITHS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>98-00155-000</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAMS, ALFRED &amp; WILLIS &amp; STEVIE RAY % STEVIE WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 25' X 46' LNP ADDITION 34 8S 22W 0.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>98-00194-000</x:t>
   </x:si>
   <x:si>
     <x:t>WILSON, A J &amp; EDNA % RICHARD H WILSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SW, 320' FRTG LNP ADDITION 33 9S 20W 0.55 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>90-01545-000</x:t>
   </x:si>
   <x:si>
     <x:t>DALLAS</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ASHKANIPOUR, AHMAD &amp; GENEVIEVE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BAKER, JUSTIN; DANDANEAU PAIGE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLK 7 SOUTH SIDE ADDITION 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>801-02211-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELL, TODD ALLAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 NW1/4 METES AND BOUNDS ADDITION 35 10S 13W 0.35 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>970-04621-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLACKMON, PATRICK </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 NE1/4 .50 AC 150' X 150'    COMMENCING 517' SOUTH OF THE SE CORNER OF BLK 4 STOVERS ADDN; RUN 150' SOUTH, THENCE WEST 150', THENCE NORTH 150'; THENCE EAST 150' TO POB CONTAINING .52 AC MORE OR LESS 34 10S 13W 0.52 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY  SD I39</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A, OCSE, SHANEE PICKETT, KENT PICKETT SR</x:t>
@@ -742,206 +604,131 @@
   <x:si>
     <x:t>APOLEUS JERMAINE EDWARDS, FBT BANK &amp; MORTGAGE</x:t>
   </x:si>
   <x:si>
     <x:t>970-03687-000</x:t>
   </x:si>
   <x:si>
     <x:t>EZ REALTY AR LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 NW1/4 SW1/4 BEGIN NW CORNER OF A 5 ACRE TRACT LOCATED IN NW SW; RUN SOUTH 150' TO POB; THENCE EAST 200' THENCE SOUTH 50'; THENCE WEST 200'; THENCE NORTH 50' TO POB METES AND BOUNDS ADDITION 27 9S 17W 0.23 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>990-04902-000</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 1 THRU 3 BLOCK 11 SOUTHSIDE ADDITION 0.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>801-02230-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAUCETT, RHONDA % BILLIE GAIL FAUCETT</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GERKEN, REMMER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 SW1/4 METES AND BOUNDS ADDITION 36 10S 13W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03261-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HENDRIX, BILLY JOE &amp; DEVON % CORELOGIC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HUMPHREY%JIMMY W R HUMPHREY, JIMMIE W R </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4 NE1/4 26 10S 13W 0.13 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY  SD I39</x:t>
   </x:si>
   <x:si>
     <x:t>ROGER LEE HUMPHREY, BETTY MATTHEWS</x:t>
   </x:si>
   <x:si>
     <x:t>970-03389-000</x:t>
   </x:si>
   <x:si>
     <x:t>INSURANCE SERVICES ADVOCATES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 NW1/4 METES AND BOUNDS ADDITION 35 10S 13W 0.29 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>970-04603-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JESTICE % SARA JESTICE, RUTH </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 NW1/4 34-10-13 34 10S 13W 0.26 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY  SD I39</x:t>
   </x:si>
   <x:si>
     <x:t>DARLENE BUTLER</x:t>
   </x:si>
   <x:si>
     <x:t>970-04320-000</x:t>
   </x:si>
   <x:si>
-    <x:t>JONES, J W % GREGORY JONES</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>KOHLTFARBER, SHAWN J. % J. SHAWN KOHLTFARBER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 5 &amp; 6 BLK 10 CARTHAGE ORIGINAL ADDITION 0.32 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>741-00132-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANGLEY ETAL % WAYNE &amp; SHERRY LANGLEY, SHERRY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 10,11 Block 63 CARTHAGE ORIGINAL 0.32 Acres LOTS 10 &amp; 11 CARTHAGE    0.32 ACRES LOT 10,11 BLOCK 63 CARTHAGE ORIGINAL ADDITION CITY  SD I09</x:t>
   </x:si>
   <x:si>
     <x:t>DONALD GENE SALLEE, BOBBY CHARLES SALLEE, GLEN RAY SALLEE, SONJA CONKLIN</x:t>
   </x:si>
   <x:si>
     <x:t>741-00370-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANGLEY ETAL % WAYNE &amp; SHERRY LANGLEY, SHERRY LYNN </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 11 &amp; 12 BLK 35 CARTHAGE    0.24 ACRES LOT 11,12 BLOCK 35 CARTHAGE ORIGINAL ADDITION CITY  SD I09</x:t>
   </x:si>
   <x:si>
     <x:t>741-00234-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, ANTHONY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 2 THRU 6 BLK 6 SOUTH SIDE ADDITION 0.8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>801-02206-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MITCHELL % BILLY HUNTER, EDGAR &amp; BETTY J </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SCAR INC  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E PT LOT 2 SMITH MCCOLLUM ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>801-02161-000</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 SW1/4 METES AND BOUNDS ADDITION 35 10S 13W 0.09 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>970-04748-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 SE1/4 METES AND BOUNDS ADDITION 26 10S 13W 0.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>970-03683-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 SW1/4 NE1/4 METES AND BOUNDS ADDITION 34 10S 13W 0.09 ACRES </x:t>
@@ -982,62 +769,50 @@
   <x:si>
     <x:t>801-01813-000</x:t>
   </x:si>
   <x:si>
     <x:t>NEVADA</x:t>
   </x:si>
   <x:si>
     <x:t>ARRINGTON, STEVEN JOE % ELVA JOE ARRINGTON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2 AC NW COR NW SE METES &amp; BOUNDS ADDITION CITY RURAL 13 14S 20W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-01830-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AYALA, ZORAYDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 3-7 OF BLK 2A, LOTS 6-10 &amp; LOTS 13-22 OF BLK 2B, LOTS 1-10 &amp; 17-20 OF BLK 2C, &amp; LOTS 1,2,8 &amp; 14-20 OF BLK 2D WALTER ACRES WALTER ACRES ADDITION 9 11S 22W 8.607 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>070-00676-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BECK, JESSICA A % JESSICA A HURT</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BLEVINS, BOBBIE </x:t>
   </x:si>
   <x:si>
     <x:t>PT S NE SW 3 10S 23W 7.43 ACRES METES &amp; BOUNDS ADDITION CITY RURAL SD 14</x:t>
   </x:si>
   <x:si>
     <x:t>CHYANNE ELIZABETH PURTLE-MARTIN</x:t>
   </x:si>
   <x:si>
     <x:t>001-08631-000</x:t>
   </x:si>
   <x:si>
     <x:t>BUSTIN, STANLEY W % TERESA BUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE1/4 METES &amp; BOUNDS ADDITION CITY RURAL 16 14S 21W 0.648 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TERESA ANNETTE BUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t>001-04329-002</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTOPHER, CHARLENE % SHARLENE TRIBBET</x:t>
@@ -1072,62 +847,50 @@
   <x:si>
     <x:t>NE 17.50' OF SE 70' OF LT 2 &amp;  SE 84.60' OF LT 3 BLOCK 1 BARKESDALE ADDITION 9 11S 22W 0.233 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00097-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, TRACY </x:t>
   </x:si>
   <x:si>
     <x:t>W 104.4' OF S 417.5' OF SE SW RURAL METES &amp; BOUNDS ADDITION 34 14S 22W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08247-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEMPSEY, CHARLES E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW METES &amp; BOUNDS ADDITION 3 11S 23W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08935-000</x:t>
   </x:si>
   <x:si>
-    <x:t>EGGER, CHRIS &amp; ELIZABETH EGGER</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>EVANS, ED &amp; RACHEL LEAKE % SHARON SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>E167' OF 60 BLOCK 3 REPPYS ADDITION 9 11S 22W 0.202 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SHARON SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>070-01507-000</x:t>
   </x:si>
   <x:si>
     <x:t>FANCY FUSION ENTERPRISES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>S 69' OF LOT 11 PT NW NW METES &amp; BOUNDS ADDITION CITY PRESCOTT 16 11S 22W 0.83 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-01920-000</x:t>
   </x:si>
   <x:si>
     <x:t>FINCHER, CURTIS LYNN % JAMES MCDADE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 OF LOT 2 &amp; N 59' OF LOT 3 OF BLK 37  21 13S 21W 0.148 ACRES ROSSTON ADDITION </x:t>
@@ -1195,59 +958,50 @@
   <x:si>
     <x:t>001-03813-000</x:t>
   </x:si>
   <x:si>
     <x:t>GULLEY, GUARTHA % ELLA GULLEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT FRL NE NE METES &amp; BOUNDS ADDITION CITY BLUFF CITY 3 12S 20W 1.89 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>ELLA MAE GULLEY, WILLIE GULLEY, JR.</x:t>
   </x:si>
   <x:si>
     <x:t>072-00152-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAMPTON, JOHN % MARGARET HAMPTON</x:t>
   </x:si>
   <x:si>
     <x:t>E 150' N 200' W 403' NE NE METES &amp; BOUNDS ADDITION CITY PRESCOTT 17 11S 22W 0.68 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-02016-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HARTLEY, DALLAS &amp; JESSICA HARTLEY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HENRY, BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE SE 20 13S 21W 0.76 ACRE METES &amp; BOUNDS ADDITION CITY ROSSTON </x:t>
   </x:si>
   <x:si>
     <x:t>CKS PRIME INVESTMENTS, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>076-00062-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPSON, BILLY RAY </x:t>
   </x:si>
   <x:si>
     <x:t>W 105' E 549' N 7/22 NE NW METES &amp; BOUNDS ADDITION CITY PRESCOTT 17 11S 22W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-02062-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAMBERT, JOSEPH E &amp; BARBARA A </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 BLOCK 28 EMMET ORIGINAL ADDITION 3 12S 23W 0.16 ACRE</x:t>
@@ -1303,59 +1057,50 @@
   <x:si>
     <x:t xml:space="preserve">E1/2 LOT 5 BLOCK 9 WARREN ADDITION 9 11S 22W 0.223 ACRE ET AL: SOPHIA JONES, MYESHUA BURTON, THOMESHA BURTON &amp; JAMESHA BURTON. </x:t>
   </x:si>
   <x:si>
     <x:t>070-01701-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MIRANDA, FABRICIO R </x:t>
   </x:si>
   <x:si>
     <x:t>SW 50' OF 1 BLOCK 5 BRAD SCOTT ADDITION 9 11S 22W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00134-000</x:t>
   </x:si>
   <x:si>
     <x:t>MOSELEY, BENNIE R &amp; EDNA O MOSELEY % VICKI HATCH</x:t>
   </x:si>
   <x:si>
     <x:t>E 57' N/2 OF 7 BLOCK 3 ANSLEY ADDITION 8 11S 22W 0.196 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00038-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MULDREW, ROBERT </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">NICKS, LATOYA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 BLOCK 1 M L MOORE TO ANSLEY ADDITION 8 11S 22W 0.065 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00798-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLEDGER, DIANA </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 SE SE METES &amp; BOUNDS ADDITION CITY RURAL 30 11S 22W 0.79 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-06291-000</x:t>
   </x:si>
   <x:si>
     <x:t>PRESSON, JERRY &amp; SHARON OLLER</x:t>
   </x:si>
   <x:si>
     <x:t>SE COR OF 4 &amp; PT OF 5 BLOCK 60 LOUGHBOROUGH &amp; KNOBLES ADDITION 8 11S 22W 0.458 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL DON WHISENHUNT, MARK ALLEN BURNSIDE, MICHAEL DAVID BURNSIDE, MATTHEW BRIAN BURNSIDE, KIMBERLY DAWN MATTHEWS, SHERRY WILLIAMS, BANK OF PRESCOTT</x:t>
@@ -1384,128 +1129,71 @@
   <x:si>
     <x:t>070-01918-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TONEY, RICHARD EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT N SW NW METES &amp; BOUNDS ADDITION CITY PRESCOTT 16 11S 22W 0.767 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SWBC MORTGAGE CORPORATION, MERS, WILMINGTON FINANCE, INC., RUTH RUHL, P.C.</x:t>
   </x:si>
   <x:si>
     <x:t>070-01943-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WELCH, PASHA </x:t>
   </x:si>
   <x:si>
     <x:t>ALL LOTS 9,10,11,12, EX CHURCH LAND EMMET BLOCK 30 EMMET ORIGINAL ADDITION 3 12S 23W 0.642 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>074-00064-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WENNEBERG, RICHARD R, JR </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>OUACHITA</x:t>
   </x:si>
   <x:si>
     <x:t>2B HOMES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 11 EAGLE MILLS ADDITION 14 12S 16W 0.34 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>357-00057-000R</x:t>
   </x:si>
   <x:si>
-    <x:t>99 PROPERTIES LLC % JAMIE BROWN</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">AGOSTINHO, JOSE M. M. </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 SW1/4 CAMDEN CITY METES &amp; BOUNDS ADDITION 02 14S 17W 0.35 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>900-00040-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ANDERSON SR, KENNETH </x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ANDERSON, MELISSA RENEE </x:t>
   </x:si>
   <x:si>
     <x:t>35 11S 15W 0 ACRES LOT 16-18 BLOCK 02 WESTMORELAND PARK ADDITION CITY  SD 53B</x:t>
   </x:si>
   <x:si>
     <x:t>MELISSA RENEE THOMPSON</x:t>
   </x:si>
   <x:si>
     <x:t>939-00023-000R</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS/SP HALLIBURTON FAMILY TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 LOT 1 BLOCK K TUFTS ADDITION 23 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>785-00060-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 1 BLOCK K TUFTS ADDITION 23 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>785-00059-000R</x:t>
@@ -1522,68 +1210,59 @@
   <x:si>
     <x:t>979-00007-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARROYO, DANNY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 19 HUBANNA ADDITION 15 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>876-00019-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEALUM, LANEKA </x:t>
   </x:si>
   <x:si>
     <x:t>23 13S 17W 0 ACRES LOT 01 BLOCK C TUFTS ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>GREGORY BEALUM</x:t>
   </x:si>
   <x:si>
     <x:t>785-00013-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEARD ETAL, MAURICE LEROY </x:t>
-[...2 lines deleted...]
-    <x:t>SW COR SW1/4 SE1/4 06 14S 19W 7.41 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 16SR</x:t>
+    <x:t xml:space="preserve">BEARD, MAURICE LEROY ETAL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>26 13S 17W 0 ACRES LOT 01 BLOCK 02 VALLEY SITE ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>PHYLLIS JEFF, BRENDA CAROL JEFF, DEBRA JOYCE MCBURNIE, LOIS EVELYN JONES, MARY ALICE THORNILL</x:t>
   </x:si>
   <x:si>
-    <x:t>019-00148-000R</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>799-00008-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BENNETT, CATHRYN CARDEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 20 BLOCK N SULPHUR SPRINGS ADDITION 25 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>385-10020-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 41-42 SULPHUR SPRINGS ADDITION 25 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>385-10028-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 55-58 BLOCK N SULPHUR SPRINGS ADDITION 25 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>385-10034-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BENTON, KAYLA </x:t>
@@ -1717,122 +1396,98 @@
   <x:si>
     <x:t>COLLINS, HEATHER RENE &amp; THOMAS J HEBERT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 &amp; 3 BLOCK 08 CULLENDALE TOWNSITE ADDITION 02 14S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>851-00095-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CUNNINGHAM, DEBRA </x:t>
   </x:si>
   <x:si>
     <x:t>02 14S 17W 0 ACRES LOT 8 BLOCK  HECKER PLACE ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS DEVELOPMENT FINANCE AUTHORITY</x:t>
   </x:si>
   <x:si>
     <x:t>911-00007-001R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CURREY, EVERETT &amp; PATSY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 SW1/4 SW1/4 SW1/4 9 READER 4.88 METES &amp; BOUNDS ADDITION CITY RURAL 19 11S 19W 3.88 ACRES </x:t>
+    <x:t>PT S1/2 SW1/4 SW1/4 SW1/4 9 READER 4.88 19 11S 19W 3.88 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 16</x:t>
   </x:si>
   <x:si>
     <x:t>529-00009-000C</x:t>
   </x:si>
   <x:si>
     <x:t>D &amp; I REAL EST VENTURES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>W10 A FRL S1/2 SW1/4 NW1/4 REA DER 31-11-19 9.00 31 11S 19W 9 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 16</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THE FIRM PLLC, BOBBY COX BAIL BONDS INC. </x:t>
   </x:si>
   <x:si>
     <x:t>532-00007-000R</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 SE1/4 21 13S 17W 1.74 ACRES LOT  BLOCK  CITY METES &amp; BOUNDS ADDITION CITY CAMDEN SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>FREDRICK GIBSON</x:t>
   </x:si>
   <x:si>
     <x:t>887-00059-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DANIEL, JOHNNY </x:t>
   </x:si>
   <x:si>
     <x:t>W5.56A E13.34AC SW1/4 SW1/4 02 15S 17W 6.67 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 16</x:t>
   </x:si>
   <x:si>
     <x:t>FARMERS BANK &amp; TRUST, TAMMY L DANIEL, DF&amp;A, MIDLAND FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>023-00062-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DANIELL, ANGELA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 SE1/4 METES &amp; BOUNDS ADDITION CITY RURAL 13 12S 17W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>009-00189-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DANIELS, ANGELA </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>DURRANT, CHRISTIE &amp; SCOTTIE DURRANT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 SE1/4 SEC 2,TWP 11S 15W,OUA CTY,AR. LOCATED IN THE NW1/4 SE1/4 SEC 2 TWP11,RNG15, SE COR SAID NW1/4 SE1/4 RUN  NOO.25 FT14"E ALONG THE EAST  LINE OF SAID NW1/4 SE1`/4 360  FT TO A 3/8"REBAR;THENCE S89. 41.01"W 277.28 FT TO A 3/8 REB REBAR SET AS THE POB OF THE  TRACT HEREIN DESCRIBED;THENCE, CONTINUE S89.24.26"W 277.28 FT METES &amp; BOUNDS ADDITION CITY RURAL 02 11S 15W 1.28 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00029-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EARNEST, SHELLEY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 SW1/4 METES &amp; BOUNDS ADDITION CITY RURAL 14 14S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>017-00420-000R</x:t>
   </x:si>
   <x:si>
     <x:t>ECOSTRUCTURE INC % JERRY KIRKSEY JR</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE/4 NE/4 NE/4 08 14S 17W 1 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY  SD 16</x:t>
   </x:si>
   <x:si>
     <x:t>FARMERS BANK &amp; TRUST COMPANY</x:t>
@@ -1870,104 +1525,71 @@
   <x:si>
     <x:t xml:space="preserve">LOT 3-4 BLOCK 17 STEPHENS ORIGINAL TOWN ADDITION 21 15S 19W </x:t>
   </x:si>
   <x:si>
     <x:t>985-00075-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FERGUSON, CHAD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W13 FT OF LOT 3 AND ALL LOT 4 E 12FT LOT 5 BLK 40A STEPHENS ORIGINAL TOWN ADDITION 21 15S 19W </x:t>
   </x:si>
   <x:si>
     <x:t>985-00263-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIRE LLC, SUGAR </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW 1/4 NW 1/4 S OF RD COMMENCE AT THE NW CORNER OF  SAID NW1/4 NW1/4 12-14-17,  AND RUN SOUTH 67 DEGREES AND  25 MINUTES EAST 606.9 FT TO  THE POB FOR THE LAND HEREIN  DESCRIBED THENCE SOUTH 21  DEGREES WEST 689.6 FT; THENCE  SOUTH 81 DEGREES AND 15  MINUTES EAST 423.5 FT; THENCE  NORTH 2 DEGREES 33 MINUTES  EAST 693.8 FT; THENCE NORTH  85 DEGREES AND 17 MINUTES  WEST 208.5 FT TO THE POB 12 14S 17W 4.9 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 16</x:t>
   </x:si>
   <x:si>
     <x:t>017-00342-000C</x:t>
   </x:si>
   <x:si>
-    <x:t>FLANNIGAN, LACY &amp; HERMAN MINNIEWEAT</x:t>
-[...14 lines deleted...]
-    <x:t>05 13S 16W 0 ACRES LOT 02 BLOCK 01 CARDEN HOMESITES ADDITION CITY  SD 01</x:t>
+    <x:t xml:space="preserve">FOSTER, BERNICE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 210' OF W 50' OF E 215' OF S W1/4 NW1/4 35-11-15 50'X210' . 24A 35 11S 15W 0.24 ACRES LOT  BLOCK  BEARDEN CITY METES &amp; BOUNDS ADDITION CITY  SD 53B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATRICK CORLEY FOSTER, BERNICE K FOSTER, TOMMY DEWAYNE FOSTER, GRAHAM FOSTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929-10083-000R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRANKLIN, DORIS FAYE % WILLIAM KELLY FRANKLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27 13S 17W 0 ACRES LOT 12 &amp; 14 BLOCK 02 SHADY GREEN ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
-    <x:t>352-00003-000R</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>766-00012-000R</x:t>
   </x:si>
   <x:si>
     <x:t>11 14S 17W 0 ACRES LOT 09 BLOCK 01 LAFAYETTE HEIGHTS #1 ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>873-00009-000R</x:t>
   </x:si>
   <x:si>
     <x:t>FRAZIER, LEONA % GRACIE EDWARDS</x:t>
   </x:si>
   <x:si>
     <x:t>50X100 FT PT SE1/4 SE1/4 15-13 -17 CMD .12AC 15 13S 17W 0.12 ACRES LOT  BLOCK  CITY METES &amp; BOUNDS ADDITION CITY CAMDEN SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIE FRAZIER</x:t>
   </x:si>
   <x:si>
     <x:t>884-00075-000R</x:t>
   </x:si>
   <x:si>
     <x:t>50X100 FT PT SE1/4 SE1/4 15-13 -17 CMD .13AC 15 13S 17W 0.12 ACRES LOT  BLOCK  CITY METES &amp; BOUNDS ADDITION CITY CAMDEN SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>JONTHAN FRAZIER, AMANDA FRAZIER, WILLIE FRAZIER</x:t>
@@ -1984,62 +1606,50 @@
   <x:si>
     <x:t>009-00308-000R</x:t>
   </x:si>
   <x:si>
     <x:t>FREER, JACK D III</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOTS 5 &amp; 6 &amp; ALL LOTS 11 &amp; 12 BLK 7 SCOTT ADDITION 20 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>383-00054-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARCIA, DESSIE </x:t>
   </x:si>
   <x:si>
     <x:t>NW COR LOT 3 BROWN AND BROS AD DN IN NE1/4 27-13-17 CMD 92 FT  E/W 50 FT N AND S .105 AC 27 13S 17W 0.11 ACRES LOT  BLOCK  CAMDEN CITY METES &amp; BOUNDS ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>JOE GARCIA</x:t>
   </x:si>
   <x:si>
     <x:t>893-00042-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GARMANY, CHANEY MARTIN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GARRETT, OLIVER A &amp; MARGARET </x:t>
   </x:si>
   <x:si>
     <x:t>35 13S 17W 0 ACRES LOT 01 BLOCK 01 BARNES ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>DON O GARRETT</x:t>
   </x:si>
   <x:si>
     <x:t>828-00001-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATHWRIGHT%CURTIS M GATHWRIGHT, MAXINE </x:t>
   </x:si>
   <x:si>
     <x:t>TRACT 23 02 14S 17W 0 ACRES LOT 18 BLOCK 14 CULLENDALE NORTH ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>BYRON D GATHWRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>850-00173-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, CURTIS M </x:t>
@@ -2050,87 +1660,87 @@
   <x:si>
     <x:t>BDG</x:t>
   </x:si>
   <x:si>
     <x:t>763-00073-000R</x:t>
   </x:si>
   <x:si>
     <x:t>N 100' OF W1/2 OF LOT 763 22 13S 17W 0 ACRES LOT  BLOCK 13 SOUTHERLAND ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>763-00100-000R</x:t>
   </x:si>
   <x:si>
     <x:t>S 50' OF W1/2 OF LOT 763 22 13S 17W 0 ACRES LOT  BLOCK 13 SOUTHERLAND ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>763-00101-000R</x:t>
   </x:si>
   <x:si>
     <x:t>S 50' OF LOT 764  22 13S 17W 0 ACRES LOT  BLOCK 13 SOUTHERLAND ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>763-00102-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 407 BLOCK 52 W BRADLEY ADDN - HILLCREST ADDITION 23 13S 17W </x:t>
+    <x:t>. 23 13S 17W 0 ACRES LOT 407 BLOCK 52 W BRADLEY ADDN - HILLCREST ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>777-00230-000R</x:t>
   </x:si>
   <x:si>
     <x:t>23 13S 17W 0 ACRES LOT F BLOCK 51 W BRADLEY ADDN - HILLCREST ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>777-00203-000R</x:t>
   </x:si>
   <x:si>
-    <x:t>23 13S 17W 0 ACRES LOT G BLOCK 51 W BRADLEY ADDN - HILLCREST ADDITION CITY  SD 16C</x:t>
+    <x:t>. 23 13S 17W 0 ACRES LOT G BLOCK 51 W BRADLEY ADDN - HILLCREST ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>777-00204-000R</x:t>
   </x:si>
   <x:si>
-    <x:t>23 13S 17W 0 ACRES LOT 406 BLOCK 52 W BRADLEY ADDN - HILLCREST ADDITION CITY  SD 16C</x:t>
+    <x:t>. 23 13S 17W 0 ACRES LOT 406 BLOCK 52 W BRADLEY ADDN - HILLCREST ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>777-00229-000R</x:t>
   </x:si>
   <x:si>
     <x:t>PT OF LOT  970 26 13S 17W 0 ACRES LOT  BLOCK  CAMDEN MAP #35B ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>795-00006-000R</x:t>
   </x:si>
   <x:si>
-    <x:t>02 14S 17W 0 ACRES LOT 11 BLOCK 02 BOWIE ADDITION CITY  SD 16C</x:t>
+    <x:t>. 02 14S 17W 0 ACRES LOT 11 BLOCK 02 BOWIE ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>853-00043-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 03 BLOCK 02 SOUTH HIGHLAND ADDITION 26 13S 17W </x:t>
+    <x:t>. 26 13S 17W 0 ACRES LOT 03 BLOCK 02 SOUTH HIGHLAND ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>875-00035-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 7 BLOCK 05 SHIREY ADDITION 30 15S 16W </x:t>
   </x:si>
   <x:si>
     <x:t>949-00068-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 19 BLOCK 07 LAGRONE ADDITION 30 15S 16W </x:t>
   </x:si>
   <x:si>
     <x:t>950-00068-000R</x:t>
   </x:si>
   <x:si>
     <x:t>GATHWRIGHT, MAXINE R % CURTIS M GATHWRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>N LOT 1 BLK 4 02 14S 17W 0 ACRES LOT  BLOCK  CULLENDALE TOWNSITE ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>851-00025-000R</x:t>
   </x:si>
@@ -2254,117 +1864,93 @@
   <x:si>
     <x:t>895-00037-000R</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, DAVID L % W D HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 04 BLOCK 01 PEACOCK &amp; YANCY ADDITION 25 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00003-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 OF LOT 5 &amp; ALL LOT 9 BLOCK 01 PEACOCK &amp; YANCY ADDITION 25 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00008-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF LOT 21 BLOCK 06 H W ASHLEY ADDITION 22 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>731-00066-000R</x:t>
   </x:si>
   <x:si>
-    <x:t>23 13S 17W 0 ACRES LOT 187 BLOCK 41 W L BRADLEY ADDITION CITY  SD 16C</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">N 50' OF LOTS 1,2 &amp; 3 BLOCK 07 FORT ADDITION 26 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>813-00032-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 01 GEORGIA ETTA MORRIS ADDITION 11 14S 17W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11 14S 17W 0 ACRES LOT 01 BLOCK 05 LAFAYETTE HEIGHTS #2 ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>GENERATIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>872-00048-000R</x:t>
   </x:si>
   <x:si>
     <x:t>S190' OF N669 E 150 W OF HWY  SE NW 11 14S 17W 0.66 ACRES LOT  BLOCK  CAMDEN CITY METES &amp; BOUNDS ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>BETTY D GOODWIN</x:t>
   </x:si>
   <x:si>
     <x:t>906-00171-000R</x:t>
   </x:si>
   <x:si>
     <x:t>HARVEY, MONROE ELLIS % VERA HARVEY</x:t>
   </x:si>
   <x:si>
     <x:t>SW COR PT NW1/4 NE1/4 METES &amp; BOUNDS ADDITION CITY RURAL 28 12S 18W 0.73 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-00403-000R</x:t>
   </x:si>
   <x:si>
     <x:t>HAWKINS ENTERPRISES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 BLOCK 01 PINECREST ADDITION 26 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>788-00013-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HAYS, ARTHUR ANDRIC </x:t>
-[...8 lines deleted...]
-    <x:t>HEMPSTEAD, BRUCE % ANGELO HEMPSTEAD</x:t>
+    <x:t xml:space="preserve">HEMPSTEAD%ANGELO HEMPSTEAD, BRUCE </x:t>
   </x:si>
   <x:si>
     <x:t>NE1/4 SW1/4 25 12S 19W 40 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 16</x:t>
   </x:si>
   <x:si>
     <x:t>EARVINE WARE</x:t>
   </x:si>
   <x:si>
     <x:t>011-00362-000R</x:t>
   </x:si>
   <x:si>
     <x:t>HEMPSTEAD, NATHANIEL ET UX % IRMA HILL BARNES</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 1099 26 13S 17W 0.209 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY CAMDEN SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>ODESSA HEMPSTEAD</x:t>
   </x:si>
   <x:si>
     <x:t>808-00030-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HICKMAN, RONALD </x:t>
   </x:si>
@@ -2374,68 +1960,50 @@
   <x:si>
     <x:t>722-00116-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL, CHRISTINE </x:t>
   </x:si>
   <x:si>
     <x:t>01 15S 19W 0 ACRES LOT 4 &amp; 5 BLOCK 10 HOLT ADDITION CITY  SD 16SR</x:t>
   </x:si>
   <x:si>
     <x:t>SHAFUNGUS DICKENS</x:t>
   </x:si>
   <x:si>
     <x:t>467-00032-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL, MITZY F </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 8 AND ALL LOT 9 BLOCK 04 LAKEVIEW ADDITION 22 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>728-00037-000R</x:t>
   </x:si>
   <x:si>
-    <x:t>HOPSON, BETTY R &amp; ALFREDIA WILLIAMS</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HOWELL, JIMMY S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 40 HUBANNA ADDITION 15 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>876-00041-000R</x:t>
   </x:si>
   <x:si>
     <x:t>HUGHES, OV % MAXINE GATHWRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 05 BILL YOUNG ADDITION 14 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>767-00005-000R</x:t>
   </x:si>
   <x:si>
     <x:t>HUGHES, OV C/O MAXINE GATHWRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 966 BLOCK 04 J G REED ADDITION 26 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>791-00021-000R</x:t>
@@ -2446,62 +2014,50 @@
   <x:si>
     <x:t xml:space="preserve">LOT 2 &amp; 3 BLOCK E D V SNOW ADDITION 22 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>742-00015-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N46 X 50 FT PT OF LOT 4 BLK E BLOCK E D V SNOW ADDITION 22 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>742-00018-000R</x:t>
   </x:si>
   <x:si>
     <x:t>JEC LAND TRUST C/O ERIC HERM TRUSTEE</x:t>
   </x:si>
   <x:si>
     <x:t>E 52FT LOTS 1 THRU 4 22 13S 17W 0 ACRES LOT  BLOCK  C H RANDALL ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS IRWIN</x:t>
   </x:si>
   <x:si>
     <x:t>758-00002-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOHNSON, JEFF HEIRS % GERALDINE JOHNSON WELCH </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>JOHNSON, L E ESTATE % VERA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>PT E 13.71CH N 12.80 CH NW4 SW 4 23 14S 18W 4.76 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 16SR</x:t>
   </x:si>
   <x:si>
     <x:t>TERESA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>018-00483-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, VINCENT LATELL &amp; KELLY M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 &amp; W1/2 OF LOT 3 WASHINGTON HEIGHTS ADDITION 22 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>754-00004-000R</x:t>
   </x:si>
   <x:si>
     <x:t>JONES, TRUMAN % JAMES T JONES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">61X61 FT. S. 61 FT. N1/2 LOT 337 BLOCK 90 W BRADLEY ADDN - HILLCREST ADDITION 23 13S 17W </x:t>
@@ -2527,131 +2083,98 @@
   <x:si>
     <x:t>FARMERS BANK AND TRUST COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>905-00050-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEAKS, JOHNY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 323 BLK 47 BEGINNING AT THE SE CORNER OF LOT 323, BLK 47 THENCE NORTH 22 DEGREES &amp; 03 MINUTES WEST AND PARALLEL TO MADISON AVE FOR 74.22 FT; THENCE SOUTH 66  DEGREES AND 26 MINUTES WEST FOR 245.72 FT. TO THE EAST SIDE RIGHT OF WAY LINE OF  MADISON AVENUE, THENCE SOUTH 22 DEGREES AND 03 MINUTES EAST ALONG THE EASTSDIE RIGHT  OF WAY LINE OF MADISON AVE FOR 74.20 FT, THENCE LEAVING MADISON-AVE NORTH 66 DEGREES AND 26 MINUTES EASAT FOR  245.72 FT BACK TO THE POB, CONTANING 42/100 AN ACRE OR  LESS W BRADLEY ADDN - HILLCREST ADDITION 23 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>777-00128-000R</x:t>
   </x:si>
   <x:si>
     <x:t>LET THE PASSION BURN, INC.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 363 BLOCK 89 W BRADLEY ADDN - HILLCREST ADDITION 23 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>777-00372-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEVEITT &amp; BENITA SCHAFER, JAMES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LEWIS BROTHERS REPAIRS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>PART OF THE SE 1/4 NW 1/4 SECTION 26, T 13 S, R 17 W, MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCE AT THE INTERSECTION OF THE SOUTH RIGHT OF WAY OF JOHNSON ST AND THE WEST RIGHT OF WAY OF ADAMS AVENUE AS NOW LOCATED AND RUN SOUTH ALONG THE WEST RIGHT OF WAY OF ADAMS AVENUE 200 FT FOR A POINT OF BEINNING FOR THE LAND HEREIN DESCRIBED; THENCE CONTINUE SOUTH 00°10' WEST 130 FEET; THENCE N 89°08' WEST 320 FEET TO THE EAST RIGHT OF WAY OF UNION AVENUE; THENCE NORTH 00°10' EAST 130 FEET; THENCE SOUTH 89°08' EAST 320 FEET TO THE POINT OF BEGINNING. SAID TRACT CONTAINS 0.96 ACRES, MORE OR LESS. CAMDEN CITY METES &amp; BOUNDS ADDITION 26 13S 17W 0.588 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>892-00087-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINDSEY, SHELIA RENEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 01 BLOCK 08 AMY ADDITION 35 11S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>360-00047-001R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 23-24 BLOCK 10 AMY ADDITION 35 11S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>360-00083-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 05 BLOCK 12 AMY ADDITION 35 11S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>360-00108-000R</x:t>
   </x:si>
   <x:si>
     <x:t>LOP LAND TRUST % JEREMY WEAVER TRUSTEE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 60' LOT 245 BLK 50 W BRADLEY ADDN - HILLCREST ADDITION 23 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>777-00189-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOVE, ALEXANDER B </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MANLEY, JOYCE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 50' W 200' N 104' OF LOT 308 BLOCK 83 W BRADLEY ADDN - HILLCREST ADDITION 23 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>777-00268-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 05 BLOCK 01 VALLEY SITE ADDITION 26 13S 17W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 01 BLOCK 03 VALLEY SITE ADDITION 26 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>799-00020-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MANLEY, JOYCE M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 06 BLOCK 01 VALLEY SITE ADDITION 26 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>799-00007-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MANLEY, JOYCE M GOSHEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 330 BLOCK 84 W BRADLEY ADDN - HILLCREST ADDITION 23 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>777-00288-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 37FT OF N 100 FT OF W 115  FT OF LOT 330  BLOCK 84 W BRADLEY ADDN - HILLCREST ADDITION 23 13S 17W </x:t>
@@ -2689,62 +2212,50 @@
   <x:si>
     <x:t>PT SE1/4 NW1/4 CAMDEN CITY METES &amp; BOUNDS ADDITION 10 14S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>905-00069-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MATTHEWS, JIMMY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NE PT SW COR SW1/4 SW1/4 METES &amp; BOUNDS ADDITION CITY RURAL 25 11S 15W 1.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00478-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCEWEN, LAURA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 LOT 13 BLOCK 06 HILLCREST NORTH ADDITION 02 14S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>859-00095-000R</x:t>
   </x:si>
   <x:si>
-    <x:t>MCINTOSH, B F % LULA CARTER</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCKENZIE, LETICIA </x:t>
   </x:si>
   <x:si>
     <x:t>N 90 FT OF THE W 80 FT OF OUT LOT B BLK 3 22 13S 17W 0 ACRES LOT  BLOCK  LAKEVIEW ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>FIRSTTRUST HOME LOANS INC., PLANET HOME LENDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>728-00022-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCNAMARA, KEVIN M </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 NE1/4 NW1/4 BEARDEN CITY METES &amp; BOUNDS ADDITION 35 11S 15W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>929-10053-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL ET AL, CLEOTIS </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 10 14S 17W 4 ACRES LOT  BLOCK  CAMDEN CITY METES &amp; BOUNDS ADDITION CITY  SD 16C</x:t>
@@ -2758,113 +2269,62 @@
   <x:si>
     <x:t xml:space="preserve">MODICA, SHELDON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 10 FT LOT 48 ALL EXC TRIANG SE COR LOT 49 GRNS SHAD ADD CMD BLOCK 5 SHADY GREEN ADDITION 27 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>766-00040-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1121/2 FT LOT 50 BLK 5 SHADY GREEN ADDITION 27 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>766-00043-000R</x:t>
   </x:si>
   <x:si>
     <x:t>MOSELEY, JAMES H &amp; DIANNA COOK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE1/4 SW1/4 METES &amp; BOUNDS ADDITION 31 14S 18W 2.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>018-00721-005R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">O'HARA, JOSEPH </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PAXTON, DONALD H </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 SW1/4 W O RD 20 12S 16W 1.07 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 01</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>008-00364-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PENNINGTON, WILLIAM MARION &amp; C JEAN </x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RIDENOUR, JAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW1/4 SW1/4 CAMDEN CITY METES &amp; BOUNDS ADDITION 26 13S 17W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>892-00148-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 1055 JOHN WORKS ADDITION 26 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>807-00039-000R</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 1055 26 13S 17W 0 ACRES LOT  BLOCK  JOHN WORKS ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>807-00041-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF LOT 1055 JOHN WORKS ADDITION 26 13S 17W </x:t>
@@ -2899,212 +2359,143 @@
   <x:si>
     <x:t>PT S1/2 NW1/4 SW1/4 CAMDEN CITY METES &amp; BOUNDS ADDITION 01 14S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>899-00021-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NE1/4 CAMDEN CITY METES &amp; BOUNDS ADDITION 10 14S 17W 1.53 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>905-00024-000R</x:t>
   </x:si>
   <x:si>
     <x:t>E 132' W 1056' S33 NE1/4 NW1/4 METES &amp; BOUNDS ADDITION CITY RURAL 19 13S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-00388-000R</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 NE1/4 METES &amp; BOUNDS ADDITION CITY RURAL 29 13S 17W 0.87 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-00562-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SAVAGE, FREDDIE JEFFERSON IV &amp; AMBER MARIE </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>SCHUMAN, MANIE TRUST % MARLEN ADELMAN</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 NW1/4 02 15S 17W 0.33 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 16</x:t>
   </x:si>
   <x:si>
     <x:t>REBECCA J. KAYE</x:t>
   </x:si>
   <x:si>
     <x:t>023-00050-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, JOSHUA &amp; JORDAN </x:t>
   </x:si>
   <x:si>
     <x:t>35 11S 15W 0 ACRES LOT 8-9 BLOCK 01 WESTMORELAND PARK ADDITION CITY  SD 53B</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AMERICA'S CAR-MART INC. </x:t>
   </x:si>
   <x:si>
     <x:t>939-00003-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SEFER, ADAM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALL LOT 1049 W OF NEWTON ST 56X208.5' JOHN WORKS ADDITION 26 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>807-00020-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF LOT 1064 JOHN WORKS ADDITION 26 13S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>807-00058-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SEGUIN, CANDACE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 16 BLOCK 13 AMY ADDITION 35 11S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>360-00133-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHERMAN, LAKESHIA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SHERMAN, MIKE &amp; LISA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 &amp; E1/2 LOT 12 WASHINGTON HEIGHTS ADDITION 22 13S 17W 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>754-00009-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N 100 FT S 687.5 E 156'' CO MM LOT 15 .14 AC BLK 15 E CAMDEN ADDITION 10 13S 16W </x:t>
   </x:si>
   <x:si>
     <x:t>945-00455-010C</x:t>
   </x:si>
   <x:si>
     <x:t>N 75' OF S 587.5 W 70' OF E 16 0'  COM LOT 15 E CAMDEN .12 AC BLOCK 15 E CAMDEN ADDITION 10 13S 16W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>945-00455-014C</x:t>
   </x:si>
   <x:si>
     <x:t>PT S13A N33A NE1/4 E OF PVD RD METES &amp; BOUNDS ADDITION CITY RURAL 05 13S 16W 0.961 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>012-00027-001R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH JR, SYLVESTER </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, SYLVESTER </x:t>
   </x:si>
   <x:si>
     <x:t>02 14S 17W 0 ACRES LOT 08 BLOCK 08 HILLCREST NORTH ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, JUDY SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>859-00129-000R</x:t>
   </x:si>
   <x:si>
     <x:t>02 14S 17W 0 ACRES LOT 09 BLOCK 08 HILLCREST NORTH ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>859-00130-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, SYLVESTER, JR </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>SQUARE DEAL INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7-8 BLOCK 09 HILLCREST ADDITION 21 15S 19W </x:t>
   </x:si>
   <x:si>
     <x:t>986-00037-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STAFF, SHIRLEY ANN </x:t>
   </x:si>
   <x:si>
     <x:t>11 14S 17W 0 ACRES LOT 05 BLOCK 02 LAFAYETTE HEIGHTS #2 ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>SAMUEL C STAFF</x:t>
   </x:si>
   <x:si>
     <x:t>872-00003-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STRICKLAND, ROBERT H &amp; EARNESTINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF LOT 1002 P L SNOW ADDITION 23 13S 17W </x:t>
@@ -3121,59 +2512,50 @@
   <x:si>
     <x:t>LEE L SULLIVAN, FLOSSIE MAE SULLIVAN, DELESIA BROWN, NIKKI SULLIVAN, RODNEY SULLIVAN</x:t>
   </x:si>
   <x:si>
     <x:t>009-00374-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SUTTON, JOEL &amp; PAT </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 SW1/4 27 13S 17W 9.42 ACRES LOT  BLOCK  CAMDEN CITY METES &amp; BOUNDS ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>VAR TECHNOLOGY FINANCE</x:t>
   </x:si>
   <x:si>
     <x:t>893-00095-000R</x:t>
   </x:si>
   <x:si>
     <x:t>W PT SW1/4 SW1/4 27 13S 17W 7.01 ACRES LOT  BLOCK  CAMDEN CITY METES &amp; BOUNDS ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>893-00102-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">T RICH RENTALS LLC </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>25 13S 17W 0 ACRES LOT 26 BLOCK S SULPHUR SPRINGS ADDITION CITY  SD 16</x:t>
   </x:si>
   <x:si>
     <x:t>385-10049-000R</x:t>
   </x:si>
   <x:si>
     <x:t>22 13S 17W 0 ACRES LOT 448 BLOCK 10 BUNN ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>KIMBERLY HEARD</x:t>
   </x:si>
   <x:si>
     <x:t>732-00105-000R</x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT SE1/4 SW1/4 03 12S 15W 1 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 53</x:t>
   </x:si>
   <x:si>
     <x:t>007-00046-004R</x:t>
   </x:si>
   <x:si>
     <x:t>02 14S 17W 0 ACRES LOT 7-8 BLOCK 06 HILLCREST ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>LATOYIA CHILDS</x:t>
@@ -3205,128 +2587,74 @@
   <x:si>
     <x:t>NANAS SOLUTION TRANSPORSCORP</x:t>
   </x:si>
   <x:si>
     <x:t>017-00429-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, GARY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW1/4 SE1/4 SECTION 2 TWP 11 RANGE 15 WEST OUACHITA COUNTY, ARKANSAS. A PARCEL BEING MORE DESCRIBED AS FOLLOWS: COMMENCE AT THE SE CORNER OF SAID NW SE AND RUN NORTH00DEGREES25FT 14" E  ALONG THE EAST LINE OF SAID  NW SE 360 FT TO A 3/8 REBAR;  THENCE, METES &amp; BOUNDS ADDITION CITY RURAL 02 11S 15W 1.15 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>001-00029-001R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TINER, THOMAS F </x:t>
   </x:si>
   <x:si>
     <x:t>W 105 FT E 985 FT 210 FT NE SE METES &amp; BOUNDS ADDITION CITY RURAL 12 11S 16W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-00157-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TODD, REGINALD LAMAR &amp; MIESHA SHANTA </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WALLACE, MARGIE ANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE1/4 SW1/4 &amp; ALSO TRIANG PT N1/2 NE SW (D60-142) METES &amp; BOUNDS ADDITION CITY RURAL 05 13S 19W 8.79 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>015-00082-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALTERS ET AL, JESSE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL W1/2 NE1/4 NW1/4 32 14S 18W 1.45 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 16SR</x:t>
   </x:si>
   <x:si>
     <x:t>SYBLE WALTERS, JESSE WALTERS</x:t>
   </x:si>
   <x:si>
     <x:t>018-00739-002R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WALTERS OR BOBBI THOMPSON, MARTY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>WALTERS, MARTY OR BOBBI THOMPSON</x:t>
   </x:si>
   <x:si>
-    <x:t>14 12S 16W 0.25 ACRES LOT 10 BLOCK 08 EAGLE MILLS ADDITION CITY  SD 53</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LOT 11-14 BLOCK 08 EAGLE MILLS ADDITION 14 12S 16W 0.87 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>357-00022-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATSON, WALTER % EBONY GULLEY </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 10 PT SE 1/4 NE1/4 26-13-17 26 13S 17W 0.17 ACRES LOT  BLOCK  W K RAMPSEY ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>SHIRLEY A GULLEY, YVONNE ANDERSON, COURTNEY FINLEY, PHILIP GARY, GREG TURNER, FRED JACKSON, ISIAH JACKSON JR, SHAWN L MASSEY, LASHUNT MOORE, LAKEISHA PARSHAW, WILLIE POOLE, ROBERT STRICKLAND, CAROLYN WATSON, MICHAEL WATSON</x:t>
   </x:si>
   <x:si>
     <x:t>877-00015-000R</x:t>
   </x:si>
   <x:si>
     <x:t>WEAVER, WILLIE ROY % MILRENE EDWARDS</x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 NE1/4 NE1/4 SW1/4 METES &amp; BOUNDS ADDITION CITY RURAL 28 14S 18W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>018-00645-001R</x:t>
@@ -3337,51 +2665,51 @@
   <x:si>
     <x:t>30 15S 16W 0 ACRES LOT 06 BLOCK 10 SHIREY ADDITION CITY  SD 39L</x:t>
   </x:si>
   <x:si>
     <x:t>HUGH RAY WHITE</x:t>
   </x:si>
   <x:si>
     <x:t>949-00106-000R</x:t>
   </x:si>
   <x:si>
     <x:t>30 15S 16W 0 ACRES LOT 08 BLOCK 10 SHIREY ADDITION CITY  SD 39L</x:t>
   </x:si>
   <x:si>
     <x:t>949-00108-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, IVORY JOE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 05 BLOCK 02 BOWIE ADDITION 02 14S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>853-00039-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 08 BLOCK 12 CULLENDALE NORTH ADDITION 02 14S 17W </x:t>
+    <x:t>. 02 14S 17W 0 ACRES LOT 08 BLOCK 12 CULLENDALE NORTH ADDITION CITY  SD 16C</x:t>
   </x:si>
   <x:si>
     <x:t>850-00139-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, THURSTON &amp; MARY SUE </x:t>
   </x:si>
   <x:si>
     <x:t>S 60 FT OF E 102.6 FT NE1/4  NW1/4 STEPHENS CITY METES &amp; BOUNDS ADDITION 28 15S 19W 0.29 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>999-00105-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WITT, COLTON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 SE1/4 CHIDESTER CITY METES  ADDITION 13 12S 19W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>922-00055-000R</x:t>
   </x:si>
   <x:si>
     <x:t>WREYFORD, HOLLIS RAY, FAMILY TRUST LEIGH RIPKA &amp; RUT</x:t>
   </x:si>
@@ -3807,714 +3135,666 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>4929.86</x:v>
+        <x:v>4937.2</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>521.84</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>1179.75</x:v>
+        <x:v>1187.09</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>781</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>242.15</x:v>
+        <x:v>249.49</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>219.57</x:v>
+        <x:v>226.91</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>726</x:v>
+        <x:v>747.88</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>786</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>367</x:v>
+        <x:v>382.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>787</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>241.24</x:v>
+        <x:v>263.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>2446.51</x:v>
+        <x:v>2468.53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>490.05</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>42</x:v>
-[...11 lines deleted...]
-        <x:v>2371.31</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>2833.48</x:v>
+        <x:v>2840.82</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>325.51</x:v>
+        <x:v>332.85</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>793</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>1527.2</x:v>
+        <x:v>1534.54</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>794</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G18" s="1">
-        <x:v>1579</x:v>
+        <x:v>1601.36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>341.41</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>435</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>224.67</x:v>
+        <x:v>232.01</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>823.64</x:v>
+        <x:v>923.32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>799</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>71</x:v>
-[...11 lines deleted...]
-        <x:v>167.81</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>800</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>435.04</x:v>
+        <x:v>442.38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2585.19</x:v>
+        <x:v>2599.86</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>405.16</x:v>
+        <x:v>412.5</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>1051</x:v>
+        <x:v>1073.15</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>266.94</x:v>
+        <x:v>274.28</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>3956.77</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>218.38</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>807</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>667</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>446.65</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>18</x:v>
@@ -4605,8008 +3885,7228 @@
         <x:v>818</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>820</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>103</x:v>
-[...11 lines deleted...]
-        <x:v>429.54</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>251</x:v>
+        <x:v>265.68</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>822</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>212</x:v>
+        <x:v>227.05</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>3522</x:v>
+        <x:v>3537.09</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>825</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>408</x:v>
+        <x:v>422.49</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>178.39</x:v>
+        <x:v>185.73</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>124</x:v>
-[...11 lines deleted...]
-        <x:v>313.9</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>127</x:v>
-[...11 lines deleted...]
-        <x:v>337.8</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>2526.36</x:v>
+        <x:v>2541.04</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>133</x:v>
-[...11 lines deleted...]
-        <x:v>485</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>181.68</x:v>
+        <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>833</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>140</x:v>
-[...11 lines deleted...]
-        <x:v>685</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>834</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>144</x:v>
-[...11 lines deleted...]
-        <x:v>256.04</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>657.19</x:v>
+        <x:v>679.21</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>836</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>150</x:v>
-[...11 lines deleted...]
-        <x:v>361</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>1280.43</x:v>
+        <x:v>1287.77</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>838</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>355</x:v>
+        <x:v>369.64</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>465</x:v>
+        <x:v>472.15</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>225.2</x:v>
+        <x:v>232.54</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>841</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>383.79</x:v>
+        <x:v>398.47</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>252.21</x:v>
+        <x:v>259.55</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>843</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>172</x:v>
-[...11 lines deleted...]
-        <x:v>1866</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>844</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>186.46</x:v>
+        <x:v>201.14</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>845</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>971.53</x:v>
+        <x:v>993.55</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>846</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>338.28</x:v>
+        <x:v>345.62</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>847</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>186</x:v>
-[...11 lines deleted...]
-        <x:v>370</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>184.07</x:v>
+        <x:v>198.75</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>849</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>263.88</x:v>
+        <x:v>285.9</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>322</x:v>
+        <x:v>351.44</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>450.09</x:v>
+        <x:v>464.77</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>1275</x:v>
+        <x:v>1304.11</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>853</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>301</x:v>
+        <x:v>337.83</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>223.97</x:v>
+        <x:v>245.99</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>317.08</x:v>
+        <x:v>331.76</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>396.89</x:v>
+        <x:v>411.57</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>2009</x:v>
+        <x:v>2045.65</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>231.87</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>859</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>534.35</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>243.89</x:v>
+        <x:v>251.23</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>861</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>263.88</x:v>
+        <x:v>271.22</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>862</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>1011</x:v>
+        <x:v>1026.06</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>1048.97</x:v>
+        <x:v>1063.65</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>237.28</x:v>
+        <x:v>244.62</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>244</x:v>
-[...11 lines deleted...]
-        <x:v>322.75</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>247</x:v>
-[...11 lines deleted...]
-        <x:v>251</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>867</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>296.36</x:v>
+        <x:v>303.7</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>868</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>254</x:v>
-[...11 lines deleted...]
-        <x:v>620.19</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>370</x:v>
+        <x:v>399.64</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>243.89</x:v>
+        <x:v>251.23</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>1434</x:v>
+        <x:v>1463.72</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>872</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>268</x:v>
-[...11 lines deleted...]
-        <x:v>214.81</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>873</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>271</x:v>
-[...11 lines deleted...]
-        <x:v>359.89</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>271</x:v>
-[...11 lines deleted...]
-        <x:v>779.17</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>875</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>218.04</x:v>
+        <x:v>225.38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>876</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>235</x:v>
+        <x:v>271.22</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>877</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>235</x:v>
+        <x:v>271.22</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>290.48</x:v>
+        <x:v>312.5</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>289</x:v>
-[...11 lines deleted...]
-        <x:v>2511</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>880</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>884</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>293</x:v>
-[...11 lines deleted...]
-        <x:v>240.03</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>885</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>170.77</x:v>
+        <x:v>185.45</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>210.67</x:v>
+        <x:v>218.01</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>208.45</x:v>
+        <x:v>215.79</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>186.72</x:v>
+        <x:v>194.06</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>176</x:v>
+        <x:v>227.45</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>890</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>203</x:v>
+        <x:v>217.4</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>891</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>317.08</x:v>
+        <x:v>331.76</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>892</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>198.33</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>893</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>253.97</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>894</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>324</x:v>
-[...11 lines deleted...]
-        <x:v>602.16</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>895</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>1691</x:v>
+        <x:v>1713.42</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>300.29</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>897</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>898</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>375.27</x:v>
+        <x:v>382.61</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>900</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>205.35</x:v>
+        <x:v>227.37</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>901</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>205.35</x:v>
+        <x:v>234.71</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>537.72</x:v>
+        <x:v>552.4</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>254.48</x:v>
+        <x:v>269.16</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>904</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>2044.12</x:v>
+        <x:v>2066.14</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>905</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>354</x:v>
-[...11 lines deleted...]
-        <x:v>1158</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>906</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>373.71</x:v>
+        <x:v>381.05</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>2120.32</x:v>
+        <x:v>2135</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>174</x:v>
+        <x:v>181.78</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>909</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>171</x:v>
+        <x:v>170.97</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>910</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>171</x:v>
+        <x:v>202.77</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>911</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>167</x:v>
+        <x:v>167.48</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>912</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>167</x:v>
+        <x:v>167.48</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>164</x:v>
+        <x:v>163.96</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>914</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>192</x:v>
+        <x:v>191.95</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>915</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G139" s="1">
         <x:v>236.32</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>916</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>353.31</x:v>
+        <x:v>367.99</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>917</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>502.9</x:v>
+        <x:v>524.92</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>918</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>534.54</x:v>
+        <x:v>549.22</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>919</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>395</x:v>
-[...11 lines deleted...]
-        <x:v>274.51</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>920</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>339</x:v>
+        <x:v>368.25</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>921</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>758.96</x:v>
+        <x:v>773.64</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>922</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>869.5</x:v>
+        <x:v>913.54</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>923</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>1001.61</x:v>
+        <x:v>1038.31</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>924</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>236</x:v>
+        <x:v>258.11</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>925</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>335.34</x:v>
+        <x:v>350.02</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>3577.12</x:v>
+        <x:v>3599.14</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>927</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>393.85</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>928</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>342.02</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>929</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>412.95</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>930</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>431</x:v>
-[...11 lines deleted...]
-        <x:v>334.68</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>931</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>231.14</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>932</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>910.25</x:v>
+        <x:v>924.93</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>933</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>1568.41</x:v>
+        <x:v>1575.75</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>934</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>8122.38</x:v>
+        <x:v>8144.4</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>935</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>936</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>937</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>938</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>684.27</x:v>
+        <x:v>769.27</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>939</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>4390.33</x:v>
+        <x:v>4434.37</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>940</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>956.94</x:v>
+        <x:v>978.96</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>941</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>458</x:v>
-[...11 lines deleted...]
-        <x:v>470.65</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>942</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>555.65</x:v>
+        <x:v>577.67</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>943</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>465</x:v>
-[...11 lines deleted...]
-        <x:v>1752.07</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>213.96</x:v>
+        <x:v>221.3</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>945</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>471</x:v>
-[...11 lines deleted...]
-        <x:v>320</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>946</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>475</x:v>
-[...11 lines deleted...]
-        <x:v>1273</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>947</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>479</x:v>
-[...11 lines deleted...]
-        <x:v>1615.59</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>948</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>479</x:v>
-[...11 lines deleted...]
-        <x:v>3079.65</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>949</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>1518</x:v>
+        <x:v>1540.43</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>950</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>240.46</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>951</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>240.46</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>952</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>470.65</x:v>
+        <x:v>477.99</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>953</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>289.21</x:v>
+        <x:v>296.55</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>954</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>262.09</x:v>
+        <x:v>269.43</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>955</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>267</x:v>
+        <x:v>274.29</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>956</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>504</x:v>
-[...11 lines deleted...]
-        <x:v>216</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>957</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>293</x:v>
+        <x:v>344.83</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>958</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>959</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G183" s="1">
-        <x:v>246.73</x:v>
+        <x:v>254.07</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>960</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>298.18</x:v>
+        <x:v>305.52</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>961</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>503.97</x:v>
+        <x:v>518.65</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>282.55</x:v>
+        <x:v>289.89</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>963</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>1668.11</x:v>
+        <x:v>1690.13</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>964</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>272</x:v>
+        <x:v>301.42</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>965</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>181.48</x:v>
+        <x:v>196.16</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>966</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>921.4</x:v>
+        <x:v>958.1</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>967</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>921</x:v>
+        <x:v>958.1</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>968</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>290.8</x:v>
+        <x:v>305.48</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>969</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>775</x:v>
+        <x:v>796.95</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>970</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>478</x:v>
+        <x:v>500.65</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>971</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>293.56</x:v>
+        <x:v>300.9</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>972</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>494.82</x:v>
+        <x:v>516.84</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>973</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>202</x:v>
+        <x:v>209.54</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>974</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>975</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>976</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>977</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>221.11</x:v>
+        <x:v>235.79</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>980</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>1493.71</x:v>
+        <x:v>1515.73</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G205" s="1">
-        <x:v>820</x:v>
+        <x:v>842.09</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G206" s="1">
-        <x:v>232.21</x:v>
+        <x:v>246.89</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>983</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>218</x:v>
+        <x:v>269.05</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>984</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>378</x:v>
+        <x:v>385.58</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>985</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>2406</x:v>
+        <x:v>2443.09</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G210" s="1">
-        <x:v>1965.37</x:v>
+        <x:v>2072.39</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>585</x:v>
-[...11 lines deleted...]
-        <x:v>176.5</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>585</x:v>
-[...11 lines deleted...]
-        <x:v>1035.33</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>590</x:v>
-[...11 lines deleted...]
-        <x:v>724.91</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>991</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>1317.85</x:v>
+        <x:v>1332.53</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>992</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>295.78</x:v>
+        <x:v>310.46</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>994</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>1332</x:v>
+        <x:v>1382.94</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>995</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G219" s="1">
-        <x:v>301.4</x:v>
+        <x:v>316.08</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>997</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>225.09</x:v>
+        <x:v>239.77</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>998</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>225.09</x:v>
+        <x:v>239.77</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>1846.06</x:v>
+        <x:v>1868.08</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>2138.41</x:v>
+        <x:v>2153.09</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>4734</x:v>
+        <x:v>4755.83</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>620</x:v>
-[...11 lines deleted...]
-        <x:v>288</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>624</x:v>
-[...11 lines deleted...]
-        <x:v>560</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>628</x:v>
-[...11 lines deleted...]
-        <x:v>274</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>184</x:v>
+        <x:v>213.3</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>1033</x:v>
+        <x:v>1047.36</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>1523</x:v>
+        <x:v>1537.42</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>1008</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>176</x:v>
+        <x:v>205.86</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>176</x:v>
+        <x:v>220.54</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>468.27</x:v>
+        <x:v>475.61</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>295.78</x:v>
+        <x:v>325.14</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G236" s="1">
-        <x:v>181</x:v>
+        <x:v>196.14</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>658</x:v>
-[...11 lines deleted...]
-        <x:v>816</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>845</x:v>
+        <x:v>866.58</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G239" s="1">
-        <x:v>267</x:v>
+        <x:v>288.97</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="G240" s="1">
-        <x:v>288</x:v>
+        <x:v>311.39</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G241" s="1">
-        <x:v>240</x:v>
+        <x:v>239.5</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>240</x:v>
+        <x:v>239.5</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>240</x:v>
+        <x:v>239.5</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G244" s="1">
         <x:v>272.2</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>293</x:v>
+        <x:v>324.64</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="G246" s="1">
-        <x:v>293</x:v>
+        <x:v>293.45</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>272</x:v>
+        <x:v>272.2</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>240</x:v>
+        <x:v>240.46</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>228</x:v>
+        <x:v>228.38</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>262.09</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="G251" s="1">
-        <x:v>178.25</x:v>
+        <x:v>185.59</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>230.18</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>251</x:v>
+        <x:v>273.08</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>696</x:v>
+        <x:v>725.55</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>603.45</x:v>
+        <x:v>618.13</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G256" s="1">
-        <x:v>251.98</x:v>
+        <x:v>259.32</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>213.96</x:v>
+        <x:v>221.91</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>240.46</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>266.95</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G260" s="1">
-        <x:v>190.12</x:v>
+        <x:v>197.46</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G261" s="1">
-        <x:v>171.57</x:v>
+        <x:v>178.91</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G262" s="1">
         <x:v>191.04</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G264" s="1">
-        <x:v>251.06</x:v>
+        <x:v>274.3</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="G265" s="1">
-        <x:v>251.06</x:v>
+        <x:v>258.4</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>266.95</x:v>
+        <x:v>274.29</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G267" s="1">
-        <x:v>256.36</x:v>
+        <x:v>263.7</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>264</x:v>
+        <x:v>286.32</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G269" s="1">
-        <x:v>240</x:v>
+        <x:v>247.5</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G270" s="1">
-        <x:v>228.38</x:v>
+        <x:v>236.33</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>246.34</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>240.46</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>741</x:v>
-[...11 lines deleted...]
-        <x:v>410</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>1050</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G274" s="1">
-        <x:v>720.03</x:v>
+        <x:v>727.37</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>741</x:v>
-[...11 lines deleted...]
-        <x:v>14235.59</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="G276" s="1">
-        <x:v>2270</x:v>
+        <x:v>2284.72</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="G277" s="1">
-        <x:v>1030</x:v>
+        <x:v>1037.38</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G278" s="1">
-        <x:v>165.47</x:v>
+        <x:v>172.81</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G279" s="1">
-        <x:v>319.95</x:v>
+        <x:v>341.97</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>767</x:v>
-[...11 lines deleted...]
-        <x:v>629.95</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G281" s="1">
-        <x:v>448</x:v>
+        <x:v>477.65</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G282" s="1">
-        <x:v>1626</x:v>
+        <x:v>1662.89</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>1379.78</x:v>
+        <x:v>1387.12</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G285" s="1">
-        <x:v>258</x:v>
+        <x:v>279.59</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G286" s="1">
-        <x:v>2423.72</x:v>
+        <x:v>2438.4</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>788</x:v>
-[...11 lines deleted...]
-        <x:v>215</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>788</x:v>
-[...11 lines deleted...]
-        <x:v>204</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G289" s="1">
-        <x:v>262.09</x:v>
+        <x:v>269.43</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G291" s="1">
-        <x:v>319.95</x:v>
+        <x:v>334.63</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>266.95</x:v>
+        <x:v>281.63</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>1069</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G293" s="1">
-        <x:v>425.93</x:v>
+        <x:v>447.95</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G294" s="1">
-        <x:v>194.68</x:v>
+        <x:v>209.36</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="G295" s="1">
-        <x:v>353</x:v>
+        <x:v>367.78</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>812</x:v>
-[...11 lines deleted...]
-        <x:v>1441</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="G297" s="1">
-        <x:v>1284</x:v>
+        <x:v>1305.63</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>1520.21</x:v>
+        <x:v>1534.89</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G299" s="1">
-        <x:v>309.35</x:v>
+        <x:v>331.37</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>1076</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G300" s="1">
-        <x:v>319.95</x:v>
+        <x:v>327.29</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>1077</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G301" s="1">
-        <x:v>1388</x:v>
+        <x:v>1509.43</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>1078</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G302" s="1">
-        <x:v>1233.75</x:v>
+        <x:v>1255.77</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G303" s="1">
-        <x:v>478.92</x:v>
+        <x:v>493.6</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>839</x:v>
-[...11 lines deleted...]
-        <x:v>696</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G305" s="1">
-        <x:v>7844.48</x:v>
+        <x:v>7873.84</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G306" s="1">
-        <x:v>244.71</x:v>
+        <x:v>252.05</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>1083</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="G307" s="1">
-        <x:v>303.48</x:v>
+        <x:v>310.82</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G308" s="1">
-        <x:v>232.61</x:v>
+        <x:v>239.95</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>1085</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="G309" s="1">
-        <x:v>330.54</x:v>
+        <x:v>337.88</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>855</x:v>
-[...11 lines deleted...]
-        <x:v>488</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>855</x:v>
-[...11 lines deleted...]
-        <x:v>247.28</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G312" s="1">
-        <x:v>256.36</x:v>
+        <x:v>264.31</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>861</x:v>
-[...11 lines deleted...]
-        <x:v>256.36</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G314" s="1">
         <x:v>235.16</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G315" s="1">
-        <x:v>256.36</x:v>
+        <x:v>271.04</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G316" s="1">
-        <x:v>247.28</x:v>
+        <x:v>254.62</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="G317" s="1">
-        <x:v>227.06</x:v>
+        <x:v>234.4</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G318" s="1">
-        <x:v>257</x:v>
+        <x:v>272.08</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G319" s="1">
-        <x:v>257</x:v>
+        <x:v>272.08</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G320" s="1">
-        <x:v>188.84</x:v>
+        <x:v>203.52</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G321" s="1">
-        <x:v>319.95</x:v>
+        <x:v>349.31</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G322" s="1">
-        <x:v>2056.27</x:v>
+        <x:v>2070.95</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G323" s="1">
         <x:v>237.17</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>893</x:v>
-[...11 lines deleted...]
-        <x:v>211</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G325" s="1">
-        <x:v>181</x:v>
+        <x:v>203.21</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="G326" s="1">
-        <x:v>255.74</x:v>
+        <x:v>263.08</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G327" s="1">
-        <x:v>558</x:v>
+        <x:v>609.79</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G328" s="1">
-        <x:v>587.55</x:v>
+        <x:v>602.23</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G329" s="1">
-        <x:v>293.45</x:v>
+        <x:v>300.79</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G330" s="1">
-        <x:v>843.02</x:v>
+        <x:v>879.72</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>916</x:v>
-[...11 lines deleted...]
-        <x:v>4481</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="G332" s="1">
-        <x:v>408</x:v>
+        <x:v>422.64</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>923</x:v>
-[...11 lines deleted...]
-        <x:v>315.81</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>926</x:v>
-[...11 lines deleted...]
-        <x:v>1573</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>930</x:v>
-[...11 lines deleted...]
-        <x:v>592</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>1112</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>934</x:v>
-[...11 lines deleted...]
-        <x:v>267.51</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G337" s="1">
-        <x:v>224.56</x:v>
+        <x:v>231.9</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="G338" s="1">
-        <x:v>251.06</x:v>
+        <x:v>259.01</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G339" s="1">
-        <x:v>256</x:v>
+        <x:v>263.7</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G340" s="1">
-        <x:v>240.46</x:v>
+        <x:v>247.8</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G341" s="1">
         <x:v>211.31</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="G342" s="1">
-        <x:v>261</x:v>
+        <x:v>260.77</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="G343" s="1">
         <x:v>282.32</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G344" s="1">
         <x:v>272.2</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="G345" s="1">
         <x:v>282.32</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>221.11</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G347" s="1">
-        <x:v>295.78</x:v>
+        <x:v>303.12</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="G348" s="1">
-        <x:v>287.18</x:v>
+        <x:v>294.52</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>963</x:v>
-[...11 lines deleted...]
-        <x:v>230.18</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>966</x:v>
-[...11 lines deleted...]
-        <x:v>213</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="G351" s="1">
-        <x:v>218</x:v>
+        <x:v>247.49</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>1128</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="G352" s="1">
-        <x:v>1097</x:v>
+        <x:v>1126.35</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G353" s="1">
-        <x:v>325.24</x:v>
+        <x:v>332.58</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G354" s="1">
-        <x:v>235.13</x:v>
+        <x:v>242.47</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G355" s="1">
-        <x:v>248.66</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>986</x:v>
-[...11 lines deleted...]
-        <x:v>3053</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>1134</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G358" s="1">
-        <x:v>1495.78</x:v>
+        <x:v>1510.46</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="G359" s="1">
-        <x:v>5010.72</x:v>
+        <x:v>5076.78</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G360" s="1">
-        <x:v>243.37</x:v>
+        <x:v>250.71</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G361" s="1">
-        <x:v>1918.71</x:v>
+        <x:v>1933.39</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>999</x:v>
-[...11 lines deleted...]
-        <x:v>596</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>999</x:v>
-[...11 lines deleted...]
-        <x:v>4928</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G364" s="1">
-        <x:v>262</x:v>
+        <x:v>284.11</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G365" s="1">
-        <x:v>262</x:v>
+        <x:v>284.11</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>1012</x:v>
-[...11 lines deleted...]
-        <x:v>378</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>1012</x:v>
-[...11 lines deleted...]
-        <x:v>437</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="G368" s="1">
-        <x:v>289.21</x:v>
+        <x:v>311.23</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="G369" s="1">
-        <x:v>1427</x:v>
+        <x:v>1456.83</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="G370" s="1">
-        <x:v>266.95</x:v>
+        <x:v>274.29</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="G371" s="1">
-        <x:v>542</x:v>
+        <x:v>807.91</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="G372" s="1">
-        <x:v>221</x:v>
+        <x:v>243.4</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="G373" s="1">
-        <x:v>213</x:v>
+        <x:v>235.45</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1037</x:v>
-[...11 lines deleted...]
-        <x:v>1003.54</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G375" s="1">
-        <x:v>230</x:v>
+        <x:v>229.57</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G376" s="1">
-        <x:v>313</x:v>
+        <x:v>334.67</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G378" s="1">
-        <x:v>332</x:v>
+        <x:v>339.37</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="G379" s="1">
-        <x:v>331</x:v>
+        <x:v>337.88</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="G380" s="1">
-        <x:v>267.51</x:v>
+        <x:v>282.19</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G381" s="1">
-        <x:v>272.61</x:v>
+        <x:v>279.95</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="G382" s="1">
-        <x:v>213</x:v>
+        <x:v>235.24</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G383" s="1">
-        <x:v>1176.91</x:v>
+        <x:v>1198.93</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G384" s="1">
-        <x:v>305.53</x:v>
+        <x:v>320.21</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1065</x:v>
-[...11 lines deleted...]
-        <x:v>1354</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1068</x:v>
-[...11 lines deleted...]
-        <x:v>2185.26</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1071</x:v>
-[...11 lines deleted...]
-        <x:v>249.6</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1071</x:v>
-[...11 lines deleted...]
-        <x:v>220.08</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G389" s="1">
-        <x:v>875.19</x:v>
+        <x:v>882.53</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G390" s="1">
-        <x:v>2108</x:v>
+        <x:v>2151.57</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:7">
       <x:c r="A391" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B391" s="0">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1083</x:v>
-[...11 lines deleted...]
-        <x:v>188</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:7">
       <x:c r="A392" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B392" s="0">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1087</x:v>
-[...11 lines deleted...]
-        <x:v>163</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:7">
       <x:c r="A393" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B393" s="0">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="G393" s="1">
-        <x:v>6602.49</x:v>
+        <x:v>6617.17</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:7">
       <x:c r="A394" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B394" s="0">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:7">
       <x:c r="A395" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B395" s="0">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="G395" s="1">
-        <x:v>1261</x:v>
+        <x:v>1392.67</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:7">
       <x:c r="A396" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B396" s="0">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="G396" s="1">
-        <x:v>218.13</x:v>
+        <x:v>232.81</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:7">
       <x:c r="A397" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B397" s="0">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="G397" s="1">
-        <x:v>190</x:v>
+        <x:v>219.16</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:7">
       <x:c r="A398" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B398" s="0">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G398" s="1">
-        <x:v>190</x:v>
+        <x:v>219.16</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:7">
       <x:c r="A399" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B399" s="0">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="G399" s="1">
-        <x:v>221.64</x:v>
+        <x:v>236.32</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:7">
       <x:c r="A400" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B400" s="0">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="G400" s="1">
-        <x:v>266.95</x:v>
+        <x:v>274.29</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:7">
       <x:c r="A401" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B401" s="0">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="G401" s="1">
-        <x:v>1148.42</x:v>
+        <x:v>1163.1</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:7">
       <x:c r="A402" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B402" s="0">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="G402" s="1">
-        <x:v>311.68</x:v>
+        <x:v>319.02</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:7">
       <x:c r="A403" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B403" s="0">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="G403" s="1">
-        <x:v>695</x:v>
+        <x:v>710.09</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>