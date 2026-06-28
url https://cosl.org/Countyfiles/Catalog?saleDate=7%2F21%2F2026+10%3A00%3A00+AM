--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165e3150feef4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e2915277cc246d6ae1551192cab7630.psmdcp" Id="Ra52cc5b6a9e94878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d22e0a3064400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f14d56b19ba4c968524417aebc0a744.psmdcp" Id="Rb12d9dc9b6e64e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -49,194 +49,128 @@
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CRAWFORD</x:t>
   </x:si>
   <x:si>
     <x:t>AR EPSHTEIN USA LLC</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 10 10N 29W 0.78 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-06090-000</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ARNOLD%WELLS FARGO REAL ESTATE TAX SERVICES ATTN: REFUNDS/FINANCIAL SUPPORT, JARED D &amp; ALICIA N </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BARBOSA, JENNIFER ABADIA OLIVERIA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE VB ACREAGE ADDITION 19 9N 31W 0.03 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-08126-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELT, ROGERS LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/4 NW SW 35 9N 31W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>001-04739-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BING, RHONDA J </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 NE NW 21 11N 30W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-13641-006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BLOUNT, LARRY E &amp; ELLEN </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BONEWELL, RODNEY &amp; AMY </x:t>
   </x:si>
   <x:si>
     <x:t>SE SE 7 10N 31W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 440</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS BANK &amp; TRUST COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>001-09324-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BREWER%ROBIN JACKSON, CAROLYN A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROUMLEY, WILLIAM &amp; CLORINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 CRESENT ADDITION 26 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>180-00005-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CAMPBELL, RENA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CLEEK-MEDDRESS, ANNA </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE 6 12N 29W 0.74 ACRES LOT  BLOCK   ADDITION CITY  SD 160</x:t>
   </x:si>
   <x:si>
     <x:t>001-17216-000</x:t>
   </x:si>
   <x:si>
     <x:t>COBRA KAI ENTERPRISE LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 5' OF S1/2 LOT 5 BLOCK B MEYER ADDITION 19 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03994-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 92 PARK RIDGE AT LEE CREEK ADDITION 10 9N 32W 0.001 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-05299-186</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 11 BLOCK 1 BALLENTINE ADDITION 31 10N 30W </x:t>
   </x:si>
   <x:si>
     <x:t>710-00475-001</x:t>
   </x:si>
   <x:si>
-    <x:t>CRAWFORD COUNTY LEVEE DISTRICT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CROUCH, MERLE R SR &amp; PATRICIA </x:t>
   </x:si>
   <x:si>
     <x:t>PT 12-13-14 8 9N 30W 0 ACRES LOT  BLOCK AJ GALLOWAY ADDITION CITY  SD 301</x:t>
   </x:si>
   <x:si>
     <x:t>TINA MARIE DAWN-RUBIN, DENNIS CROUCH, ELAINE CROUCH, DAVID CROUCH, MERLE CROUCH JR, JACKI CROUCH, MICHELLE RENEE JOHNSON, CANDY DEE CROUCH</x:t>
   </x:si>
   <x:si>
     <x:t>710-00774-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEAL INC, SQUARE </x:t>
   </x:si>
   <x:si>
     <x:t>. 1 10N 30W 0 ACRES LOT 9 BLOCK 4 GRAPHIC ADDITION CITY  SD 300</x:t>
   </x:si>
   <x:si>
     <x:t>PINNACLE CAPITAL INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>235-00020-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 22 9N 31W 0 ACRES LOT 28 BLOCK 15 OAK MEADOWS ADDITION CITY  SD 420</x:t>
@@ -292,134 +226,68 @@
   <x:si>
     <x:t xml:space="preserve">GARCIA &amp; JACQUELINE WILLIAMS, STEPHANIE </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 9N 31W 0 ACRES LOT 1 BLOCK  TOWN &amp; COUNTRY ESTATES ADDITION CITY  SD 300</x:t>
   </x:si>
   <x:si>
     <x:t>EVA CHICK, THOMAS CHICK</x:t>
   </x:si>
   <x:si>
     <x:t>575-00002-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARNER, CYNTHIA JANE FRANKLIIN </x:t>
   </x:si>
   <x:si>
     <x:t>. 20 9N 31W 0 ACRES LOT 40 BLOCK  ROLLING HILLS ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED FEDERAL CREDIT UNION, DF&amp;A, IRS</x:t>
   </x:si>
   <x:si>
     <x:t>700-06337-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GLASS%MARGARET ROBINSON, ADELL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GROVES, AMERICA M &amp; DANIEL I </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE 24 11N 33W 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-16720-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HACKLER &amp; LEANN HACKLER, LEE &amp; PATRICIA </x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JACKSON, RONALD </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 SW NW 4 9N 31W 1.47 ACRES LOT  BLOCK   ADDITION CITY  SD 420</x:t>
   </x:si>
   <x:si>
     <x:t>001-02828-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JAMES%WELLS FARGO REAL ESTATE TAX SERVICES ATTN: REFUNDS/FINANCIAL SUPPORT, TONY &amp; MELISSA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JERGINS, CLIFFORD D </x:t>
   </x:si>
   <x:si>
     <x:t>SW SW NE 21 10N 32W 4.43 ACRES LOT  BLOCK   ADDITION CITY  SD 440</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A, FORT SMITH HMA LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-11605-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSTON, ORA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 33 10N 30W 1.05 ACRES LOT  BLOCK  ALMA ACREAGE ADDITION CITY  SD 301</x:t>
   </x:si>
   <x:si>
     <x:t>GEORGIANA PSCHIER, JOANNE HARRIS, BUELL HARRIS, BILL JOHNSTON, RANDALL JOHNSTON, LINDA THOMAS, JIMMY THOMAS, BILL PSCHIER, LAURA WATKINS, LARRY WATKINS, CONNIE LIJEWSKI</x:t>
   </x:si>
   <x:si>
     <x:t>710-01810-421</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, ERIC </x:t>
@@ -451,62 +319,50 @@
   <x:si>
     <x:t xml:space="preserve">KEITH, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW 11 10N 30W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-07669-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KELLY, QUINTON EDWARD </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 28 10N 31W 0.59 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-10270-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW 27 10N 31W 1.51 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-10220-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KNIGHT%WELLS FARGO HOME MORTGAGE, SANDRA L </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KNIGHT, JERRY </x:t>
   </x:si>
   <x:si>
     <x:t>PT FRL SE 18 9N 32W 0.51 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05558-000</x:t>
   </x:si>
   <x:si>
     <x:t>LAHMAN, LUKE &amp; DEANNA DELEON</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE VB ACREAGE ADDITION 19 9N 31W 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-08081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEWIS%VALDERIE MCCOY, WILLARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> PT W1/2 SE NE 17 9N 30W 0.93 ACRES LOT  BLOCK   ADDITION CITY  SD 300</x:t>
   </x:si>
   <x:si>
     <x:t>SMARLA LEWIS</x:t>
@@ -514,380 +370,272 @@
   <x:si>
     <x:t>001-02048-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCDANIEL, JAMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 BLOCK 8 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00138-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10 BLOCK 11 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00193-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PART LOT 12 BLOCK 11 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00195-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCFADDEN, ALICE BETHINA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MORSE, KEVIN H </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 3 9N 32W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 420</x:t>
   </x:si>
   <x:si>
     <x:t>ARVEST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-05051-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NULL, GREGORY M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLOCK 28 VAN BUREN ORIGINAL ADDITION 25 9N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>700-00298-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ODOM, CLIFFORD </x:t>
   </x:si>
   <x:si>
     <x:t>PT FRL SW NW 30 9N 31W 0.2 ACRES LOT  BLOCK  VB ACREAGE ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>NANIE BELL ODOM, BENNY ODOM, CITY OF VAN BUREN, SHERMAN ODOM, JOYCE ODOM</x:t>
   </x:si>
   <x:si>
     <x:t>700-08595-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PATRICK, DON W, LIVING TRUST 1/2 ROBERTSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT LOT 1 BLOCK 2 MT VISTA ADDITION 24 9N 32W </x:t>
+    <x:t xml:space="preserve">PATRICK LIVING TRUST 1/2 ROBERTSON, DON W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 1 24 9N 32W 0 ACRES LOT  BLOCK 2 MT VISTA ADDITION CITY  SD 421</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">C.V. ROBERTSON, DOROTHY L ROBERTSON, THOMAS C MUELLER INC. </x:t>
   </x:si>
   <x:si>
     <x:t>700-04430-000C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOT 8 &amp; 14 BLOCK 7 MT VISTA ADDITION 24 9N 32W </x:t>
+    <x:t>PT LOT 8 &amp; 14 24 9N 32W 0 ACRES LOT  BLOCK 7 MT VISTA ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>700-04464-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PIRES, LUKE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PART LOT 50 VISTA HILLS I ADDITION 14 9N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>700-07288-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PITTMAN, LARRY &amp; GLENDA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PIXLEY, GEORGE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW SE 17 10N 31W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09736-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PIXLEY, LEE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 15 9N 31W 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-03733-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWDER, CAMERON </x:t>
   </x:si>
   <x:si>
     <x:t>PART LOT 17 WHITE OAK ESTATES ADDITION 36 10N 32W 0.05 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>625-00017-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PROPERTIES LLC, MTS </x:t>
   </x:si>
   <x:si>
     <x:t>. 19 9N 31W 0 ACRES LOT 1 BLOCK D TAYLOR ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF THE OZARKS, CITIZENS BANK &amp; TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>700-06975-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">READ &amp; ETAL, SUSAN D </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REAVIS, MARY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 CEDAR TOWN ADDITION 4 10N 32W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>138-00006-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REDDING LIVING TRUST, BOB </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 2 33 10N 31W 1 ACRES LOT  BLOCK  NELSON ADDITION CITY  SD 420</x:t>
   </x:si>
   <x:si>
     <x:t>WHITNEY WALTER</x:t>
   </x:si>
   <x:si>
     <x:t>377-00000-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REID, TYLER A </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 NE SE 29 9N 30W 0.64 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-02443-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RICHARDSON, TERRANCE </x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SHELTON, ALLEN J &amp; JANET L </x:t>
   </x:si>
   <x:si>
     <x:t>. 24 9N 32W 0 ACRES LOT  BLOCK 2 KNOX ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS DEVELOPMENT FINANCE AUTHORITY, CITY OF VAN BUREN</x:t>
   </x:si>
   <x:si>
     <x:t>700-03345-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SISCO, TYLER C </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SKAGGS, DAVID L </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 SW NW 10 9N 31W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 420</x:t>
   </x:si>
   <x:si>
     <x:t>BILLIE ANN WALTERS</x:t>
   </x:si>
   <x:si>
     <x:t>001-03156-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SKELTON, JACK, JR &amp; JANET </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 SW NW 13 12N 30W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-18244-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, RALPH J &amp; NANCY, ESTATE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 11 10N 31W 0.52 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09476-003</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, RALPH J &amp; NANCY, ESTATE</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE &amp; PT S1/2 NW SE 11 10N 31W 0.33 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09484-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SQUARE DEAL INC </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">LOT 1-2 BLOCK 23 RIVERSIDE ADDITION 30 9N 31W </x:t>
+    <x:t>. 30 9N 31W 0 ACRES LOT 1-2 BLOCK 23 RIVERSIDE ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>700-06195-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEWARD%JOHN L &amp; NOVELA STEWARD, MARIE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEWART, DANNY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW 26 10N 29W 0.32 ACRES LOT  BLOCK  MULBERRY AC ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>AMERICAN NATIONAL PROPERTY &amp; CASUALTY</x:t>
   </x:si>
   <x:si>
     <x:t>760-01060-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TABER, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t>PART LOTS 1 &amp; 2  19 9N 31W 0 ACRES LOT  BLOCK 2 FAIRMOUNT ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS BANK &amp; TRUST CO., BIGGER BARGAINS LLC, IRS, CAVALRY PORTFOLIO SERVICES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>700-02583-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TANGUAY, DOUGLAS L </x:t>
   </x:si>
   <x:si>
     <x:t>. 28 9N 31W 0 ACRES LOT 85 BLOCK  ROYAL OAKS II ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERTA TANGUAY</x:t>
   </x:si>
   <x:si>
     <x:t>700-06598-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TAYLOR , ESTATE OF DENNIS E &amp; LINDA S </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>THREE LLC, NEON</x:t>
   </x:si>
   <x:si>
     <x:t>. 32 9N 31W 0 ACRES LOT 100 BLOCK  RICKEY ADDITION PHASE II ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST WESTERN BANK, IRS, JG RIDER</x:t>
   </x:si>
   <x:si>
     <x:t>700-05925-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VITA, JOSEPH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5 BLOCK 3 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00048-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 3 OAK MEADOWS ADDITION 22 9N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>390-00049-000</x:t>
@@ -904,62 +652,50 @@
   <x:si>
     <x:t xml:space="preserve">WASHINGTON%KATIE BECKHAM, TERESA </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 LT 4  S 94' OF W 90' OF E1/2 LT 4 26 10N 29W 0 ACRES LOT  BLOCK B NORTH MULBERRY ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>RODNEY J BECKHAM, CITY OF MULBERRY</x:t>
   </x:si>
   <x:si>
     <x:t>760-00656-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WERTHMULLER, MAC </x:t>
   </x:si>
   <x:si>
     <x:t>. 24 9N 32W 0 ACRES LOT 17-25 BLOCK 14 VISTA PLACE ADDITION CITY  SD 421</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS BANK &amp; TRUST COMPANY, STEVEN MAC WERTHMULLER, JUDY DIGIANCINTO</x:t>
   </x:si>
   <x:si>
     <x:t>700-07698-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WHITE, RICHARD WILLIAM </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WILLIAMS, DARRELL &amp; CAROLYN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE 11 10N 32W 0.5 ACRES LOT  BLOCK  CEDARVILLE CITY AC ADDITION CITY  SD 441</x:t>
   </x:si>
   <x:si>
     <x:t>OPTION ONE MORTGAGE DBA H&amp;R BLOCK MORTGAGE</x:t>
   </x:si>
   <x:si>
     <x:t>715-01234-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WORTHEY, DALE &amp; VIKI </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE 8 9N 30W 0.46 ACRES LOT  BLOCK  ALMA ACREAGE ADDITION CITY  SD 301</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GORDON T SMITH, ACCESS CREDIT MANAGEMENT INC. </x:t>
   </x:si>
   <x:si>
     <x:t>710-01591-000</x:t>
   </x:si>
   <x:si>
     <x:t>FRANKLIN</x:t>
@@ -994,86 +730,59 @@
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SW 2022R-001933 10 10N 28W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>TOLLOF CLARENCE EVERSON, AMBER YOLANDA SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>001-05981-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SW 2022R-001931 10 10N 28W 9 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>TOLLOF CLARENCE EVERSON, AMBER YOLANDA SANDERS, PLEASANT VIEW FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-05982-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 2022R-001932 10 10N 28W 2.87 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06010-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW 2022R-001934 10 10N 28W 5 ACRES </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FRYAR, RONNIE &amp; CYNTHIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 N1/2 NW1/4 NW1/4 73-128 13 7N 28W 3.39 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-00261-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HALL, LARRY A &amp; STEPHANIE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HANCOCK &amp; TONDA BATES, DENA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/2 SE RE 135-3 6 10N 26W 0.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-01075-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HANCOCK, DENA &amp; TONDA BATES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">6 10N 26W 1.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>WATALULA FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-01075-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARKNESS, CHRISTMAS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW 2022R-001113 2 9N 28W 0.22 ACRES </x:t>
@@ -1087,149 +796,122 @@
   <x:si>
     <x:t xml:space="preserve">140 X 214 2021R-003451 CITY OZARK 35 10N 27W 0.68 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>009-00338-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE1/4 RE 96-747 CITY OZARK 35 10N 27W 0.42 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>009-00452-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLLINGSWORTH, JUDY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 170X116 213-631 ALTUS OUT LOTS (ACREAGE) ADDITION 16 9N 26W 0.33 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>BANK ONE, N.A., TRUTEE</x:t>
   </x:si>
   <x:si>
     <x:t>005-00128-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MAYNER, GRANT </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 16 C-97 357 BLOCK 67 HEWITT &amp; SPEER ADDITION 12 7N 29W </x:t>
+    <x:t xml:space="preserve">MCCORMACK, MARK &amp; LESLIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 16 C-97 357 12 7N 29W 0 ACRES LOT  BLOCK 67 HEWITT &amp; SPEER ADDITION CITY  SD 09C</x:t>
   </x:si>
   <x:si>
     <x:t>008-00617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCORMACK, MARK ALLEN, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 17 2021R-000408 LOT 17 BLOCK 67 HEWITT &amp; SPEER ADDITION 12 7N 29W </x:t>
   </x:si>
   <x:si>
     <x:t>008-00618-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCURTER, TERRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NW  SOUTH SIDE OF RUNWAY RE 136-660 2022R-001624 14 8N 27W 1.33 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02639-011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NW NORTH SIDE OF RUNWAY 2022R-001625 14 8N 27W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02639-012</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OWENS, GARY DEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE 33 11N 27W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04899-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REIDHEAD &amp; BRIAN MCCUMBER, PAMELA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">251-140 LOT 29 CHRISMAN #1 ADDITION 5 9N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>005-00400-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHORT, JO ANN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Lot 1-6 Block 1 CITY OF ALSTON BLOCK 1 CITY OF ALSTON ADDITION 4 9N 28W </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 1-3 BLOCK 8 CITY ALSTON 4 9N 28W </x:t>
   </x:si>
   <x:si>
     <x:t>MELINDA ANN BLANKENSHIP, MISTY M SHORT-PRUITT, MELANIE HOPE SHORT, PLEASANT VIEW FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>003-00044-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEELE, ANTHONY LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NE 2022R-001947 34 11N 29W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07164-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WILLIAMS, SHEILA JUNE % CORELOGIC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>LOGAN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRAHLER, WILLIAM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 SE 5 5N 26W 42 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>CENTERPOINT ENERGY FIELD SERVICES INC, CAPTIAL ONE BANK, DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>200-00105-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRAHLER, WILLIAM D/ LADONNA L </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 SOUTH 80' LOT 20 BLOCK 30 MAGAZINE C O &amp; M ADDITION 30 6N 26W 0.03 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DISCOVER BANK, CAPTIAL ONE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>120-00280-000</x:t>
@@ -1252,203 +934,152 @@
   <x:si>
     <x:t>800-00687-000</x:t>
   </x:si>
   <x:si>
     <x:t>CAINE, DANNY R % CHRISTOPHER CAINE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NW 2 5N 29W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>200-04425-009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHRISMAN, ANGELA D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 1 NE N OF HWY 217 4 6N 28W 3.54 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK AT PARIS</x:t>
   </x:si>
   <x:si>
     <x:t>200-03525-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CREAGER, TONYA M </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIDSON, BOBBIE, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW METES &amp; BOUNDS ADDITION CITY PARIS 11 7N 26W 1.8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>MRS. LOU DAVIDSON</x:t>
   </x:si>
   <x:si>
     <x:t>900-00535-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ERP, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 LOT 6 - 10 BLOCK 9 MAGAZINE C O &amp; M ADDITION 30 6N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>120-00155-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ERP, LUCAS/BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 6 - 10 BLOCK 9 MAGAZINE C O &amp; M ADDITION 30 6N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>120-00155-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FISHER, LYNN </x:t>
   </x:si>
   <x:si>
     <x:t>SW COR NW NW 31 6N 27W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>200-02586-000</x:t>
   </x:si>
   <x:si>
     <x:t>S COR SWNE METES AND BOUNDS ADDITION CITY BOONEVILLE 6 5N 27W 0.51 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>800-00014-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FORD, BETHANY/JOSHUA % MICHAEL FORD</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KRIGBAUM, BILLY E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 NW SE 20 7N 26W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>100-06449-001</x:t>
   </x:si>
   <x:si>
-    <x:t>KUYKENDALL, MIKE/VICKIE % VICKI KUYKENDALL</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>MCCLURE, TERESA % KELLY JAY OLIVER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 2 - 3 PT OF CLOSED ALLEY BLOCK 6 MCVAY ADDITION 2 7N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>THE FIRST NATIONAL BANK AT PARIS</x:t>
   </x:si>
   <x:si>
     <x:t>900-01561-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCGRATH, LUCILLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NE ORIGINAL TOWN RATCLIFF ADDITION 8 7N 27W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>VAUGHN MCGRATH</x:t>
   </x:si>
   <x:si>
     <x:t>110-00069-001</x:t>
   </x:si>
   <x:si>
     <x:t>PARTAIN, WANDA % MICHAEL BOERSMA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 42 - 45 BLOCK 2 HIGH SCHOOL ADDITION 36 6N 28W </x:t>
   </x:si>
   <x:si>
     <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>800-01435-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PHILLIPS, DONNIE/BOBBIE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 15 8N 24W 0.6 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>100-03717-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PIPES, ANGELA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>PRUITT, DONALD/SHARLYNE % DONETTE FRANKLIN</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SW (105X170): BLK A METES AND BOUNDS ADDITION CITY BOONEVILLE 36 6N 28W 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF BOONEVILLE</x:t>
   </x:si>
   <x:si>
     <x:t>800-00373-000</x:t>
   </x:si>
   <x:si>
     <x:t>SCANTLING, BILLY/CLEONA (CTS)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NE NW PT S1/2 NE NW (1) PT N1/2 NE NW PT S1/2 NE NW (4.5) 28 5N 27W 5.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH LOGN OCUNTY PUBLIC WATER FACILITIES BOARD, JOHN PETER BYRTUS, PATRICIA LEE BYRTUS, STEVE CASH, DEBRA WILCOX, LARRY COCKRELL</x:t>
   </x:si>
   <x:si>
     <x:t>200-01778-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, JERRY LEE/SHIRLEY </x:t>
@@ -1495,161 +1126,98 @@
   <x:si>
     <x:t>900-00841-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITEHEAD, DANNY R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE ORIGINAL TOWN RATCLIFF ADDITION 8 7N 27W 30 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>JACOB WHITEHEAD, JACLYNN FARO,DOROTHY WEUST</x:t>
   </x:si>
   <x:si>
     <x:t>110-00071-000</x:t>
   </x:si>
   <x:si>
     <x:t>SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEARDEN, LARRY &amp; MISHA ALLEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW COMMENCING AT THE NE CORNER OF THE NW SW: THENCE S 02.53 35 W A DISTANCE OF 354.60 FT TO THE CENTER OF THE HWY 28 AND THE POINT PF BEGINNING; THENCE CONTINUE S 02.53 40 W A DISTANCE OF 504.00FT: THENCE N 66.14 00 W A DISTANCE OF 205.50FT THENCE N 02. 53 40 E A 504.0 FT TO THE CENTER OF THE HWY. S 66. 14 00 E A DISTANCE OF 205.50FT TO THE POINT OF BEGINNING, CONTAINING 2.22ACRES, MORE OR LESS AS SURVEYED BY DON BLAND SURVEYING, INC. DATED SEPT 4TH 2020 TYPED VGC BK 2020 PG 2178 26 02N 28W 2.22 ACRES </x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>001-01834-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, DENNIS WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE BEGINNING AT THE SW CORNER OF SAID FORTY AND RUN THENCE NORTH ON THE WEST LINE THEREOF A DISTANCE OF 417.46FEET, THENCE EAST 208.73 FEET, THENCE SOUTH,417.46 FEET TO A POINT ON THE SOUTH LINE OF SAID FORTY,THENCE WEST ON THE SOUTH LINE OF SAID FORTY A DISTANCE OF 208.73 FEET TO THE PLACE OF BEGINNING CONTAINING 2 ACRES,MORE OR LESS. LEGAL TAKEN FROM DEED 2003/1869. CKJ 8/13/18 22 03N 30W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06085-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLAUDE, CYNTHIA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 NW1/4 PT OF THE SW NW OF 32-05-30, SCOTT COUNTY, AR BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT AN EXISTING 1 INCH PIPE MARKING THE NE CORNER OF THE SW NW. THENCE ALONG THE E LINE OF SAID FORTY, S01.3105W, 342.37 FEET TO A ½ INCH EXISTING REBAR ON THE S RIGHT OF WAY LINE OF US HWY 71. THENCE LEAVING SAID E LINE AND ALONG SAID RIGHT OF WAY LINE, S70.5525W, 554.07 FEET TO A ½ INCH SET REBAR WITH CAP AND THE POB. THENCE LEAVING SAID RIGHT OF WAY LINE, S22.0854E, 300.43 FEET TO A ½ INCH SET REBAR WITH CAP. THENCE S70.5525W, 154.08 FEET TO A ½ INCH SET REBAR WITH CAP. THENCE N22.0854W, 300.43 FEET TO A ½ INCH SET REBAR WITH CAP ON THE S RIGHT OF WAY OF US HWY 71. THENCE ALONG SAID RIGHT OF WAY LINE, N70.5528E 154.08 FEET TO THE POB CONTAINING 1.06 ACRES AND SUBJECT TO ANY EASEMENTS OF RECORD. BEING THE SAME AS TRACT 9 OF SURVEY BY SATTERFIELD LAND SURVEYORS, P. A. DATED AUGUST 17, 2006 JOB NO. 33,684 AND RECORDED SEPTEMBER 27, 2006 IN PLAT BOOK 2006 PG. 91. LESS AND EXCEPT PUBLIC ROADS AND RIGHTS OF WAY. LESS AND EXCEPT MINERALS AND MINERAL RIGHTS. (ALSO KNOWN AS TRACT 3 TAYLOR COMMERCIAL)-WME 08/23/2012 TAYLOR COMMERCIAL ADDITION 32 05N 30W 1.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>740-00900-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GREEN, KIMBERLY LANG JOHNSON % KIMBERLY MCBEE</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WHITE &amp; JOY JONES, ANITA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE PART OF THE SW1/4 SE1/4 SEC 5, T2N, R26W, DESCRIBED AS FOLLOWS: BEGINNING AT THE SW CORNER OF SAID FORTY AND RUN THENCE E 130', THENCE N 140', THENCE W 130' TO A POINT ON THE W LINE OF SAID FORTY, THENCE S ON THE W LINE OF SAID FORTY 140' TO THE PLACE OF BEGINNING, CONTAINING 0.42 ACRES, M/L, SUBJECT HOWEVER TO THE EXISTING RIGHT OF WAY FOR HWY 28 AS THE SAME NOW RUNS ALONG THE SOUTHERLY BOUNDARY OF SAID PROPERTY. SUBJECT TO ALL ROADWAYS, RIGHTS OF WAYS AND EASEMENTS......CDF 05 02N 26W 0.42 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>FORT SMITH HMA, DBA PREMIERECARE &amp; SPARKS HEALTH SYSTEM</x:t>
   </x:si>
   <x:si>
     <x:t>001-00112-001</x:t>
   </x:si>
   <x:si>
     <x:t>SEBASTIAN</x:t>
   </x:si>
   <x:si>
     <x:t>616 NORTH 19TH LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 77 FITZGERALD ADDITION 16 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12763-0004-00077-00</x:t>
   </x:si>
   <x:si>
-    <x:t>APDG INC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>ARGOMANIZ, PEDRO &amp; JUANA % PEGRO ARGOMANIZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 22 &amp; 23 BLOCK 64 YOUNG'S ADDN -MIDLAND HEIGHTS ADDITION 02 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>18851-0022-00064-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARTLETT, RONALD K &amp; TAMMY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 BLOCK 84 FITZGERALD ADDITION 16 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12763-0004-00084-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BECKWITH%ADRIANO ALVES, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t>S 6.4' OF N 146.4' LOT B 34 08N 32W 0 ACRES LOT  BLOCK 8 SPEER ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>ADRIANO MOREIRA ALVES</x:t>
@@ -1672,185 +1240,125 @@
   <x:si>
     <x:t>BELTRAN PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>25 08N 32W 0 ACRES LOT 11 BLOCK  ENID PLACE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>FIRSTAR BANK</x:t>
   </x:si>
   <x:si>
     <x:t>12317-0011-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN &amp; WIFE, ROBERT L </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 06N 32W 0 ACRES LOT 31 BLOCK A SEBASTIAN LAKE EST MEMBERSHIP ADDITION CITY  SD 17</x:t>
   </x:si>
   <x:si>
     <x:t>ELLA MAE BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>60640-0031-00001-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRUNSON, DOUGLAS DEWAYNE &amp; ALANNA KAYLYNNE </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BURRIS, DEBORAH J &amp; CHRIS COZART</x:t>
   </x:si>
   <x:si>
     <x:t>34 08N 32W 0 ACRES LOT 3 BLOCK 5 FALCONER ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>12491-0003-00005-00</x:t>
   </x:si>
   <x:si>
     <x:t>C J WARD CORP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 19 BLOCK 2 NORTH O STREET ADDITION 10 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>FIRST WESTERN BANK</x:t>
   </x:si>
   <x:si>
     <x:t>15572-0019-00002-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7 BLOCK 10 BIRNIE ADDITION 04 08N 32W </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>COBB, STEVEN P &amp; ELBERTA J &amp; JAM MORRISON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 35 &amp; E 2' OF 36 RANDOM ACRES ADDITION 05 07N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>16351-0035-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CONNER, CHARLES E ANNA B &amp; D C </x:t>
   </x:si>
   <x:si>
     <x:t>PART LOTS 10 &amp; 12  17 08N 32W 0 ACRES LOT  BLOCK 50 CITY ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>CBID, PAMELA CONNER</x:t>
   </x:si>
   <x:si>
     <x:t>11317-0012-00050-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAVEY, TRACY J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 19 ORIGINAL TOWN ADDITION CITY HARTFORD 10 04N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>TERRY R ROBERTS</x:t>
   </x:si>
   <x:si>
     <x:t>67566-0001-00019-00</x:t>
   </x:si>
   <x:si>
     <x:t>DANIEL, HAZEL M REVOC LIV TRST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 38 RIVERMONT #2 ADDITION 29 08N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>16621-0038-00000-00</x:t>
   </x:si>
   <x:si>
-    <x:t>DAVIDSON, RONALD C &amp; SHANNON N % DAVID OR ANN MEEH</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>DICK, JAMES &amp; TAMMY % TAMMY RENEE HUBER DICK</x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 NW1/4 SW1/4 09 04N 32W 0.48 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CALEB &amp; BROOKLYN CANTRELL, JAMES &amp; TAMMY DICK</x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-04646-09</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DOLLAR, VINCE E &amp; PERLITA A </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DONOVAN, RICHARD E &amp; BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT H BASS ADDITION 02 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>10316-0008-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>DUNN, TRIXIE &amp; KHOI NGUYEN</x:t>
   </x:si>
   <x:si>
     <x:t>09 07N 32W 0 ACRES LOT 2 BLOCK  OAK CREEK ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>TIM DUNN, ARMSTRONG BANK</x:t>
   </x:si>
   <x:si>
     <x:t>15646-0002-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DYER, ANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 &amp; 16 BLOCK 9 SPEER ADDITION 34 08N 32W </x:t>
@@ -1906,62 +1414,50 @@
   <x:si>
     <x:t>ELDER, DAVID P &amp; MELISSA A, JOINT REVIOCABLE TRUST % D &amp; M RENTAL INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 226 WATSON'S ADDITION 10 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>18454-0226-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>ELDER, DAVID P &amp; MELISSA A, JOINT REVOCABLE % D &amp; M RENTAL INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 16 COLONY PLACE #2 ADDITION 09 07N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>11621-0016-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>10 08N 32W 0 ACRES LOT 163 BLOCK  SUNNYDALE #2 ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>17655-0163-00000-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ELLIS, STANLEY L &amp; VICKY A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ELMORE, IZELLA % CURTIS ELMORE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT GOV LOTS 4 &amp; 9 05 04N 31W 6.09 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RANDY N LISTER, PAMELA LISTER, CHAMBERS BANK, FARM CREDIT SERVICES OF WESTERN AR, FARMERS BANK, SCOTT CO BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-02501-01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FEARS, ANTONY D, SR </x:t>
   </x:si>
   <x:si>
     <x:t>11 &amp; 12 34 08N 32W 0 ACRES LOT  BLOCK 16 SOUTH FORT SMITH ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>17162-0012-00016-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FOOTE, GAYLAN &amp; MELISSA MARTIN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 SW1/4 13 06N 32W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
@@ -2014,62 +1510,50 @@
   <x:si>
     <x:t>17383-0001-00000-07</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 5' OF S 10' OF 66 BUTTERFIELD LANDING ADDITION 29 08N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>11013-0066-00000-01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 6' OF LOT 69 BUTTERFIELD LANDING ADDITION 29 08N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>11013-0070-00000-01</x:t>
   </x:si>
   <x:si>
     <x:t>GILKEY, CHARLES % JASON GILKEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 29 &amp; N 19' OF LOT 28 BLOCK 13 FAIRVIEW ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12457-0029-00013-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GRANTHAM, JOHN L </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HA &amp; KATHY-LINH TRAN %ANDY HA, ANDY </x:t>
   </x:si>
   <x:si>
     <x:t>. 06 07N 31W 0 ACRES LOT 66 BLOCK  THE WOODS AT CHAFFEE CROSSING ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK OF FT SMITH, THE WOODS AT CHAFFEE CROSSING RES POA</x:t>
   </x:si>
   <x:si>
     <x:t>18800-0066-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAKE, DAVID S </x:t>
   </x:si>
   <x:si>
     <x:t>. 21 08N 32W 0 ACRES LOT 11-12 BLOCK 30 BAILEY ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>JERRY J JEFFERIES REV TRUST, CITY OF FT SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>10214-0012-00030-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMBY, BOBBY EUGENE </x:t>
@@ -2146,62 +1630,50 @@
   <x:si>
     <x:t>BAPTIST HEALTH HOSPITAL</x:t>
   </x:si>
   <x:si>
     <x:t>10843-0071-00002-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HINES, BRENDA SUE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK  BROOKWOOD ADDITION 11 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>10945-0003-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HODGES, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 36 &amp; LT 35 EXC N 70.5' EASTERN HILLS ADDITION 12 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12119-0036-00000-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOOD &amp; WENDELL HOOD JR &amp; JO AN HOOD BERGMAN, BOBBIE SUE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HOWARD, MICHAEL E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 FOX PLACE #2-HARTFORD SD ADDITION 21 05N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>60240-0015-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>IRREVOCABLE, MCGILL TRUST % NATASHA D MCGILL</x:t>
   </x:si>
   <x:si>
     <x:t>16 08N 32W 0 ACRES LOT 7-8 BLOCK 36 FITZGERALD ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, HERBERT L MCGILL, SR AS TRUSTEE, HERBERT L MCGILL JR</x:t>
   </x:si>
   <x:si>
     <x:t>12763-0008-00036-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JEET, CHRISTIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 18-19 BLOCK 20 MIDLAND ORIGINAL TOWN-MIDLAND ADDITION 19 05N 31W </x:t>
@@ -2209,110 +1681,86 @@
   <x:si>
     <x:t>69871-0019-00020-00</x:t>
   </x:si>
   <x:si>
     <x:t>JGR HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 3 &amp; 4 BLK 17 &amp; CLOSED ALLEY 09 08N 32W 0 ACRES LOT  BLOCK  FOLTZ #1 EXTENDED ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF THE OZARKS</x:t>
   </x:si>
   <x:si>
     <x:t>12848-0004-00017-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, DENTON R </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF LOT 3 &amp; ALL 4 - 6 BLOCK 88 09 08N 32W</x:t>
   </x:si>
   <x:si>
     <x:t>11317-0006-00088-00</x:t>
   </x:si>
   <x:si>
-    <x:t>09 08N 32W 0 ACRES LOT 11-12 BLOCK 9 FISHBACK #3 ADDITION CITY  SD 99FS</x:t>
+    <x:t>. 09 08N 32W 0 ACRES LOT 11-12 BLOCK 9 FISHBACK #3 ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>BETTYE L BARNES, ALLIE R BARNES, JOE L BARNES, KENNETH D BARNES</x:t>
   </x:si>
   <x:si>
     <x:t>12746-0012-00009-00</x:t>
   </x:si>
   <x:si>
-    <x:t>. 09 08N 32W 0 ACRES LOT 11-12 BLOCK 9 FISHBACK #3 ADDITION CITY  SD 99FS</x:t>
+    <x:t>. 09 08N 32W 0 ACRES LOT 13-14 BLOCK 9 FISHBACK #3 ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>12746-0014-00009-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JONES, KEITH C &amp; DARLA K </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>KNITTIG, JERRY % TACKLE BOX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 17-19 BLOCK 3 SOUTH FORT SMITH ADDITION 34 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>CHAMBERS BANK, BILLIE LEONARD KNITTIG, COMMISSIONER OF REVENUES,MICHAEL S &amp; PATRICIA KNOEDL, INTERNAL REVENUE SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>17162-0017-00003-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAMB, TIMOTHY OWEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 65' OF LOT 5 BRAUN PLACE ADDITION 33 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>10724-0005-00000-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEDBETTER, ROBERT T </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>LES BY JOMP INVESTMENTS INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT C &amp; E 40' LOT H BLOCK 22 MAIN ADDITION 04 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>14774-0053-00022-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEWIS, PHILLIP E &amp; WF </x:t>
   </x:si>
   <x:si>
     <x:t>28 08N 32W 0 ACRES LOT 24 BLOCK  RAMSEY HEIGHTS ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>LISA C LEWIS, NINA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>16297-0024-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>LEWIS, RONALD G &amp; SUZANNE R % LETTIE WARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT PT 11-12 BLOCK D WILKINSON'S ADDITION CITY GREENWOOD 12 06N 31W </x:t>
@@ -2371,72 +1819,63 @@
   <x:si>
     <x:t>14368-0008-00003-00</x:t>
   </x:si>
   <x:si>
     <x:t>MELCHOR, EVA GONZALEZ &amp; ISRAEL RODGRIGUEZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW 1/2 OF LOT 6 BLOCK 58 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES,PATIENT'S CHOICE PAIN &amp; REHAB</x:t>
   </x:si>
   <x:si>
     <x:t>11317-0006-00058-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5 BLOCK 58 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, PATIENT'S CHOICE PAIN &amp; REHAB</x:t>
   </x:si>
   <x:si>
     <x:t>11317-0005-00058-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MENDIETA, JOSE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MERECHKA, LYNN &amp; MARY </x:t>
   </x:si>
   <x:si>
-    <x:t>17 08N 32W 0.48 ACRES LOT 596 BLOCK 7-9 RESERVE ADDITION CITY  SD 99FS</x:t>
+    <x:t>. 17 08N 32W 0.38 ACRES LOT 1-3 BLOCK 597 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>MATT MERECHKA</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0003-00597-00</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 596 BLOCK 7-9 RESERVE ADDITION 17 08N 32W 0.48 ACRE</x:t>
+    <x:t>. 17 08N 32W 0.48 ACRES LOT 7-9 BLOCK 596 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0009-00596-00</x:t>
   </x:si>
   <x:si>
     <x:t>17 08N 32W 0 ACRES LOT 8-9 BLOCK 597 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0009-00597-00</x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 1-6 &amp; 10-12  17 08N 32W 1.31 ACRES LOT  BLOCK 596 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0012-00596-00</x:t>
   </x:si>
   <x:si>
     <x:t>17 08N 32W 0.48 ACRES LOT 10-12 BLOCK 597 RESERVE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>16477-0012-00597-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE, FRANCES L </x:t>
   </x:si>
@@ -2446,158 +1885,92 @@
   <x:si>
     <x:t>12763-0006-00081-01</x:t>
   </x:si>
   <x:si>
     <x:t>NEON THREE LLC</x:t>
   </x:si>
   <x:si>
     <x:t>10 08N 32W 0 ACRES LOT 82 BLOCK  SUNNYDALE ADDITION CITY  SD 99FS</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, CITY OF FT SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>17638-0082-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORRIS, LUKE ORVILLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 33 ORIGINAL TOWN ADDITION CITY HUNTINGTON 25 05N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>67950-0011-00033-01</x:t>
   </x:si>
   <x:si>
-    <x:t>O'KELLEY, FREDDY E AND PAMELA KIMMONS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ORGAN, JAMES J &amp; WF</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PART SE SE 29 08N 32W 1.13 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>HALTA OPAL ORGAN, JOSEPH W ORGAN, JAMES M ORGAN, DAVID CROCKET ORGAN, JOHN W ORGAN, CHARLES A ORGAN, CLARENCE E ORGAN, NANCY ORGAN, DEBBIE ORGAN, VALTA O SEXTON, WANDA O WILKINS, DOROTHY O DELAY, ELLEN O LAIRMORE, BARBARA O ROBERTSON, RALPH F ORGAN</x:t>
   </x:si>
   <x:si>
     <x:t>18883-0000-01721-00</x:t>
   </x:si>
   <x:si>
     <x:t>OZLEEP PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 &amp; 2 BLOCK 30 HAWTHORNE PLACE ADDITION 10 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>13553-0002-00030-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAYNE, ALBERT H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7-12 BLOCK 10 JONES ADDITION CITY HARTFORD 10 04N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>67758-0012-00010-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PHIMVONGSA, LEX XAI </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SE PT OF LOT 9 BLOCK C ANDRES PLACE ADDITION 34 09N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>10054-0009-00003-01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 6 FOLTZ #1 EXTENDED ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12848-0009-00006-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRICE, SHANE &amp; DIANNNA KAY </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REBORN FOUNDATIONS LLC </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 SE1/4 AKA; TRACT 13-A ACREAGE-LAVACA ADDITION CITY LAVACA 28 08N 30W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>69359-0050-00000-68</x:t>
   </x:si>
   <x:si>
     <x:t>RED LACES INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 267 FIANNA HILLS I-V ADDITION 16 07N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12610-0267-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t>REID, TYLER % TYLER A REID</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW 20 08N 31W 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>18883-0000-02915-01</x:t>
@@ -2638,71 +2011,50 @@
   <x:si>
     <x:t>PT S1/2 N1/2 SW1/4 NE1/4 ACREAGE ADDITION CITY BARLING 32 08N 31W 0.3 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>63020-0138-00000-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROLLER, JESSE % RAZORBACK CABS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLOCK OO FOLTZ #1 EXTENDED ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12848-0001-00110-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROLLER, SHEILA KAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 63 CITY ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>11317-0006-00063-00</x:t>
   </x:si>
   <x:si>
-    <x:t>SDG LIVING TRUST % SDG NFA REVOCABLE LIVING TRUST</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SINTRA, LILIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK PP CITY ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>11317-0001-00316-00</x:t>
   </x:si>
   <x:si>
     <x:t>SLANKARD, DEBRA % DEBRA DIANE SLANKARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">25 05N 31W 0 ACRES LOT 7-10 BLOCK 3 PENNY-HUNTINGTON ADDITION CITY HUNTINGTON </x:t>
   </x:si>
   <x:si>
     <x:t>68462-0010-00003-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11-12 BLOCK 3 PENNY-HUNTINGTON ADDITION CITY HUNTINGTON 25 05N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>68462-0012-00003-00</x:t>
   </x:si>
   <x:si>
     <x:t>SLANKARD, DEBRA D &amp; JANICE K CHAPMAN</x:t>
@@ -2722,147 +2074,90 @@
   <x:si>
     <x:t>68334-0006-00014-00</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, EMMA FEIMSTER ETAL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 5 C C LAND COMPANY ADDITION CITY HUNTINGTON 26 05N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>CHARLENE WESTON, RICHARD E JOHNSON, CHARLES JOHNSON, ALICE F VEGE,JAMES JOHNSON JR, VERETHA JOHNSON TALLEY, PAMELA JOHNSON, DIANE JOHNSON HAWKINS, REGINALD JOHNSON, RONALD JOHNSON, DONALD JOHNSON, JOHN WESLEY JOHNSON, KIM JOHNSON, YOLANDA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>68014-0001-00005-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, EMMA FEIMSTER ETAL </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-5 BLOCK 1 C C LAND COMPANY ADDITION CITY HUNTINGTON 26 05N 31W</x:t>
   </x:si>
   <x:si>
     <x:t>68014-0005-00001-00</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEPHENSON, KAY MARIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>STEWARD, JOHN L &amp; RHONDA STEWART CHANEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK I FISHBACK #2 ADDITION 09 08N 32W </x:t>
   </x:si>
   <x:si>
     <x:t>12729-0003-00009-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STRUNK, JERRY D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 NW1/4 21 05N 31W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-03018-03</x:t>
   </x:si>
   <x:si>
-    <x:t>STURGEON, STEPHANIE % STEPHANIE A STURGEON-MEEKS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SUTTER, DARRELL W &amp; MARY ROBERTA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE1/4 NE1/4 32 05N 31W 1.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>CONTIMORTGAGE CORP, FIRST HOME MORTGAGE INC, COMMISSIONER OF REVENUES, VANDERBILT MORTGAGE &amp; FINANCE INC, MANUFACTURERS &amp; TRADERS TRUST CO.</x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-03217-01</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THOMPSON, ROBERT LEON &amp; MICHELE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TOMLIN, DENNIS D </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW1/4 SW1/4 31 07N 31W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>MARIE BYRD, BARBARA J CLIFTON, JAMES J TOMLIN, RAY D TOMLIN, KATHY E MOELLERS, BART E TOMLIN</x:t>
   </x:si>
   <x:si>
     <x:t>60001-0000-04262-00</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>12848-0009-00019-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VAUGHAN, A LILBURN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5-6 BLOCK 4 MARTIN ADDITION 25 05N 31W </x:t>
   </x:si>
   <x:si>
     <x:t>68270-0006-00004-00</x:t>
   </x:si>
   <x:si>
     <x:t>VAUGHAN, A LILBURN % WILLIAM FITZHUGH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 4 &amp; 8 BLOCK 4 MARTIN ADDITION 25 05 31W </x:t>
   </x:si>
   <x:si>
     <x:t>68270-0004-00004-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VAUGHAN, A LILIBURN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 5-6 BLOCK 3 MARTIN ADDITION 25 05N 31W </x:t>
   </x:si>
@@ -3321,6893 +2616,6089 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>181.67</x:v>
+        <x:v>189.01</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>13</x:v>
-[...11 lines deleted...]
-        <x:v>280</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>249.56</x:v>
+        <x:v>256.9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1702.24</x:v>
+        <x:v>1724.26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>191.48</x:v>
+        <x:v>206.16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>26</x:v>
-[...11 lines deleted...]
-        <x:v>2315</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1187</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
-[...11 lines deleted...]
-        <x:v>823.42</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1188</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>3512</x:v>
+        <x:v>3534.17</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>1189</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>37</x:v>
-[...11 lines deleted...]
-        <x:v>3091</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>1190</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>564.02</x:v>
+        <x:v>578.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>1191</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>1192</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
-[...11 lines deleted...]
-        <x:v>2046</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>1193</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>3347</x:v>
+        <x:v>3353.9</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>1194</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>373.43</x:v>
+        <x:v>388.11</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>1195</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>202.78</x:v>
+        <x:v>217.46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>1196</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>344.78</x:v>
+        <x:v>359.46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>1197</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>173.49</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>1198</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>2204</x:v>
+        <x:v>2292.57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>1199</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>1200</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>365</x:v>
+        <x:v>379.35</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>1201</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>379</x:v>
+        <x:v>393.41</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>1202</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>1171</x:v>
+        <x:v>1222.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>1203</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>293</x:v>
+        <x:v>315.35</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>1204</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>206</x:v>
+        <x:v>242.71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1205</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>508</x:v>
+        <x:v>529.53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1206</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>721</x:v>
+        <x:v>742.64</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1207</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>3948</x:v>
+        <x:v>3984.58</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>1208</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>94</x:v>
-[...11 lines deleted...]
-        <x:v>580</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>1209</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>1210</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>169.25</x:v>
+        <x:v>176.59</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>1211</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>101</x:v>
-[...11 lines deleted...]
-        <x:v>2367</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>1212</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>712.24</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>1213</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>108</x:v>
-[...11 lines deleted...]
-        <x:v>212</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>1214</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>1215</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>111</x:v>
-[...11 lines deleted...]
-        <x:v>2723</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>1216</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1205</x:v>
+        <x:v>1226.63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>1217</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>118</x:v>
-[...11 lines deleted...]
-        <x:v>172</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>1218</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>5294</x:v>
+        <x:v>5323.54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>1219</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>463</x:v>
+        <x:v>485.92</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>1220</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>562.43</x:v>
+        <x:v>569.77</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>1221</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>562.43</x:v>
+        <x:v>569.77</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>1222</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>1288</x:v>
+        <x:v>1310.41</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>1223</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>694.25</x:v>
+        <x:v>701.59</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>1224</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>2411.8</x:v>
+        <x:v>2511.47</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>1225</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>696.91</x:v>
+        <x:v>711.59</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>1226</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>147</x:v>
-[...11 lines deleted...]
-        <x:v>3688</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>1227</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>436.98</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>1228</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>194.5</x:v>
+        <x:v>201.84</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>1229</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>5714</x:v>
+        <x:v>5750.7</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>1230</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>1231</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>429.02</x:v>
+        <x:v>436.36</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>1232</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>378.73</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>1233</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>219.91</x:v>
+        <x:v>227.25</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>1234</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>168</x:v>
-[...11 lines deleted...]
-        <x:v>920.34</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>1235</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>821</x:v>
+        <x:v>842.79</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>1236</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>1237</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>1238</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>6600.99</x:v>
+        <x:v>6623.01</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>1239</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>789</x:v>
+        <x:v>825.85</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>1240</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>497.34</x:v>
+        <x:v>526.7</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>1241</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>855.25</x:v>
+        <x:v>884.61</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>1242</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>359.69</x:v>
+        <x:v>367.03</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>1243</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>190</x:v>
-[...11 lines deleted...]
-        <x:v>1076</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>1244</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>989.51</x:v>
+        <x:v>1004.19</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>1245</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>246.38</x:v>
+        <x:v>253.72</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>1246</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>169.62</x:v>
+        <x:v>184.3</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>1247</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>3322</x:v>
+        <x:v>3358.72</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>1248</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>207</x:v>
-[...11 lines deleted...]
-        <x:v>6120</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>1249</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>986.96</x:v>
+        <x:v>1001.64</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>1250</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>1165</x:v>
+        <x:v>1179.56</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>1251</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>1299.89</x:v>
+        <x:v>1321.91</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>1252</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>221</x:v>
-[...11 lines deleted...]
-        <x:v>1550</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>1253</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>225</x:v>
-[...11 lines deleted...]
-        <x:v>1905</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>1254</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>1255</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>1256</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>228</x:v>
-[...11 lines deleted...]
-        <x:v>4916.08</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>1257</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>4657</x:v>
+        <x:v>4701.35</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>1258</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>1259</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>1260</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>235</x:v>
-[...11 lines deleted...]
-        <x:v>472</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>1261</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>913</x:v>
+        <x:v>942.8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>1262</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>2597.09</x:v>
+        <x:v>2619.11</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>1263</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>304.04</x:v>
+        <x:v>326.06</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>1264</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>253.97</x:v>
+        <x:v>275.99</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>1265</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>252</x:v>
-[...11 lines deleted...]
-        <x:v>300.72</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>1266</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>442.28</x:v>
+        <x:v>456.96</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>1267</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>1268</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>1269</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>258</x:v>
-[...11 lines deleted...]
-        <x:v>485</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>1270</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>1941</x:v>
+        <x:v>1963.44</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>1271</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>3228</x:v>
+        <x:v>3272.49</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>1272</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>3457</x:v>
+        <x:v>3493.62</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>1273</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>274</x:v>
-[...11 lines deleted...]
-        <x:v>234</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>1274</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>2524</x:v>
+        <x:v>2589.68</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>1275</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>545.51</x:v>
+        <x:v>567.53</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>1276</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>378.73</x:v>
+        <x:v>393.41</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>1277</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>188.61</x:v>
+        <x:v>203.29</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>4683</x:v>
+        <x:v>4719.91</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>2136</x:v>
+        <x:v>2180.38</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>1280</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>1281</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>298</x:v>
-[...11 lines deleted...]
-        <x:v>1658</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>1282</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>2009</x:v>
+        <x:v>2045.82</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>1283</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>698</x:v>
+        <x:v>720.22</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>1284</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>307.84</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>1285</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>4162.49</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>1286</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>1287</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>187.31</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>1288</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>252.25</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>1289</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>198.71</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>1290</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>319</x:v>
-[...11 lines deleted...]
-        <x:v>206.65</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>1291</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>330</x:v>
-[...11 lines deleted...]
-        <x:v>771.49</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>1292</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>1023.06</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>1293</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>336</x:v>
-[...11 lines deleted...]
-        <x:v>3265.37</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>1294</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>231.01</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>1295</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>1068.97</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>1296</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>232.01</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>1297</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>2622.83</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>1298</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>444.61</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>1299</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>4140.34</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>1300</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>6022.08</x:v>
+        <x:v>3822.01</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>1301</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>657.75</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>1302</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>374.18</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>1303</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>343.68</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>1304</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>833.49</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>1305</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>2227.22</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>1306</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>1307</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>376</x:v>
-[...11 lines deleted...]
-        <x:v>263.09</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>1308</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>376</x:v>
-[...11 lines deleted...]
-        <x:v>263.09</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>1309</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>1310</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>1973.22</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>1311</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>388</x:v>
-[...11 lines deleted...]
-        <x:v>249.26</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>1312</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>463.4</x:v>
+        <x:v>485.42</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>1313</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>726.57</x:v>
+        <x:v>748.59</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>1314</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>1309.91</x:v>
+        <x:v>1331.93</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>1315</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>1258.73</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>1316</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>212.48</x:v>
+        <x:v>219.82</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>1317</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>204.48</x:v>
+        <x:v>219.16</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>1318</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>414</x:v>
-[...11 lines deleted...]
-        <x:v>479.79</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>1319</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>924.49</x:v>
+        <x:v>939.17</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>1320</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>1478.31</x:v>
+        <x:v>1492.99</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>1321</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>501.38</x:v>
+        <x:v>508.72</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>1322</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>395.61</x:v>
+        <x:v>410.29</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>1323</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>220.61</x:v>
+        <x:v>227.95</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>1324</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>433</x:v>
-[...11 lines deleted...]
-        <x:v>1633.08</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>1325</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>539.15</x:v>
+        <x:v>553.83</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>1326</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>439</x:v>
-[...11 lines deleted...]
-        <x:v>1040.07</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>1327</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>443</x:v>
-[...11 lines deleted...]
-        <x:v>601.8</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>1328</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>5114.84</x:v>
+        <x:v>5122.18</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>1329</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>4732.91</x:v>
+        <x:v>4762.27</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>1330</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>1574.96</x:v>
+        <x:v>1596.98</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>1331</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>667.5</x:v>
+        <x:v>696.86</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>1332</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>462</x:v>
-[...11 lines deleted...]
-        <x:v>513</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>1333</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>3845.82</x:v>
+        <x:v>3867.84</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>1334</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>1429.01</x:v>
+        <x:v>1487.73</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>1335</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>337.1</x:v>
+        <x:v>436.78</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>1336</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>607.85</x:v>
+        <x:v>622.53</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>1337</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>299.06</x:v>
+        <x:v>306.4</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>1338</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>382.73</x:v>
+        <x:v>397.41</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>1339</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>641.96</x:v>
+        <x:v>656.64</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>1340</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>1042.09</x:v>
+        <x:v>1185.81</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>1341</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G163" s="1">
         <x:v>533.38</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>1342</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>422.59</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>1343</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>1191.64</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>1344</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>504</x:v>
-[...11 lines deleted...]
-        <x:v>1710.88</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>1345</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>507</x:v>
-[...11 lines deleted...]
-        <x:v>225.98</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>1346</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>510</x:v>
-[...11 lines deleted...]
-        <x:v>1675.23</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>1347</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>513</x:v>
-[...11 lines deleted...]
-        <x:v>275.5</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>1348</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>517</x:v>
-[...11 lines deleted...]
-        <x:v>7159.22</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>1349</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G171" s="1">
-        <x:v>344.78</x:v>
+        <x:v>344.77</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>1350</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>860.81</x:v>
+        <x:v>875.49</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>1351</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>529</x:v>
-[...11 lines deleted...]
-        <x:v>12672.02</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>1352</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>2064.28</x:v>
+        <x:v>2086.3</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>1353</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>1421.5</x:v>
+        <x:v>1528.52</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>1354</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>469</x:v>
+        <x:v>476.3</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>1355</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>1020</x:v>
+        <x:v>1027.56</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>1356</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>7858</x:v>
+        <x:v>7872.79</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>1357</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>210</x:v>
+        <x:v>217.64</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>1358</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>554</x:v>
-[...11 lines deleted...]
-        <x:v>1499.71</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>1359</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>557</x:v>
-[...11 lines deleted...]
-        <x:v>5235</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>1360</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G182" s="1">
-        <x:v>2159</x:v>
+        <x:v>2343.94</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>1361</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G183" s="1">
-        <x:v>1545</x:v>
+        <x:v>1559.79</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>1362</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>564</x:v>
-[...11 lines deleted...]
-        <x:v>2425.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>1363</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>570</x:v>
-[...11 lines deleted...]
-        <x:v>6043</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>1364</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>4451.26</x:v>
+        <x:v>4635.94</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>1365</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>10561</x:v>
+        <x:v>10583.41</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>1366</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>265</x:v>
+        <x:v>279.89</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>2742.11</x:v>
+        <x:v>2749.45</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>1368</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>588</x:v>
-[...11 lines deleted...]
-        <x:v>5886</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>1369</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>1370</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>1371</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>326</x:v>
+        <x:v>362.96</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>1372</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>596</x:v>
-[...11 lines deleted...]
-        <x:v>11152.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>1373</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>1008.18</x:v>
+        <x:v>1107.86</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>1374</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>27069</x:v>
+        <x:v>27091.02</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>1375</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>1644.15</x:v>
+        <x:v>1736.49</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>1376</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>3789</x:v>
+        <x:v>3803.61</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>1377</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>3065</x:v>
+        <x:v>3079.9</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>1378</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>1673</x:v>
+        <x:v>1695.14</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>1379</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G201" s="1">
-        <x:v>7562.9</x:v>
+        <x:v>7570.24</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>1380</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>3011.89</x:v>
+        <x:v>3027.18</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>1381</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>3567.2</x:v>
+        <x:v>3574.54</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>1382</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>5412</x:v>
+        <x:v>5419.34</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>1383</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G205" s="1">
-        <x:v>3241</x:v>
+        <x:v>3255.43</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>1384</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>632</x:v>
-[...11 lines deleted...]
-        <x:v>704</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>1385</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>923</x:v>
+        <x:v>974.15</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>1386</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>3158</x:v>
+        <x:v>3165.07</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>1387</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>1049</x:v>
+        <x:v>1063.65</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>1388</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G210" s="1">
-        <x:v>813.2</x:v>
+        <x:v>820.54</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>1389</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>1390</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G212" s="1">
-        <x:v>846</x:v>
+        <x:v>853.35</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>1391</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>391.93</x:v>
+        <x:v>413.95</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>1392</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G214" s="1">
-        <x:v>431.99</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>1393</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>345.73</x:v>
+        <x:v>360.41</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>1394</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G216" s="1">
-        <x:v>776.95</x:v>
+        <x:v>813.65</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>1395</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>776.95</x:v>
+        <x:v>798.97</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>1396</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>661.09</x:v>
+        <x:v>675.77</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>1397</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>668</x:v>
-[...11 lines deleted...]
-        <x:v>1578</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>1398</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>13392</x:v>
+        <x:v>13421.05</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>1399</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>3869</x:v>
+        <x:v>3898.39</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>1400</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>461</x:v>
+        <x:v>497.6</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>1401</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>186</x:v>
+        <x:v>193.03</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>1402</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>230.48</x:v>
+        <x:v>237.82</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>1403</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>1638</x:v>
+        <x:v>1652.95</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>1404</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>10279.31</x:v>
+        <x:v>10301.33</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>1405</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>654</x:v>
+        <x:v>675.74</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>1406</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G228" s="1">
-        <x:v>2452</x:v>
+        <x:v>2467</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>1407</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>5261</x:v>
+        <x:v>5275.22</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>1408</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>5013.6</x:v>
+        <x:v>5105.94</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>1409</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>712</x:v>
-[...11 lines deleted...]
-        <x:v>471</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>1410</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>900.97</x:v>
+        <x:v>908.31</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>1411</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>5960</x:v>
+        <x:v>5982.2</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>1412</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>466.94</x:v>
+        <x:v>474.28</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>1413</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>6038</x:v>
+        <x:v>6052.65</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>1414</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G236" s="1">
-        <x:v>6118</x:v>
+        <x:v>6209.91</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>1415</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G237" s="1">
-        <x:v>561</x:v>
+        <x:v>598.07</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>1416</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>690</x:v>
+        <x:v>690.42</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>1417</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>738</x:v>
-[...11 lines deleted...]
-        <x:v>4918</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>1418</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="G240" s="1">
-        <x:v>42114</x:v>
+        <x:v>42150.4</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>1419</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G241" s="1">
-        <x:v>2510.36</x:v>
+        <x:v>2610.04</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>1420</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>749</x:v>
-[...11 lines deleted...]
-        <x:v>511</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>1421</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>391.93</x:v>
+        <x:v>399.27</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>1422</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G244" s="1">
-        <x:v>2913</x:v>
+        <x:v>3020.05</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>1423</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>2991</x:v>
+        <x:v>3012.65</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>1424</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>1425</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>1426</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>6250</x:v>
+        <x:v>6257.21</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>1427</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>1454.54</x:v>
+        <x:v>1546.88</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>1428</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G250" s="1">
-        <x:v>3923.99</x:v>
+        <x:v>4016.33</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>1429</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G251" s="1">
-        <x:v>503</x:v>
+        <x:v>518.17</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>1430</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>530.55</x:v>
+        <x:v>537.89</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>1431</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>506</x:v>
+        <x:v>513.22</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>1432</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>623</x:v>
+        <x:v>630.29</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>1433</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>787</x:v>
-[...11 lines deleted...]
-        <x:v>2070.43</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>1434</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G256" s="1">
-        <x:v>925</x:v>
+        <x:v>932.68</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>1435</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>13853.67</x:v>
+        <x:v>13861.01</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>1436</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G258" s="1">
-        <x:v>469</x:v>
+        <x:v>468.96</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>1437</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G259" s="1">
-        <x:v>2797</x:v>
+        <x:v>2797.28</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>1438</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G260" s="1">
-        <x:v>1128</x:v>
+        <x:v>1128.01</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>1439</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G261" s="1">
-        <x:v>801.88</x:v>
+        <x:v>894.22</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>1440</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G262" s="1">
-        <x:v>2911</x:v>
+        <x:v>2933.24</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>1441</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>503.49</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>1442</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>812</x:v>
-[...11 lines deleted...]
-        <x:v>4116</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>1443</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G265" s="1">
-        <x:v>616</x:v>
+        <x:v>703.82</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>1444</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G266" s="1">
         <x:v>10404.32</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>1445</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>379.52</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>1446</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>826</x:v>
-[...11 lines deleted...]
-        <x:v>2315.62</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>1447</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>829</x:v>
-[...11 lines deleted...]
-        <x:v>4473</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>1448</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>345.73</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>1449</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>254.74</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>1450</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>837</x:v>
-[...11 lines deleted...]
-        <x:v>1941</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>1451</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>840</x:v>
-[...11 lines deleted...]
-        <x:v>1393</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>1452</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>844</x:v>
-[...11 lines deleted...]
-        <x:v>200</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>1453</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>317.15</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>1454</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="G276" s="1">
-        <x:v>2624.77</x:v>
+        <x:v>2632.11</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>1455</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>164.05</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>1456</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>715.31</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>1457</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G279" s="1">
-        <x:v>261.34</x:v>
+        <x:v>268.68</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>1458</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G280" s="1">
-        <x:v>2886.87</x:v>
+        <x:v>2979.21</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>1459</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G281" s="1">
-        <x:v>4460.34</x:v>
+        <x:v>4467.68</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>1460</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G282" s="1">
-        <x:v>2377</x:v>
+        <x:v>2391.94</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>1461</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G283" s="1">
-        <x:v>672.23</x:v>
+        <x:v>679.57</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>1462</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>505.88</x:v>
+        <x:v>513.22</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>876</x:v>
-[...11 lines deleted...]
-        <x:v>345.73</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>1464</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>879</x:v>
-[...11 lines deleted...]
-        <x:v>19348</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>1465</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G287" s="1">
         <x:v>277.99</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>1466</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G288" s="1">
-        <x:v>2833</x:v>
+        <x:v>2932.71</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>1467</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G289" s="1">
         <x:v>332.26</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>1468</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G290" s="1">
-        <x:v>2333</x:v>
+        <x:v>2347.85</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>1469</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G291" s="1">
         <x:v>503.49</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>1470</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>204</x:v>
+        <x:v>211.12</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>1471</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G293" s="1">
-        <x:v>332</x:v>
+        <x:v>339.6</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>1472</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>904</x:v>
-[...11 lines deleted...]
-        <x:v>3598.02</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>1473</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G295" s="1">
-        <x:v>2187.46</x:v>
+        <x:v>2209.48</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>1474</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>816.26</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>1475</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>913</x:v>
-[...11 lines deleted...]
-        <x:v>1744</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>1476</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>669</x:v>
+        <x:v>698.46</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>1477</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>920</x:v>
-[...11 lines deleted...]
-        <x:v>4421</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>1478</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="G300" s="1">
-        <x:v>658</x:v>
+        <x:v>709.35</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>1479</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>1480</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>928</x:v>
-[...11 lines deleted...]
-        <x:v>1542.96</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>1481</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>931</x:v>
-[...11 lines deleted...]
-        <x:v>17442.29</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>1482</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>931</x:v>
-[...11 lines deleted...]
-        <x:v>302</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>1483</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="G305" s="1">
-        <x:v>617.7</x:v>
+        <x:v>625.04</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>1484</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G306" s="1">
-        <x:v>617.7</x:v>
+        <x:v>625.04</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>1485</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="G307" s="1">
-        <x:v>617.7</x:v>
+        <x:v>625.04</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>1486</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="G308" s="1">
-        <x:v>914.61</x:v>
+        <x:v>921.95</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>1487</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G309" s="1">
-        <x:v>3589</x:v>
+        <x:v>3603.36</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>1488</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G310" s="1">
-        <x:v>1701.4</x:v>
+        <x:v>1793.74</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>1489</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>1490</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G312" s="1">
-        <x:v>1836.39</x:v>
+        <x:v>1851.07</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>