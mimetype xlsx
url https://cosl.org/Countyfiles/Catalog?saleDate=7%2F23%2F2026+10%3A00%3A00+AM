--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0d39d20c8646b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6785fde9d2a3497fb6142b16e4f228f7.psmdcp" Id="R93fb82952dfa40e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1b9167c15334658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/078174da3bc941d087f59f4f8b8b8e25.psmdcp" Id="Rd9bea1bdc5754074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,113 +46,89 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>HEMPSTEAD</x:t>
   </x:si>
   <x:si>
     <x:t>21ST MORTGAGE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>PT W W NE 36 12S 25W 2.68 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 102</x:t>
   </x:si>
   <x:si>
     <x:t>ACE MOBILE HOMES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-08799-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ANDERSON, WILLIAM </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 3 BLOCK 8 HICKORY GROVE ADDITION 28 12S 24W 0.121 ACRE</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BABUTZKE, MARVIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1-3 BLOCK 27 FULTON ADDITION 20 13S 26W 0.344 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>700-02586-000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>715-00079-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARNETT, SUSAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SW RURAL METES &amp; BOUNDS ADDITION 35 13S 25W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-09598-000</x:t>
   </x:si>
   <x:si>
     <x:t>BATTEE, MANDY REE % WILLIE A BATTEE, JR</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 BLOCK 13 MAGNOLIA ADDITION 28 12S 24W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-03101-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 BLOCK 13 MAGNOLIA ADDITION 28 12S 24W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-03100-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRADSHAW, STEVE </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BROWN, MELVIN, JESSIE CAMPBELL &amp; K J PHILLIPS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW NORTH RIGHT OF WAY OF THE MISSOURI PACIFIC RR EXCEPT 1 AC RURAL METES &amp; BOUNDS ADDITION 31 12S 24W 18 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04184-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHEATHAM, JOHNNIE &amp; BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 14 13S 26W 3 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 102</x:t>
   </x:si>
   <x:si>
     <x:t>TAMMIE CHEATHAM</x:t>
   </x:si>
   <x:si>
     <x:t>001-13383-000</x:t>
   </x:si>
   <x:si>
     <x:t>CHIN, A KWIE &amp; GREGORY MARCHANO</x:t>
   </x:si>
   <x:si>
     <x:t>PT LT 3 BLK G SW CORNER 100' X 165' REPLAT TRACT G TO HOLCOMB ADDITION 34 12S 24W 0.38 ACRE</x:t>
@@ -214,245 +190,191 @@
   <x:si>
     <x:t>OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>700-04244-000</x:t>
   </x:si>
   <x:si>
     <x:t>E 70'OF S 20'LT 14 28 12S 24W 0.032 ACRES LOT  BLOCK 1 TELLINGTON ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>700-04247-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOK, ARCHIE DWAIN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW                      COMMENCE AT THE SW CORNER OF  THE SAID 40 ACRES &amp; RUN NORTH  929 FT, THENCE RUN EAST 577  FT TO THE POB, THENCE RUN  EAST 211 FT TO THE CENTER OF  A COUNTY ROAD; THENCE RUN SE  ALONG THE CENTER LINE OF SAID  ROAD 167 FT,; THENCE RUN SW  300 FT; THENCE RUN NW 217 FT,  THENCE RUN NORTH 228 FT BACK  TO THE POB CONTAINING 2 AC 36 13S 25W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 100</x:t>
   </x:si>
   <x:si>
     <x:t>ARCHIE D COOK JR, DANA M COOK</x:t>
   </x:si>
   <x:si>
     <x:t>001-09623-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS &amp; MICHELLE BAILEY, LEO </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>DUCKETT &amp; ASSOCIATES INC</x:t>
   </x:si>
   <x:si>
     <x:t>28 12S 24W 0.312 ACRES LOT 10-12 BLOCK 2 FINLEY ADDITION</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNNY DUCKETT</x:t>
   </x:si>
   <x:si>
     <x:t>700-01953-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ENGLAND D/B/A ALL IN ENTERPRISES, KRIS </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 34 12S 24W 0.7 ACRES LOT  BLOCK  HOPE CITY METES &amp; BOUNDS ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>STEPHANIE ENGLAND</x:t>
   </x:si>
   <x:si>
     <x:t>700-05558-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST, THE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 31 10S 25W 0.16 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>ASTER COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>001-07299-000</x:t>
   </x:si>
   <x:si>
     <x:t>FOUNTAIN LEASING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 2 SHOVER STREET ADDITION 33 12S 24W 0.154 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-03914-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GADISON%JEFFERY J SHAW, ERMA R </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GILLIAM, WILLIAM &amp; DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t>SE CORNER OF NE SE SEC  AS A REFERENCE  POINT, START AT ABOVE SAID  CORNER, RUN NORTH 388 FT TO A  POINT OF BEGINNING, RUN  THENCE WEST 99 FT, RUN THENCE  NORTH 232 FT, RUN THENCE EAST  99 FT, RUN THENCE SOUTH 232  FT BACK TO THE POB.  CONTAINING 22968 SQFT OR .52  ACRES MORE OR LESS 36 12S 27W 0.52 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>DARYL GILLIAM, VIVIAN MAYS</x:t>
   </x:si>
   <x:si>
     <x:t>001-14379-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW 17 13S 25W 0.5 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 100</x:t>
   </x:si>
   <x:si>
     <x:t>GERALD KENNEDY</x:t>
   </x:si>
   <x:si>
     <x:t>001-09145-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 30 12S 26W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>001-12981-000</x:t>
   </x:si>
   <x:si>
     <x:t>GOMEZ, PETRA &amp; MARK ANTONIO GOMEZ</x:t>
   </x:si>
   <x:si>
     <x:t>33 12S 24W 0.248 ACRES LOT 3 BLOCK 21 COLLEGE ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>CECILIA B ALVARADO, FIRST AR BAIL BONDS</x:t>
   </x:si>
   <x:si>
     <x:t>700-01534-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GRAHAM, LOUISE, BETTY GRAHAM &amp; BOBBIE GRAHAM</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 1-6 BLOCK 27 BROWNS EXTENTION ADDITION 27 12S 24W 0.893 ACRE</x:t>
+    <x:t xml:space="preserve">GRAHAM, BETTY GRAHAM &amp; BOBBIE GRAHAM, LOUISE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 12S 24W 0.893 ACRES LOT 1-6 BLOCK 27 BROWNS EXTENTION ADDITION CITY  SD 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILLIP SHAW, JEFFERY SHAW</x:t>
   </x:si>
   <x:si>
     <x:t>700-01147-000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, SIMON P %SIMON HARRIS, JR</x:t>
   </x:si>
   <x:si>
     <x:t>PT BLK 28 MCNAB ADDITION 0.326 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>750-00056-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HAWTHORNE, ANGEL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HELM, LASHAWN JOHNSON </x:t>
   </x:si>
   <x:si>
     <x:t>LT 7 &amp; E 1/2 LT 8 27 12S 24W 0.235 ACRES LOT  BLOCK 2 RUSSELL REPLAT OF FOSTER ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>AR FEDERAL CREDIT UNION</x:t>
   </x:si>
   <x:si>
     <x:t>700-03735-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPKINS, CHRISTOPHER, JR </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW RURAL METES &amp; BOUNDS ADDITION 5 11S 26W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-12071-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUGHES%STEPHANIE HUGHES CUELLAR, STEPHANIE </x:t>
   </x:si>
   <x:si>
     <x:t>T S NW 29 14S 24W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 100</x:t>
   </x:si>
   <x:si>
     <x:t>AUTOVEST, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-06086-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">IJEH, LINDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>JIMENEZ, MARIA ALEJANDRAE &amp; MAYTE OROZCO</x:t>
   </x:si>
   <x:si>
     <x:t>IRREGULAR SHAPED LOT 33 12S 24W 0.251 ACRES LOT 4 BLOCK 1 BROWNS ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>JEROME TUCKER, FARMERS BANK &amp; TRUST COMPANY, LVNV FUNDING</x:t>
   </x:si>
   <x:si>
     <x:t>700-01089-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, ARLESTER &amp; ANITA </x:t>
   </x:si>
   <x:si>
     <x:t>HOPE ACREAGE PT S NE SW HOPE CITY METES &amp; BOUNDS ADDITION 28 12S 24W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-05028-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KAYASTHA, SAURAV </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 11 ALLENS ADDITION 28 12S 24W 0.151 ACRE</x:t>
@@ -469,146 +391,98 @@
   <x:si>
     <x:t>700-04785-000</x:t>
   </x:si>
   <x:si>
     <x:t>MARSHALL THE LIVING TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE 27 11S 26W 6.7 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>PAMELA BENNETT JONES, RICHARD CHEATHAM, CARLOS COMEAUX</x:t>
   </x:si>
   <x:si>
     <x:t>001-12370-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, PAULINE GREENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 BLK 3 COLLEGE ADDITION 33 12S 24W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-01412-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MBM OF HOPE AR LLC ATTN: STEPHANIE REYNOLDS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">UNIT # 1--15.834% NATIONAL BUILDING HPR ORIGINAL TOWN HOPE ADDITION 33 12S 24W </x:t>
+    <x:t xml:space="preserve">OF HOPE AR LLC ATTN: STEPHANIE REYNOLDS, MBM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIT # 1--15.834% NATIONAL BUILDING  HPR 33 12S 24W 0 ACRES LOT  BLOCK  ORIGINAL TOWN HOPE ADDITION CITY  SD 101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHANIE REYNOLDS, CHARLES M WALKER, RODNEY BOBO, RANDY ODOM INC, NATIONAL BUILDING HPR</x:t>
   </x:si>
   <x:si>
     <x:t>700-00179-001C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">UNIT #2--13.733% NATIONAL BUILDING HPR ORIGINAL TOWN HOPE ADDITION 33 12S 24W </x:t>
+    <x:t>UNIT #2--13.733% NATIONAL BUILDING  HPR 33 12S 24W 0 ACRES LOT  BLOCK  ORIGINAL TOWN HOPE ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>700-00179-002C</x:t>
   </x:si>
   <x:si>
     <x:t>MID STATE HOMES INC</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE HOPE CITY METES &amp; BOUNDS ADDITION 33 12S 24W 0.3 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-05309-000</x:t>
   </x:si>
   <x:si>
     <x:t>MORRISON, DAN % OLA B MORRISON PLEASANT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NE SE RURAL METES &amp; BOUNDS ADDITION 20 11S 24W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03214-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MOSS, CLYDE &amp; KELVIN</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MOTEN, THERESA C </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT W NE N1/4 RURAL METES &amp; BOUNDS ADDITION 25 12S 27W 2 ACRES </x:t>
+    <x:t>PT W NE N1/4 25 12S 27W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WADE MOTEN, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>001-14332-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NISHIBATA, ROCHELLE M COLON &amp; VERN, MELVIN </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PERRY, CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 11 BRUNDIDGE ADDITION 28 12S 24W 0.298 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-01296-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETERSON%HILARY PETERSON, JAN HARRIS </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 12S 24W 0.326 ACRES LOT 11 &amp; 12 BLOCK 6 CORNELIUS HEIGHTS ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>JAMES D PETERSON, DENNY D PETERSON, USDA</x:t>
   </x:si>
   <x:si>
     <x:t>700-01674-000</x:t>
   </x:si>
   <x:si>
     <x:t>PHILLIPS, K J % BRIAN HOLLOWAY</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW RURAL METES &amp; BOUNDS ADDITION 31 12S 24W 1 ACRE</x:t>
@@ -685,117 +559,81 @@
   <x:si>
     <x:t>001-07289-000</x:t>
   </x:si>
   <x:si>
     <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W NW RURAL METES &amp; BOUNDS ADDITION 26 12S 24W 2.92 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04074-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANDERS &amp; LETA S MORROW, DAVID </x:t>
   </x:si>
   <x:si>
     <x:t>. 4 13S 24W 0.424 ACRES LOT 6 BLOCK 2 SOUTHRIDGE ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>LINDA ROSENBAUM, CADENCE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>700-04168-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SCOTT%ANN SCOTT, WARREN </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH%CEDRIC SMITH, ROY &amp; GWENETTA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 14 12S 27W 0.45 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 110</x:t>
   </x:si>
   <x:si>
     <x:t>BRIAN SMITH, JENISE BAYLOR, CEDRIC SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>001-14206-000</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, MARY ANN % MARY A &amp; MIKE SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 LT 8 &amp; ALL  LT 9 BLOCK 13 BROOKWOOD ADDITION 27 12S 24W 0.244 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00925-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEPHENS%LINDA MURRY, WILLIE JOE </x:t>
   </x:si>
   <x:si>
     <x:t>PT. OF    AREA "C" 28 12S 24W 0.36 ACRES LOT  BLOCK  GUNTER ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID RAY STEPHENS, BRIAN HARDY, PATRICK HARDY, LINDA MURRAY, SHEILA STEPHENS, JOANN ELDER</x:t>
   </x:si>
   <x:si>
     <x:t>700-02410-000C</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>TBL RENTALS LLC C/O SHEILA CARROLL</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE SEE IMAGE #3 WASHINGTON CITY METES ADDITION 21 11S 25W 0.258 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>745-00214-001</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>33 12S 24W 0.278 ACRES LOT 25-26 BLOCK  MAYERS ADDITION CITY  SD 101</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF HOPE</x:t>
   </x:si>
   <x:si>
     <x:t>700-03138-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 &amp; 8 BLOCK 12 MAGNOLIA ADDITION 28 12S 24W 0.28 ACRE</x:t>
   </x:si>
@@ -1115,65 +953,50 @@
   <x:si>
     <x:t>001-04324-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENRY, LULA </x:t>
   </x:si>
   <x:si>
     <x:t>POST OAK ST LOT 4 BLOCK 3 OAK FLAT ADDITION 15 16S 24W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>USA BANK, N.A.</x:t>
   </x:si>
   <x:si>
     <x:t>702-01681-0000</x:t>
   </x:si>
   <x:si>
     <x:t>POST OAK ST LOT 5 BLOCK 3 OAK FLAT ADDITION 15 16S 24W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>U S BANK, N.A.</x:t>
   </x:si>
   <x:si>
     <x:t>702-01682-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HUFFMAN, BERT W, JR ETUX </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JERNIGAN, JACOB RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*5 LAFAYETTE 209* PT SE SW METES AND BOUNDS ADDITION CITY RURAL 3 19S 25W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>001-07821-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEIMKUHL, WILLIAM &amp; IRENE </x:t>
   </x:si>
   <x:si>
     <x:t>*5847 HWY 53* S1/2 PT E1/2 SW .95 AC NE SW &amp; ., METES AND BOUNDS ADDITION CITY RURAL 5 19S 23W 0.51 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-02539-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCUTCHAN, JAMES E </x:t>
   </x:si>
   <x:si>
     <x:t>MACKINAW LOT 14 BLOCK 67 MACKINAW ADDITION 34 19S 25W 0.16 ACRE</x:t>
@@ -1469,116 +1292,71 @@
   <x:si>
     <x:t>026-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANDERS, EUNA </x:t>
   </x:si>
   <x:si>
     <x:t>W 10 FT OF LOT 8 &amp; ALL LOT 9  &amp; E 10 FT OF LOT 10 BLOCK 2 GINN ADDITION 22 12S 32W 0.2 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>072-00511-000</x:t>
   </x:si>
   <x:si>
     <x:t>SHORT, JAMES &amp; BERNICE % ELONER EDENS</x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE (SEE CARD) METES &amp; BOUNDS ADDITION 7 10S 32W 0.58 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05610-003</x:t>
   </x:si>
   <x:si>
     <x:t>SQUARE DEAL INC</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 54 BLOCK 73 UNIVERSITY ADDITION 35 12S 29W 1 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 155 FRISCO ADDITION -1 0.08 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>070-01044-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 12 BLOCK 110 FRISCO ADDITION -1 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00879-000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMPSON, GEORGE E &amp; DALENE B % STEVEN D &amp; LINDA BENTON</x:t>
   </x:si>
   <x:si>
     <x:t>PART OF TRACT 3 EVERGREEN ESTATES ADDITION 15 13S 29W 0.945 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>053-00003-002</x:t>
   </x:si>
   <x:si>
-    <x:t>THORNTON, MARY MAYDENA % MARY MAYDENA THORTON</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>TRAMMELL &amp; RICHARD % MARCUS RICHARD</x:t>
   </x:si>
   <x:si>
     <x:t>S80' OF LOT 21 &amp; ALL LOT 22 BLOCK 118 FRISCO ADDITION 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>070-00910-000</x:t>
   </x:si>
   <x:si>
     <x:t>MILLER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AARON, VINCENT A </x:t>
   </x:si>
   <x:si>
     <x:t>NW TR 1 17 16S 25W 0 ACRES LOT  BLOCK 2 GARLAND SMITH ADDITION CITY  SD 04G</x:t>
   </x:si>
   <x:si>
     <x:t>WANDA LOWE, ANDY COLLIER, THOMAS ARRON JR, MARY LANE, DEPT OF HUMAN SERVICES, LINCROCK HEALTH AND REHAB CENTER</x:t>
   </x:si>
   <x:si>
     <x:t>038-006-0R</x:t>
   </x:si>
   <x:si>
     <x:t>ACOL SERVICES SOLUTION INC</x:t>
@@ -1673,122 +1451,89 @@
   <x:si>
     <x:t>11020-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRADLEY, SHIRLEY </x:t>
   </x:si>
   <x:si>
     <x:t>S PT BLK 9 SE SW 20 15S 28W 1.03 ACRES LOT  BLOCK   ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTHWESTERN ELECTRIC POWER COMPANY, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>02831-00R</x:t>
   </x:si>
   <x:si>
     <x:t>PT BLK 9 SE SW 58x300'  N ROW line of U S Hwy 82 E 20 15S 28W 0.319 ACRES LOT  BLOCK   ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, SWEPCO</x:t>
   </x:si>
   <x:si>
     <x:t>02831-02R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRAGG, BETTY JEAN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BRAGG, BILLY JOE &amp; BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 BLOCK 3 ORR'S 2ND ADDITION 29 15S 28W 0.129 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>447-026-0R</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11 BLOCK 3 ORR'S 2ND ADDITION 29 15S 28W 0.129 ACRE</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROOKS, MARTHA JEAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 &amp; 10 BLOCK 1 MANDEVILLE-REEVES ADDITION 2 15S 28W 0.321 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>067-007-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 4 S1/2 NE NW SE 11 15S 28W 1.88 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02352-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE 12 15S 28W 28 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02380-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BUFKIN, MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 13 BLOCK 10 PINSON PARK ADDITION 8 15S 28W 0.231 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>463-157-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CARTWRIGHT, HERMAN E </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CJM LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 6 KIRBY COLLEGE ADDITION 29 15S 28W 0.165 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>345-023-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLLINS, ARTHUR GENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NW SW SW 1 15S 28W 0.516 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01668-03R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOK, JEREMY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW 8.16AC 13 18S 27W 8.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>08302-00R</x:t>
@@ -1802,86 +1547,68 @@
   <x:si>
     <x:t xml:space="preserve">COOPER, BRAD WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE 32 17S 26W 30 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>06837-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COULTER, RICKY </x:t>
   </x:si>
   <x:si>
     <x:t>MILLER LEVEE DIST #2 LOT 2 BLOCK 1 GARLAND ADDITION 17 16S 25W 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>031-002-0R</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 &amp; 8 BLOCK 13 GARLAND ADDITION 17 16S 25W 0.321 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>031-100-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CURRY, SHERRY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIS, CHRISTIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE 2 15S 28W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01750-00R</x:t>
   </x:si>
   <x:si>
     <x:t>DAVIS, GUY % ALICE JEWELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N OF RY SE SW 28 15S 28W 2.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>03310-00R</x:t>
   </x:si>
   <x:si>
-    <x:t>DAVIS, KENNETH M % JONATHAN CRABTREE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIS, MARY ANN </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 OF LOT 1 LOT 1 BLOCK 3 ORR'S 3RD ADDITION 29 15S 28W 0.065 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>449-009-1R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS%HERBERT DAVIS, ORETHIA </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.133 ACRES LOT 12 BLOCK 1 SPRINGERS ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>VANESSA SOILS</x:t>
   </x:si>
   <x:si>
     <x:t>511-007-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE LIMA, JOSE M BATISTA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE 16 15S 28W 0.93 ACRES </x:t>
@@ -1922,86 +1649,71 @@
   <x:si>
     <x:t>361-051-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUDLEY, JAMES R </x:t>
   </x:si>
   <x:si>
     <x:t>MILLER LEVEE DIST #2 LOT 9 BLOCK 1 GARLAND A N LEE'S 2ND ADDITION 17 16S 25W 0.257 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>035-005-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DYAS, OWEN D </x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.165 ACRES LOT 5 BLOCK 28 KIRBY COLLEGE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>ABSOLUTE RESOLUTIONS INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>345-094-0R</x:t>
   </x:si>
   <x:si>
-    <x:t>EASLON PROPERTY MANAGEMENT COMPANY LLC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">EBERHARDY, JOSHUA M &amp; HUNTER K </x:t>
   </x:si>
   <x:si>
     <x:t>19 15S 28W 0.14 ACRES LOT 11 BLOCK 1 DEUTCHMAN'S 3RD ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>239-006-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ERVINO LLC </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15 BLOCK 1 SUNSHINE ADDITION 29 15S 28W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>525-005-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FEATHERSON, JASPER R </x:t>
   </x:si>
   <x:si>
-    <x:t>N 168.5' OF S 243.5' OF LOT 10 BLOCK 1 BROOKLAWN ADDITION 28 15S 28W 0.52 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>PT OF LOT 10 BLOCK 1 BROOKLAWN ADDITION 28 15S 28W 0.276 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>171-007-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FELIX, ELAINE </x:t>
   </x:si>
   <x:si>
     <x:t>ALL LOTS 1 THRU 3 AKA/HEILBRON'S SUBD 31 15S 28 0.424 ACRES LOT  BLOCK 00J BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>169-534-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FILHO, JULIO MANCANO </x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.136 ACRES LOT 1 BLOCK 3 CUCKLER'S ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF TEXARAKNA</x:t>
   </x:si>
   <x:si>
     <x:t>225-013-0R</x:t>
@@ -2021,62 +1733,50 @@
   <x:si>
     <x:t>31 15S 28W 0.326 ACRES LOT 7-8 BLOCK 18 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>169-145-0R</x:t>
   </x:si>
   <x:si>
     <x:t>FREEMAN, BOYCE NEAL &amp; HAZEL R % FREEMAN'S SERVICE STATION</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALL LOTS 2-3-4 &amp; PT OF LOT 5 &amp; ALL LOTS 6 THRU 11 BLOCK 19 ARABELLA HGTS ADDITION 32 15S 28W 1.52 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>109-097-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FREER, PAULA </x:t>
   </x:si>
   <x:si>
     <x:t>100X160' BLK 172 31 15S 28W 0.367 ACRES LOT  BLOCK  BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>169-375-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FREEZE-GATHRIGHT, JULIE GAYLE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GALBRETH, DAVID &amp; DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15S 28W 0.189 ACRES LOT 3 BLOCK 2 OAKHILL 1ST ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>DUANE GALBRETH</x:t>
   </x:si>
   <x:si>
     <x:t>425-020-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GANA, DIVINE CHICK </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.495 ACRES LOT 5-7 BLOCK 4 KIRBY COLLEGE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>345-010-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON D </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 &amp; 9 BLOCK 17 BRAMBLE HIGHLAND PARK REV. ADDITION 32 15S 28W 0.146 ACRE</x:t>
@@ -2090,215 +1790,194 @@
   <x:si>
     <x:t>175-003-0R</x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0 ACRES LOT 8 BLOCK 4 CARTER,KIRBY &amp; FOUKE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>185-030-0R</x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.149 ACRES LOT 10 BLOCK 5 CUCKLER'S ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>225-044-0R</x:t>
   </x:si>
   <x:si>
     <x:t>225-055-0R</x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.113 ACRES LOT 7 BLOCK 1 FOUKE, G.W. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>271-007-0R</x:t>
   </x:si>
   <x:si>
+    <x:t>S1/3 LOT 14 19 15S 28W 0.034 ACRES LOT  BLOCK 1 HOGAN'S ADDITION CITY TEXARKANA SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>311-013-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLAMF LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 15S 28W 0.163 ACRES LOT 4 BLOCK 11 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169-084-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GOMES, LINCOLN MELGES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 15S 28W 0.163 ACRES LOT 7 BLOCK 20 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169-158-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31 15S 28W 0.255 ACRES LOT 5 &amp; 6 BLOCK 24 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>169-186-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOZLANS LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 NW 21 15S 28W 1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02943-00R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRAVES%BRANDON BEED, ALLEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33 14S 28W 0.319 ACRES LOT 24 BLOCK 1 SUGAR RIDGE ESTATES ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRANDON BEED, LINDA BEED, DF&amp;A, JOYCE GRAVES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516-024-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRAYSON, SONJA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>32 15S 28W 0.258 ACRES LOT 1 &amp; 2 BLOCK 7 BRAMBLE HIGHLAND PARK ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TEXARKANA WATER UTILITIES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159-030-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRIGSBY, JESSE &amp; MARY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 74' OF LOT 8 &amp; N 1' OF LOT 9 NW SW 29 15S 28W 0.17 ACRES LOT  BLOCK   ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03538-01R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GUERRA, RONALD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 30 BLOCK 8 FRONHOFF'S ADDITION 32 15S 28W 0.136 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>273-020-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GUEST, KATHY BURCH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 LOT 21 &amp; ALL LOT 22 20 15S 28W 0 ACRES LOT  BLOCK 2 BROADMOOR ADDITION CITY  SD 07T</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GLENN GROSS, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>167-029-0R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GUTA LANDS USA</x:t>
+  </x:si>
+  <x:si>
     <x:t>18 15S 28W 0.285 ACRES LOT 5 &amp; 6 BLOCK 21 INDUSTRIAL COL. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
-    <x:t>311-013-0R</x:t>
-[...91 lines deleted...]
-  <x:si>
     <x:t>327-141-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMILTON EHRMAN, JULIA MAE </x:t>
   </x:si>
   <x:si>
     <x:t>. 19 15S 28W 0.142 ACRES LOT 5 BLOCK 1 STATE LINE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIE MULLINS</x:t>
   </x:si>
   <x:si>
     <x:t>517-005-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HANCOCK, KELLY D </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 17 14S 27W 1.079 ACRES</x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>00351-05R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HANKINS, ASHLEY &amp; KRISTAL </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW TR 5 30 15S 27W 2.062 ACRES LOT  BLOCK   ADDITION CITY  SD 01T</x:t>
   </x:si>
   <x:si>
     <x:t>WESLEY DOUGLAS, KARLTON KEMP JR, SHAWN LYND</x:t>
   </x:si>
   <x:si>
     <x:t>01484-05R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARMAN, JUSTIN C </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HARRIS, KAYLA NUCOLE </x:t>
   </x:si>
   <x:si>
     <x:t>E 3' OF LOT 8 BLOCK 1 ELROD'S ADDITION 19 15S 28W 0.009 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>253-007-2R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HERNANDEZ-BENITEZ, RIGOBERTO </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HOMELAND INVESTMENT PROP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 BLOCK 1 FOUKE, G.W. ADDITION 29 15S 28W 0.113 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>271-010-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOWARD, LAMARCUS </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 2 CUCKLER'S 3RD ADDITION 29 15S 28W 0.129 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>227-011-0R</x:t>
   </x:si>
   <x:si>
     <x:t>. 20 15S 28W 0.331 ACRES LOT 8-10 BLOCK 14 IRON MOUNTAIN INDUSTRIAL COL ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>331-031-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUNT, WILLIAM KARL </x:t>
@@ -2471,92 +2150,59 @@
   <x:si>
     <x:t>03391-01R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MACK, DEBORAH A </x:t>
   </x:si>
   <x:si>
     <x:t>S 35' LOT 25 &amp; N 25' LOT 26 29 15S 28W 0.179 ACRES LOT  BLOCK 3 GRANDVIEW ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>283-007-3R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MANLEY, JANICE </x:t>
   </x:si>
   <x:si>
     <x:t>31 15S 28W 0.326 ACRES LOT 7 &amp; 8 BLOCK 21 BRONWAY HGTS. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF TEXARKANA, N TEXAS FUNDING GROUP INC</x:t>
   </x:si>
   <x:si>
     <x:t>169-165-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MARTIN, ANDRELL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MARTIN, THELMA </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 OF LOT 4 &amp; ALL LOT 5 BLOCK 3 NIX CREEK ADDITION 29 15S 28W 0.179 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>413-026-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MEADOR, JENNIFER LIN </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MOBILE LAND INVESTMENTS LLC, MILLER </x:t>
   </x:si>
   <x:si>
     <x:t>. 32 15S 28W 0.131 ACRES LOT 1 BLOCK 1 TEMPLE &amp; COOK ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>535-001-0R</x:t>
   </x:si>
   <x:si>
     <x:t>MIW ACQUISITIONS</x:t>
   </x:si>
   <x:si>
     <x:t>29 15S 28W 0.132 ACRES LOT 13 BLOCK 1 HOWARD'S ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>315-010-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MONROE, BRANDON </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 20 &amp; 21 BLOCK 8 INDEPENDENCE HGTS ADDITION 20 15S 28W 0.22 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>325-068-0R</x:t>
@@ -2582,59 +2228,50 @@
   <x:si>
     <x:t>S1/2 OF LOT 8 BLOCK 1 DEUTCHMAN'S 1ST ADDITION 19 15S 28W 0.073 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>235-008-0R</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 23 BLOCK 3 NIX CREEK ADDITION 29 15S 28W 0.149 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>413-041-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NOWLIN, ROSCOE C JR &amp; ALICE </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF LOTS 5-6-7 29 15S 28W 0.596 ACRES LOT  BLOCK 5 NIX CREEK ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>H&amp;R BLOCK MORTGAGE, CITY OF TEXARKANA</x:t>
   </x:si>
   <x:si>
     <x:t>413-057-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PILGREEN, HOLLIS &amp; LOWDEANA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PROISE LAND PROPERTIES, PLP </x:t>
   </x:si>
   <x:si>
     <x:t>S PT LOTS 15-16 NE SW 29 15S 28W 0.31 ACRES LOT  BLOCK   ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>03450-00R</x:t>
   </x:si>
   <x:si>
     <x:t>PRENTICE, ELMO &amp; DAVID BRYAN JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALL LOTS 37 &amp; 38 &amp; N 17.49'  OF LO T 39 BLOCK 8 FRONHOFF'S ADDITION 32 15S 28W </x:t>
   </x:si>
   <x:si>
     <x:t>273-027-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRICE, DAMECUS </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.15 ACRES LOT 9 BLOCK 5 SUNSHINE ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>525-051-0R</x:t>
@@ -2675,131 +2312,104 @@
   <x:si>
     <x:t>PT LOT 19 NE SW 29 15S 28W 0.38 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03454-00R</x:t>
   </x:si>
   <x:si>
     <x:t>SCHAEFFER, ROBERT-RACHEL-RYAN % DANNY SCHAEFFER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 SW SE 7 17S 27W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>06959-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHANNON, MILTON &amp; ELWOOD JR </x:t>
   </x:si>
   <x:si>
     <x:t>19 15S 28W 0.146 ACRES LOT 5 BLOCK 3 DEUTCHMAN'S 1ST ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>235-023-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, JACOB </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, WILLIAM A </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.146 ACRES LOT 2 BLOCK 1 KIRBY HOME ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>HUEY SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>347-002-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SOLUTIONS INVESTMENTS LLC, RB </x:t>
   </x:si>
   <x:si>
     <x:t>W 35' OF LOT 1 19 15S 28W 0.038 ACRES LOT  BLOCK 1 DEUTCHMAN'S 2ND ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>237-001-1R</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 2 BLOCK 3 MANDEVILLE ADDITION 2 15S 28W 0.129 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEWART, COURTNEY </x:t>
   </x:si>
   <x:si>
     <x:t>FRL E1/2 16 20S 27W 41 ACRES LOT  BLOCK   ADDITION CITY  SD 15D</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS STATE HIGHWAY COMMISSION, DICKERSON MANAGEMENT INC</x:t>
   </x:si>
   <x:si>
     <x:t>10914-00R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STINSON, TERRY C </x:t>
   </x:si>
   <x:si>
     <x:t>ALL LOT 6 &amp; E 120' OF LOTS 7 THRU 9 BLOCK 2 DEUTCHMAN'S 1ST ADDITION 19 15S 28W 0.53 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>235-017-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STUCKEY, GEORGE M &amp; LUCY M </x:t>
   </x:si>
   <x:si>
     <x:t>. 29 15S 28W 0.123 ACRES LOT 2 BLOCK 2 MELTON'S ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>CAROLUN STUCKEY, MARILYN STUCKEY, ANDREA STUCKEY, RIDNEY STUCKEY, GLENN STUCKEY, RONALD STUCKEY</x:t>
   </x:si>
   <x:si>
     <x:t>397-019-0R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STUCKEY, THOMAS R </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TAYLOR, HADDEN &amp; KATLYN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 85' OF S 212.4' OF LOTS 6 &amp;  7 &amp; N 85' OF S 212.4' OF W  W 22.5' OF LOT 5 BLOCK 1 BROOKLAWN ADDITION 28 15S 28W </x:t>
   </x:si>
   <x:si>
     <x:t>171-021-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, MARCUS YOUNG </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 2 CUCKLER'S 3RD ADDITION 29 15S 28W 0.129 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>227-012-0R</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK 6 IRON MTN. ADDITION 20 15S 28W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>329-044-0R</x:t>
   </x:si>
   <x:si>
     <x:t>TITAN IMPACT FROUP LLC</x:t>
@@ -2847,62 +2457,50 @@
     <x:t>ALL LOT 2 REPLAT LOT 2 ORR'S, ROBERT 2ND REPLAT ADDITION 28 15S 28W 0.598 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>473-003-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALLER, FREDRICK </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 LOT 4 &amp; ALL LOTS 5 THRU  10 &amp; S/2 LOT 11 &amp; ABANDONED ALLEY &amp; FLORIDA ST 17 15S 28W 0.98 ACRES LOT  BLOCK 3 FAIRVIEW ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>STATE BANK OF DE KALB, GOODLEAP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>255-009-0R</x:t>
   </x:si>
   <x:si>
     <x:t>WALTER STREET CHURCH OF CHRIST</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-7 BLOCK 1 CUCKLER'S 3RD ADDITION 29 15S 28W 0.135 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>227-001-0R</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>345-018-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, GLADYS B </x:t>
   </x:si>
   <x:si>
     <x:t>20 15S 28W 0.11 ACRES LOT 14 BLOCK 10 IRON MTN. ADDITION CITY  SD 07T</x:t>
   </x:si>
   <x:si>
     <x:t>DON WILLIAMS, ROSHONDA WILLIAMS EPPS, MAKAYLIN WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>329-089-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, MARGARET IESHIA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 &amp; STRIP OF LAND 7'X140' OFF S SIDE OF LOT 3 BLOCK 14 ORIGINAL CITY ADDITION 30 15S 28W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>101-079-0R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, MELVIN J </x:t>
   </x:si>
@@ -3368,7292 +2966,6764 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>1491</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>2178</x:v>
+        <x:v>2193.04</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>1492</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>1493</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>169.95</x:v>
+        <x:v>184.63</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>1494</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>1465.42</x:v>
+        <x:v>1557.76</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>1495</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>220.65</x:v>
+        <x:v>235.33</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>1496</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>1485.23</x:v>
+        <x:v>1499.91</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>1497</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
-[...11 lines deleted...]
-        <x:v>472.19</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>1498</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
-[...11 lines deleted...]
-        <x:v>709.33</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>1499</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>630.35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>1500</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>620</x:v>
+        <x:v>620.25</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>1501</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>647.17</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>1502</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>281.93</x:v>
+        <x:v>289.27</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>1503</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>250.35</x:v>
+        <x:v>257.69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>1504</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>289.41</x:v>
+        <x:v>304.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>1505</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>291.9</x:v>
+        <x:v>299.24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>1506</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>204.77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>1507</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>204.77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>1508</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>261</x:v>
+        <x:v>275.93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>1509</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>186</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>1510</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>950</x:v>
+        <x:v>964.6</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>1511</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
-[...11 lines deleted...]
-        <x:v>3251</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>1512</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>8972</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>1513</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>228</x:v>
+        <x:v>242.72</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>1514</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2498</x:v>
+        <x:v>2512.92</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>1515</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>224</x:v>
+        <x:v>224.17</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>1516</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>281.65</x:v>
+        <x:v>288.99</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>1517</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>91</x:v>
-[...11 lines deleted...]
-        <x:v>2439</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>1518</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>277</x:v>
+        <x:v>292.11</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>1519</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>357</x:v>
+        <x:v>379.52</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>1520</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>381</x:v>
+        <x:v>403.13</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>1521</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>2272</x:v>
+        <x:v>2301.37</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>1522</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>447.18</x:v>
+        <x:v>469.2</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>1523</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>237.17</x:v>
+        <x:v>251.85</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>1524</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>115</x:v>
-[...11 lines deleted...]
-        <x:v>1361</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>1525</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>2593</x:v>
+        <x:v>2607.58</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>1526</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>1002.33</x:v>
+        <x:v>1009.67</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>1527</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1872</x:v>
+        <x:v>1978.84</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>1528</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>130</x:v>
-[...11 lines deleted...]
-        <x:v>371</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>1529</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>1884</x:v>
+        <x:v>1920.58</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>1530</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>696.29</x:v>
+        <x:v>710.97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>1531</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>278.69</x:v>
+        <x:v>293.37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>1532</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1118.23</x:v>
+        <x:v>1132.91</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>1533</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>208</x:v>
+        <x:v>237.58</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>1534</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>256.51</x:v>
+        <x:v>271.19</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>1535</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>3469.59</x:v>
+        <x:v>3513.63</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>1536</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>3032.36</x:v>
+        <x:v>3076.4</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>1537</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>742.03</x:v>
+        <x:v>764.05</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>1538</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>437.84</x:v>
+        <x:v>445.18</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>1539</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>164</x:v>
-[...11 lines deleted...]
-        <x:v>2409.23</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>1540</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>167</x:v>
-[...11 lines deleted...]
-        <x:v>2895.35</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>1541</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>167</x:v>
-[...11 lines deleted...]
-        <x:v>503</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>1542</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>482.83</x:v>
+        <x:v>512.19</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>1543</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>176</x:v>
-[...11 lines deleted...]
-        <x:v>2898</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>1544</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>179</x:v>
-[...11 lines deleted...]
-        <x:v>228</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>1545</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>182</x:v>
-[...11 lines deleted...]
-        <x:v>254.28</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>1546</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>321.91</x:v>
+        <x:v>329.25</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>1547</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>2300</x:v>
+        <x:v>2307.39</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>1548</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>375.91</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>1549</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>2432.88</x:v>
+        <x:v>2447.56</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>1550</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>2653.64</x:v>
+        <x:v>2668.32</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>1551</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>632.71</x:v>
+        <x:v>647.39</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>1552</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>934.56</x:v>
+        <x:v>941.9</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>1553</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>383.25</x:v>
+        <x:v>390.59</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>1554</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>702.96</x:v>
+        <x:v>717.64</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>1555</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>358.76</x:v>
+        <x:v>366.1</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>1556</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>248.28</x:v>
+        <x:v>263.57</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>1557</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>403.36</x:v>
+        <x:v>410.7</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>1558</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>216.1</x:v>
+        <x:v>223.44</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>1559</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>5447</x:v>
+        <x:v>5476.12</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>1560</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>225</x:v>
-[...11 lines deleted...]
-        <x:v>483</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>1561</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>229</x:v>
-[...11 lines deleted...]
-        <x:v>4153</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>1562</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>233</x:v>
-[...11 lines deleted...]
-        <x:v>2347.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>1563</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>255</x:v>
+        <x:v>284.11</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>1564</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>4396.73</x:v>
+        <x:v>4418.75</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>1565</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>2181</x:v>
+        <x:v>2231.9</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>1566</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>1567</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>235.41</x:v>
+        <x:v>242.75</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>1568</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>381</x:v>
+        <x:v>388.4</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>1569</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>311.44</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>1570</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>1571</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>237.88</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>1572</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>236.8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>1573</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>211.51</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>1574</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>511.75</x:v>
+        <x:v>519.09</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>1575</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>1056</x:v>
+        <x:v>1318.13</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>1576</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E87" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>480</x:v>
+        <x:v>509.25</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>1577</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>207</x:v>
+        <x:v>228.75</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>1578</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>246</x:v>
+        <x:v>260.7</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>1579</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>282</x:v>
+        <x:v>303.77</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>1580</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>1366.93</x:v>
+        <x:v>1381.61</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>1581</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>3284.98</x:v>
+        <x:v>3299.66</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>1582</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>694.1</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>1583</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>750.16</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>1584</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>285.21</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>1585</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>360.81</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>1586</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>309.07</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>1587</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>213.54</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>1588</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>197.23</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>1589</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>553.25</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>1590</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>248.83</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>1591</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>292.98</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>1592</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>169.43</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>1593</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>228.22</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>1594</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>891.04</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>1595</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>171.85</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>1596</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>1447.02</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>1597</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>1929.25</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>1598</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>219.08</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>1599</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>682.8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>1600</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>211.48</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>1601</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>294.05</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>1602</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>263.62</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>1603</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>279.94</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>1604</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>348.5</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>1605</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>246.84</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>1606</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>246.84</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>1607</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>368</x:v>
-[...11 lines deleted...]
-        <x:v>284.53</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>1608</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>368</x:v>
-[...11 lines deleted...]
-        <x:v>208.75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>1609</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>365.73</x:v>
+        <x:v>450.73</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>1610</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>254.96</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>1611</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>173.75</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>1612</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>2932.53</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>1613</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>332.43</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>1614</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>332.43</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>1615</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>332.43</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>1616</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>246.35</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>1617</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>248.58</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>1618</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>301.59</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>1619</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>190.99</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>1620</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>696.02</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>1621</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>2042.94</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>1622</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>305.11</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>1623</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>203.37</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>1624</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>218.91</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>1625</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>261.57</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>1626</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>218.91</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>1627</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>507.8</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>1628</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G139" s="1">
         <x:v>268.15</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>1629</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>230.27</x:v>
+        <x:v>244.95</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>1630</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>733</x:v>
+        <x:v>732.73</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>1631</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>490.19</x:v>
+        <x:v>497.53</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>1632</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>377.44</x:v>
+        <x:v>406.8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>1633</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>514.03</x:v>
+        <x:v>536.05</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>1634</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>5258.28</x:v>
+        <x:v>5265.62</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>1635</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>360.15</x:v>
+        <x:v>374.83</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>1636</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>745.65</x:v>
+        <x:v>767.67</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>1637</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>183.09</x:v>
+        <x:v>197.77</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>1638</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>169.31</x:v>
+        <x:v>198.67</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>1639</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>405.11</x:v>
+        <x:v>434.47</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>1640</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>169.31</x:v>
+        <x:v>198.67</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>1641</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>1427.15</x:v>
+        <x:v>1449.17</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>1642</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>218.42</x:v>
+        <x:v>233.1</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>1643</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>201.71</x:v>
+        <x:v>231.07</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>1644</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>495.7</x:v>
+        <x:v>510.38</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>1645</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>240.24</x:v>
+        <x:v>254.92</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>1646</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>485</x:v>
-[...11 lines deleted...]
-        <x:v>172.11</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>1647</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>198.23</x:v>
+        <x:v>205.57</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>1648</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>168.2</x:v>
+        <x:v>182.88</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>1649</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>325.7</x:v>
+        <x:v>347.72</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>1650</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>495</x:v>
-[...11 lines deleted...]
-        <x:v>254.16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>1651</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>499</x:v>
-[...11 lines deleted...]
-        <x:v>270.88</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>1652</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>499</x:v>
-[...11 lines deleted...]
-        <x:v>332.84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>1653</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>499</x:v>
-[...11 lines deleted...]
-        <x:v>328.08</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>1654</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>499</x:v>
-[...11 lines deleted...]
-        <x:v>194.58</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>1655</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>3427.06</x:v>
+        <x:v>3434.4</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>1656</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>1657</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>210</x:v>
+        <x:v>254.16</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>1658</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>422.34</x:v>
+        <x:v>429.68</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>1659</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G170" s="1">
-        <x:v>486</x:v>
+        <x:v>493.79</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>1660</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G171" s="1">
-        <x:v>752</x:v>
+        <x:v>766.25</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>1661</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>642</x:v>
+        <x:v>642.34</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>1662</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>1663</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>904.45</x:v>
+        <x:v>919.13</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>1664</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>220.08</x:v>
+        <x:v>227.42</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>1665</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>312</x:v>
+        <x:v>326.32</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>1666</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>317</x:v>
+        <x:v>324.82</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>1667</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>975</x:v>
+        <x:v>996.63</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>1668</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>10089</x:v>
+        <x:v>10096.53</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>1669</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>5160</x:v>
+        <x:v>5174.34</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>1670</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>554</x:v>
-[...11 lines deleted...]
-        <x:v>734.12</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>1671</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>297.05</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>1672</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>557</x:v>
-[...11 lines deleted...]
-        <x:v>1651.83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>1673</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>562</x:v>
-[...11 lines deleted...]
-        <x:v>308.57</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>1674</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>4071.07</x:v>
+        <x:v>4078.41</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>1675</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>577.11</x:v>
+        <x:v>584.45</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>1676</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>1083.21</x:v>
+        <x:v>1090.55</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>1677</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>4590.32</x:v>
+        <x:v>4682.66</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>1678</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>575</x:v>
-[...11 lines deleted...]
-        <x:v>1107.88</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>1679</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>358.24</x:v>
+        <x:v>365.58</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>1680</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>344.81</x:v>
+        <x:v>352.15</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>1681</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>8218.87</x:v>
+        <x:v>8226.21</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>1682</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G193" s="1">
         <x:v>338.28</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>1683</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>7583.36</x:v>
+        <x:v>7598.04</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>1684</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>1685</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>1782.29</x:v>
+        <x:v>1804.31</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>1686</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>779.71</x:v>
+        <x:v>787.05</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>1687</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>597</x:v>
-[...11 lines deleted...]
-        <x:v>474.78</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>1688</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G199" s="1">
         <x:v>410.1</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>1689</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>2627.82</x:v>
+        <x:v>2642.5</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>1690</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>606</x:v>
-[...11 lines deleted...]
-        <x:v>1866.72</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>1691</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>766.12</x:v>
+        <x:v>773.46</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>1692</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>532</x:v>
+        <x:v>553.66</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>1693</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>1249.79</x:v>
+        <x:v>1257.13</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>1694</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G205" s="1">
-        <x:v>1687.19</x:v>
+        <x:v>1871.87</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>1695</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G206" s="1">
-        <x:v>1615</x:v>
+        <x:v>1622.8</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>1696</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>591</x:v>
+        <x:v>598.6</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>1697</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>201.31</x:v>
+        <x:v>208.65</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>1698</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>448</x:v>
+        <x:v>555.42</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>1699</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>637</x:v>
-[...11 lines deleted...]
-        <x:v>3015.32</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>1700</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G211" s="1">
-        <x:v>437</x:v>
+        <x:v>444.28</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>1701</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G212" s="1">
         <x:v>288.35</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>1702</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>646</x:v>
-[...11 lines deleted...]
-        <x:v>492.15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>1703</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G214" s="1">
-        <x:v>492.15</x:v>
+        <x:v>499.49</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>1704</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>741</x:v>
+        <x:v>741.42</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>1705</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G216" s="1">
-        <x:v>734</x:v>
+        <x:v>748.86</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>1706</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>1784</x:v>
+        <x:v>1799.11</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>1707</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>14744</x:v>
+        <x:v>14751.04</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>1708</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G219" s="1">
-        <x:v>5503.44</x:v>
+        <x:v>5510.78</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>1709</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>2485</x:v>
+        <x:v>2492.31</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>1710</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>670</x:v>
-[...11 lines deleted...]
-        <x:v>2049</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>1711</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>2080</x:v>
+        <x:v>2172.29</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>1712</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>976</x:v>
+        <x:v>983.3</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>1713</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G224" s="1">
         <x:v>311.64</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>1714</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>238.78</x:v>
+        <x:v>246.12</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>1715</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>283</x:v>
+        <x:v>289.85</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>1716</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>526</x:v>
+        <x:v>540.49</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>1717</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G228" s="1">
-        <x:v>306</x:v>
+        <x:v>320.49</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>1718</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>283</x:v>
+        <x:v>297.19</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>1719</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>277</x:v>
+        <x:v>291.96</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>1720</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>561</x:v>
+        <x:v>568.12</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>1721</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>364</x:v>
+        <x:v>371.41</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>1722</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>361</x:v>
+        <x:v>361.16</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>1723</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>573.85</x:v>
+        <x:v>581.19</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>1724</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>11255</x:v>
+        <x:v>11269.26</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>1725</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G236" s="1">
-        <x:v>3059</x:v>
+        <x:v>3073.73</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>1726</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G237" s="1">
-        <x:v>1157</x:v>
+        <x:v>1156.72</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>1727</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>355.32</x:v>
+        <x:v>362.66</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>1728</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="G239" s="1">
-        <x:v>9463</x:v>
+        <x:v>9477.51</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>1729</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G240" s="1">
-        <x:v>1253</x:v>
+        <x:v>1267.39</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>1730</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G241" s="1">
-        <x:v>2261</x:v>
+        <x:v>2282.76</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>1731</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>1570.06</x:v>
+        <x:v>1592.08</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>1732</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>8189</x:v>
+        <x:v>8381.15</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>1733</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>738</x:v>
-[...11 lines deleted...]
-        <x:v>256</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>1734</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>174.73</x:v>
+        <x:v>182.07</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>1735</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>1736</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>745</x:v>
-[...11 lines deleted...]
-        <x:v>2948.3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>1737</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>195.1</x:v>
+        <x:v>202.44</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>1738</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>311.64</x:v>
+        <x:v>326.32</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>1739</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="G250" s="1">
-        <x:v>516</x:v>
+        <x:v>522.93</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>1740</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="G251" s="1">
-        <x:v>589.19</x:v>
+        <x:v>603.87</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>1741</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>4221</x:v>
+        <x:v>4228.22</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>1742</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>417</x:v>
+        <x:v>431.8</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>1743</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>677</x:v>
+        <x:v>692.61</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>1744</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>532</x:v>
+        <x:v>546.32</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>1745</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G256" s="1">
-        <x:v>717</x:v>
+        <x:v>716.61</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>1746</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>540</x:v>
+        <x:v>554.73</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>1747</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G258" s="1">
-        <x:v>504</x:v>
+        <x:v>518.75</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>1748</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G259" s="1">
-        <x:v>967</x:v>
+        <x:v>1018.53</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>1749</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>311.64</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>1750</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G261" s="1">
         <x:v>1785.83</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>1751</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G262" s="1">
-        <x:v>1238.11</x:v>
+        <x:v>1245.45</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>1752</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G263" s="1">
-        <x:v>744.34</x:v>
+        <x:v>759.02</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>1753</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G264" s="1">
-        <x:v>9338</x:v>
+        <x:v>9438.05</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>1754</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G265" s="1">
-        <x:v>219.45</x:v>
+        <x:v>226.79</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>1755</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>400.75</x:v>
+        <x:v>415.43</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>1756</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G267" s="1">
-        <x:v>677</x:v>
+        <x:v>684.66</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>1757</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>15688.88</x:v>
+        <x:v>15710.9</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>1758</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G269" s="1">
-        <x:v>212.56</x:v>
+        <x:v>219.9</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>1759</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G270" s="1">
-        <x:v>769</x:v>
+        <x:v>783.72</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>1760</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>1761</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="G272" s="1">
-        <x:v>677</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>1762</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>820</x:v>
-[...11 lines deleted...]
-        <x:v>705</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>1763</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="G274" s="1">
-        <x:v>862.28</x:v>
+        <x:v>869.62</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>1764</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>827</x:v>
-[...11 lines deleted...]
-        <x:v>5607</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>1765</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>827</x:v>
-[...11 lines deleted...]
-        <x:v>7147</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>1766</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G277" s="1">
-        <x:v>737</x:v>
+        <x:v>737.05</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>1767</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G278" s="1">
-        <x:v>2761</x:v>
+        <x:v>2768.83</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>1768</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G279" s="1">
-        <x:v>399.05</x:v>
+        <x:v>406.39</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>1769</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G280" s="1">
         <x:v>959.04</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>1770</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="G281" s="1">
         <x:v>348.05</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>1771</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G282" s="1">
         <x:v>326.24</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>1772</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G283" s="1">
-        <x:v>311.64</x:v>
+        <x:v>318.98</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>1773</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>5137</x:v>
+        <x:v>5159.21</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>1774</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>857</x:v>
-[...11 lines deleted...]
-        <x:v>1226.56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>1775</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G286" s="1">
-        <x:v>4718</x:v>
+        <x:v>4725.67</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>1776</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G287" s="1">
-        <x:v>7122.97</x:v>
+        <x:v>7130.31</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>1777</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G288" s="1">
-        <x:v>1206</x:v>
+        <x:v>1213.4</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>1778</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G289" s="1">
-        <x:v>3298</x:v>
+        <x:v>3312.59</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>1779</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G290" s="1">
-        <x:v>2447.23</x:v>
+        <x:v>2461.91</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>1780</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G291" s="1">
-        <x:v>801.62</x:v>
+        <x:v>816.3</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>1781</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>299.97</x:v>
+        <x:v>307.31</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>1782</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G293" s="1">
         <x:v>5427.5</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>1783</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>1784</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G295" s="1">
-        <x:v>5474</x:v>
+        <x:v>5496.38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>1785</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>888</x:v>
-[...11 lines deleted...]
-        <x:v>1587.57</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>1786</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="G297" s="1">
-        <x:v>309</x:v>
+        <x:v>316.06</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>1787</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>4842</x:v>
+        <x:v>4849.3</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>1788</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>485</x:v>
-[...11 lines deleted...]
-        <x:v>252.31</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>1789</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G300" s="1">
-        <x:v>541</x:v>
+        <x:v>563.13</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>1790</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G301" s="1">
-        <x:v>9725.19</x:v>
+        <x:v>9739.87</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>1791</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="G302" s="1">
-        <x:v>1226</x:v>
+        <x:v>1277.4</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>1792</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>911</x:v>
-[...11 lines deleted...]
-        <x:v>1119</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>1793</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G304" s="1">
-        <x:v>3315.43</x:v>
+        <x:v>3322.77</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>1794</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="G305" s="1">
-        <x:v>311.64</x:v>
+        <x:v>318.98</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>1795</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="G306" s="1">
-        <x:v>337.86</x:v>
+        <x:v>345.2</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>1796</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G307" s="1">
-        <x:v>372.83</x:v>
+        <x:v>380.17</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>1797</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G308" s="1">
-        <x:v>3119</x:v>
+        <x:v>3141.18</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>1798</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G309" s="1">
-        <x:v>1666.32</x:v>
+        <x:v>1688.34</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>1799</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G310" s="1">
-        <x:v>4845</x:v>
+        <x:v>4859.49</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>1800</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G311" s="1">
-        <x:v>1159.47</x:v>
+        <x:v>1166.81</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>1801</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="G312" s="1">
-        <x:v>982</x:v>
+        <x:v>996.42</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>1802</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="G313" s="1">
-        <x:v>285.43</x:v>
+        <x:v>292.77</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>1803</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>946</x:v>
-[...11 lines deleted...]
-        <x:v>1961</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>1804</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="G315" s="1">
-        <x:v>1567</x:v>
+        <x:v>1589.37</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>1805</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="G316" s="1">
-        <x:v>1242.55</x:v>
+        <x:v>1257.23</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>1806</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="G317" s="1">
-        <x:v>210</x:v>
+        <x:v>224.33</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>1807</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="G318" s="1">
-        <x:v>210</x:v>
+        <x:v>224.33</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>1808</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G319" s="1">
-        <x:v>204</x:v>
+        <x:v>218.54</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>1809</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G320" s="1">
-        <x:v>204</x:v>
+        <x:v>218.54</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>1810</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G321" s="1">
-        <x:v>629</x:v>
+        <x:v>651.22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>