--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7c24701e4e4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82418702af8f45a6a7e7c092779f9663.psmdcp" Id="Rc60b22c16d0d45c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb316d619b64479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9abd1cf80b364e91a650fd66ea6170e6.psmdcp" Id="R7ea2bdf04f6e4414" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,77 +46,62 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CONWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, BILLY RAY </x:t>
   </x:si>
   <x:si>
     <x:t>RESEVOIR  PT SW SE, 10 7N 15W 0.75 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
   </x:si>
   <x:si>
     <x:t>KENNETH DWAYNE BAKER</x:t>
   </x:si>
   <x:si>
     <x:t>001-01958-001</x:t>
   </x:si>
   <x:si>
-    <x:t>98 RESERVOIR RD  PT SW SE, 10 7N 15W 2.31 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
-    <x:t>BLUE ORCHID GARDEN CENTER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">1906 W BROADWAY COMMERCIAL BLDG ONLY LAND ON 0, OUTLOTS ADDITION 13 6N 17W </x:t>
+    <x:t xml:space="preserve">BLUME, MARY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">99 BAILEY RD FRL NW SW, OUTLOTS ADDITION 2 5N 17W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>006-00471-002</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>004-00054-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOREN, SHERRY </x:t>
   </x:si>
   <x:si>
     <x:t>106 N ST. JACOB  FRL LOTS 9 &amp; 10, 19 6N 16W 0 ACRES LOT  BLOCK 4 DELONG ADDN ADDITION CITY  SD 117-R</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF MORRILTON</x:t>
   </x:si>
   <x:si>
     <x:t>006-01417-000</x:t>
   </x:si>
   <x:si>
     <x:t>CALAVITTA, ANTHONY C &amp; ERICA C/O ANTHONY CALAVITTA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">415 N GRIFFIN  N 75' LOTS 7, 8 &amp; 9 N 75' OF, BLOCK 11 CLIFTONS ADDITION 18 6N 16W </x:t>
   </x:si>
   <x:si>
     <x:t>006-01225-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CALAVITTA, ANTHONY CARL </x:t>
@@ -154,53 +139,50 @@
   <x:si>
     <x:t>001-00039-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE NW, RURAL METES &amp; BOUNDS ADDITION 9 6N 14W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00038-000</x:t>
   </x:si>
   <x:si>
     <x:t>DIXON, BILLY EARL, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 RUSSELL RD  SW COR SW NW, 35-08-17 RURAL METES &amp; BOUNDS ADDITION 35 8 17 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09290-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNN, DONALD &amp; CALLIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2130 HWY 92 FRL N/2 SW, 01-07-15 RURAL METES &amp; BOUNDS ADDITION 1 7 15 0.75 ACRES </x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>001-01696-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EARLS, BRIDGETTE MARIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CEDAR RIDGE RD FRL N/2 SW, 07-06-14 RURAL METES &amp; BOUNDS ADDITION 7 6 14 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00018-023</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 1 ROSNER ADDN ADDITION 24 6 17 </x:t>
   </x:si>
   <x:si>
     <x:t>006-03198-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GEER, JAMES &amp; SUZETTE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S WEST ST S 1/2 LOTS 4,5, &amp; 6, BLOCK 3 MORRILL ADDN ADDITION 19 6 16 </x:t>
@@ -226,71 +208,50 @@
   <x:si>
     <x:t>006-01160-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAWKINS, J A, TRUSTEE % MARK CLARK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HWY 64 S 100' OF LOTS 1 THRU 8, CRESCENT HILL PLUMERVILLE ADDITION 13 6N 16W </x:t>
   </x:si>
   <x:si>
     <x:t>005-00148-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLMES JOINT WITH THE RIGHT TO, LATONIA &amp; CRISWELL ROMERI </x:t>
   </x:si>
   <x:si>
     <x:t>W VALLEY ST  LOTS 1 &amp; 2, 19 6N 16W 0 ACRES LOT  BLOCK 5 MORRILL ADDN ADDITION CITY  SD 117-R</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, CITY OF MORRILTON</x:t>
   </x:si>
   <x:si>
     <x:t>006-02777-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">IMBODEN, ROBERT &amp; CHERYL, TRUSTEE OF THE IMBODEN TRUST </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES, FLOYD RAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S VAN BUREN  NW PT BLOCK 4, BLOCK 4 MCDANIEL ADDN ADDITION 18 6N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>005-00353-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, KENNETH P. &amp; BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">38 TYLER RD  FRL W/2 SE TRACT 86 4.00 AC T, RURAL METES &amp; BOUNDS ADDITION 8 8N 15W 8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02701-013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LILLEY, GARRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">201 S BRIDGE  FRL 49-50, PARKDALE ADDN ADDITION 20 6N 16W 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>006-03099-000C</x:t>
@@ -328,96 +289,87 @@
   <x:si>
     <x:t xml:space="preserve">WINDY POINT RD, LOT 9 WINDY POINT SUBDIVISION ADDITION 25 8N 15W 2.27 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-01230-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WINDY POINT RD, LOT 10 WINDY POINT SUBDIVISION ADDITION 25 8N 15W 2.27 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-01231-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NERDIN, WILLIAM L </x:t>
   </x:si>
   <x:si>
     <x:t>8 CRITTER LN  FRL NE NE, 25 7N 17W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
   </x:si>
   <x:si>
     <x:t>VANDERBILT MORTGAGE &amp; FINANCE INC.</x:t>
   </x:si>
   <x:si>
     <x:t>001-08407-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">OLIVER, ROBERT JR &amp; SANDRA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REID, MEAGAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">21 BRIDGEHART RD  PT E/2 NE, RURAL METES &amp; BOUNDS ADDITION 10 8N 17W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08834-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON C/O CAROLYN HOLLOWAY, ALICE </x:t>
   </x:si>
   <x:si>
     <x:t>29 GRIFFIN LN  FRL NW NE, 24 6N 16W 1.95 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
   </x:si>
   <x:si>
     <x:t>CARL ROBINSON, WANDA HENSLEY</x:t>
   </x:si>
   <x:si>
     <x:t>001-04761-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">201 ROOSEVELT CIR, LOT 16 BLOCK 1 MORGAN-LOH ADDITION 18 6N 16W </x:t>
   </x:si>
   <x:si>
     <x:t>006-02661-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RUSSELL, CARROLL D. </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HWY 124 FRL NE SE, RURAL METES &amp; BOUNDS ADDITION 3 8N 17W 0.5999999999999 ACRES </x:t>
+    <x:t>HWY 124  FRL NE SE, 3 8N 17W 0.5999999999999 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 002-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DARK SCORPION LABS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-08756-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, TOM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">504 NESBITT RD BILLBOARD ONLY LAND ON 001-045, RURAL METES &amp; BOUNDS ADDITION 13 6N 16W </x:t>
   </x:si>
   <x:si>
     <x:t>001-04502-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAMAYO, AUDREY </x:t>
   </x:si>
   <x:si>
     <x:t>235 RESERVIOR RD  FRL NW SW, 11 7N 15W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 017-R</x:t>
   </x:si>
   <x:si>
     <x:t>AMY JOY EYESTONE</x:t>
   </x:si>
   <x:si>
     <x:t>001-01995-000</x:t>
   </x:si>
@@ -463,539 +415,458 @@
   <x:si>
     <x:t>JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARCHER, GLEN </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 SW SE 2 8N 22W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-02763-006</x:t>
   </x:si>
   <x:si>
     <x:t>BARTLETT, ALEXIS N, ET AL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 2 BLK 20 WEST ADDITION 21 9N 25W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00247-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BENNETT, E FAY (JEAN) </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NW OUTLOTS C ADDITION 32 10N 23W 0.5 ACRE</x:t>
+    <x:t>PT NE NW 32 10N 23W 0.5 ACRES LOT  BLOCK  OUTLOTS C ADDITION CITY  SD 17C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NANCY BENNETT, ANNE BUCKNER PATTON</x:t>
   </x:si>
   <x:si>
     <x:t>002-02096-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BURTON, MAXIE % SARA CHRISMAN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT LOT I DURHAM ADDITION </x:t>
+    <x:t xml:space="preserve">BURTON%SARA CHRISMAN, MAXIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT I    0 ACRES LOT  BLOCK  DURHAM ADDITION CITY  SD 40H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARA CRISMAN, SAMUEL DON BURTON, RURAL FIRE DEPARTMENT #4</x:t>
   </x:si>
   <x:si>
     <x:t>006-00053-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CASEY, JAMES RONALD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 JENKINS FERRY I ADDITION 31 9N 22W </x:t>
+    <x:t>. 31 9N 22W 0 ACRES LOT 2 BLOCK  JENKINS FERRY I ADDITION CITY  SD 39K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JARROD H CASEY, AMANDA LAWSON, KNOXVILLE FIRE DEPARTMENT</x:t>
   </x:si>
   <x:si>
     <x:t>007-00029-012</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLARKSVILLE SMALL ENGINE LLC % BOB OR JUANITA DICKERSON </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW A PART OF THE SW/4 NW/4 OF S34, T10N, R23W, IN JOHNSON COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS AND SHOWN ON SURVEY PLAT 7-1-11 FOR BOBBY DICKERSON; COMMENCING AT THE SE CORNER OF SAID SW/4 NW/4, THENCE ALONG THE EAST LINE THEREOF NORTH 01.3702 EAST 661.70 FEET TO A POINT, THENCE NORTH 88.4727 WEST 342.10 FEET TO THE TRUE POINT OF BEGINNING ( A FOUND IRON PIPE BEARS SOUTH 01.1233 WEST .64 FEET FROM THIS POINT) THENCE NORTH 1.1233 EAST 132.00 FEET TO A SET IRON PIN, THENCE NORTH 88.47272 WEST 250.44 FEET TO A POINT ON THE CENTERLINE OF HWY #21 ( A SET IRON PIN BEARS SOUTH 88.4727 EAST 39.88 FEET FROM THIS POINT) THENCE ALONG SAID CENTERLINE SOUTH 04.0513 WEST 132.17 FEET TO A POINT ( A SET IRON PIN BEARS SOUTH 88.4727 EAST 34.17 FEET FROM THIS POINT) THENCE SOUTH 88.4727 EAST 257.07 FEET TO THE POINT OF BEGINNING, CONTAINING 0.77 ACRE MORE OR LESS. </x:t>
+    <x:t xml:space="preserve">SMALL ENGINE LLC%BOB OR JUANITA DICKERSON, CLARKSVILLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW A PART OF THE SW/4 NW/4 OF S34, T10N, R23W, IN JOHNSON COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS AND SHOWN ON SURVEY PLAT 7-1-11 FOR BOBBY DICKERSON; COMMENCING AT THE SE CORNER OF SAID SW/4 NW/4, THENCE ALONG THE EAST LINE THEREOF NORTH 01.3702 EAST 661.70 FEET TO A POINT, THENCE NORTH 88.4727 WEST 342.10 FEET TO THE TRUE POINT OF BEGINNING ( A FOUND IRON PIPE BEARS SOUTH 01.1233 WEST .64 FEET FROM THIS POINT) THENCE NORTH 1.1233 EAST 132.00 FEET TO A SET IRON PIN, THENCE NORTH 88.47272 WEST 250.44 FEET TO A POINT ON THE CENTERLINE OF HWY #21 ( A SET IRON PIN BEARS SOUTH 88.4727 EAST 39.88 FEET FROM THIS POINT) THENCE ALONG SAID CENTERLINE SOUTH 04.0513 WEST 132.17 FEET TO A POINT ( A SET IRON PIN BEARS SOUTH 88.4727 EAST 34.17 FEET FROM THIS POINT) THENCE SOUTH 88.4727 EAST 257.07 FEET TO THE POINT OF BEGINNING, CONTAINING 0.77 ACRE MORE OR LESS. 34 10N 23W 0.77 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUANITA DICKERSON, BOB DICKERSON, RURAL FIRE DEPARTMENT #1</x:t>
   </x:si>
   <x:si>
     <x:t>001-05137-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CORONADO, NOE &amp; ASSIEL CORONADO</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COX, CLIFTON L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW CT FROM CROSSLEY 35 11N 25W 2 ACRES </x:t>
+    <x:t>PT SE SW  CT FROM CROSSLEY 35 11N 25W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTIAN THOMAS, RURAL FIRE DISTRICT #8</x:t>
   </x:si>
   <x:si>
     <x:t>001-09569-002</x:t>
   </x:si>
   <x:si>
-    <x:t>FEDERAL HOME LOAN MTG. CORP. % RADIAN REAL ESTATE MANGEMENT</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FOWLER, ALLEN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW SW A PART OF THE SW SW OF S29, T10N, R25W, JOHNSON COUNTY, ARKANSAS MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SW CORNER OF SAID SW SW THENCE SOUTH 89.4830 EAST 400.00 FEET ALONG THE SOUTH LINE OF THE SW SW, THENCE NORTH APPROXIMATEL 650.00 FEET TO A POINT LOCATED ON THE CENTERLINE OF COUNTY ROAD 3020, THENCE WAST ALONG SAID CENTERLINE TO THE POINT OF INTERSECTION WITH THE WEST LINE OF THE SW SW THENCE SOUTH 687.75 FEET ALONG SAID WEST LINE TO THE POINT OF BEGINNING CONTAINING 6.1 ACRES MORE OR LESS. 29 10N 25W 6.1 ACRES </x:t>
+    <x:t>PT SW SW A PART OF THE SW SW OF S29, T10N, R25W, JOHNSON COUNTY, ARKANSAS MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE SW CORNER OF SAID SW SW THENCE SOUTH 89.4830 EAST 400.00 FEET ALONG THE SOUTH LINE OF THE SW SW, THENCE NORTH APPROXIMATEL 650.00 FEET TO A POINT LOCATED ON THE CENTERLINE OF COUNTY ROAD 3020, THENCE WAST ALONG SAID CENTERLINE TO THE POINT OF INTERSECTION WITH THE WEST LINE OF THE SW SW THENCE SOUTH 687.75 FEET ALONG SAID WEST LINE TO THE POINT OF BEGINNING CONTAINING 6.1 ACRES MORE OR LESS. 29 10N 25W 6.1 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STACEY MARIE FOWLER, DAVID FOWLER, ARVEST BANK, BANK OZK, IRS, MIDLAND FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-10239-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW SW 29 10N 25W 8.58 ACRES </x:t>
+    <x:t>PT SW SW 29 10N 25W 8.58 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
   </x:si>
   <x:si>
     <x:t>001-10239-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W1/2 N1/2 NW NW 32 10N 25W 10 ACRES </x:t>
+    <x:t>W1/2 N1/2 NW NW 32 10N 25W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
   </x:si>
   <x:si>
     <x:t>001-10296-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FROGUE, DOROTHY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW 13 10N 24W 2 ACRES </x:t>
+    <x:t>PT SE SW 13 10N 24W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAIL MARTIN, JENNIFER COX, ANGELA FROGUE, FREDDIE FROGUE, RURAL FIRE DEPARTMENT #2</x:t>
   </x:si>
   <x:si>
     <x:t>001-07317-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GRONSTAL, MICHAEL BROWN % JUDY GRONSTAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SE NE 4 11N 23W 40 ACRES </x:t>
+    <x:t xml:space="preserve">GRONSTAL%JUDY GRONSTAL, MICHAEL BROWN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NE 4 11N 23W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALEXANDER L GRONSTAL, LOIS JUDY GRONSTAL, RURAL FIRE DEPARTMENT #6</x:t>
   </x:si>
   <x:si>
     <x:t>001-03688-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GRONSTAL, MICHAEL BROWN % JUDY GRONSTAL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N1/2 NE SE 4 11N 23W 20 ACRES </x:t>
+    <x:t>N1/2 NE SE 4 11N 23W 20 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOIS JUDY GRONSTAL, ALEXANDER L GRONSTAL</x:t>
   </x:si>
   <x:si>
     <x:t>001-03744-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HIGBY, DAVID K % DIANA MELTON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW OUTLOTS L ADDITION 19 9N 22W 1.13 ACRES </x:t>
+    <x:t xml:space="preserve">HIGBY%DIANA MELTON, DAVID K </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 19 9N 22W 1.13 ACRES LOT  BLOCK  OUTLOTS L ADDITION CITY  SD 39L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIANA MELTON, MELISSA HIGBY, BERNIECE HIGBY</x:t>
   </x:si>
   <x:si>
     <x:t>008-00389-000</x:t>
   </x:si>
   <x:si>
-    <x:t>JACKSON, JOE &amp; KATI CARVER</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JOHNSON, BONNIE TILLERY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NW OUTLOTS H ADDITION 23 9N 25W 0.5 ACRE</x:t>
+    <x:t>PT NE NW 23 9N 25W 0.5 ACRES LOT  BLOCK  OUTLOTS H ADDITION CITY  SD 40H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD TILLERY, RURAL FIRE #4</x:t>
   </x:si>
   <x:si>
     <x:t>006-00255-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEITH, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 SHADY ACRES ADDITION 25 10N 24W 0.87 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>053-00002-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LACY, LORI % LORI CLARK</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW 9 10N 22W 5 ACRES </x:t>
+    <x:t xml:space="preserve">LACY%LORI CLARK, LORI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 9 10N 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOGAN LACY, FIRST SECURITY BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-01312-001</x:t>
   </x:si>
   <x:si>
     <x:t>LAVINE, MILLARD P % DAVID W LAVINE</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE 32 11N 23W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-04087-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCARLEY, JON &amp; EMMA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 WATER OAK ESTATES PHASE I ADDITION 12 9N 23W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>008-00306-008</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 WATER OAK ESTATES PHASE I ADDITION 12 9N 23W 0.46 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>008-00306-009</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCDUFF, JOHN &amp; REBECCA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MORGAN, MIRANDA A </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NW OUTLOTS C ADDITION 32 10N 23W </x:t>
+    <x:t>PT NE NW 32 10N 23W 0 ACRES LOT  BLOCK  OUTLOTS C ADDITION CITY  SD 17C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON REGIONAL MEDICAL CENTER</x:t>
   </x:si>
   <x:si>
     <x:t>002-02177-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NGUYEN, LOC </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PATTON, PATRICIA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 NE NW 14 9N 25W 2 ACRES </x:t>
+    <x:t>PT E1/2 NE NW 14 9N 25W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT PATTON, DENNIS TEAGUE, AMBER PLUGGE, REGIONS MORTGAGE, HUD, AT &amp; T MOBILITY, RURAL FIRE DISTRICT #4</x:t>
   </x:si>
   <x:si>
     <x:t>001-10643-000</x:t>
   </x:si>
   <x:si>
     <x:t>PROFESSIONAL HOUSING &amp; LAND LLC</x:t>
   </x:si>
   <x:si>
     <x:t>SW NW (165 X 132) 28 9N 24W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08773-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PULLEN, CHARLEY RAY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW NW A PART OF THE SW/4 NW/4 S20, T9N, R25W, MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE NW CORNER OF THE SW/4 NW/4, THENCE EAST 420 FEET TO THE POINT OF BEGINNING, THENCE SOUTH 105 FEET, THENCE WEST 204 FEET, THENCE NORTH 105 FEET, THENCE EAST 204 FEET TO THE POINT OF BEGINNING, CONTAINING 0.49 ACRES, MORE OR LESS</x:t>
+    <x:t>PT SW NW A PART OF THE SW/4 NW/4 S20, T9N, R25W, MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT THE NW CORNER OF THE SW/4 NW/4, THENCE EAST 420 FEET TO THE POINT OF BEGINNING, THENCE SOUTH 105 FEET, THENCE WEST 204 FEET, THENCE NORTH 105 FEET, THENCE EAST 204 FEET TO THE POINT OF BEGINNING, CONTAINING 0.49 ACRES, MORE OR LESS. 20 9N 25W 0.49 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COAL HILL FIRE DEPARTMENT</x:t>
   </x:si>
   <x:si>
     <x:t>001-10828-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SETH, GENEVIEVE G </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW NW 24 9N 24W 0.25 ACRE</x:t>
+    <x:t>PT SW NW 24 9N 24W 0.25 ACRES LOT  BLOCK   ADDITION CITY  SD 17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAMELA LAWRENCE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08707-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SINOR, CHRISTOPHER &amp; ROBERT HEATH SINOR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 13-14-15 BLOCK 4 HAYES SECOND ADDITION 31 10N 23W </x:t>
+    <x:t xml:space="preserve">SINOR &amp; ROBERT HEATH SINOR, CHRISTOPHER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 31 10N 23W 0 ACRES LOT 13-14-15 BLOCK 4 HAYES SECOND ADDITION CITY  SD 17C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA</x:t>
   </x:si>
   <x:si>
     <x:t>002-00647-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STRICKLIN, JASON &amp; HOLLIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 21 &amp; S 1/2 LOT 22 L F WOFFORD ADDITION </x:t>
+    <x:t>LOT 21 &amp; S 1/2 LOT 22    0 ACRES LOT  BLOCK  L F WOFFORD ADDITION CITY  SD 40H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARLES PHARIS, CAROL HUFFMAN, DAVID HUFFMAN, JESSICA CROWE, STANDRIDGE RENTALS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>006-00094-000</x:t>
   </x:si>
   <x:si>
-    <x:t>TIPPER, GEORGIA, ETAL % MARY JOHNSON</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TURPIN, DONALD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE NE SW A/K/A PT LTS 11-12 BLK 13 ODENS APPROXIMATELY 0.15 ACRE OF LOT 12 AND APPROXIMATELY .07 ACRE OF LOT 11, ALL IN BLOCK 13 OF ODEN'S ADDITION TO THE CITY OF COAL HILL, IN JOHNSON COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS: BEGINNING AT A SET IRON PIN FOR THE NE CORNER OF SAID LOT 12, THENCE SOUTH 00.1311 WEST ALONG THE EAST LINE OF SAID BLOCK 13 FOR A DISTANCE OF 74.74 FEET TO A SET IRON PIN, THENCE NORTH 89.4150 WEST 130.73 FEET TO A SET IRON PIN, THENCE NORTH 00.1311 EAST 74.74 FEET TO A SET IRON PIN ON THE NORTH LINE OF SAID LOT 12, THENCE SOUTH 89.4150 EAST ALONG THE NORTH LINE OF SAID LOT 12 FOR A DISTANCE OF 130.73 FEET TO THE POINT OF BEGINNING, CONTAINING 0.224 ACRE MORE OR LESS. OUTLOTS CH ADDITION 16 9N 25W 0.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>003-00383-001</x:t>
   </x:si>
   <x:si>
-    <x:t>WEATHERTON, LOIS, ESTATE % RUTH ANN MOBLEY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT S1/2 NE SE 18 9N 24W 1.5 ACRES </x:t>
+    <x:t xml:space="preserve">WEATHERTON ESTATE%RUTH ANN MOBLEY, LOIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 NE SE 18 9N 24W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUTH AN MOBLEY, DOVIE MALINDA MILLER, IRENE NEIL ARABIE, JOHN ALEX NEIL, THOMAS LEE NEIL, KEITH WYNN NEIL, RURAL FIRE DEPARTMENT #4</x:t>
   </x:si>
   <x:si>
     <x:t>001-08471-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEIR, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 SW NW 33 9N 22W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02658-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 NW NW 33 9N 22W 5 ACRES </x:t>
+    <x:t>PT S1/2 NW NW 33 9N 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNOXVILLE FIRE DEPARTMENT</x:t>
   </x:si>
   <x:si>
     <x:t>001-02659-002</x:t>
   </x:si>
   <x:si>
     <x:t>POPE</x:t>
   </x:si>
   <x:si>
     <x:t>BERNARD PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT TRACT A KINGSWOOD ADDITION CITY RUSSELLVILLE 07 07N 20W </x:t>
   </x:si>
   <x:si>
     <x:t>837-70020-001R</x:t>
   </x:si>
   <x:si>
-    <x:t>BEWLEY, ROBERT C ETAL</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BRATTON, JIMMY R % BETHANY BRATTON</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4 NW1/4 02 06N 19W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>BETHANY JO BRATTON, MILLARD-HENRY CLINIC, CENTENNIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>003-00051-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRITTON, ARLIN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 162 BLOCK LUCKY LANDING ADDITION 31 07N 18W 0 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DFA, PATRICIA ANN SUTHERLAND</x:t>
   </x:si>
   <x:si>
     <x:t>473-00162-000R</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 163 BLOCK LUCKY LANDING ADDITION 31 07N 18W 0 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>473-00163-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CALAVITTA, ANTHONY C &amp; ERICA S </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CAMPBELL, HAROLD L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE1/4 SE1/4 28 10N 20W 3.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>KIM DENISE CAMPBELL</x:t>
   </x:si>
   <x:si>
     <x:t>088-00351-016R</x:t>
   </x:si>
   <x:si>
     <x:t>CARGILE, PAUL, REV TRUST % PAUL DUMAS-TRUSTEE</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4 SE1/4 36 09N 20W 14 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>073-01015-000A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHANCEY, EDWARD &amp; SUE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW1/4 NE1/4 31 08N 18W 0.66 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TIMOTHY SWEEDEN, KRISTY CHANCEY-SEARS, GAILE KENDRICK</x:t>
   </x:si>
   <x:si>
     <x:t>038-00644-002R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS, HAROLD F </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>DUVALL, JAMES MONROE, FAMILY LLC % MICHAEL DUVALL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 BLOCK 2 SUNNYFIELD ADDITION CITY RUSSELLVILLE 09 07N 20W 0 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF RUSSELLVILLE</x:t>
   </x:si>
   <x:si>
     <x:t>804-00020-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FELKINS, GAIL A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 &amp; 10 BLOCK B J L SHINN WEST SIDE ADDITION CITY RUSSELLVILLE 08 07N 20W </x:t>
   </x:si>
   <x:si>
     <x:t>803-00010-000R</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4 NE1/4 19 10N 20W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>088-00161-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GARRETSON, JERRY &amp; LISA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON D </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE &amp; NW SE RSVL BY SECTION 15-07N-20W ADDITION CITY RUSSELLVILLE 15 07N 20W 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>859-00111-009R</x:t>
   </x:si>
   <x:si>
     <x:t>REPLAT 08 08N 20W 0 ACRES LOT 98 BLOCK SHADOW VALLEY &amp; REPLAT ADDITION</x:t>
   </x:si>
   <x:si>
     <x:t>CROW MOUNTAIN FIRE DISTRICT 01</x:t>
   </x:si>
   <x:si>
     <x:t>384-00056-001R</x:t>
   </x:si>
   <x:si>
     <x:t>HARRELL, ZELLA % ZACH WOJTEK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NW1/4 06 07N 20W 0.47 ACRE RSVL BY SECTIONS ADDITION CITY RUSSELLVILLE </x:t>
   </x:si>
   <x:si>
     <x:t>ARVEST BANK, DAVID LAEL FELTNER, MELISSA FELTNER</x:t>
@@ -1099,53 +970,50 @@
   <x:si>
     <x:t xml:space="preserve">PT S1/2 SW1/4 NW1/4 21 08N 18W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>JOSEPH MCKINLEY SMITH, TCB INVESTMENTS</x:t>
   </x:si>
   <x:si>
     <x:t>038-00409-002A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHAW, WILLIAM CODY &amp; DENESA KAY </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 SE1/4, SE1/4 SE1/4, &amp; NE1/4 SW1/4 15 08N 19W 160 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>042-00517-000A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, JOSEPH W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE1/4 SE1/4 13 09N 22W 5 ACRES </x:t>
   </x:si>
   <x:si>
-    <x:t>DFA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>085-00046-001A</x:t>
   </x:si>
   <x:si>
     <x:t>THOMPSON, RAYMOND &amp; TWILA M HENDERSON THOMPSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 2 &amp; PT LOT 6 CITY OF RUSSELLVILLE 10 07N 20W JOE BROWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>POPE COUNTY COLLECTOR</x:t>
   </x:si>
   <x:si>
     <x:t>857-40002-001R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHEELER, JOANNE CANADY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW1/4 NE1/4 17 08N 19W 2.38 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>042-00557-000A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, LYDA MAY </x:t>
@@ -1186,77 +1054,50 @@
   <x:si>
     <x:t xml:space="preserve">WISDOM, RANDY </x:t>
   </x:si>
   <x:si>
     <x:t>RUSSELL L WISDOM</x:t>
   </x:si>
   <x:si>
     <x:t>072-00039-001A</x:t>
   </x:si>
   <x:si>
     <x:t>YELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALLEN, JOHN W </x:t>
   </x:si>
   <x:si>
     <x:t>N PT. NE COR. NE NW 25 5N 23W 1.16 ACRES LOT  BLOCK  DANVILLE CITY 25-05-23 ADDITION CITY  SD 36I</x:t>
   </x:si>
   <x:si>
     <x:t>BARBARA ALLEN, MICHELE ALLEN, BANK OF DARDANELLE, ENTERGY ARKANSAS INC., JOHNNY ALLEN, BOBBY ALLEN, MIKE ALLEN</x:t>
   </x:si>
   <x:si>
     <x:t>701-00884-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ANDERSON, MARY BETH </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ANDERSON%YASMIN SEMBRIA RECIO, MICHAEL &amp; YASMIN </x:t>
   </x:si>
   <x:si>
     <x:t>PT. NE SW 2 5N 25W 1.44 ACRES LOT  BLOCK   ADDITION CITY  SD 9O</x:t>
   </x:si>
   <x:si>
     <x:t>JAMES WOODWARD, DAN FINCHER, WILLIAM FINCHER</x:t>
   </x:si>
   <x:si>
     <x:t>001-07612-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLANKENSHIP, ALLEN LEON </x:t>
   </x:si>
   <x:si>
     <x:t>SE COR. SW SE 26 4N 23W 0.4 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>DEBRA BLANKENSHIP</x:t>
   </x:si>
   <x:si>
     <x:t>001-03329-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT. SE SE 26 4N 23W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
@@ -1273,152 +1114,71 @@
   <x:si>
     <x:t xml:space="preserve">PT. NW NE 35 4N 23W 2.33 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03355-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, MATTHEW AUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t>EAST 50 FT. OF LOT 2, BLOCK A, A. J. BOWMAN RE-SUBDIVISION TO THE CITY OF DARDANELLE, ARKANSAS.      PER DEED N-603/90    0 ACRES LOT  BLOCK A BOWMAN DARDANELLE ADDITION CITY  SD 15I</x:t>
   </x:si>
   <x:si>
     <x:t>SARA ANN KATLYN BREWER, CHAMBERS BANK, LVNV FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>704-00778-000</x:t>
   </x:si>
   <x:si>
     <x:t>PER DEED N-603/90    0 ACRES LOT 1 BLOCK C BOWMAN DARDANELLE ADDITION CITY  SD 15I</x:t>
   </x:si>
   <x:si>
     <x:t>704-00782-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRIGHAM LIVING TRUST, FRED &amp; MARILYN </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CARROLL, RANDY </x:t>
   </x:si>
   <x:si>
     <x:t>. 24 4N 22W 0.35 ACRES LOT 19-22 BLOCK 4 TENNESSEE ADDITION PLAINVIEW ADDITION CITY  SD 75P</x:t>
   </x:si>
   <x:si>
     <x:t>STEVEN CASE</x:t>
   </x:si>
   <x:si>
     <x:t>703-00390-000</x:t>
   </x:si>
   <x:si>
     <x:t>CHURCHILL CAPITAL LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Block ****FRACTIONAL QTR**** 04-05-24 9.5 Acres PT. W1/2 NW *** PT OF THE W 1/2 NW 1/4 OF SECTION 4, TOWNSHIP 5 NORTH, RANGE 24, WEST, YELL COUNTY, ARKANSAS CONTAINNING 9.50 ACRES MORE OR LESS. 4 5N 24W 9.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05872-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CORBIN, RUSSELL W </x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GOOCH, KENNETH &amp; BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW NW 9 4N 21W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>DESIARAE DAWN GOOCH</x:t>
   </x:si>
   <x:si>
     <x:t>001-10952-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HATCHETT, LINDA K. </x:t>
   </x:si>
   <x:si>
     <x:t>ONLY SEE MISC SCANNED DOCS FOR MORE INFO 28 4N 21W 0 ACRES LOT 30 BLOCK P MOLERS LAKESIDE #1 ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN BRUCE BLIHOVDE, BRIAN HARRISON BLIHOVDE</x:t>
   </x:si>
   <x:si>
     <x:t>135-00061-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILTON, ROBERT &amp; GLYNNA </x:t>
@@ -1489,62 +1249,50 @@
   <x:si>
     <x:t>001-00985-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUNA-FLORES, WESLEY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT S PT NW NW DARDANELLE CITY 05-06-20 05-06-20 0.35 ACRES S PT. NW NW *** A PART OF THE NW 1/4 OF THE NW 1/4 OF SECTION 5, TOWNSHIP 6 NORTH, RANGE 20 WEST, DARDANELLE, YELL COUNTY, ARKANSAS, MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE SW CORNER OF SAID NW 1/4 OF THE NW 1/4; THENCE EAST, 40.00 FT. TO A POINT ON THE EAST RIGHT-OF-WAY OF OLD HIGHWAY NO 7 AND THE POINT OF BEGINNING; THENCE BEGINNING, N 16° 22' 35" E, ALONG SAID RIGHT-OF-WAY, ALONG A CURVE TO THE RIGHT, HAVING A RADIUS OF 532.96 FT. A CURVE LENGTH OF 297.10 T.; THENCE S 0° 32' 55" W, 281.40 FT.; THENCE WEST, 80.00 FT. TO THE POINT OF BEGINNING. CONTAINING 0.35 ACRES, MORE OR LESS. PER DEED N-505/135 DARDANELLE CITY ADDITION 5 6N 20W 0.35 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>704-01371-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, JOHN ROYAL </x:t>
   </x:si>
   <x:si>
     <x:t>Block ***FRACTIONAL QTR*** 19-05-24 2 Acres PT NW NW ( S PT ) 19 5N 24W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 9O</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTIE MARTIN, MIKE BEAHM</x:t>
   </x:si>
   <x:si>
     <x:t>001-06269-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MC CLURE, WILLIAM SHILOH </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MILLER, RITA </x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW SE *** A PART OF THE NW 1/4 OF THE SE 1/4 OF SECTION 17, TOWNSHIP 6 NORTH, R ANGE 21 WEST, IN YELL COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS COMMENCING AT THE SE CORNER OF THE NW 1/4 OF THE SE 1/4; THENCE NORTH, A DISTANCE OF 295.20 FEET TO THE POINT OF BEGINNING; THENCE N 89° 54' 00" W, A DISTANCE OF 197.90 FEET; THENCE, NORTH, A DISTANCE OF 224.354 FEET; THENCE S 87° 26' 44" E, A DISTANCE OF 198.10 FEET; THENCE SOUTH, A DISTANCE OF 215.87 FEET TO THE POINT OF BEGINNING. SAID DESCRIBED TRACT CONTAINING 1.00 ACRS, MORE OR LESS       PER DEED N-503/644 17 6N 21W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 15O</x:t>
   </x:si>
   <x:si>
     <x:t>DAVID MILLER, ASCENSIONPOINT RECOVERY SERVICES LLC, CHRISTOPHER NEIL MILLER, HALEY N MCHAM</x:t>
   </x:si>
   <x:si>
     <x:t>001-12130-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. NW SE ***A TRACT CARVED OUT OF THE NW 1/4 OF THE SE 1/4 OF SECTION 17, TOWNSHIP 6 NORTH, RANGE 21 WEST, IN YELL COUNTY, ARKANSAS BEING MORE PARTICULARLY DESCRIBED AS COMMENCING AT THE SE CORNER OF SAID NW 1/4 OF THE SE 1/4 AND RUN NORTH 89° 54' 00" W, ALONG THE SOUTH LINE THEREOF, 150 FT. THENCE NORTH 292.20 FT.; THENCE S 89° 54' 00" E, 150.00 FT. TO A POINT ON THE EAST LINE OF SAID NW 1/4 OF THE SE 1/4; THENCE SOUTH, ALONG THE EAST LINE, 295.20 FT. TO THE POINT OF BEGINNING. PER DEED N-503/646 17 6N 21W 1.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-12132-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NADING, NAOMI </x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW SW 1 5N 25W 0.41 ACRES LOT  BLOCK   ADDITION CITY  SD 9O</x:t>
   </x:si>
   <x:si>
     <x:t>001-07569-000</x:t>
@@ -1621,108 +1369,90 @@
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>001-11297-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TIDWELL, WAYNE &amp; PATTIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. SE NW *** A PART OF THE SE 1/4 OF THE NW 1/4 OF SECTION 9, TOWNSHIP 6 NORTH, RANGE 22 WEST, IN YELL COUNTY, ARKANSAS, AND BEING MORE PARTICULARLY DESCRIBED AS FOLLOWS; COMMENCING AT THE NW CORNER OF THE SE 1/4 OF THE NW 1/4; THENCE N 89° 38' 23" E, ALONG THE NORTH LINE OF THE SE 1/4 OF THE NW 1/4, A DISTANCE OF 517.60 FEET; THENCE S 00° 35' 29" E, A DISTANCE OF 1016.00 FEET TO THE POINT OF BEGINNING; THENCE N 89° 48' 35" E, A DISTANCE OF 412.00 FEET; THENCE S 00° 35' 29" E, A DISTANCE OF 308.00 FEET; THENCE S 89° 48' 35" W, A DISTANCE OF 412.00 FEET; THENCE N 00° 35' 29" W, A DISTANCE OF 308.00 FEET TO THE POINT OF BEGINNING. PER DEED N-605/859 9 6N 22W 2.91 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-13439-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOMLIN, PHILLIP </x:t>
   </x:si>
   <x:si>
     <x:t>LOT TWO (2) OF THE PLEASANT VALLEY ADDITION TO THE TOWN OF DARDANELLE, ARKANSAS, CARVED OUT OF THE SE 1/4 OF SECTION 31, TOWNSHIP 7 NORTH, RANGE 20 WEST, AS PER PLAT AND SURVEY OF FLOYD RAGSDALE UNDER DATED OF JUNE 3, 1966, OF RECORDS IN PLAT BOOK "A" PAGE 74, RECOREDS OF THE DARDANELLE DISTRICT OF YELL COUNTY, ARKANSAS.    PER DEED N-616/819 31 7N 20W 0 ACRES LOT  BLOCK  PLEASANT VALLEY DARDANELLE ADDITION CITY  SD 15I</x:t>
   </x:si>
   <x:si>
     <x:t>704-01139-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TRUST (NORMA J), COFFER </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TURNBOUGH, DALLAS W. </x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW NW 14 5N 20W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>001-10026-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, MICKEY W </x:t>
   </x:si>
   <x:si>
     <x:t>. 7 5N 25W 0 ACRES LOT 27,29 BLOCK  REX SCOTT CABIN ADDITION CITY  SD 9O</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STELLA MADENE WALKER, IP PETROLEUM COMPANY INC., SEECO INC. </x:t>
   </x:si>
   <x:si>
     <x:t>137-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, STELLA </x:t>
   </x:si>
   <x:si>
     <x:t>. 7 5N 25W 0 ACRES LOT 46,47 BLOCK  REX SCOTT CABIN ADDITION CITY  SD 9O</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS LEON VALENTINE, BETTY JOANN BENTLEY, SEECO INC., MARK WALKER, DON WALKER, MACLLEN SANBERG, LOGAN COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>137-00019-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEBB, LORNA &amp; JOSEPH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 1 THRU 24 *** LOTS 1-24, BLOCK 10, HARKYS ADDITION TO THE TOWN OF OLA, ARKANSAS PER DEED 594/892 BLOCK 10 HARKEYS ADDITION OLA ADDITION 0 4N 21W </x:t>
   </x:si>
   <x:si>
     <x:t>705-00061-000</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>705-00229-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHALA%SHADRICK WHALA, LESTER D </x:t>
   </x:si>
   <x:si>
     <x:t>SW COR. W1/2 NE NE 17 3N 24W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>ALICE WHALA</x:t>
   </x:si>
   <x:si>
     <x:t>001-05165-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT. NW NE A PART OF THE NW 1/4 OF THE NE 1/4 OF SECTION 17, TOWNSHIP 3 NORTH, RANGE 24 WEST, YELL COUNTY, ARKANSAS. BEING MORE PARTICULARLY DESCRIBED AS COMMENCE AT THE SOUTHWEST CORNER OF THE NW 1/4 OF THE NE 1/4 OF SECTION 17, TOWNSHIP 3 NORTH, RANGE 24 WEST AND RUN EAST 891 FEET FOR THE PLACE OF BEGINNING; THENCE RUN NORTH 1007 FEET 5 INCHES PARALLEL WITH THE EAST LINE OF THE NW 1/4 NE 1/4; THENCE RUN EAST 212 FEET 6 INCHES PARAELLE WITH THE SOUTH LINE OF SAID FORTY THENCE RUN IN A NORTHEASTERLY DIRECTION 310 FEET 3 INCHES TO THE NORTHEAST CORNER OF THE NW 1/4 OF THE NE 1/4 ; THENCE RUN SOUTH ALONG THE EAST LINE OF SAID QUARTER APPROXIMATELY 1320 FFET TO THE SOUTHEAST CORNER OF SAID QUARTER; THENCE RUN WEST ALONG THE SOUTH LINE OF SAID QUARTER 429 FEET TO THE POINT OF BEGINNIN,G BEING 10 ACRES, MORE OR LESS. LESS AND EXCEPT A PART OF THE NW 1/4 OF THE NE 1/4 OF SECTION 17, TOWNSHIP 3 NORTH, RANGE 24 WEST OF THE FIFTH P. M. YELL COUNTY, ARKANSAS AND MORE DEFINITELY DESCRIBED AS FOLLOWS: BEGIN AT THE NORTHEAST CORNER OF THE NW 1/4 OF THE NE 1/4 ; RUN THENCE SOUTH 25° 58' WEST 320.44 FEET TO A TRUE POINT OF BEGINNING; THENCE SOUTH 87° 43' WEST 212.5 FEET; THENCE SOUTH 00° 00' WEST 159.08 FEET; THENCE NORTH 90° 00' EAST 1354.44 FEET; THENCE SOUTH 74° 54' EAST 94.51 FEET TO THE CENTERLINE OF YOUNG GRAVELLY ROAD; THENCE NORTH 54° 40' EAST 87.369 FEET; THENCE NORTH 31° 10' WEST 165.52 FEET TO A TRUE POINT OF BEGINNING, CONTAINING 1.01 ACRES MORE OR LESS. 17 3N 24W 7.99 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
   </x:si>
   <x:si>
     <x:t>001-05169-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ZIMDARS, MARY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT ONE (1) OF THE WINTERWOOD SUB-DIVISION, CITY OF DARDANELLE, YELL COUNTY, ARKANSAS, BEING A PART OF THE NE 1/4 OF THE SE 1/4 OF SECTION 25, TOWNSHIP 7, NORTH, RANGE 21 WEST.       ( PER DEED 162/295)    0 ACRES LOT 1 BLOCK  WINTERWOOD DARDANELLE ADDITION CITY  SD 15I</x:t>
   </x:si>
@@ -2145,4062 +1875,3642 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>2472</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>452</x:v>
+        <x:v>466.41</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>2473</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>8</x:v>
-[...1 lines deleted...]
-      <x:c r="D3" s="0" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>3058</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>2474</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>2475</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>15</x:v>
-[...11 lines deleted...]
-        <x:v>962.22</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>2476</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1134.62</x:v>
+        <x:v>1156.64</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2477</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>2009</x:v>
+        <x:v>2030.95</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2478</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>4610.83</x:v>
+        <x:v>4640.19</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>2479</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>4148.6</x:v>
+        <x:v>4199.98</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>2480</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>205</x:v>
+        <x:v>212.61</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>2481</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>945.66</x:v>
+        <x:v>953</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>2482</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>186.34</x:v>
+        <x:v>193.68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>2483</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>184.46</x:v>
+        <x:v>207.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>2484</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>824.05</x:v>
+        <x:v>838.73</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>2485</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>246.4</x:v>
+        <x:v>268.42</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>2486</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1202.81</x:v>
+        <x:v>1232.17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>2487</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>353.56</x:v>
+        <x:v>360.9</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>2488</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>637.03</x:v>
+        <x:v>644.37</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>2489</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>275</x:v>
+        <x:v>304.52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>2490</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>2450</x:v>
+        <x:v>2472.82</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>2491</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>386.2</x:v>
+        <x:v>393.54</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>2492</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>6258</x:v>
+        <x:v>6295.39</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>2493</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>10318.29</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>2494</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>1251.39</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>2495</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>72</x:v>
-[...11 lines deleted...]
-        <x:v>767.78</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>2496</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>283.46</x:v>
+        <x:v>290.8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>2497</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>202.11</x:v>
+        <x:v>319.13</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>2498</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>3912.05</x:v>
+        <x:v>3919.39</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>2499</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>19015</x:v>
+        <x:v>19051.7</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>2500</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>2501</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1295</x:v>
+        <x:v>1309.82</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>2502</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>338.97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>2503</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>338.97</x:v>
+        <x:v>346.92</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>2504</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>338.97</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>2505</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1263</x:v>
+        <x:v>1285.09</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>2506</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
-[...11 lines deleted...]
-        <x:v>4345</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>2507</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>900.24</x:v>
+        <x:v>922.26</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>2508</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>3164</x:v>
+        <x:v>3200.81</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>2509</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>2997.47</x:v>
+        <x:v>3019.49</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>2510</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>231.28</x:v>
+        <x:v>260.64</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>2511</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>11902.41</x:v>
+        <x:v>11931.77</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>2512</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>493</x:v>
+        <x:v>522.8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>2513</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>3011.05</x:v>
+        <x:v>3018.39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>2514</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>1054</x:v>
+        <x:v>1083.24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>2515</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>342.82</x:v>
+        <x:v>372.18</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>2516</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>278</x:v>
+        <x:v>314.68</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>2517</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>1128.8</x:v>
+        <x:v>1136.14</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>2518</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>446.26</x:v>
+        <x:v>453.6</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>2519</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>1799.87</x:v>
+        <x:v>1807.21</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>2520</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>2491.45</x:v>
+        <x:v>2513.47</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>2521</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>403.32</x:v>
+        <x:v>425.34</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>2522</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>735.37</x:v>
+        <x:v>757.39</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>2523</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>5413</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>2524</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>165</x:v>
-[...11 lines deleted...]
-        <x:v>1247.85</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>2525</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>640.13</x:v>
+        <x:v>676.83</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>2526</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>171</x:v>
-[...11 lines deleted...]
-        <x:v>3541.76</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>2527</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>214.76</x:v>
+        <x:v>258.8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>2528</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>1746.46</x:v>
+        <x:v>1797.84</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>2529</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>231.61</x:v>
+        <x:v>275.65</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>2530</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>1032.88</x:v>
+        <x:v>1069.58</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>2531</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>2944.82</x:v>
+        <x:v>3069.18</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>2532</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>308.24</x:v>
+        <x:v>337.6</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>2533</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>445.28</x:v>
+        <x:v>474.64</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>2534</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>193</x:v>
-[...11 lines deleted...]
-        <x:v>6950.75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>2535</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>431.8</x:v>
+        <x:v>461.16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>2536</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>695.51</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>2537</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>3442.37</x:v>
+        <x:v>3464.39</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>2538</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>276.93</x:v>
+        <x:v>284.27</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>2539</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>462.1</x:v>
+        <x:v>469.44</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>2540</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>462.1</x:v>
+        <x:v>469.44</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>2541</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>213</x:v>
-[...11 lines deleted...]
-        <x:v>436.26</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>2542</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>2672.57</x:v>
+        <x:v>2679.91</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>2543</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>219</x:v>
-[...11 lines deleted...]
-        <x:v>1586.46</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>2544</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>222</x:v>
-[...11 lines deleted...]
-        <x:v>199.43</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>2545</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>1199.43</x:v>
+        <x:v>1345.81</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>2546</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>316.84</x:v>
+        <x:v>324.18</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>2547</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>326.63</x:v>
+        <x:v>341.31</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>2548</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>241.23</x:v>
+        <x:v>248.57</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>2549</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>3723.16</x:v>
+        <x:v>3840.18</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>2550</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>379.25</x:v>
+        <x:v>415.95</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>2551</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>243</x:v>
-[...11 lines deleted...]
-        <x:v>280.97</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>2552</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>246</x:v>
-[...11 lines deleted...]
-        <x:v>1499.99</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>2553</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>249</x:v>
-[...11 lines deleted...]
-        <x:v>833.74</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>2554</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>982.13</x:v>
+        <x:v>989.47</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>2555</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>4761.91</x:v>
+        <x:v>4820.63</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>2556</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>206.52</x:v>
+        <x:v>213.86</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>2557</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>478.39</x:v>
+        <x:v>580.73</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>2558</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>997.39</x:v>
+        <x:v>1012.07</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>2559</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>267</x:v>
-[...11 lines deleted...]
-        <x:v>2090</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>2560</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>1202</x:v>
+        <x:v>1223.7</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>2561</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>322</x:v>
+        <x:v>344.2</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>2562</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>322</x:v>
+        <x:v>344.2</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>2563</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>281</x:v>
-[...11 lines deleted...]
-        <x:v>1059</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>2564</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>6667</x:v>
+        <x:v>6688.74</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>2565</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>276</x:v>
+        <x:v>297.96</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>2566</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>1272</x:v>
+        <x:v>1308.93</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>2567</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>297</x:v>
-[...11 lines deleted...]
-        <x:v>6001</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>2568</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>3891</x:v>
+        <x:v>3913.46</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>2569</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>286.31</x:v>
+        <x:v>293.65</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>2570</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>323.19</x:v>
+        <x:v>330.53</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>2571</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>310</x:v>
-[...11 lines deleted...]
-        <x:v>10036</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>2572</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>286.31</x:v>
+        <x:v>308.33</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>2573</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>227</x:v>
+        <x:v>256.57</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>2574</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>627</x:v>
+        <x:v>649.25</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>2575</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>440</x:v>
+        <x:v>454.95</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>2576</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>2756</x:v>
+        <x:v>2777.65</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>2577</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>3013</x:v>
+        <x:v>3137.17</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>2578</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>2223</x:v>
+        <x:v>2244.78</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>2579</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>17500</x:v>
+        <x:v>17544.49</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>2580</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>726</x:v>
+        <x:v>747.57</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>2581</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>1252.13</x:v>
+        <x:v>1266.81</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>2582</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>4586.71</x:v>
+        <x:v>4601.39</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>2583</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>3495</x:v>
+        <x:v>3532.04</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>2584</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>2585</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>7493</x:v>
+        <x:v>7515.4</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>2586</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>1497</x:v>
+        <x:v>1512.1</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>2587</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>379</x:v>
+        <x:v>400.91</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>2588</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>228</x:v>
+        <x:v>250.13</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>2589</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>2415</x:v>
+        <x:v>2466.04</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>2590</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>622</x:v>
+        <x:v>643.75</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>2591</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>3652</x:v>
+        <x:v>3673.69</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>2592</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>1872</x:v>
+        <x:v>1893.92</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>2593</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>2980</x:v>
+        <x:v>3045.76</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>2594</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>392</x:v>
-[...11 lines deleted...]
-        <x:v>190.32</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>2595</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>392</x:v>
-[...11 lines deleted...]
-        <x:v>2777.19</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>2596</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>392</x:v>
-[...11 lines deleted...]
-        <x:v>558.3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>2597</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>392</x:v>
-[...11 lines deleted...]
-        <x:v>2238.01</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>2598</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>2218</x:v>
+        <x:v>2261.64</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>2599</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>212</x:v>
+        <x:v>226.77</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>2600</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>269</x:v>
+        <x:v>283.81</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>2601</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>392</x:v>
+        <x:v>407.06</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>2602</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>278.59</x:v>
+        <x:v>300.61</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>2603</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>503</x:v>
+        <x:v>546.8</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>2604</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>8575</x:v>
+        <x:v>8619.32</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>2605</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>421</x:v>
-[...11 lines deleted...]
-        <x:v>263</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>2606</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>425</x:v>
-[...11 lines deleted...]
-        <x:v>470.29</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>2607</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>425</x:v>
-[...11 lines deleted...]
-        <x:v>258.98</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>2608</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>425</x:v>
-[...11 lines deleted...]
-        <x:v>299.16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>2609</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>1330</x:v>
+        <x:v>1352.25</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>2610</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>278.17</x:v>
+        <x:v>285.51</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>2611</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>439</x:v>
-[...11 lines deleted...]
-        <x:v>997</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>2612</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>443</x:v>
-[...11 lines deleted...]
-        <x:v>634</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>2613</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>447</x:v>
-[...11 lines deleted...]
-        <x:v>406</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>2614</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>451</x:v>
-[...11 lines deleted...]
-        <x:v>567</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>2615</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>2616</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>257</x:v>
+        <x:v>279.3</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>2617</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>305</x:v>
+        <x:v>326.71</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>2618</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>169.38</x:v>
+        <x:v>191.4</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>2619</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>2620</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>2375</x:v>
+        <x:v>2418.71</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>2621</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>2330</x:v>
+        <x:v>2344.62</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>2622</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>231</x:v>
+        <x:v>369.91</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>2623</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>288.69</x:v>
+        <x:v>296.03</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>2624</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>1295.47</x:v>
+        <x:v>1317.49</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>2625</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>1822.89</x:v>
+        <x:v>1852.25</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>2626</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>1351</x:v>
+        <x:v>1380.69</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>2627</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>1282</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>2628</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>382</x:v>
+        <x:v>434.11</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>2629</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>3795.33</x:v>
+        <x:v>3839.37</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>2630</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>363</x:v>
+        <x:v>385.17</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>2631</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>318</x:v>
+        <x:v>355.02</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>2632</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>3400.18</x:v>
+        <x:v>3407.52</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>2633</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>737.92</x:v>
+        <x:v>752.6</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>2634</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>232</x:v>
+        <x:v>247.09</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>2635</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G165" s="1">
-        <x:v>264.08</x:v>
+        <x:v>278.76</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>2636</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>2312</x:v>
+        <x:v>2349.61</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>2637</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G167" s="1">
-        <x:v>874</x:v>
+        <x:v>895.57</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>2638</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>2210.68</x:v>
+        <x:v>2240.04</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>2639</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>3395</x:v>
+        <x:v>3512.09</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>2640</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>537</x:v>
-[...11 lines deleted...]
-        <x:v>836</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>2641</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G171" s="1">
-        <x:v>1947</x:v>
+        <x:v>1961.98</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>2642</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>213</x:v>
+        <x:v>249.98</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>2643</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>213</x:v>
+        <x:v>286.68</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>2644</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>1001.47</x:v>
+        <x:v>1030.83</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>2645</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>2646</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>552</x:v>
-[...11 lines deleted...]
-        <x:v>372</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>2647</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>165</x:v>
+        <x:v>186.88</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>2648</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>2573</x:v>
+        <x:v>2602.39</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>2649</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>4732</x:v>
+        <x:v>4761.34</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>