--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6833492438b6480d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331767057c754e80af7bc891acae52d0.psmdcp" Id="Rcf6cc073a4994ae7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8becbe48662b43d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9769abbaf87049be9e9ed9a53988cbda.psmdcp" Id="R0eee50c233694fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -67,57 +67,51 @@
   <x:si>
     <x:t>34L2620004300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ABDULLAH, OMAR Z/HAMIDAH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N I ST  LOT 6 BLOCK 12 DIXIE ADDITION 31 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>23N0460021500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ABDULLAH, OMAR ZAKEE &amp; HAMIDAH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1009 N I ST  LOT 8 BLOCK 12 DIXIE ADDITION 31 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF NORTH LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>23N0460021700</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ADAMS, JIMMIE A </x:t>
-[...5 lines deleted...]
-    <x:t>44L1341108500</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t>ADNARAM GROUP LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">6804 HINKSON RD LOT 194 BLOCK 0 CLOVERDALE ADDITION 36 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>44L2110022400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALBERTO, MARIO STEVEN </x:t>
   </x:si>
   <x:si>
     <x:t>186 PIKE CIR  LOT 350 BLOCK 0 SUNNYSIDE HILLS ADDN TO JACK ADDITION 29 3N 10W 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JACKSONVILLE</x:t>
   </x:si>
   <x:si>
     <x:t>12J0690035300</x:t>
   </x:si>
@@ -139,59 +133,50 @@
   <x:si>
     <x:t>*11219 CENTENNIAL RD*  PT N1/2 NW TH E1/2 OF DESC PROP BEG 30' S OF NE COR TH W AL S R/W RODER- WEIS RD 685' TO C LN BAYOU METO TH IN SW'LY DIREC AL C LN BAYOUMETO 75' TH E 689' TH N90' TO BEG 22 4N 11W 0.65 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>NORTH PULASKI FIRE PROTECTION DISTRICT #15, MICHAEL WAYNE JENNINGS, SHAUNE ALLEN LAPEE</x:t>
   </x:si>
   <x:si>
     <x:t>21R0220000900</x:t>
   </x:si>
   <x:si>
     <x:t>ALOIS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*720 JOHNSON ST* S 66FT OF LOT 12 13 &amp; 14  5 1N 12W 0 ACRES LOT  BLOCK 1 PLUNKETT ADDITION</x:t>
   </x:si>
   <x:si>
     <x:t>34L0780001100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">15 DELROSE DR  LOT 86 BLOCK 0 MEADOWCLIFF ADDITION 25 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>44L1640009800</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ALVAREZ, GONZALO </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ANDERSON, ALETHA M </x:t>
   </x:si>
   <x:si>
     <x:t>*13815 HIGHWAY 365 S*  PT NE NW MPDA COM SW COR OF SD NE NW TH E143.83' ON THE E'LY R/W OF ARK HWY 365 TH AL SD R/W NO3*05'09W566.59' TO POB TH NO4*42'31W74.62' TH LEAVING SD R/W N79*05'30E99.93' TH SO4*49'13 E75.23' TH S79*24'44W100' TO POB 20 1S 11W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>WRIGHTSVILLE FIRE PROTECTION #17, DFA, WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>25W0050007802</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS/SP HALLIBURTON FAMILY TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>N H ST  LOT 21 BLOCK 2 DIXIE ADDITION 31 2N 11W 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF N LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>23N0460004200</x:t>
   </x:si>
   <x:si>
     <x:t>W 55TH ST  LOT 2 BLOCK 0 55TH STREET ADDITION 15 2N 12W 0.22 ACRE</x:t>
@@ -199,77 +184,59 @@
   <x:si>
     <x:t xml:space="preserve">CITY OF NORTH LITTLE ROCK </x:t>
   </x:si>
   <x:si>
     <x:t>33N0440000200</x:t>
   </x:si>
   <x:si>
     <x:t>*N BERKLEY DR*  E48' OF LT 19 BELWOOD ADDITION 21 2N 12W 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>33N1250002100</x:t>
   </x:si>
   <x:si>
     <x:t>AW DEVELOPMENT GROUP LLP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1815 STATE ST*  COM 47-1/2'S OF NW COR TH E ONS LINE TO MRS BUTLERS LT 75 TH S TO CORP LINE A LITTLE S OF DUE WEST TO STATE ST TH N TO BEG BEING 133-1/2' FRONT ON STATE ST 217 LOT 0 BLOCK 217 CITY OF LR L11 ADDITION 10 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>34L0201114100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BAILEY, PEARLIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BALL, SUSAN D &amp; HOLLAND T </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1001 EASTVIEW DR LOT 35 BLOCK 0 EASTVIEW PH III TO JACK ADDITION 30 3N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>12J0860003000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BANKS, JAMES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BANKS, JASMINE/ERIC </x:t>
   </x:si>
   <x:si>
     <x:t>*15101 WAYNE RD*  PT SE NE BEG 154'E OF SW COR N150'E 75'S150'W75' TO BEG 5 2S 10W 5 2S 10W 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>PLUM BAYOU LEVEE DISTRICT #4001</x:t>
   </x:si>
   <x:si>
     <x:t>16R0050000700</x:t>
   </x:si>
   <x:si>
     <x:t>*15105 WAYNE RD*  PT SE NE BEG154'E&amp;150'N OF SW COR N133 5'E91' S133 5' W91'TO BEG 5 2S 10W 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>16R0050000900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARNES, JUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3222 MARTIN LUTHER KING DR LOT 9 BLOCK 34 BRADDOCKS BLVD L2 ADDITION CITY LITTLE ROCK 16 1N 12W </x:t>
@@ -295,53 +262,50 @@
   <x:si>
     <x:t>35L0012905000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARNES, PAUL S </x:t>
   </x:si>
   <x:si>
     <x:t>*7031 JACKSONVILLE CUT OFF RD*  PT NW NE BEG 165'E &amp; 281 72'S OF NW COR N89*36'21E104 74' S82' S89*36' 21W104 65' N82' TO POB 28 3N 11W 0.197 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF SHERWOOD, DFA, OCSE, GRAVEL RIDGE FIRE PROTECTION</x:t>
   </x:si>
   <x:si>
     <x:t>22S0280003301</x:t>
   </x:si>
   <x:si>
     <x:t>BEADEL, JAMES, JR JR IRREVOCABLE FAMILY TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>*8924 W 36TH ST*  LOTS 11 &amp; 12 LESS &amp; EXC 1256.79' FOR RD R/W PER DEED 2001-99097 BLOCK 184 BARROW JOHN 11L ADDITION 14 1N 13W 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>44L1341104300</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BEISLER, MARKUS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2405 S SCHILLER ST  LOT 15 BLOCK 10 SHELDON ADDITION 9 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DF&amp;A, CITY OF LITTLE ROCK </x:t>
   </x:si>
   <x:si>
     <x:t>34L1970010400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELL, GLORIA JEAN </x:t>
   </x:si>
   <x:si>
     <x:t>IVES RD  LOT 9 BLOCK 4 PANKEY J 3RD ADDITION 20 2N 13W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>43L0180003600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BENEZUE, REGINA ANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">325 ROSETTA ST  LOT 16 BLOCK 6 STIFFT`S C S ADDITION 5 1N 12W </x:t>
@@ -385,1463 +349,1098 @@
   <x:si>
     <x:t>22S0020018202</x:t>
   </x:si>
   <x:si>
     <x:t>BEST LAKE PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N ENDSQUICK CT  LOT 23 BLOCK 8 PIKE VIEW ADDITION 14 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N0220022400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLANCHARD, RICHARD M </x:t>
   </x:si>
   <x:si>
     <x:t>E BEECH ST  LOT 8 BLOCK 5 INDUSTRIAL ADDITION 26 2N 12W 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>33N2260006200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLANKENSHIP, WILLIAM S </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*9 PERIN RD*  LT 3 EXC BEG NW COR S72*E12.14' S05*WTO ELN LT 2 N TO NLN &amp; POB 11 2N 12W 0.42 ACRES LOT  BLOCK  FALLEN OAKS ADDITION </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>11 PERIN RD  LOT 4 BLOCK 0 FALLEN OAKS ADDITION 11 2N 12W 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>33N0041000400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLANTON, A D </x:t>
   </x:si>
   <x:si>
-    <x:t>WETHERBORNE LANDLOCK NORTH DR  1 ACRE LOT 438 BLOCK 0 DAIRY FARMS ADDITION 31 2N 12W 1 ACRE</x:t>
+    <x:t>WETHERBORNE LAND LOCK NORTH DR  1 ACRE LOT 439 DAIRY FARMS ADDITION 31 2N 12W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DFA, LITTLE ROCK WATER RECLAMATION AUTHORITY</x:t>
   </x:si>
   <x:si>
-    <x:t>43L1890406000</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>43L1890406100</x:t>
   </x:si>
   <x:si>
     <x:t>BLUE CK 4300 EAST BROADWAY LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*4307 HAYWOOD ST* LOT 2R BROADWAY CK REPLAT OF PART OF JOHN L ATKINS SUBDIVISION BROADWAY CK ADDITION 2431 PS SLG 0.29 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>23N0610200200</x:t>
   </x:si>
   <x:si>
     <x:t>*4311 HAYWOOD ST* LOT 3R BROADWAY CK REPLAT OF PART OF JOHN L ATKINS SUBDIVISION BROADWAY CK ADDITION 2431 PS SLG 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>23N0610200300</x:t>
   </x:si>
   <x:si>
     <x:t>*4308 BROADWAY ST* LOT 4R BROADWAY CK REPLAT OF PART OF JOHN L ATKINS SUBDIVISION BROADWAY CK ADDITION 2431 PS SLG 0.88 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>23N0610200400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOWERS, EFFIE </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">2116 S MARTIN ST  LOT 14 BLOCK 2 CHESTERFIELD SQUARE ADDITION 8 1N 12W </x:t>
+    <x:t>BR CAPITAL USA LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1601 22ND ST  LOT 7 BLOCK 14 FLEMING &amp; BRADFORD ADDITION 9 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CITY OF LITTLE ROCK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1950017900</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BROCKMAN, WILLIAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">304 N PALM ST  LOT 5 BLOCK 16 CHOCTAW ADDITION 36 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N3180003600</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BROLO, MARCO A </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">621 SOUTHEASTERN AVE  LOT 1 BLOCK 0 SOUTHERN AC ADDITION 29 3N 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELIDA BROLO, MIDLAND CREDIT MANAGEMENT INC., OCSE, TROY WELLS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12J0680000100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BROWN, EDITH E </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">W 18TH ST  8 1N 12W LOT 15 BLOCK 1 SOUTH HIGHLAND ADDITION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1520001600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN, GERALD D, JR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18 BASSWOOD TER  LOT 23 BLOCK 1 RIDGEVIEW (MAUMELLE) ADDITION 29 3N 13W 0.233 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMISSIONER OF REVENUES, OCSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42M0220600123</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BROWN, LOUIS M &amp; WF </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">9910 CARRIE LN  LOT 36 BLOCK 0 BURNELLE MANOR ADDITION 2 1S 13W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF LITTLE ROCK, TRACEY NOEL, ROBERT BROWN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45L0350003700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BROWN, SYLVESTER III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7217 REED RD  LOT 47 BLOCK 0 CRYSTAL HILL #10 ADDITION 7 2N 12W 0.21 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, PORTFOLIO RECOVERY LLC, JERIC GOODRUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33R0077304700</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRYANT, WESLEY/BARBARA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*2512 PRIDE GAP RD*  LOT 42 PRIDE GAP RANCHOS UNRECORDED SUBDIVISION LYING IN THE NW SE SECTION 4-4N-10 AND PART NE SW SECTION 4-4N-10 MPDA BEG SE CORNER NE SW SECTION 4 TH N01*26'45E159.59' N86*19'24W432.86' N01*15'32E528' TO THE CENTER OF PRIDE GAP ROAD TH AL ROAD R/W S82*21'46E88' S85*00'03E547.69' S01*23'13W673.43' TH N84*54'41W200.92' TO THE POB PRIDE GAP RANCHOS ADDITION 4 4N 10W 2.45 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11R0047303900</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BURAS-SIMS, RENEE M </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">301 KINGS ROW DR 208  LOT 208 BLOCK 0 TIMBERIDGE HPR ADDITION 25 2N 13W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>43L0500102000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BURGLES/TAYLOR LAND HOLDING COMPANY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*ROCKBRIDGE RD*  PT NE SE SECTION 23-1S-12W MPDA BEG NE COR NE SE TH S01W622.9' TO POB TH S01W628.85' TH N81*54'54''W355.7' TH N08*20'04''E48.67' TH N88*44'49''W84.62' TH N01*50'18''E633.95' TH S76*32'59''E432.87' TO POB. 23 1S 12W 6.3 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>35R0230003804</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BURT, GERALDINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*1017 W 15TH ST* E42' 10IN OF W128' 6IN OF 1-2 &amp; 3  BLOCK 271 CITY OF LR L14 ADDITION 10 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAYNE BURT, MELVINA HERRON, ANITA HERRON, CARLOS HERRON, OCSE, DF&amp;A, CAPITAL ONE BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L0201409000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BYRD, LEANDREW % CLYDE DAUGHERTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*16014 1ST ST* WRIGHTSVILLE 3 D LOT 3 WRIGHTSVILLE ADDITION 29 1S 11W 0.13 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25W0120000800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CALBERT, BIANCA /AISHA WALKER/CALKER PROP LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*7819 W 44TH ST* PT LT 16 BEG 9 6'E OF NW COR TH E65 4' TO NE COR TH S150' TO SE COR W ALONG S LINE 63 4' WHICH IS 11.6'E OF SW COR TH N'RLY 150' TO PT OF BEG BLOCK 2 WESTWOOD L 1 ADDITION 23 1N 13W 0.22 ACRE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>44L1490003900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>163 ROOSEVELT RD  LOT 136 BLOCK 0 SUNNYSIDE HILLS ADDN TO JACK ADDITION 29 3N 10W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12J0690013900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMERY, WHITAKER /GABRIEL TURNAGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2212 BROWN ST  LOT 21 BLOCK 8 CHESTERFIELD SQUARE ADDITION 8 1N 12W 0.15 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF LITTLE ROCK, RODNEY D BAREFIELD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1780018700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANAAN PROPERTIES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2904 MARSHALL ST  16 1N 12W 0 ACRES LOT 11 BLOCK 13 BOWMANS ADDITION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2870010700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*2822 MARSHALL ST*  S45' OF 7 &amp; N30' S &amp; ADJ TO 7 KNOWN AS W 29TH 16 1N 12W 0 ACRES LOT  BLOCK 20 BOWMANS ADDITION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2870015200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CARRINGTON, GLEN /MONIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*DREHER CUT OFF RD*  PT SW SW BG 530'N &amp; 551'W OF SE CR W108' N140' E108' S140' TO POB C/O 33877  11 1S 12W 0.35 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35R0110003100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CARROLL, TORRENCE LAMONT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*MARTIN ST* LOT 6 EXC E47' BLOCK 7 TAFTON ADDITION 20 1S 11W 0.1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRIGHTSVILLE FIRE PROTECTION DISTRICT #17, OCSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25W0080006900</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CARTER, MARK A </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*CLOVERDALE RD*  PT S1/2 COM AT THE PT OF INTERS OF THE S SEC LN &amp; THE W R/W LN HW N161 TH S53*30'W AL SD R/W LN 860.66' DEEDED (657.88' MEASURED) TO THE WLY R/W LN OF VALENTINE RD TH N36* 30'3W AL SD R/W LN 862.82' TH N54* 22'12E49.99' TO THE ELY R/W LN OF VALENTINE RD TH N55*22'14E735.29' N44*54'28E110.18' TO THE POB TH N41*44'21W921.62' TO THE ELY R/W LN OF CLOVERDALE RD TH N48*15'39E AL SD R/W LN 383.13' S41*44'21E125' N48*15'39E125.88' S41*44'21E766.8' TH S44*54'28W509.88' TO POB CONTAIN -ING 10.234 AC MOL LESS &amp; EXC PT S1/2 COM INTERS SLN SEC 36 &amp; W R/W VALENTINE S52*W657.88' N36*W862.82' N54*E49.99' N55*E311.30' N55*E423.99' N44*E110.18' N41*W348.31' N41*W182.56' TO POB N41*W390.75' N48*E166.67' S41*E390.75' S48*W166.67' TO POB &amp; EXC PT S1/2 MPDA COM AT INTERS OF SLN SEC &amp; W R/W HWY 161 N36*862.82' N54*E49.99' TO E R/W VALENTINE RD N55*E311.30' N55*E433.99' N44*E110.18' N41*W921.62' TO CLOVERDALE RD N48*E216.67' TO POB N48*E166.45'S41*E125' N48*E125.88' S41*E233.79' S48*W292.33' N41*W348.79' TO POB 36-3N-11W 36 3N 11W 6.77 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>KATHLEEN K CARTER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22J0280000808</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CASEY, BARBARA L/HERBERT G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1832 DENNISON ST*  PARK E50' OF LOT 11-12-13  BLOCK 22 PARK ADDITION 9 1N 12W 0.14 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">OCSE, MUSTAND CAPITAL FUNDING, CITY OF LITTLE ROCK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1870022000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CASTER, RONNIE DEWAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">4201 RIFFEL ST  LOT 6 BLOCK 8 MOTLEY HEIGHTS ADDITION 19 1N 11W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, CAPITAL ONE BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24R0190709200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CEASE, MARTHA M &amp; PHILIP H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 35TH ST  18 1N 11W 0 ACRES LOT 9 BLOCK 26 COLLEGE PARK R1 ADDITION CITY  SD 011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24R0187318400</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CEDENO, ADRIANA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*DORCHESTER DR*  LOT 15-16 BLOCK 6 PARKWOOD ADDITION 11 1N 13W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>QUALLS FAMILY TRUST, WAMES QUALLS REVOCABLE TRUST, JOHNNIE QUALLS REV TRUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44L0970009200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CHAN, HUNG FAN ALLEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*S PULASKI ST*  N1/2 W1/2 W1/2 LOT 2 IN NW SW NW 15 1N 12W 0.4 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2560005200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CHARLES, DONALD EDWARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1106 W 35TH ST  15 1N 12W 0 ACRES LOT 10 BLOCK 57 BRADDOCKS BLVD L3 ADDITION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY T ABRAMS, JACK REYNOLDS, STATE OF AR SIX JUDICIAL DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2750112700</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CLARK, BRYAN / CHARLES / ANNA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">602 S FAIRWAY AVE  LOT 8 BLOCK 316 PARK HILL 3S ADDITION 7 2N 11W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, WELLS FARGO BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23S0440307600</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CLARK, ERVIN B &amp; CLASSIE MAE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PATTERSON DR  LOT 10-12 BLOCK 10 BOOKER TERRACE ADDITION 16 2N 11W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCALMONT FIRE PROTECTION #20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23R0166111200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CLARK, WM H JR &amp; BOBBIE JEAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">5624 SONORA DR  LOT 8 BLOCK 1 PARK TERRACE ADDITION 16 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF NORTH LITTLE ROCK, DFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N0890000800</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CLAY, KEITH </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*BROWN ST*  N50' OF S100' OF BLK 3 GALLAGHER 3RD ADDITION 8 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1750002500</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COLEMAN, BERNICE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*TRUST ST* W1/2 OF LOT 9  BLOCK 6 MOTLEY HEIGHTS ADDITION 19 1N 11W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HENRY O COLEMAN, CARL COLEMAN, TRAVIS COLEMAN, DWIGHT COLEMAN, EMMA JEAN COLEMAN, BRIDGETTE COLEMAN, COLLEGE STATION SEWER #243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24R0190707200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COLEMAN, WASH &amp; FLORIDA MAE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2717 LINCOLN AVE  LOT 4 BLOCK 47 CHOCTAW ADDITION 1 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES E THOMAS, JR., BRANDON D CARTER, ALANDON E THOMAS, JAMAL L THOMAS, VICTORIA M THOMAS, ANGELA D THOMAS-MOORE, CITY OF NORTH LITTLE ROCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N3180033500</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CONTRERAS, MEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*2507 S CEDAR ST*  R C BUTLERS N3' OF W84' OF 9 &amp; ALL 10 EXC N2' OF W84'  BLOCK 6 BUTLERS R C ADDITION 8 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1680004700</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COOK, ROBERT LEWIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*718 HYACINTH ST* RICH ACRES 1955 REPLAT OF LTS 1 &amp; 2 BLK D A D RICH ACRES ADDITION 32 2N 11W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF NORTH LITTLE ROCK, OCSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23N0670003200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORNERSTONE HOME SOLUTIONS INCORPORATED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*1616 WOODROW ST* N40' OF 12  BLOCK 10 JOHNSON C &amp; P ADDITION 8 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1480012100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">601 W 34TH ST  LOT 7 BLOCK 11 MOORES GLENDALE ADDITION 22 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N1880016800</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2408 RAILROAD AVE  LOT 3 BLOCK 4 BUDDENBERG ADDITION 27 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">OCSE, DF&amp;A, CITY OF NORTH LITTLE ROCK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N2330002800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*2119 MOSS ST*  PT LT 1 &amp; ALL LT 2 MPDA BEG NE COR OF SD BLK 2 TH S43' TO POB TH S49' TH W AL SLN OF SD LT 2 135' TH N40' TH E'LY 135.2' TO POB 27 2N 12W 0 ACRES LOT 44928 BLOCK 2 MISSOURI PACIFIC ADDITION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N2460001200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1520 W SHORT 17TH ST  LOT 6 BLOCK 8 LASKERS ADDITION 27 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N2520008100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COTHORN PROPERTIES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">817 ADAMS ST  LOT 5 BLOCK 2 CUNNINGHAMS ADDITION 6 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FELIPE HERNANDEZ AMAYA, CRUZ ALFONSO MARTINEZ MEJIA, CITY OF LITTLE ROCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1160000900</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRAIG, GLORIA JEAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANTRELL RD  LOT 13 BLOCK 38 PANKEY J EXT TO 3RD ADDITION 20 2N 13W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43L0190004200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CREDIT, HELLEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*NORMAN RD* HIGHLAND SUB REPLAT TR A 189 A LOT 189 HIGHLAND ADDITION 12 2N 13W 0.18 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAR WORLD, OAK GROVE FIRE, COMMISSIONER OF REVENUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43R0120103600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRIMSONWOOD LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2425 W 17TH ST  LOT 7 BLOCK 16 PARK ADDITION 9 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEE T REDWOOD, CITY OF LITTLE ROCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1870014300</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2501 W 17TH ST  LOT 1 BLOCK 17 WORTHEN &amp; BROWN ADDITION 9 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1890014100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRIMSONWOOD/REDWOOD, LEE T </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2003 RICE ST  LOT 180 BLOCK 0 ADAMS REP #1 ADDITION 9 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1930018900</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CROOK, SAMUEL W III/KENDRA LEANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1216 MILITARY RD*  PT W1/2 SE SECTION 29-3N-10 MPDA BEG N88*43'48E985.18' OF SW COR THEREOF TH N88*43'48E115.82' TO CLN STANPHILL RD N03*16'33E188.8' AL RD N84*02'27W115.36' S03*20'13W203.88' TO POB LESS &amp; EXC E15' &amp; S30' FOR RD R/W C/O 36682 29 3N 10W 0.54 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DF&amp;A, LEIGHA GARRITY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>12J0620012800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CROSS PROPERTY GROUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*3501 W 16TH ST*  PT NW SW NE BEG 10 FT W OF NE COR, TH W 55 FT, TH S 135 FT, TH E 55'W 135' TO BEG 8 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1470002100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CROSS PROPERTY GROUP LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*3104 W 14TH ST* E45' OF S93' OF LOT 11 &amp; W5' OF S93' OF 12  8 1N 12W 0 ACRES LOT  BLOCK 22 JONES &amp; WORTHEN ADDITION CITY  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L0920021800</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CROWE, CATHERINE ANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*4801 SYCAMORE ST*  S1/2 OF LOT 7 BLOCK 10 MASSIE WEST ADDITION 15 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N0370015700</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRUTCHFIELD, MERRON </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1322 N MAGNOLIA ST  LOT 1 BLOCK 8 DAVIS ADDITION 35 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, COMMISSIONER OF REVENUES, COLUMBIA INSURANCE GRP, CREDIT ACCEPTANCE CORP, FIELDSTONE MORTGAGE CO, MERS INC, JP MORGAN CHASE BANK NA, MERRON CRUTCHFIELD III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N2890107400</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DAVIS, THELMA A </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1307 N PINE ST  LOT 8 BLOCK 27 IRON MOUNTAIN ADDITION 35 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIDLAND FUNDING LLC, ARVEST BANK, JOE WILLIE HALL, CITY OF NORTH LITTLE ROCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N2860010000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DODSON, CHARLES W &amp; BRENDA U </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*7005 GREENCREST DR* LOT 22 BLOCK 0 WEST ACRES ADDITION 13 1N 13W </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">OCSE, </x:t>
+  </x:si>
+  <x:si>
+    <x:t>44L1240002100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SCOTT, FALICIA E COX &amp; CHARLES RAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*14911 HIGHWAY 365 S* PT NE SW MPDA BEG SE COR NE SW TH N00*57'25E 179.004 FT TH S83*23'40W 100.967 FT TH S06*16'55E 33.72 FT TH S87*18'00W 131.031 FT TH S02*37'32W 123.63 FT TH S88*57'39E 230.204 FT TO POB
+**PARCEL IS ACREAGE ONLY. PARCEL CONTAINS NO STRUCTURE** 20 1S 11W 0.77 ACRES LOT  BLOCK   ADDITION CITY  SD 011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRIGHTSVILLE FIRE PROTECTION #17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25W0050006000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DOUGLAS, DANIEL T </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">25 EATON DR  LOT 35 BLOCK 0 WAKEFIELD VILLAGE ADDITION 30 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA. CITY OF LITTLE ROCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L3980003500</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DOZZELL, BEN HENRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*2717 CENTER ST*  LIBERTY HILL LT 4 &amp; W30' OF S3' OF LT 3  BLOCK 7 LIBERTY HILL ADDITION 15 1N 12W 0.15 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHARLES WILLIAM DOZZELL, CITY OF LITTLE ROCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2620006800</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DUMAY, DAVID </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1103 N I ST  LOT 11 BLOCK 2 DIXIE ADDITION 31 2N 11W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSCE, COMMISSIONER OF REVENUES, MURVAL DUMAY, DOROTHY ALLEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23N0460003200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EACKLES, MENYOUN S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 34TH ST  LOT 5 BLOCK 24 COLLEGE PARK R1 ADDITION 18 1N 11W 0.13 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, DF&amp;A, SHELBA AND JEAMES GREENE, PORTFOLIO RECOVERY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24R0187316000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 36TH ST  LOT 11 BLOCK 28 COLLEGE PARK R1 ADDITION 18 1N 11W 0.17 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, DF&amp;A, PORTFOLIO RECOVERY LLC, JAMES &amp; SHELBA GREENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24R0187320900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 36TH ST  LOT 12 BLOCK 28 COLLEGE PARK R1 ADDITION 18 1N 11W 0.17 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORTFOLIO RECOVERY LLC, OCSE, DF&amp;A, JAMES &amp; SHELBA GREENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24R0187321000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 37TH ST  LOT 10 BLOCK 35 COLLEGE PARK R1 ADDITION 18 1N 11W 0.17 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIRGINIA MICHAEL, RICHARD STEINERT, PORTFOLIO RECOVERY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24R0187327400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 36TH ST  LOT 4 BLOCK 38 COLLEGE PARK R1 ADDITION 18 1N 11W 0.17 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24R0187330200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST COAST EQUITIES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*MANSON RD* PT L1 MPDA COM 96.95'E OF SW COR SD LT TH S89*58'44E 83.86' N00*01'17'E 89.17' FOR POB TH N00*34'24E 33' S89*25'36'E 20' S00*34'24W 33' N89*25'36W 20' TO POB LOT 1 MOOSE LODGE ADDN - SHERWOOD ADDITION 4 2N 11W 0.015 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23S0031300102</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EAST, MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*200 E 22ND ST* N95' OF LT 7  BLOCK 2 MARA ADDITION 26 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N2170001400</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EASTER, ANTHONY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2200 LUSBY CT  LOT 5 BLOCK 0 LUSBY ACRES EST ADDITION 4 4N 10W 2 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11R0092500500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EASY LAND INVESTING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MONROE ST  LOT 9 BLOCK 6 BUHLERS 10TH ADDITION 7 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1220007600</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EL ELIHU, ELI </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*1019 W 29TH ST* PARK HILL E 34' OF W 67' OF N10' OF 18 &amp; E 34' OF W 67' OF 19 &amp; 20  BLOCK 1 PARK HILL ADDN TO LR ADDITION 15 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, INNOVATIVE FAMILY HOUSING, CITY OF LITTLE ROCK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2730001900</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*1017 W 29TH ST*  PARK HILL W 32FT OF E 63FT OF N 10FT OF 18 &amp; W 32' OF E 63' OF 19 &amp; 20  BLOCK 1 PARK HILL ADDN TO LR ADDITION 15 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2730002000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*1021 W 29TH ST* PARK HILL W 33FT OF N 10 FT OF 18 &amp; W 33FT OF 19 &amp; 20  BLOCK 1 PARK HILL ADDN TO LR ADDITION 15 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2730002100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EL MILLER, CEDRIC </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LENA LN  LOT 3 BLOCK 15 JET CITY ANNEX ADDITION 35 4N 11W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>21R0347316600</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LENA LN  35 4N 11W 0 ACRES LOT 4 BLOCK 15 JET CITY ANNEX ADDITION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH PULASKI FIRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21R0347316700</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EL, ELIHU </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*1015 W 29TH ST*  PARK HILL E 31FT OF N10' OF 18 &amp; E 31 FT OF 19 &amp; 20 BLOCK 1 PARK HILL ADDN TO LR ADDITION 15 1N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2730002200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELLISON VENTURES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1904 ABIGAIL ST*  N40' OF LOTS 1, 2 AND 3  BLOCK 26 JOHNSON S J ADDITION 8 1N 12W 0.14 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF LITTLE ROCK, OCSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1620024300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4316 W 28TH ST  LOT 8 BLOCK 4 LANDRETH &amp; COX ADDITION 8 1N 12W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L1700004100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ELROD, HARVEY E SR &amp; DEMARIS I </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*6717 HINDMAN PKWY*  W100'OF TR 35 GRACELAND AC ANNEX ADDITION 25 1N 13W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF LITTLE ROCK, DEMARIS SWINT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44L1750101800</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EVANS, BLAKE COLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1708 PINION LN  LOT 13 BLOCK 1 BEECHWOOD TO JACK REPL ADDITION 20 3N 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>12J0530001400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRGREEN FIELDS TRUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*PHYLLIS ST*  LT 4 &amp; EXC R/W LT 5  BLOCK 40 LASKERS 2ND ADDITION 28 2N 12W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33N2640015600</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FELKER, THOMAS L/BILLIE SUE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">700 HILL ST  LOT 27 BLOCK 4 OAK VIEW SUB REPLAT ADDITION 19 3N 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEBORAH DAVENPORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12J0290006800</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FERGUSON, CHAD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*5505 CHIQUITO RD*  PT N1/2 SE SE COM NE COR TH S330' TH W194' TH S100' W110' TO POB TH W75' TH S45' TH E75' TH N45' TO POB AKA BLK 1 LT 5 OVERTON SUB UNREC PLAT 29 2N 11W 0.08 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23N0270004400</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FERGUSON, CHAD S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*4708 SHERMAN DR*  S1/2 LOT 48 CRYSTAL HILL #3 ADDITION 18 2N 12W 0.2 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33R0180201100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FERNANDES, SANDRO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*W 32ND ST*  S1/2 OF 5 &amp; 6  16 1N 12W 0 ACRES LOT  BLOCK 8 BOWMANS ADDITION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2870006000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FERREIRA, GILSON ANDRADE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*5217 CHIQUITO RD*  PT SE SE COM NE COR TH S330' W1124' MOL TO POB TH S50' TH W140' TH N50' TH E140' TO POB AKA BLK 4 LT 1 OVERTON SUB UNREC PLAT 29 2N 11W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23N0270005700</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FIGLIOLO, MICHAEL N </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*OAKHURST ST*  W PT LT 9 BEG COR LTS 9 &amp; 10 ON SLN TH NE'LY 121 5' SE ON NLN OF SD LT 7 E'LY 49 5'SW'LY 142 6' NW'LY 30 2' TO POB BLK 5 OAKHURST ADDITION 19 3N 10W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHARYN DEAN, OPAL FIGLIOLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12J0350007100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FILES, CECIL KIRK, REVOCABLE TRUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*7800 FILES LN* TRACT 1  FILES INDUSTRIAL ADDITION 20 2N 10W 0.25 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAN RIEKE &amp; CLAYTON F SCHAEFER%SUCCESSOR CO-TRUSTEES%CECIL KIRK FILES REVOC TRUST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13R0200100100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FLOYD, JERRY D </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">6700 PECAN AVE  LOT 21 BLOCK 5 RICHLAND ADDITION 16 1N 11W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, DAVID FLOYD, THOMAS FLOYD, JASON FLOYD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24L0140008100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FOX, DAVID ALLEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*3620 WEST ST* LOT 5 BLOCK 0 STONEHEDGE ADDITION 15 1N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
-    <x:t>34L1780003600</x:t>
-[...1102 lines deleted...]
-  <x:si>
     <x:t>44L1360200500</x:t>
   </x:si>
   <x:si>
-    <x:t>FRANKLIN, ARTEZ L, SR</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FREEMAN, BEULAH MCELROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLLY ST  LOT 23 BLOCK 2 BIERMAN HGTS ADDITION 24 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>CLARENCE L FREEMAN, JR, JOSEPHINE MARIE FREEMAN, JEFFIE L FREEMAN</x:t>
   </x:si>
   <x:si>
     <x:t>34L3510003700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAMET, CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">904 N F ST  LOT 15 BLOCK 16 DIXIE ADDITION 31 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>WILLIE FRED LUNNIE JR, IRA JAMES LUNNIE, LILTON LUNNIE, CITY OF NORTH LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>23N0460032100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARCIA, CAROLINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3500 W 10TH ST  5 1N 12W 0 ACRES LOT 8 BLOCK 2 MARTIN T B ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>UAMS, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>34L0840002000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GARIBAY-PANIAGUA, CARLOS </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GARRISON, MARY KATHRYN </x:t>
   </x:si>
   <x:si>
     <x:t>*LINDA KAY DR*  PT SE SE BEG 248'N &amp; 230'W OF SE COR N247' W100' S247' E100' TO BEG 20 1S 12W 20 1S 12W 0.57 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>35R0200010500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2017 S PINE ST  LOT 7 BLOCK 9 NEIMEYERS ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1640008700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*W 35TH ST* THE W10' OF LTS 4 5 &amp; 6 &amp; THE E 5' OF AN ALLEY LYING BETWEEN LTS 4 5 &amp; 6 &amp; LTS 7 8 &amp; 9 NOW CLOSED BLOCK 41 BARROW JOHN 3L ADDITION 14 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>44L1340306600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*COBB ST* LOT 9 BLOCK 91 BARROW JOHN 6L ADDITION 14 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>44L1340607800</x:t>
   </x:si>
   <x:si>
     <x:t>*KERRY DR*  PT NW SE LYING N OF YARBERRY ACRES SUB BEING 30' N &amp; S BY 669 27' E &amp; W 12 1S 13W 0.45 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>45L0770006502</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*LENOX RD*  THE W72.5' LT 3 LOT 3 BLOCK 2 KEY`S ADDITION 19 3N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>RUNYAN ACRES FIRE PROTECTION #10</x:t>
   </x:si>
   <x:si>
     <x:t>22R0193101800</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GENTRY, EALGIE A III/KAREN/DARRELL </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GIRON, ESMELIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2109 MARYLAND AVE* W35' OF 11 &amp; 12  BLOCK 7 MARSHALL &amp; WOLFE ADDITION 4 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L0480002600</x:t>
   </x:si>
   <x:si>
     <x:t>*9102 AUXOR RD*  PT N1/2 NE SECTION 5-1S-12 MPDA BEG ON THE S BOUNDARY LINE N1/2 NE 637.66' E OF SW COR THEREOF TH E300' N110' W300' S110' TO BEG 5 1S 12W 0.74 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>35L0012000600</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GLASER, RICHARD S </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GRAHAM, GEORGIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*COORS DR*  SMITH HGTS PT LOT 8 BEG 93 5'S OF NW COR S24'SE62 7'N44*46'W75' TO POB 8 16 2N 12W LOT  BLOCK 0 SMITH HEIGHTS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>OFFICE OF CHILD SUPPORT ENFORCEMENT, GEORGIA GRAHAM MURPHY,2209 COORS DR LLC, KVB PROPERTIES LLC.</x:t>
   </x:si>
   <x:si>
     <x:t>33N0860001000</x:t>
   </x:si>
   <x:si>
     <x:t>GRAY, DARREN / KAREN JENEEN HENDERSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2506 E WASHINGTON AVE  LOT 10 BLOCK 42 CHOCTAW ADDITION 1 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>FIRST FRANKLIN FINANCIAL CORPORATION, CITY OF NORTH LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>33N3180029100</x:t>
   </x:si>
   <x:si>
     <x:t>GREEN, ANNETTE /MARION JONES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*3008 CENTER ST*  LT 2 ANDERSON'S REPLAT OF N12 5' LT 14 ALL LTS 15 &amp; 16  BLOCK 2 LIBERTY HILL ADDITION 15 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>ODELL DUNN, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>34L2620002800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREEN, SCOTT GRAVELLY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1224 W 21ST ST*  W50' LOT 4-5-6  BLOCK 35 WELDON E WRIGHT'S ADDITION 10 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIRST HORIZION BANK, ARVEST BANK CITY OF LITTLE ROCK </x:t>
   </x:si>
   <x:si>
     <x:t>34L2020038600</x:t>
   </x:si>
   <x:si>
-    <x:t>GREEN, WARREN J, SR</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GREER, JUNE ELIZABETH </x:t>
   </x:si>
   <x:si>
     <x:t>*BEASLEY RD*  E1/2 OF LT 1 BLOCK 4 FLETCHERS ADDITION 19 1N 11W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COLLEGE STATION SEWER #243</x:t>
   </x:si>
   <x:si>
     <x:t>24R0192502100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GUTIERREZ-HERNANDEZ, FATIMA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>H CUBED HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1619 W 20TH ST  LOT 10 BLOCK 8 FLEMING &amp; BRADFORD ADDITION 9 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1950011000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARDING, OTIS JR/CASSANDRA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">7805 WOODHAVEN DR  LOT 29 BLOCK 0 WOODHAVEN ADDITION 2 1S 13W </x:t>
   </x:si>
   <x:si>
     <x:t>45L0340003000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, MARGARET /DESHAUN MORTON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3810 E 38TH ST  LOT 9 BLOCK 42 COLLEGE PARK R1 ADDITION 18 1N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>COLLEGE STATION IMPV DIST 344</x:t>
@@ -1909,62 +1508,50 @@
   <x:si>
     <x:t>21R0140005100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAWKINS, MELVIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4314 W 19TH ST*  TR E PT LT 9 BLK 23 BEING E21' OF W26' OF LT 9 BLOCK 23 JOHNSON S J ADDITION 8 1N 12W 0.07 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>PATRICIA HAWKINS, OCSE, TONY HAWKINS</x:t>
   </x:si>
   <x:si>
     <x:t>34L1620022500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDERSON, J U </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1101 GRAHAM RD LOT 3 BLOCK 0 HICKMAN &amp; MCCONNELL ADDITION 29 3N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>12J0640000300</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HENRIQUEZ, MANUEL ANTONIO </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HERNANDEZ, KIMBERLY DENISE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JEFFERSON ST  LOT 4 BLOCK 3 CUNNINGHAMS ADDITION 6 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1160001900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGGINBOTHAM, WM B </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">9 MANSFIELD DR  LOT 36 BLOCK 0 WAKEFIELD VILLAGE #4 ADDITION 31 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>BLANCA ELIZABETH HIGGINBOTHAM, DAVID MICHAEL HIGGINBOTHAM, WILLIAM BAILEY HIGGINBOTHAM, JR., STEPHEN LEON HIGGINBOTHAM</x:t>
   </x:si>
   <x:si>
     <x:t>34L4080003800</x:t>
   </x:si>
   <x:si>
     <x:t>HIGHER LIFE TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*201 MOSLEY ST*  REPLAT LT 1&amp;2 POES SUB A 22 BLOCK 22 POE`S ADDITION 32 2N 11W </x:t>
@@ -2093,74 +1680,50 @@
     <x:t xml:space="preserve">N RAILROAD ST  LOT 6 BLOCK 7 PERKINS SURVEY TO WOODSON ADDITION 20 2S 11W </x:t>
   </x:si>
   <x:si>
     <x:t>DFA, WOODSON LEVEE DISTRICT, HENSLEY/WOODSON FIRE PROTECTION #26, PINE RIDGE K2 RENTALS, DAMAR PROPERTIES</x:t>
   </x:si>
   <x:si>
     <x:t>26R0209106900</x:t>
   </x:si>
   <x:si>
     <x:t>*INTERSTATE 40*  J C BRITTAINS SUB E 1/2 E 1/2 TR 18 EXC TH PT N OF R/W NEW HWY 40 &amp; EXC R/W NEW HWY 40 19 AC BRITTAINS J C ADDITION 7 2N 12W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, JOHN WINTER, VERLON FONTENOT, DAMAR PROPERTIES, PINE RIDGE K2 RENTALS</x:t>
   </x:si>
   <x:si>
     <x:t>33R0079104400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOOVER, ALFREDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4004 ROGERS ST* POES SUB N 35' OF 2  LOT 2 BLOCK 2 POE`S ADDITION 32 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>23N0710000400</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>44L1340708100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUMPHREY, MARY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLARD ST  LOT 11 BLOCK 3 BLISS &amp; DOROUGH ADDITION 24 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>DOMINIQUE HUMPHREY, TRAMAIN HUMPHREY, ASHLEY HUMPHREY, SWEET HOME RURAL FIRE PROTECTION #16</x:t>
   </x:si>
   <x:si>
     <x:t>34R0240702900</x:t>
   </x:si>
   <x:si>
     <x:t>IREMODEL PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4412 ASHER AVE  17 1N 12W 0.19 ACRES LOT 3 BLOCK 9 RIFFEL &amp; HOLDER 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, ADWS, CROWN ASSET MANAGEMENT LLC, RACHEL FAZIO, CENTRAL BANK, WILMINGTON TRUST NATIONAL ASSOC., ROBERT SALGADO JR, ARMANDO SALGADO, MICHAEL N JORDAN, DORTHULA JORDAN, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>34L2970106700</x:t>
   </x:si>
@@ -2182,83 +1745,50 @@
   <x:si>
     <x:t xml:space="preserve">ISBELL, ALVERTIS/LYDIA M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">919 N I ST  LOT 3 BLOCK 14 DIXIE ADDITION 31 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>23N0460026100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FLASH INC, J &amp; P </x:t>
   </x:si>
   <x:si>
     <x:t>2541 HIGHWAY 161 N LITTLE ROCK, AR 72117
 *THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 60-0228 AND 60-0760.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=60000426&amp;OWNER_ID=006085.
 THIS SITE IS SUBJECT TO DEED RESTRICTIONS.  WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.
 DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT.    1.940 ACRES LOT 2 BLOCK 0 STRAWNS ADDITION CITY  SD 004</x:t>
   </x:si>
   <x:si>
     <x:t>ANITA C PHILLIPS, GARY JOE WILLIAMS, ALLEN WILLIAMS, FNBC BANK, OSCAR L PATTERSON, CAROL A PATTERSON, DWAYNE JONES, HOLLY S JONES, J.N.H.L.M. INC, JERRY BELL STEPHENS, WYNELLE ELLINGTON STEPHENS, PERFORMANCE FOOD GROUP INC, SEMS INC, 4COURT HOLDINGS, CITY OF NORTH LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>23N0270400200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JACKSON, ESTER </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JACKSON, EVERLEANER </x:t>
   </x:si>
   <x:si>
     <x:t>1309 HANGER ST  LOT 3 BLOCK 8 HANGER ADDITION 11 1N 12W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>RUTH SMITH, CITY OF LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>34L0270007900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, FRED </x:t>
   </x:si>
   <x:si>
     <x:t>*2301 E BROADWAY ST*  LOTS 5 AND 6 BLK 19 AND ALSO THE E1/2 OF CLOSED LINDEN STREET LESS AND EXC 2410 SQ FT FOR BROADWAY R/W DEED 05 095044 SECTION 36 2N 12W 0.3 ACRE LOT 5 BLOCK 19 CHOCTAW ADDITION</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, THOMASEMA EASTER</x:t>
   </x:si>
   <x:si>
     <x:t>33N3180005900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, FREDERICK </x:t>
@@ -2299,62 +1829,50 @@
   <x:si>
     <x:t xml:space="preserve">JACKSON, JOHNNY </x:t>
   </x:si>
   <x:si>
     <x:t>1905 S MARTIN ST  LOT 8 BLOCK 4 HIGHLAND PARK ADDITION 8 1N 12W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>LOUIS SIMS, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>34L1580004800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, KIRBY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t>424 W 23RD ST  27 2N 12W LOT 20 BLOCK 20 MILITARY HEIGHTS RENEWAL ADDITION</x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, CITY OF NLR</x:t>
   </x:si>
   <x:si>
     <x:t>33N2150001400</x:t>
   </x:si>
   <x:si>
-    <x:t>JADSTER PROPERTIES LLC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JARRETT, DENISE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1405 S ELM ST  LOT 2 BLOCK 12 WORTHEN W B ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1600011500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1409 S ELM ST  LOT 3 BLOCK 12 WORTHEN W B ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>SAMEUL P MOORE</x:t>
   </x:si>
   <x:si>
     <x:t>34L1600011600</x:t>
   </x:si>
   <x:si>
     <x:t>JAYBIRD INVESTMENTS INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3904 W 11TH ST  5 1N 12W 0 ACRES LOT 11 BLOCK 11 FOREST HILL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>34L0760010300</x:t>
@@ -2431,335 +1949,227 @@
   <x:si>
     <x:t>7217 KELLY RD  LOT 4 BLOCK 0 HIGHLAND ADDITION 12 2N 13W 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>MAVERICK TRANSPORTATION LLC, OCSE, COMMISSIONER OF REVENUES, OAK GROVE FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>43R0120105600</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON, GEO N, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">816 N D ST  LOT 21 BLOCK 24 DIXIE ADDITION 31 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>MARY LEE MACK JOHNSON, KENNETH RAY JOHNSON, VALARIE T JOHNSON, CITY OF NORTH LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>23N0460044700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, HERBETEEN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">229 MOSLEY ST  LOT 6 BLOCK 17 POE`S ADDITION 32 2N 11W </x:t>
+    <x:t>229 MOSLEY ST  32 2N 11W 0 ACRES LOT 6 BLOCK 17 POE`S ADDITION CITY  SD 004</x:t>
   </x:si>
   <x:si>
     <x:t>BENJAMIN G MITCHELL, CITY OF NORTH LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>23N0710006700</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MOSLEY ST  LOT 7 BLOCK 17 POE`S ADDITION 32 2N 11W </x:t>
+    <x:t>MOSLEY ST  32 2N 11W 0 ACRES LOT 7 BLOCK 17 POE`S ADDITION CITY  SD 004</x:t>
   </x:si>
   <x:si>
     <x:t>23N0710006800</x:t>
   </x:si>
   <x:si>
-    <x:t>JOHNSON, JENNIFER /JAMES CARTHRON</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JOHNSON, KELLI D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*53 DARTMOUTH DR* LOT 145 BLOCK 0 KENSINGTON PLACE ADDITION 15 1N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>GOOD SHEPERD, MSCB, INC, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>44L1380014800</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOHNSON, ROBERT EUGENE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JOHNSON, TRACY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4314 ASHER AVE* LOT 10 &amp; 11 BLOCK 3 RIFFEL &amp; HOLDER ADDITION 17 1N 12W 0.37 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>CENTRAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>34L2950003000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, ASHLEY A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">223 16TH ST  LOT 12 BLOCK 26 NORTH ARGENTA ADDITION 26 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF N LITTLE ROCK, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>33N2110021900</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JONES, JACINDA H </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES, YOLANDA/BRANDON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*601 PROTHO ST* PROTHRO SUB PT TR 233 BEG AT THE INTERS OF THE NE LINE OF OAK ST &amp; THE NW LINE OF PROTHRO ST WHICH IS THE SE COR OF BLK 233 TH NE ALONG THE NW LINE OF PROTHRO ST 59.6' TH NW PARALLEL TO OAK ST 110.3' TH SW'RLY 59.6' TO SW LINE OF BLK 233 TH ALONG THE SW'RLY LINE OF BLK 233 100' TO BEG. PROTHRO ADDITION 2431 PS SLG </x:t>
   </x:si>
   <x:si>
     <x:t>CAR-MART, INC., CREDIT ACCEPTANCE CORPORATION, NEXTGEAR CAPITAL, INC., CITY OF NORTH LITTLE ROCK, DFA, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>23N0770014700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JORDAN, GREGORY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1723 PINION LN  LOT 6 BLOCK 2 BEECHWOOD TO JACK REPL ADDITION 20 3N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>12J0530003000</x:t>
   </x:si>
   <x:si>
-    <x:t>K&amp;L TRANSPORTS LLC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KAUR, JASKIRAN </x:t>
   </x:si>
   <x:si>
     <x:t>*207 DUPREE DR*  LOTS 22 &amp; S 38' OF 23 BLOCK 0 WEST JACKSONVILLE #1 ADDITION 30 3N 10W 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12J0820001700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KERLIN LAND CO LLC </x:t>
   </x:si>
   <x:si>
     <x:t>*5004 E REED RD*  PT W1/2SE NE SE BEG SE COR LY 55 REP OF CRYSTAL HILL NO 10 E 146'TO POB S 150' E73' N150' W73' TO POB 7 2N 12W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>33R0070014800</x:t>
   </x:si>
   <x:si>
-    <x:t>KERR FAMILY REVO TRUST</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KING, ANDRE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4220 W 22ND ST  LOT 11 BLOCK 6 WELCH SAM ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>OSCE</x:t>
   </x:si>
   <x:si>
     <x:t>34L1670006900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIRK, CHAS KIRK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">817 F ST LOT 5 BLOCK 25 DIXIE ADDITION CITY NORTH LITTLE ROCK 31 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>FELIX M KIRK, PAUL A KIRK, ARKANSAS DEMOCRAT-GAZETTE FCU, LVNV FUNDING, PORTFOLIO RECOVERY ASSOCIATES LLC, DF&amp;A, CITY OF N LITTLE ROCK, CHARLENE HARRIS, JIM WALTER HOMES INC.</x:t>
   </x:si>
   <x:si>
     <x:t>23N0460045400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KORB, WM H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OLD TOM BOX RD  MCDERMOTT ADDITION 2 3N 11W 1.81 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>NANA SOLUTION, PULASKI FIRE PROTECTION #15</x:t>
   </x:si>
   <x:si>
     <x:t>22R0023100500</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KORLISS, NELSON </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>L WEST BODY SHOP INC AKA WEST BODY SHOP INC</x:t>
   </x:si>
   <x:si>
     <x:t>*5500 33RD ST*  LTS 10-11 &amp; 12  BLOCK 2 RUEBEL &amp; LEYMER ADDITION 18 1N 12W 0.48 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>34L3100001500</x:t>
   </x:si>
   <x:si>
-    <x:t>L/M/M CORPORATION</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>LACINA, ADELHEID TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">62 SHOSHONI DR  LOT 401 BLOCK 0 INDIANHEAD LAKES EST ADDITION 34 3N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>PULASKI FIRE PROTECTION DISTRICT #5, YVONNE HEIDI SWAFFAR, AUDREY KATHARINA WHITE</x:t>
   </x:si>
   <x:si>
     <x:t>22S0070027800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">64 SHOSHONI DR  LOT 402 BLOCK 0 INDIANHEAD LAKES EST ADDITION 34 3N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>22S0070027900</x:t>
   </x:si>
   <x:si>
     <x:t>LAF HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1707 S PULASKI ST  LOT 2 BLOCK 316 CITY OF LR L16 ADDITION 10 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>LLOYD FRANKLIN, STONE BANK, T &amp; M HOLDINGS GROUP, CITY OF LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>34L0201614100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAHR, BRUNO </x:t>
   </x:si>
   <x:si>
     <x:t>S SPRUCE ST  LOT 4 BLOCK 41 CHOCTAW ADDITION 1 1N 12W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>ADFA, WILBUR COLEMAN JR, HENRY COLEMAN, SHERYL COLEMAN, ROSALINDA COLEMAN</x:t>
   </x:si>
   <x:si>
     <x:t>33N3180027303</x:t>
   </x:si>
   <x:si>
-    <x:t>LAMB, KEVIN/SHARON LIVING TRUST</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LAMBERT, EVA D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">9605 CERELLE DR  LOT 248 BLOCK 0 TWIN LAKES ADDITION 10 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>44L0810024700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANGSTON, SHAPAGO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2105 SHORT 17TH ST* LASKERS 2ND AMENDED PLAT 8 LOT 8 BLOCK 25 LASKERS 2ND ADDITION 28 2N 12W 0.13 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>33N2640000700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANKFORD, LOVELL T </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">40 LAMONT DR  LOT 380 BLOCK 0 MEADOWCLIFF ADDITION 25 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>LOWELL T LANKFORD, AYLINE H LANKFORD, PHYLLIS R LANKFORD</x:t>
@@ -2785,62 +2195,50 @@
   <x:si>
     <x:t>10618 SARDIS RD LOT 9 &amp; 10 BLOCK 38 MABELVALE ADDITION 10 1S 13W 0.33 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>45L0460009200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAWSON, BENNY LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1206 E 17TH ST*  LOT 9 &amp; 10 BLOCK 6 INDUSTRIAL ADDITION 26 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N2260007400</x:t>
   </x:si>
   <x:si>
     <x:t>LEMON TREE ENTERPRISES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1708 N OLIVE ST*  N 1/3 OF LOT 7-8 &amp; N 1/3 OF W 40' OF LOT 9  BLOCK 5 HUMPHREY &amp; BALDWIN ADDITION 26 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N2190004600</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEWIS, MARY A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEWIS, MTONYA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2122 VALENTINE ST  LOT 14 BLOCK 4 CHESTERFIELD SQUARE ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, DONALD T MCCORMICK &amp; LEOLA MARLENE MCCORMICK REVOC TRUST DATED 12/28/1998</x:t>
   </x:si>
   <x:si>
     <x:t>34L1780008400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTT, DALTON VAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*18208 IRONTON RD* PT SW1/4 NW1/4 MPDA COM NE COR SW NW TH S238.7' TO POB TH S89*28'W208.7' S74.35' S89*28'W198.9' TH S175.65' N89*28'E407.6' TO W R/W IRONTON RD TH N AL W R/W SD RD 250' TO POB 34 1S 12W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, MIDLAND FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>35R0340003506</x:t>
   </x:si>
   <x:si>
     <x:t>LUCKADUE, CEDRIC / CURTIS HARRIS</x:t>
@@ -2875,98 +2273,68 @@
   <x:si>
     <x:t xml:space="preserve">7208 GERONIMO CIR  LOT 20 BLOCK 29 INDIAN HILLS 3N ADDITION 12 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>PAUL MINTON, F RICHARD JORDAN, WASHINGTON NATIONAL INSURANCE COMPANY, CAPITAL ONE, PORTFOLIO RECOVERY ASSOCIATES</x:t>
   </x:si>
   <x:si>
     <x:t>33N0140323400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARSHALL, COURTNEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*809 E 19TH ST*   LT J EXC R/W BLOCK 18 BRAGGS 2ND ADDITION 11 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>DISCOVER BANK, CITY OF LITTLE ROCK, BANK OF AMERICA</x:t>
   </x:si>
   <x:si>
     <x:t>34L2220000500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, DEWAYNE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">4 EATON DR  LOT 16 BLOCK 0 WAKEFIELD VILLAGE ADDITION 30 1N 12W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">1805 N BEECH ST  LOT 16 BLOCK 1 INDUSTRIAL EXTENSION ADDITION 26 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N2250001600</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MARTINEZ, ADELSO/MONICA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MASON, NANCY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">5109 FRAZIER PIKE  LOT 15 BLOCK 5 SANDERS ADDITION 17 1N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>YASHICA TEASTER, YASHIEA PEASTER, REED BAIL BONDING INC</x:t>
   </x:si>
   <x:si>
     <x:t>24L0150107400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MAURYA, ASHWINI </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MAUSEHARDT, BECKY /KEVIN DUNN</x:t>
   </x:si>
   <x:si>
     <x:t>*21216 HIGHWAY 365 S*  PT NE SW COM AT SW COR N790' E208.71 FT TO POB N203.01' E135' S14*E 210' W174' TO POB MOL 9 2S 11W 0.77 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIE NIBLET, HWY 365 SOUTH RURAL FIRE PROTECTION #13, WOODSON LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>26R0090001705</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAXWELL, MARY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1124 J L HAWKINS ST  LOT 8 BLOCK 13 CLINTON PARK ADDITION 12 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>FREDA MAXWELL, CEDRICK SIMPSON, CITY OF LITTLE ROCK, LITTLE ROCK/PULASKI DRAINAGE #2</x:t>
   </x:si>
   <x:si>
     <x:t>34L0130013300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1121 J L HAWKINS ST  LOT 10 BLOCK 14 CLINTON PARK ADDITION 12 1N 12W </x:t>
@@ -2974,113 +2342,86 @@
   <x:si>
     <x:t>34L0130015100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAXWELL, MARY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">J L HAWKINS ST  LOT 9 BLOCK 14 CLINTON PARK ADDITION 12 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L0130015000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAY, BILL W, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*BAUCH LN*  PT OF LT 36 BEG SW COR LT 36 N8' N 86* E200 4' S17' W200' TO BEG W &amp; P`S ADDITION 22 1S 12W 0.04 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, DF&amp;A,  SHANE &amp; SUSAN STAGGS</x:t>
   </x:si>
   <x:si>
     <x:t>35R0229103101</x:t>
   </x:si>
   <x:si>
-    <x:t>MAYS PROPERTY MGMT INC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MAYS, BARNETT G </x:t>
   </x:si>
   <x:si>
     <x:t>NORMAN RD  LOT 90 BLOCK 0 12 2N 13W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>OAK GROVE FIRE DISTRICT #25</x:t>
   </x:si>
   <x:si>
     <x:t>43R0120111700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAYS, DOROTHY MAE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WASHINGTON AVE  LOT 10 BLOCK 33 EAST ARGENTA ANNEX ADDITION 36 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>CITIBANK NA, BARCLAYS BANK DELEWARE, RICHARD MAYS SR, GEORGE MAYS</x:t>
   </x:si>
   <x:si>
     <x:t>33N3150010700</x:t>
   </x:si>
   <x:si>
     <x:t>MCBRIDE, PAUL L /TRACY JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">6 LIBBY LN  LOT 45 BLOCK 4 ENGLAND AC ADDITION 4 1S 12W </x:t>
   </x:si>
   <x:si>
     <x:t>INHERITANCE FUNDING COMPANY, AFCU, JEFFERSON CAPITAL SYSTEMS, NURSING AND REHAB AT GOOD SHEPHERD, MIDLAND CREDIT MANAGEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>35R0044904600</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCCLENDON, MATTHEW DALE </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCCOLLUM, MELBA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">10 NEAL PL  LOT 21 BLOCK 0 WALTERS #3 ADDITION 2418 PS SLG </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF NORTH LITTLE ROCK, DEBRA J WILMARTH, ROBIN HENDRICKSON, MARK MCCOLLUM</x:t>
   </x:si>
   <x:si>
     <x:t>24N0060002100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCORMACK, MIKE </x:t>
   </x:si>
   <x:si>
     <x:t>NORMAN RD  LOT 91 BLOCK 0 12 2N 13W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>43R0120111800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*ZION ST* LOT 4 BLOCK 83 BARROW JOHN 6L ADDITION 14 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>ALEXA MCCORMACK, ISABELLA MCCORMACK, SOPHIA MCCORMACK</x:t>
@@ -3088,152 +2429,98 @@
   <x:si>
     <x:t>44L1340601300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*TATUM ST*  LOT 1 BLOCK 131 BARROW JOHN 8L ADDITION 14 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>ALEXA MCCORMACK, ISABELLA MCCORMACK, SOPHIA MCCORMACK, CITY OF LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>44L1340807900</x:t>
   </x:si>
   <x:si>
     <x:t>MCDONALD, JAMES &amp; JANET / ETAL</x:t>
   </x:si>
   <x:si>
     <x:t>*1712 W 24TH ST*  E1/2 OF 9 &amp; ALL OF LT 10 BLOCK 16 FLEMING &amp; BRADFORD ADDITION 9 1N 12W 0.24 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DF&amp;A, DISCOVER BANK </x:t>
   </x:si>
   <x:si>
     <x:t>34L1950021301</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCDOWELL, ISAIAH </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>MCGEE HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CUMBERLAND ST  LOT 20 BLOCK 1 TUXEDO PARK ADDITION 15 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L2670001700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S LOUISIANA ST  LOT 13 BLOCK 3 ROBINSON ADDITION 15 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L2690005200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCINTOSH, SHIRLEY A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">39 ALLYSON CIR  LOT 20 BLOCK 0 HARLTON ADDITION 30 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>STACY COLETTE MCINTOSH, SEAN HOWARD MCINTOSH</x:t>
   </x:si>
   <x:si>
     <x:t>34L3650002000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCKINNEY, GEORGE A/ERMA L </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MEADE, VERONICA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">7008 REDWOOD DR  LOT 9 BLOCK 8 FAIRFIELD ADDITION 1 1S 13W </x:t>
   </x:si>
   <x:si>
     <x:t>PROGRESSIVE INSURANCE</x:t>
   </x:si>
   <x:si>
     <x:t>45L0120024600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MEADOWS, MRS E W </x:t>
   </x:si>
   <x:si>
     <x:t>*5107 YOUNG RD* LOT 45 EXC N28 40'FOR HWY CRYSTAL HILL #3 ADDITION 18 2N 12W 0.61 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>33R0180200600</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MERRITT, JAMES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MILLER, BRITTNEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1417 STONEHENGE PL  LOT 165 BLOCK 0 MARLOWE MANOR ADDITION 32 2N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>MIDLAND CREDIT MANAGEMENT, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>43L1070016500</x:t>
   </x:si>
   <x:si>
     <x:t>MIRACLE TEMPLE HOUSE OF PRAYER INC</x:t>
   </x:si>
   <x:si>
     <x:t>*6623 OLD HIGHWAY 67 N*  PT SE SW COM SW COR S88*20'22 E269 26' TO W R/W LN HWY 161 N23*46' E AL R/W 801' TO POB N66*14'W234' N23*16'E165' S66*14'E234' S23*46' W165' TO POB 33-4N-10W 33 4N 10W 0.89 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>11R0330004301</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, GEORGE E &amp; SHIRLEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LENA LN  34 4N 11W 0 ACRES LOT 8 BLOCK 13 JET CITY ANNEX ADDITION </x:t>
@@ -3295,51 +2582,51 @@
   <x:si>
     <x:t xml:space="preserve">NAYLES, JON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1315 W 22ND ST  LOT 2 BLOCK 13 FLEMING &amp; BRADFORD ADDITION 9 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1950016900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEEDHAM, BENJAMIN A </x:t>
   </x:si>
   <x:si>
     <x:t>1804 MARTIN LUTHER KING DR  LOT 19 BLOCK 40 CENTENNIAL ADDITION 9 1N 12W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LITTLE ROCK, JAMES E HENDRICKS, JACQUELINE Y HENDRICKS</x:t>
   </x:si>
   <x:si>
     <x:t>34L1850046300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NELSON, JASON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2001 RESERVOIR RD  LOT 48 TAMARACK PINES HPR ADDITION 35 2N 13W </x:t>
+    <x:t>2001 RESERVOIR RD  35 2N 13W 0 ACRES LOT 48 BLOCK  TAMARACK PINES HPR ADDITION CITY  SD 001</x:t>
   </x:si>
   <x:si>
     <x:t>43L1770104800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEREE, NADIA/ROUDY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1514 S VALENTINE ST*  PT SW NW NE BEG 105'E OF PT 525'S OF NW COR SW NW NE E105' S50' W105' N50' TO POB 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, CITY OF LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>34L1470000100</x:t>
   </x:si>
   <x:si>
     <x:t>*S SCHILLER ST* LT 12 EXC W70' BLOCK 43 CENTENNIAL ADDITION 9 1N 12W 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>34L1850056800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NGUYEN, TUYET THI </x:t>
   </x:si>
@@ -3352,62 +2639,50 @@
   <x:si>
     <x:t>NORWOOD INVESTORS GROUP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3107 BISHOP ST  LOT 4 BLOCK 7 BOWMANS ADDITION 16 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L2870004400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORWOOD INVESTORS GROUP </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BISHOP ST  LOT 5 BLOCK 7 BOWMANS ADDITION 16 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L2870004500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3020 BISHOP ST  LOT 9 BLOCK 11 BOWMANS ADDITION 16 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L2870008400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NORWOOD, THOMAS M/LINDA D </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">NRZ INVENTORY TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4216 W 17TH ST  LOT 9 BLOCK 14 JOHNSON S J ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>NRZ INVENTORY TRUST, CHRISTOPHER PHILLIPS</x:t>
   </x:si>
   <x:si>
     <x:t>34L1620012500</x:t>
   </x:si>
   <x:si>
     <x:t>NTI STAGECOACH ROAD LLC</x:t>
   </x:si>
   <x:si>
     <x:t>8101 STAGECOACH RD  LOT 2 MIRACLE LAND ADDITION 33 1N 13W 0.87 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>44L1910500200</x:t>
   </x:si>
   <x:si>
     <x:t>OCHI INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2304 N SCHAER ST  LOT 8 BLOCK 2 MACHINS ADDITION 27 2N 12W </x:t>
@@ -3502,674 +2777,515 @@
   <x:si>
     <x:t>PARCEL STRATEGIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*1717 VALENTINE RD*  PT SE SE BEG SE COR N700'TO C LN D JETER RD N62*W ON C LN 555'S158'TO POB N62*23'W96'S8*42'W300'S72*41'E 136 7'N293' TO BEG 6 2N 10W 6 2N 10W 0.82 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>MCALMONT FIRE PROTECTION DISTRICT #20</x:t>
   </x:si>
   <x:si>
     <x:t>13R0060013700</x:t>
   </x:si>
   <x:si>
     <x:t>PARKER, DAMON /ROBIN ANTHONY</x:t>
   </x:si>
   <x:si>
     <x:t>5917 PIN OAK L LOT 338 TRAMMEL ESTATES ADDITION 16 2N 11W 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>PULASKI FIRE PROTECTION DISTRICT #5, OCSE, MIDLAND FUNDING, LLC, TRAMMEL ESTATES POA, DFA, CREDIT ACCEPTANCE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>23S0560133800</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PARKER, LEN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>PARKER, TIMOTHY /CHARLES CALMES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1 VOORHEES DR*  PT NE NW SE SECTION 31-1N-12 MPDA BEG 20'S OF NE COR THEREOF LYING ON THE SLN VOORHEES DR TH W480.2' S220.8' MOL SE'LY 478.9' MOL TO ELN THEREOF N277' TO POB 31 1N 12W 2.7 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, BEVERLY PARKER, MARY CALMES, LARRY CALMES, CHARLENE CALMES, DEBRA CALMES, CURTIS CALMES, TRACY COOK, JERRY CALMES</x:t>
   </x:si>
   <x:si>
     <x:t>34L4040004300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PARKS, MARVIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">5705 CAMP ROBINSON RD  LOT 67 BLOCK 0 MEADOWLANE ADDITION 14 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N0260006700</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PEARLE, JACK </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PENN, TERESA </x:t>
   </x:si>
   <x:si>
     <x:t>4917 145TH ST  LOT 4 BLOCK 1 TAFTON ANNEX ADDITION 20 1S 11W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>WRIGHTSVILLE FIRE PROTECTION DISTRICT #17, PATRICIA PENN-DANIELS</x:t>
   </x:si>
   <x:si>
     <x:t>25W0060002300</x:t>
   </x:si>
   <x:si>
     <x:t>PENNYMON, HENRY W, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1923 S VALENTINE ST  LOT 7 BLOCK 6 BRADDOCKS ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1570007100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEOPLES, MARGURITE E </x:t>
   </x:si>
   <x:si>
     <x:t>RIGHTSELL RD  LOT 1 BLOCK 20 PANKEY J 3RD ADDITION 20 2N 13W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>ALLEN DUANE DUNN, RICKY D BELL</x:t>
   </x:si>
   <x:si>
     <x:t>43L0180015500</x:t>
   </x:si>
   <x:si>
-    <x:t>PERKINS FIRE PRO INC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PERRY, CARLOS DEWAYNE/KASHANDA </x:t>
   </x:si>
   <x:si>
     <x:t>*5939 ROUNDTOP DR*  PT NE NE BEG SW COR E173.58' TO NLN HWY 167 N42 1/2*E ON R/W 888.72' TO POB N47 1/2*W105.2' S47 1/2*W65' N47 1/2*W90' N47*E65' N47 1/2*W14.2' S44*W143.22' S45*E15.2' N44*E68' S45'E194.02' TO NLN HWY N44*E ON R/W 75.22' TO BEG 16 2N 11W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>PORTFOLIO RECOVERY ASSOCIATES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>23S0160000801</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PERRY, CARLOS DEWAYNE/KASHANDA LANELLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">512 HEMPHILL RD  LOT 7 BLOCK 4 GRANDVIEW S1 ADDITION 5 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>PORTFOLIO RECOVERY ASSOCIATES</x:t>
   </x:si>
   <x:si>
     <x:t>23S0160004200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PERRY, LAWRENCE </x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">*CASTLE GRANDE RD* PT SW MPDA COM SW COR SEC 24, TH S89í20'50E 1329.337' TO POB, TH S88í45'54E 1309.838', TH N01í25'27E 1535.513', TH N77í22'29W 279.13', TH N84í05'14W 119.915', TH N77í22'29W 852.404', TH S10í21'50W 328.477', TH S02í47'59W 589.063', TH S89í31'51W 9.417', TH S01í47'57W 862.06' TO POB 24 1S 12W THIS LEGAL WAS CREATED IN HOUSE AND SHOULD BE USED FOR TAXATION PURPOSES ONLY 24 1S 12W 49.14 ACRES </x:t>
+    <x:t xml:space="preserve">PHAM AND TRAN VAN, ANDY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*CASTLE GRANDE RD* PT SW MPDA COM SW COR SEC 24, TH S89í20'50E 1329.337' TO POB, TH S88í45'54E 1309.838', TH N01í25'27E 1535.513', TH N77í22'29W 279.13', TH N84í05'14W 119.915', TH N77í22'29W 852.404', TH S10í21'50W 328.477', TH S02í47'59W 589.063', TH S89í31'51W 9.417', TH S01í47'57W 862.06' TO POB 24 1S 12W THIS LEGAL WAS CREATED IN HOUSE AND SHOULD BE USED FOR TAXATION PURPOSES ONLY 24 1S 12W 49.14 ACRES LOT  BLOCK   ADDITION CITY  SD 011</x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, NGUYEN DANH PHAM, ALL AMERICAN TITLE &amp; ABSTRACT</x:t>
   </x:si>
   <x:si>
     <x:t>35R0240000902</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PIERCEFIELD, GARY DALE </x:t>
   </x:si>
   <x:si>
     <x:t>12 BRITTS LN  LOT 170 GREENWOOD ACRES PH I ADDITION 27 1N 13W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CAPITAL ONE BANK, CITY OF LITTLE ROCK, TECHNOLOGY CREDIT UNION</x:t>
   </x:si>
   <x:si>
     <x:t>44L1881517000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PIMENTEL, ENRIQUE/JIMENEZ I </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2 YORKTON DR  LOT 246 BLOCK 0 MERRIVALE ADDITION 2 1S 13W </x:t>
   </x:si>
   <x:si>
     <x:t>45L0310022500</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PITTS, TIFFANY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>PRATT, CHRISTOPHER M /KARMA GIPSON/CARMELLA HURLEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*904 DORTCH LOOP* TR 3 I LOT 3 SADDLEWOOD ACRES ADDITION 5 1N 10W 1.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OCSE, EAST PULASKI FIRE DISTRICT #21,SHAWN GIPSON, TARESSA J WASHAM, KRISTY WASHAM, CARMELLA GAY HURLEY, </x:t>
   </x:si>
   <x:si>
     <x:t>14R0054901200</x:t>
   </x:si>
   <x:si>
     <x:t>PREE, LACHAUNDRA W ET AL/ROBERT MASON C/O JOHNNY L MILLER - LE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3312 W 27TH ST  LOT 4 BLOCK 0 BROWN STREET ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>JOHNNY LEE MILLER, PATRICK BROWN, LASHA BROWN, CORDELL WILLIS, EMMA MILLER. J'HARDY MILLER, OCSE, CITY OF LITTLE ROCK, CITIBANK NA, DISCOVER BANK, MIDLAND CREDIT MANAGEMENT, INC, ARVEST BANK, SHELTER MUTAL INSURANCE CO.</x:t>
   </x:si>
   <x:si>
     <x:t>34L1830000400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRESLEY, HENRY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PRICE, DON M </x:t>
   </x:si>
   <x:si>
     <x:t>*3512 MALLOY ST* LOT 3 BLOCK 201 BARROW JOHN 12L ADDITION 14 1N 13W 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, OCSE, CITIBANK NA, PATRICIA HURT GRAHAM, COMMISSIONER OF REVENUES, GWENDOLYN PRICE, MARSHALL A PRICE</x:t>
   </x:si>
   <x:si>
     <x:t>44L1341205100</x:t>
   </x:si>
   <x:si>
     <x:t>PROFESSIONAL HOUSING &amp; LAND LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1901 SCHAER ST  LOT 12 BLOCK 9 SCHAERS ADDITION 27 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N2560007900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PROPERTIES WE BUY LLC </x:t>
   </x:si>
   <x:si>
     <x:t>*1502 E LEE AVE*  PT SE SE SECTION 6-2N-11 MPDA BEG 229.3' W &amp; 15' S OF NE COR SE SE TH S210.94' W100' N210.94' E100' TO POB 6 2N 11W 0.45 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF SHERWOOD, PAUL STIEDLE, THOMAS LOWDER, MELVIN SOSSAMON REV TRUST, STIEDLE CHARITABLE TRUST, MELAINE PORTERFIELD</x:t>
   </x:si>
   <x:si>
     <x:t>23S0240016900</x:t>
   </x:si>
   <x:si>
     <x:t>PULASKI CHOICE LLC</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*MABELVALE CUT OFF RD*  EXC 2260 SQFT FOR R/W PER DEED 05-01 7591 LOT A LIGHTHOUSE BAPTIST TEMPLE ADDITION 11 1S 13W </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>*WOODSON LATERAL RD*  PT NE NW MPDA COM SE SD NE NW TH N538.70' TH W200' TO POB TH CONT W150' S100' E150' N100' TO POB 20 2S 11W 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>IDA A RAGLIN, HENSLEY/WOODSON FIRE PROTECTION #26, WOODSON LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>26R0200005201</x:t>
   </x:si>
   <x:si>
     <x:t>PULASKI COUNTY PARCEL #33N2250001800 TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1801 BEECH ST  LOT 18 BLOCK 1 INDUSTRIAL EXTENSION ADDITION 26 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N2250001800</x:t>
   </x:si>
   <x:si>
     <x:t>PURE CITY LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1920 S WOODROW ST  LOT 12 BLOCK 1 CHICKASAW PLACE ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1590001200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*HILARO SPRINGS RD*  PT SE BEG SE COR NE SE N'LY 798 6' W88*TO PT ON NW R/W CRIP RR&amp;POB W'LY 700' S'LY PAR ON E LN TO PT INTERS&amp; N'LY R/W RR NE ON R/W TO POB  5 1S 12W 6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>35L0012005700</x:t>
   </x:si>
   <x:si>
     <x:t>22R0340000200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*CUSTER PL*  PT SE SW COM SW COR N88*E165' N0*E420' N55*E435' TO POB S80*E161' S88*E373.37' S24*W756' N48*W267.37' N54*E214.99' N35*W410' TO POB 34-3N-11W 34 3N 11W 4.71 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>PULASKI FIRE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>22R0340000203</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">QUALLS, WAMES M </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>R R PHILLIPS HOLDINGS LLC C/O CHRISTOPHER DESHON L/E-PHILLIPS/RENEE ROSETTA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SPRINGER BLVD  LOT 4 BLOCK 3 OWENS SUB OF WATKINS ADDITION 14 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LITTLE ROCK, MIDLAND FUNDING, LLC, SOUTHERN BANCORP CAPITAL PARTNERS</x:t>
   </x:si>
   <x:si>
     <x:t>34L2450003400</x:t>
   </x:si>
   <x:si>
     <x:t>RABON, CHARLES/CAROLYN LIV TR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*CHARLYNE AVE* LOT 13 BLOCK 5 OAKDALE ADDITION 17 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>44L1420402800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RADFORD, WENDELL </x:t>
   </x:si>
   <x:si>
     <x:t>*COBB ST* PT NE NW SECTION 23-1N-13W MPDA BEG 231' W &amp; 177.6' S OF NE COR NE NW TH S115.1' E117.4' N116' W115.8' TO BEG 23 1N 13W 0.3 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>44L1480001800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4414 COBB ST*  PT NE NW BEG 242' S OF NE COR TH S 58FT W 118FT N 58FT TH E 118FT TO BEG 23 1N 13W 0.16 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>ARGENT MORTGAGE CO. LLC, LAQUITA RADFORD</x:t>
   </x:si>
   <x:si>
     <x:t>44L1480002200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RANDOLPH, ANTHONY E </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>RAY PROPERTIES INC</x:t>
   </x:si>
   <x:si>
     <x:t>*6200 COMMERCE CT* BEING A REPLAT OF LT 33 &amp; ADDITIONAL LAND NOW REPLATTED AS LT 32R LOT 32 BLOCK 0 SHERWOOD COM`L PARK PH I ADDITION 8 2N 11W 0.84 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>23S0530303200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAY, DWIGHT/SONIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 22ND ST  LOT 5 BLOCK 14 FLEMING &amp; BRADFORD ADDITION 9 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LITTLE ROCK, CREDIT ACCEPTANCE CORP</x:t>
   </x:si>
   <x:si>
     <x:t>34L1950017700</x:t>
   </x:si>
   <x:si>
     <x:t>REDS TOWING INC</x:t>
   </x:si>
   <x:si>
     <x:t>2229 WILSON RD  LOT 1 BLOCK 3 HICKS INTERURBAN ADDITION 10 1N 13W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>LARRY WARNER</x:t>
   </x:si>
   <x:si>
     <x:t>44L0810302400</x:t>
   </x:si>
   <x:si>
     <x:t>2227 WILSON RD  LOT 2 BLOCK 3 HICKS INTERURBAN ADDITION 10 1N 13W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>44L0810302500</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">REED, PAUL/DAVID JR </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REID, WARNER F/CORISCEE </x:t>
   </x:si>
   <x:si>
     <x:t>2030 W 17TH ST  LOT 14 BLOCK 33 CENTENNIAL ADDITION 9 1N 12W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LITTLE ROCK, CREDIT ACCEPTANCE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>34L1850034600</x:t>
   </x:si>
   <x:si>
     <x:t>RENTS ROGER LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*1015 E 10TH ST*  W50' OF LTS 1 &amp; 2 &amp; N35' OF W50' OF LT 3 BLOCK 8 MASONIC ADDITION 11 1N 12W 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LITTLE ROCK, DEPARTMENT OF HOUSING &amp; NEIGHBORHOOD PROGRAMS</x:t>
   </x:si>
   <x:si>
     <x:t>34L0230007000</x:t>
   </x:si>
   <x:si>
     <x:t>REVAMP PROPERTIES LLC C/O ALBERT BIZZELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4803 W 22ND ST*  W 40' OF LOT 2  BLOCK 2 WALTHOUR SUB OF HYDE PARK ADDITION 7 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1340001400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REYNOLDS, SANDRA DUNHAM </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">25 HAMPSHIRE CIR  LOT 98 BLOCK 0 BERKSHIRE PK HPR ADDITION 33 2N 13W </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>1106 W 35TH ST  15 1N 12W 0 ACRES LOT 10 BLOCK 57 BRADDOCKS BLVD L3 ADDITION</x:t>
   </x:si>
   <x:si>
     <x:t>44L0170001000</x:t>
   </x:si>
   <x:si>
     <x:t>RIDINGS REALTY FUND</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4700 HAYWOOD*  PT LOT 17,BEG AT NW COR OF SAID LOT 17,TH SW'LY ALONG HAYWOOD ST 50 FT,TH S 19*50'W 189.9FT,TH N 71*10'W 41.5FT TO THE LINE BETWEEN LOTS 17&amp;18,TH NE'LY ALONG THE SAID LINE 205.5FT TO PT OF BEG LOT 0 BLOCK 17 ATKINS JOHN L SCHOOL ADDITION 2431 PS SLG </x:t>
   </x:si>
   <x:si>
     <x:t>23N0610005300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RILLER, CARLA D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1607 W 16TH ST  LOT 10 BLOCK 14 LASKERS ADDITION 27 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>WELLS FARGO BANK, CITY OF NORTH LITTLE ROCK, TOBIAS BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>33N2520015600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1605 W 16TH ST  LOT 11 BLOCK 14 LASKERS ADDITION 27 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N2520015700</x:t>
   </x:si>
   <x:si>
     <x:t>RIO PACIFICO PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4929 ATKINS ST*  TR 70 S 140FT EXC E 130FT ATKINS JOHN L SCHOOL ADDITION 2431 PS SLG </x:t>
   </x:si>
   <x:si>
     <x:t>23N0610024600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIVERS, SYLVESTER </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*7031 JACKSONVILLE CUT OFF RD*  PT NW NE SECTION 28-3N-11 MPDA COM NW COR NW NE TH E165' S00*27'26E199.72' TO THE POB TH N89*36'21E104.81' S00*27'26E82' S89*36'21W104.74' N00*27'26W82' TO POB 28 3N 11W 0.197 ACRE </x:t>
+    <x:t>*7031 JACKSONVILLE CUT OFF RD*  PT NW NE SECTION 28-3N-11 MPDA COM NW COR NW NE TH E165' S00*27'26E199.72' TO THE POB TH N89*36'21E104.81' S00*27'26E82' S89*36'21W104.74' N00*27'26W82' TO POB 28 3N 11W 0.197 ACRES LOT  BLOCK   ADDITION CITY  SD 010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERS, BANK OF ENGLAND, CHASE HOME FINANCE, WELLS FARGO NA, GRAVEL RIDGE FIRE PROTECTION #9</x:t>
   </x:si>
   <x:si>
     <x:t>22S0280003304</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBINSON, BRIAN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ROBINSON, DONALD/MILDRED </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">5014 GLENVIEW BLVD  LOT 3 BLOCK 6 GLENVIEW ADDITION 29 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL ANTHONY ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>23N0420007200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, PATSY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">405 TRUMPLER ST  LOT 6 BLOCK 1 GIBRALTER HGTS ADDITION 5 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>44L0710500105</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, WARREN B, SR </x:t>
   </x:si>
   <x:si>
     <x:t>5515 PERKINS ST  LOT 1 BLOCK 8 TAFTON ADDITION 20 1S 11W 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>WRIGHTSVILLE FIRE PROTECTION DISTRICT #17</x:t>
   </x:si>
   <x:si>
     <x:t>25W0080007000</x:t>
   </x:si>
   <x:si>
     <x:t>*115 PERKINS ST* ALL OF LTS 10,11 &amp;12 LOT 45211 BLOCK 8 TAFTON ADDITION 20 1S 11W 0.45 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>25W0080007800</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RODGERS, THOMAS LAYNE </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>ROLLA BOYS, LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2215 S ROCK ST*  LT 4 &amp; N 11 45' OF LT 5 BLK 409 FORMALLY COLLINS SUB 409 DUVALL`S ADDITION 11 1N 12W 0.21 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>ROLLA BOYS, LLC, CITY OF LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>34L2060007400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROLO, LAURA </x:t>
   </x:si>
   <x:si>
     <x:t>*W 19TH ST*  S J JOHNSON TR D PT LTS 8&amp;9 BLK 23 BEING E16' OF S85' OF 8 &amp; W5' OF LT 9  BLOCK 23 JOHNSON S J ADDITION 8 1N 12W 0.05 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>34L1620022300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROMERO, VERONICA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1701 W 44TH ST*  REPLAT W 1/2 7 CHAS SCHATTLERS SUB LOT 4 CATO REP OF PT 7 J CHARLES SCHATTLER ADDITION 22 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N2500003600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RORIE, HEATH R/BARBARA S </x:t>
   </x:si>
   <x:si>
     <x:t>*W HENSLEY RD*  N 330' OF E 132' OF W1/2 SW SE  30 2S 11W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DFA, HENSLEY/WOODSON FIRE PROTECTION #26</x:t>
   </x:si>
   <x:si>
     <x:t>26R0300003100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VENTURES, LLC, TF </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1824 S WOODROW ST  LOT 6 BLOCK 1 CHICKASAW PLACE ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1590000600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*3800 W 21ST ST* E52' OF LOT 10-11-12-13  BLOCK 9 NEIMEYERS ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1640009000</x:t>
   </x:si>
   <x:si>
     <x:t>2001 S VALMAR ST  LOT 1 BLOCK 2 CHESTERFIELD SQUARE ADDITION 8 1N 12W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>34L1780002300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S BROADWAY ST  15 1N 12W 0.24 ACRES LOT 10 BLOCK 2 TWEN CEN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LITTLE ROCK, COMMISSIONER OF REVENUES</x:t>
@@ -4204,149 +3320,83 @@
   <x:si>
     <x:t>33N2460010700</x:t>
   </x:si>
   <x:si>
     <x:t>2410 1/2 E WASHINGTON AVE  LOT 10 BLOCK 41 CHOCTAW ADDITION 1 1N 12W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>33N3180028000</x:t>
   </x:si>
   <x:si>
     <x:t>2801 LINCOLN AVE  LOT 1 BLOCK 46 CHOCTAW ADDITION 1 1N 12W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>33N3180032600</x:t>
   </x:si>
   <x:si>
     <x:t>*4822 E REED RD*  PT NE SE BEG 200'N &amp; 73' W OF SE COR N150' W73' S150' E73' TO POB 7 2N 12W 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>OAK GROVE FIRE, SPICKES PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>33R0070013900</x:t>
   </x:si>
   <x:si>
-    <x:t>ROTH INVESTMENTS LLC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RUCKER, ANNETTE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*3309 W CAPITOL AVE*  W1/3 OF LTS 1 THRU 3  LOT  BLOCK 1 KIMBALL &amp; BODEMAN ADDITION 5 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L0800000300</x:t>
   </x:si>
   <x:si>
-    <x:t>RYLWELL LLC</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SANDMON, B I </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2101 AUGUSTA ST*  E1/2 OF BLK 3 WALTHOUR &amp; FLAKE REPLAT LOCATED IN SECT 27-2N-12 EXC PT OF BLK 3 OF WALTHOUR-FLAKE ADDN WITH ALL EXISTING STRUCTURES, BEG AT THE NE COR OF SD BLK 3 TH S114' TO POB TH S200' TO NLN OF QUARRY ST TH NW'LY ALN THE N R/W OF QUARRY ST 93.7' N170.38' E90' TO POB 27-2N-12 27 2N 12W 0 ACRES LOT 3 BLOCK 3 WALTHOUR &amp; FLAKE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>CATHERYN SANDMON, CHERYL FIELDER</x:t>
   </x:si>
   <x:si>
     <x:t>33N2490003200</x:t>
   </x:si>
   <x:si>
-    <x:t>SECOND BAPTIST CHURCH BARROW ROAD</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SEDBERRY, DAVID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*15 AVALON DR*  ALL OF LT 3 &amp; PT LT 2 BEG SE COR N AL CLN 17' S79*W74 9' TO SW COR E73 5' TO POB BLOCK 2 HEYDENS NLR HEIGHTS ADDITION 22 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>JUDY A SEDBERRY, AMELIA ANN SEDBERRY, DANNETTE DAWN UPMANN, CITY OF NORTH LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>33N1810001201</x:t>
   </x:si>
   <x:si>
-    <x:t>SEIDY PROPERTY MANAGEMENT</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SELLERS, C BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">25 COOLWOOD DR  LOT 34 BLOCK 0 COOLWOOD ADDITION 33 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33L0750003500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SESSION, ALISIA HODGE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4412 W 29TH ST  LOT 9 BLOCK 5 RIFFEL &amp; HOLDER 2ND ADDITION 17 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L2970100800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHARIF, KRISTYL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1205 W 24TH ST* E32 5'OF W76 5'OF LTS 17 &amp; 18 BLOCK 13 WORTHEN WAT ADDITION 10 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>KRISTYL LYNN SHARIF</x:t>
@@ -4432,92 +3482,59 @@
   <x:si>
     <x:t>26R0210000601</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*W HENSLEY RD*  PT NW NW BEG 595'N SW COR N676.68' E217.2' S5*W205' E264.17' S237.3' N85*W201.98' S17*W82.03' S60*E178.72' S6.5' W210' S81.5' W171.37 TO POB EXC COM SW COR NW NW TH N0*E595' FOR POB TH N0*E371.68' TO S R/W E HENSLEY RD TH S48*E299.51' S60*E178.72' S0*W6.5' N89*W210' S0*W81.5' N89*W171.37' TO POB 33 2S 11W 3.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>RICHARD JEFFERSON, RODNEY D SIMMONS</x:t>
   </x:si>
   <x:si>
     <x:t>26R0330002901</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMPKINS, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">819 N E ST  LOT 3 BLOCK 24 DIXIE ADDITION 31 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF NORTH LITTLE ROCK, DFA, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>23N0460043000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SIMPSON, TIMOTHY D </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SINGLETON, ANITA R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">111 FARMERE CIR  LOT 25 BLOCK 0 FARMERE`S 4TH ADDITION 14 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N0320002600</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SLOATE, BETTY </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, DEBBIE L </x:t>
   </x:si>
   <x:si>
     <x:t>*1903 N AUGUSTA ST* PT LTS 1&amp;2 BEG SE COR 1 W52'N90'W10' N40'E62'S130' TO BEG 2 LOT 44928 BLOCK 2 WALTHOUR &amp; FLAKE ADDITION 27 2N 12W</x:t>
   </x:si>
   <x:si>
     <x:t>DANNY LYNN STARKEY, CITY OF LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>33N2490001000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, HARVEY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1904 S PIERCE ST  7 1N 12W 0.17 ACRES LOT 3 BLOCK 27 CHERRY &amp; COX ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>CORA M SMITH, CITY OF LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>34L1280018800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, IRENE </x:t>
@@ -4654,452 +3671,347 @@
   <x:si>
     <x:t>34L1850052700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2420 S BROADWAY ST  LITTLE ROCK, AR 72206*  E W GIBBS N12 1/2' OF LT 11 &amp; ALL LT 12 2   LOT 11 BLOCK 2 GIBBS E W ADDITION CITY LITTLE ROCK </x:t>
   </x:si>
   <x:si>
     <x:t>34L2080001500</x:t>
   </x:si>
   <x:si>
     <x:t>2508 W DAISY L GATSON BATES DR LOT 10 BLOCK 6 WORTHEN &amp; BROWN ADDITION CITY LITTLE ROCK  9 1N 12W</x:t>
   </x:si>
   <x:si>
     <x:t>34L1890005800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2009 S WOODROW ST* LOT 11 &amp; S341/2' OF 12  9 1N 12W LOT  BLOCK 3 MAYFAIR ADDITION CITY LITTLE ROCK </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LR, DF&amp;A, OFFICE OF CHILD SUPPORT ENFORCEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>34L1940000500</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*1200 W 31ST ST* E1/2 OF LTS 8 &amp; 9  BLOCK 25 BRADDOCKS BLVD L2 ADDITION CITY LITTLE ROCK 15 1N 12W </x:t>
+    <x:t>*1200 W 31ST ST* E1/2 OF LTS 8 &amp; 9  15 1N 12W 0.000 ACRES LOT  BLOCK 25 BRADDOCKS BLVD L2 ADDITION CITY LITTLE ROCK SD 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PULASKI COUNTY TREASURER, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>34L2750200800</x:t>
   </x:si>
   <x:si>
+    <x:t>*2710 S COMMERCE ST* 14 1N 12W 0.000 ACRES LOT 10 BLOCK 8 PETTEFERS ADDITION CITY LITTLE ROCK SD 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34L2490007700</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*7311 N ST* W1/2 OF 9 &amp; ALL OF 10 EXC 250 SQ FT FOR R/W PER DEED 2000-079958 36 2N 13W LOT  BLOCK 15 RIFFEL &amp; RHOTEN FPH ADDITION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAVIA SMITH, HEZEKIAH M SMITH, CITY OF LITTLE ROCK, COMMISSIONER OF REVENUES, OFFICE OF CHILD SUPPORT ENFORCEMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43L2110022500</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">*2216 WASHINGTON ST*  N45' OF LTS 11 &amp; LT 12 7 1N 12W LOT  BLOCK 2 KAHN &amp; HOLDERS ADDITION CITY LITTLE ROCK </x:t>
   </x:si>
   <x:si>
-    <x:t>34L2490007700</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>HEZEKIAH M SMITH, OCSE, COMMISSIONER OF REVENUES, FLAVIA SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>34L1300002300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, STACI LYNN </x:t>
   </x:si>
   <x:si>
     <x:t>100 NORTH AVE  LOT 404 BLOCK 0 SUNNYSIDE HILLS ADDN TO JACK ADDITION 29 3N 10W 0.22 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JACKSONVILLE, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>12J0690040700</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STARKS, CHASITY </x:t>
-[...14 lines deleted...]
-    <x:t xml:space="preserve">1800 S WOODROW ST  LOT 1 BLOCK 1 CHICKASAW PLACE ADDITION 8 1N 12W </x:t>
+    <x:t xml:space="preserve">LLC, STARTVIM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1800 S WOODROW ST  8 1N 12W 0 ACRES LOT 1 BLOCK 1 CHICKASAW PLACE ADDITION CITY  SD 001</x:t>
   </x:si>
   <x:si>
     <x:t>34L1590000100</x:t>
   </x:si>
   <x:si>
     <x:t>STEELE PLANTATION INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*7707 HIGHWAY 161* PT NE SE MPDA BEG NE COR SE TH W534' TO A POINT 20' W OF CLN ARK HWY 161 TH CONT AL HWY R/W THE FOLLOWING COURSES S23*20'W280' S10*00'W117' S05*40'E70' S06*35'E254.7' TH LEAVING HWY R/W E600' TH N682' TO POB SECTION 32 1N 10W 9.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>PULASKI-LONOKE DRAINAGE DISTRICT, OLD RIVER IRRIGATION DRAINAGE DISTRICT, SCOTT FIRE PROTECTION DISTRICT #18</x:t>
   </x:si>
   <x:si>
     <x:t>14R0320000400</x:t>
   </x:si>
   <x:si>
     <x:t>STEWARDS OF CHRIST OUTREACH INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1014 N I ST  LOT 18 BLOCK 1 DIXIE ADDITION 31 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>23N0460001400</x:t>
   </x:si>
   <x:si>
     <x:t>1012 N I ST  LOT 19 BLOCK 1 DIXIE ADDITION 31 2N 11W 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>23N0460001500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4706 ATKINS ST*  JOHN L ATKINS SCH SUB EXEMPT 39 AND E100' OF W150' OF BLOCK 38 (FKA 23N-061.00-117.00 &amp; 118.00) AND PART OF BLK 38 BEG AT A PT ON E LN OF SD BLK 38 WHICH E LN IS ALSO W LN OF PROTHO ST 60' NW'LY FROM SE COR OF SD BLK 38 TH NW'LY ALONG E LN OF SD BLK 61.7' TH IN A SW'LY DIR 94' TO A PT 72' S OF N LN OF SD BLK 38 TH S 34.2' TO A PT 45' N OF S LN OF SD BLK 38 TH IN AN E'RLY DIR TO POB OF SAID BLK 38 TH IN AN E'RLY DIR TO THE PT OF BEG (FKA 23N-061.00-119.00) AND BEG AT A PT ON E LN OF SD BLK 38 WHICH E LN IS ALSO W LN OF PROTHO ST 60' NW'LY FROM SE COR OF SD BLK 38 TH NW'LY ALONG E LN OF SD BLK 61.7' TH IN A SW'LY DIR 94' TO A PT 72' S OF N LN OF SD BLK 38 TH S 34.2' TO A PT 45' N OF S LN OF SD BLK 38 TH IN AN E'RLY DIR TO POB OF SAID BLK 38 TH IN AN E'RLY DIR TO THE PT OF BEG (FKA 23N-061.00-120.00) LOT 0 BLOCK 39 ATKINS JOHN L SCHOOL ADDITION 2431 PS SLG 1.23 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>23N0610012200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEWART, RUTH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2715 LINCOLN AVE  LOT 3 BLOCK 47 CHOCTAW ADDITION 1 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>JAMES E THOMAS, JR., BRANDON D CARTER, ALANDON E THOMAS, JAMAL L THOMAS, VICTORIA M THOMAS, ANGELA D THOMAS-MOORE</x:t>
   </x:si>
   <x:si>
     <x:t>33N3180033400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STUCKEY, MELISSA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SUKEFORTH, JOHN R, SR </x:t>
   </x:si>
   <x:si>
     <x:t>*9006 MCCAIN RD*  PT NE NE BEG 25' W &amp; 125' S OF NE COR W 185' S 100' E 185' N 100' TO BEG 1 2N 11W 0.42 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CYNTHIA ANN SUKEFORTH, CENTENNIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>23J0010003100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SUMMERVILLE, WILLIE T </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>SUNSTAR ENTERPRISES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*1530 W MAIN ST*  PT SE SE BEG N00*33'W 430.6' FROM SE COR ON N R/W MAIN ST S47*52'W ON R/W 115.46' TO POB S47*52'W 100' THEN RIGHT (W/INTERIOR ANGLE OF 145*35') 70.45' THEN RIGHT (W/INTERIOR ANGLE OF 70*53') 150' THEN RIGHT (W/INTERIOR ANGLE OF 69*42') 134.28' TO BEG 24 3N 11W 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, INTERNAL REVENUE SERVICE</x:t>
   </x:si>
   <x:si>
     <x:t>22J0110006000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SUTTON, ARLETRIA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>T AND D INVESTMENT LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*718 WATER ST*  RICH ACRES N 50' OF N 115' OF W 120' OF TR 151 RICH ACRES ADDITION 32 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>23N0670006700</x:t>
   </x:si>
   <x:si>
     <x:t>T AND M REAL ESTATE INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*3901 BLUNT RD* PT BLK 2 BEG NW COR E208 7' S43 3' W41 9' S6*15' E83 5' SW TO PT ON W LI 150' N OF SW COR N150' N20' ADJ TO &amp; FORMALLY PLATTED AS 39TH ST OAK PARK ADDITION 13 1N 13W 0.59 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>44L1260000200</x:t>
   </x:si>
   <x:si>
     <x:t>*7210 COLONEL GLENN RD* PT BLK 2 MPDA COM AT PT 208.7' E AL SR/W 39TH ST FROM NW COR BLK 2 TH S43.3' TO PT TH W41.9' TH SE'LY 208.5' TH NE'LY AL NR/W LN HOT SPRGS HWY 123' TO PT TH N AL W R/W LN LEYMER ST 198.7' TO PT WHICH IS NE COR BLK 2 TH W91.3' WHICH IS AL SLN 39TH ST TO POB OAK PARK ADDITION 13 1N 13W 0.55 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>44L1260000400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*LANGE ST* REPLAT OF BLK 4 S 1/2 OF LOT 2 &amp; ALL 3 BLK 4 OAK PARK ADDITION 13 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>44L1260001700</x:t>
   </x:si>
   <x:si>
     <x:t>*BLUNT RD* REPLAT OF BLK 4 LTS 9 THRU 11 E20'ADJ TO &amp; FORMALLY PLATTED AS BLUNT ST OAK PARK ADDITION 13 1N 13W 0.65 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>44L1260002300</x:t>
   </x:si>
   <x:si>
     <x:t>T&amp;M HOLDINGS GROUP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*4308 ASHER AVE*  W1/2 OF LOT 13  BLOCK 3 RIFFEL &amp; HOLDER ADDITION 17 1N 12W 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TRACY L JOHNSON, MARCELLA R JOHNSON, CENTRAL BANK, TM TABOO, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>34L2950003200</x:t>
   </x:si>
   <x:si>
-    <x:t>4401 ASHER AVE  LOT 6 BLOCK 3 REMMEL ADDITION 17 1N 12W 0.07 ACRE</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ASHER AVE  LOT 9 BLOCK 3 REMMEL ADDITION 17 1N 12W 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>34L2970004300</x:t>
   </x:si>
   <x:si>
-    <x:t>4411 ASHER AVE  LOT 10 BLOCK 3 REMMEL ADDITION 17 1N 12W 0.09 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ASHER AVE  LOT 11 BLOCK 3 REMMEL ADDITION 17 1N 12W 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CENTRAL BANK </x:t>
   </x:si>
   <x:si>
     <x:t>34L2970004500</x:t>
   </x:si>
   <x:si>
     <x:t>ASHER AVE  LOT 12 BLOCK 3 REMMEL ADDITION 17 1N 12W 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>34L2970004600</x:t>
   </x:si>
   <x:si>
     <x:t>ASHER AVE  LOT 13 BLOCK 3 REMMEL ADDITION 17 1N 12W 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>34L2970004700</x:t>
   </x:si>
   <x:si>
     <x:t>ASHER AVE  LOT 14 BLOCK 3 REMMEL ADDITION 17 1N 12W 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>34L2970004800</x:t>
   </x:si>
   <x:si>
     <x:t>*4421 ASHER AVE*  LTS 15-16-17  BLOCK 3 REMMEL ADDITION 17 1N 12W 0.24 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>34L2970004900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">3119 S WASHINGTON ST  LOT 18 BLOCK 3 REMMEL ADDITION 17 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L2970005000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WASHINGTON  LOT 19 BLOCK 3 REMMEL ADDITION 17 1N 12W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TANNER, SUZANNE ELLEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4013  LAKESHORE DR  N LITTLE ROCK, AR 72116 LOT 141 BLOCK 203 PARK HILL 16N ADDITION 23 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>DFA,  LAKEWOOD REC POA#4, HOMER TANNER, HOPE TANNER</x:t>
   </x:si>
   <x:si>
     <x:t>33N0181615000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TENNER, DAVID </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*4324 W 12TH ST* LT 7 &amp; W5' OF 8  5 1N 12W 0 ACRES LOT 45115 BLOCK 8 RIFFEL &amp; RHOTEN ADDITION </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">*DENNISON ST*  PARK W14' OF 7  LOT 7 BLOCK 15 PARK ADDITION 9 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>34L1870013000</x:t>
   </x:si>
   <x:si>
     <x:t>SHORT AVE  LOT 14 BLOCK 2 BROOKSIDE PARK ADDITION 24 1N 13W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>44L1630202600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAKESIDE RD  LOT 29 BLOCK 7 BROOKSIDE PARK ADDITION 23 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>44L1630213700</x:t>
   </x:si>
   <x:si>
-    <x:t>*HIGHWAY 365 S*  PT W1/2 NW BEG 6 33CHS S&amp;5 531/2CHS W OF NE CR S208 89'W52 14'N208 89' E 208 89' TO BG 31 1N 11W 0.25 ACRE</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>*W HENSLEY RD*  PT SW NW  33 2S 11 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>26R0330005400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, CLEVELAND </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1419 COMMERCE ST  LOT 5 BLOCK 157 CITY OF LR L8 ADDITION 11 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, CITY OF LITTLE ROCK, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>34L0200805200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, DANNY &amp; WANDA JEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1001 E 11TH ST* LT'S 15-16-43 &amp; 44 AS 44R &amp; 30' W &amp; ADJ TO 44R BEING E1/2 HICKORY ST CLOSED PER ORD #3456 6-14-65 35 2N 12W LOT  BLOCK 0 COLLEGE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, DF&amp;A, DEPT OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>33N2890003300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, MATTHEW </x:t>
   </x:si>
   <x:si>
     <x:t>2502 W 11TH ST  LOT 9 BLOCK 9 ROOTS &amp; COY ADDITION 4 1N 12W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAND LIQUIDATOR LLC, OCSE, CITY OF LITTLE ROCK, FAYE MASSERY </x:t>
   </x:si>
   <x:si>
     <x:t>34L0450004200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THOMAS, MATTHEW &amp; RUTHIE J </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">THOMAS, VICTOR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4220 SCHOOL ST*  WILSONS SUB OF BLK 1 J L ATKINS SCHOOL SUB N 140 FT OF 1 1 WILSONS SUB BK1 GOLDMANS ADDITION 31 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>CAROL BLANKS, RTO RENTALS, ATWOOD RENTALS</x:t>
   </x:si>
   <x:si>
     <x:t>23N0620000300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, VICTOR L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2206 RICE ST  LOT 208 BLOCK 0 ADAMS REP #1 ADDITION 9 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, CAROL BLANKS, VICTORIA THOMAS, LOVLEY THOMAS, LISA SMALL ALVIN SMALL</x:t>
   </x:si>
   <x:si>
     <x:t>34L1930021700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THORNE, PHYLISS ANN </x:t>
@@ -5401,51 +4313,51 @@
   <x:si>
     <x:t>*WILLIAMS RD*  .35 AC SQUARE IN SE COR OF S1/2 SE SE 36 1N 12W 0.35 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SWEET HOME FIRE PROTECTION DISTRICT #16, DOROTHY JEAN LAYTON</x:t>
   </x:si>
   <x:si>
     <x:t>34R0360012300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEBB, JAY E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*3804 MARYLAND AVE*  FOREST HILL LT12 EXC E34.6' &amp; E1/2 OF LT11 &amp; PT OF W1/2 LT11 BEG SE COR W1/2 LT 11 W1.7' N32.3' W2.3' N27' E4' S59.3' TO BEG  BLOCK 2 FOREST HILL ADDITION 5 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L0760002200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1511 S VALMAR ST  LOT 9 BLOCK 31 JONES &amp; WORTHEN ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L0920032100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">1820 S VALMAR ST  LOT 9 BLOCK 3 BRADDOCKS ADDITION 8 1N 12W </x:t>
+    <x:t>1820 S VALMAR ST  8 1N 12W 0 ACRES LOT 9 BLOCK 3 BRADDOCKS ADDITION CITY  SD 001</x:t>
   </x:si>
   <x:si>
     <x:t>34L1570003400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2011 S VALENTINE ST  LOT 4 BLOCK 3 CHESTERFIELD SQUARE ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1780005000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2205 S VALENTINE ST  LOT 2 BLOCK 6 CHESTERFIELD SQUARE ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L1780011900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1214 W 24TH ST*  E28'OF S35'OF 5 &amp; E28' LT 6 BLOCK 14 WORTHEN WAT ADDITION 10 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L2030015300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*S SCOTT ST*  N5 3' OF LT 10 BLOCK 1 FULKS SUB OF RAPLEY ADDITION 10 1N 12W </x:t>
   </x:si>
@@ -5521,59 +4433,50 @@
   <x:si>
     <x:t xml:space="preserve">*POLLOCK ST*  19 1/2' IN NW COR BY 3 1/2' SW COR 148' WIDTH LOT 46 PARKDALE ADDITION 32 2N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>23N0760003501</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*DIVISION ST* N3' OF LOT 6 BLAND`S OVERSIZE LOTS ADDITION 27 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N2440000600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEBBER, BETTY J AND NANCY J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*6816 REDWOOD DR*  FAIRFIELD 19-A 8 BLOCK 8 FAIRFIELD ADDITION 1 1S 13W </x:t>
   </x:si>
   <x:si>
     <x:t>JARED WEBBER, BRENDA SWIFT, VICTORIA WINKLER, ALVIN WEBBER, NOAH WEBBER</x:t>
   </x:si>
   <x:si>
     <x:t>45L0120025700</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WELLBORN, ALEXANDRIA J </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WELLS, ARMANDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4605 W 21ST ST LOT 2 BLOCK 2 STEIL &amp; YOUTS ADDITION 7 1N 12W  </x:t>
   </x:si>
   <x:si>
     <x:t>34L1310001500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WESLEY, VAUGHNCIER L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2913 ELKMONT CT*  LOT 8 BLOCK 3 ELKHART ADDITION 14 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WELLS FARGO </x:t>
   </x:si>
   <x:si>
     <x:t>44L1020003900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEST, RAY ANTHONY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*11724 DOE RUN DR* LOT 4 BLOCK 2 DEER MEADOW ADDITION 12 1S 13W </x:t>
@@ -5632,194 +4535,158 @@
   <x:si>
     <x:t>35R0210007801</x:t>
   </x:si>
   <x:si>
     <x:t>WHITAKER, CAMERY /GABRIEL TURNAGE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">107 ROOSEVELT CIR  LOT 221 BLOCK 0 SUNNYSIDE HILLS ADDN TO JACK ADDITION 29 3N 10W </x:t>
   </x:si>
   <x:si>
     <x:t>ALLY BANK, RODNEY BAREFIELD, CITY OF JACKSONVILLE</x:t>
   </x:si>
   <x:si>
     <x:t>12J0690022400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITE, IVAN A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*CALM LN* PT SW SW BG AT SE CR TH N204' TH W 75' TH N71' TH N84* W81' TH N6* E 64' TH N55* W562' TO E122' TO SLN OF SW SW TH E343' TO BG  21 2N 11W 5.38 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>23R0210002900</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*MATT RD*  PT SW SW BG 343'W OF SE CR TH N33* W122' TH S88* W66' TH N31* W432' TO CENTER BAYOU TH AL CTR TO SLN OF SW SW TH E449' TO BG 21 2N 11 21 2N 11W 3.07 ACRES </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>WHITE, VELMA LEE /BOBBIE G HAMBRICK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2517 MARTIN LUTHER KING DR* N48' OF LOT 5 BLOCK 9 BRADDOCKS BLVD L1 ADDITION 16 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>MAYA HARSHAW, JAMES HAMBRICK, CITY OF LITTLE ROCK</x:t>
   </x:si>
   <x:si>
     <x:t>34L2750100400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILKINS, MAGAN L </x:t>
   </x:si>
   <x:si>
     <x:t>LONGSTREET DR  LOT 166 BLOCK 0 HERMITAGE HOME SITES ADDITION 9 1N 11W 0.59 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DEPT OF WORKFORCE SERVICES, CASCADE CAPITAL, VALARIE &amp; GLEN CONWAY, EMMA HARDIN</x:t>
   </x:si>
   <x:si>
     <x:t>24L0080016900</x:t>
   </x:si>
   <x:si>
     <x:t>E 39TH ST  LOT 3 MEADE ADDITION 18 1N 11W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>24R0186704300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILKINS, MICHAEL D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2720 S BROADWAY ST* ALL LTS 22 &amp; 23 BLK 1 C.E.FERGUSON &amp; PT LT 21 BLK 1 MPDA COM NE COR LT 21 BLK 1 TH S5.5' W58' SW'LY TO 83'W OF ELN &amp; 13'S OF NLN TH W117' S12' W10' N25' TO NW COR TH E TO POB &amp; E10' OF LTS 3 &amp; 4 BLK 1 ALL LTS LOCATED IN C E FERGUSON ADDN SECT 15-1N-12 FERGUSON C E ADDITION 15 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>34L2610002100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILKINS, MICHAEL D, I </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WILLIAMS, CORINNA D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2324 E 2ND ST  LOT 8 BLOCK 35 CHOCTAW ADDITION 36 2N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>33N3180021000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, FREDDIE &amp; PAULA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4705 STRATTON AVE  LOT 15 BLOCK 0 STRATTON REPLAT ADDITION 31 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>YOLANDA RENEA WILLIAMS, RODNEY KONLEY, FREDDIE LEE WILLIAMS, JR., FELICIA HOPE WILLIAMS, VALARIE LYNN BROOKS, STEVEN S BROOKS</x:t>
   </x:si>
   <x:si>
     <x:t>34L4041701500</x:t>
   </x:si>
   <x:si>
-    <x:t>WILLIAMS, HAROLD S, REV TRUST/WILLIAMS REBA HUGH REV</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WILLIAMS, HOMER &amp; GEORGIA L </x:t>
   </x:si>
   <x:si>
-    <x:t>615 REICHARDT ST  LOT 8 BLOCK 28 GARLANDS ADDITION 1 1N 12W 0.13 ACRE</x:t>
+    <x:t>615 REICHARDT ST  1 1N 12W 0.13 ACRES LOT 8 BLOCK 28 GARLANDS ADDITION CITY  SD 001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WANDA WALLACE, CAREME CAHILL</x:t>
   </x:si>
   <x:si>
     <x:t>34L0030020100</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAMS, KENITH /EARNEST WILLIAMS JR III</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2300 S OAK ST  LOT 21-24 BLOCK 12 NEIMEYERS ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LITTLE ROCK, OCSE, CITIBANK NA, AUTOVEST LLC, 265 HWY 365 FIRE PROTECTION DIST., ERNESTINE WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>34L1640013000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, LEE &amp; IRA JEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1610 CUMBERLAND ST*  KITCHEN'S REPLAT LT 10 BLK 18 LOT 10 BLOCK 18 CITY OF LR L1 ADDITION 10 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>YOLANDA HINTON, DONALD FLOWERS, KELLEN HILL, NICHOLAS MEADOUGH, DEXTER LEE WILLIAMS, RICKY LYNN HINTON, JOSEPH LEE HINTON, SHALONDA SHADEA WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>34L0200113200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, MOSES &amp; BERTHA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2601 LINCOLN AVE*  LOT 1 AND THE W 2' OF LOT 2 BLOCK 48 CHOCTAW ADDITION 1 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>GAYLE RENEE JOHNSON, CITY OF NORTH LITTLE ROCK, DEPT OF WORKFORCE SERVICES, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>33N3180034600</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILLIAMS, WESTON JR/SARAH MAE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WILLIAMSON, SHIRLEY MAE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2212 FAIR PARK BLVD LOT 4 BLOCK 43 CHERRY &amp; COX ADDITION 7 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>AMERICREDIT FINANCIAL SERVICES INC. D/B/A GM FINANCIAL, ARKANSAS DEPARTMENT OF HUMAN SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>34L1280035800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIS, JAMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2011 W 17TH ST  LOT 23 BLOCK 33 CENTENNIAL ADDITION 9 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>OSCE, COMMISSIONER OF REVENUES, MARIAN STARK WILLIS, JAMES WILLIS JR, TITUS WILLIS, RONNIE L WILLIS, PAMELA Y WILLIS, CURTIS WILLIS, QUENTIN WILLIS</x:t>
   </x:si>
   <x:si>
     <x:t>34L1850035500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIS, JONATHAN C </x:t>
@@ -5836,93 +4703,81 @@
   <x:si>
     <x:t xml:space="preserve">WILSON, ODIES, III </x:t>
   </x:si>
   <x:si>
     <x:t>*904 OAK ST*  N 65' OF LTS 4 5 &amp; 6  LOT  BLOCK 7 FOREST HILL ADDITION 5 1N 12W</x:t>
   </x:si>
   <x:si>
     <x:t>DUANE ODIES WILSON, SHONTIETTA ELISE WILSON, ODIES C WILSON IV, CHRISTOPHER WILSON, BARCLAYS BANK DELAWARE</x:t>
   </x:si>
   <x:si>
     <x:t>34L0760005800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WINTERS, ELMER </x:t>
   </x:si>
   <x:si>
     <x:t>*GIBSON RD* PT SE SE BEG 500'N&amp;1019'W OF SE COR W50'S240'E50'N240'TO BEG 21 3N 11W 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>DOROTHY WINTERS, GRAVEL RIDGE FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>22S0210012200</x:t>
   </x:si>
   <x:si>
-    <x:t>WPT INVESTMENTS LLC</x:t>
-[...2 lines deleted...]
-    <x:t>*LONGCOY ST* LOT 6 BLOCK 147 BARROW JOHN 9L ADDITION 14 1N 13W 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">INVESTMENTS LLC, WPT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*LONGCOY ST* 14 1N 13W 0.15 ACRES LOT 6 BLOCK 147 BARROW JOHN 9L ADDITION CITY  SD 001</x:t>
   </x:si>
   <x:si>
     <x:t>44L1340905300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WRIGHT, GWENDOLYN </x:t>
   </x:si>
   <x:si>
     <x:t>*HIGHWAY 365 N*  PT SE SE SECTION 18-3N-13 BEG 622'S OF NE COR PT BEING 681'N OF SW COR N89* E1320' S336' TO PT 342 56'N OF SE COR W 1318 69' N336' TO POB EXC PT SE SE MPDA BEG SW COR OF SD SE SE TH N0*13'21W AL WLN OF SD SE SE 345.17' TO POB TH CONT AL SD WLN N0'13'21W336' SD PT BEING 622' S0*13'21E OF NW COR OF SE SE TH N89*49'58E737.34' TH S0*10'02 E81.82' S84*52'26E430' TH N0*10'02 W121.49' TH N89*49'58E154.49' TO ELN OF SE SE SD PT BEING 622' S OF NE COR OF SD SE SE TH AL SD ELN S336' TO A PT 342.56' N OF SE COR OF SE SE TH S89*49'58W1318.69' TO POB 18 3N 13W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>BAPTIST HEALTH FCU</x:t>
   </x:si>
   <x:si>
     <x:t>42R0180006900</x:t>
   </x:si>
   <x:si>
     <x:t>WSF PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*7 BAY ST* LOT 9 BLOCK 1 THE COVE ADDITION 11 1N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>ASHLEY FISHER</x:t>
   </x:si>
   <x:si>
     <x:t>44L1010000900</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>34L0760015800</x:t>
   </x:si>
   <x:si>
     <x:t>YOU CAN INSPIRE, LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">4305 W 15TH ST  LOT 2 BLOCK 11 JOHNSON S J ADDITION 8 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF LITTLE ROCK, DF&amp;A, UNITED FEDERAL CREDIT UNION, PLUMERIA ACCORD HOLDINGS LLC, ARVEST BANK, AMERICAN EXPRESS NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>34L1620009400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1312 W 20TH ST  LOT 10 BLOCK 6 FLEMING &amp; BRADFORD ADDITION 9 1N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>OCSE, DF&amp;A, ARVEST BANK, UNITED FEDERAL CREDIT UNION, AMERICAN EXPRESS, CITY OF LITTLE ROCK PLUMERIA CREDIT</x:t>
   </x:si>
   <x:si>
     <x:t>34L1950008400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">YOUNG, PATRICIA </x:t>
   </x:si>
@@ -6417,13885 +5272,12535 @@
         <x:v>15</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>449.25</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="F6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>245.64</x:v>
+        <x:v>252.98</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
+      <x:c r="F7" s="0" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>866.15</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
+      <x:c r="F8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G8" s="1">
-        <x:v>4080.86</x:v>
+        <x:v>4153.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="F9" s="0" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>2142.67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G10" s="1">
-        <x:v>2470</x:v>
+        <x:v>2485.08</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>563.97</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>43</x:v>
-[...11 lines deleted...]
-        <x:v>546.54</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>2265.64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>851.36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D15" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>1374.14</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>984.87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>12383.73</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>63</x:v>
-[...11 lines deleted...]
-        <x:v>449.87</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>1481.53</x:v>
+        <x:v>1553.87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>69</x:v>
-[...11 lines deleted...]
-        <x:v>3845.67</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>3349.82</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>258.23</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>1085.15</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>8686.84</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>1693.79</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>14009.06</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>3310.93</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>1781.32</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>414.81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>5278.09</x:v>
+        <x:v>5350.43</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>1089.4</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>189.64</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>429.33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>267.67</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>2279.32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>303.91</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>124</x:v>
-[...11 lines deleted...]
-        <x:v>1719</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>1727.81</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>130</x:v>
-[...11 lines deleted...]
-        <x:v>1783.8</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>1783.8</x:v>
+        <x:v>1783.79</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>1321.59</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>1321.59</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>62102.7</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>143</x:v>
-[...11 lines deleted...]
-        <x:v>1024.2</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>146</x:v>
-[...11 lines deleted...]
-        <x:v>1964.31</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>618.27</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>154</x:v>
-[...11 lines deleted...]
-        <x:v>6083.3</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>6817.7</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>4603.54</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>330</x:v>
+        <x:v>337.53</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>2358.11</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>4023.95</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>175</x:v>
-[...11 lines deleted...]
-        <x:v>827.55</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>2106.53</x:v>
+        <x:v>2143.23</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>8773.73</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>1642.25</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>192</x:v>
-[...8 lines deleted...]
-        <x:v>195</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>4339.68</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>4363.52</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>218.19</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>1555.48</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>11751.8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>344.78</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>212</x:v>
-[...11 lines deleted...]
-        <x:v>15677</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>1373</x:v>
+        <x:v>1373.31</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>1717</x:v>
+        <x:v>1724.79</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>221</x:v>
-[...11 lines deleted...]
-        <x:v>3734</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>225</x:v>
-[...11 lines deleted...]
-        <x:v>253.83</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>270.65</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>219.61</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>4044.54</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>607.75</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>1877.02</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>247</x:v>
-[...11 lines deleted...]
-        <x:v>912.66</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>251.72</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>1347.97</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>497.92</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>261</x:v>
-[...11 lines deleted...]
-        <x:v>19494.55</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>2682</x:v>
+        <x:v>2711.03</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>269</x:v>
-[...8 lines deleted...]
-        <x:v>272</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>3270.38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>273</x:v>
-[...11 lines deleted...]
-        <x:v>5166</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>273</x:v>
-[...11 lines deleted...]
-        <x:v>4505.03</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>273</x:v>
-[...11 lines deleted...]
-        <x:v>8128.08</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>1429.28</x:v>
+        <x:v>1646.3</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>819.5</x:v>
+        <x:v>826.84</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>5637.05</x:v>
+        <x:v>5709.39</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>199.42</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>296</x:v>
-[...11 lines deleted...]
-        <x:v>2878.55</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>283.6</x:v>
+        <x:v>327.64</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>482.72</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>308</x:v>
-[...11 lines deleted...]
-        <x:v>2216.62</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>337.59</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>624.37</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>319</x:v>
-[...11 lines deleted...]
-        <x:v>2857</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>287.96</x:v>
+        <x:v>295.3</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>3376.11</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>2190.73</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>630</x:v>
+        <x:v>645.17</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>1805.44</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>2170.03</x:v>
+        <x:v>2199.39</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>414.81</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>342</x:v>
-[...11 lines deleted...]
-        <x:v>1127.09</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>309.56</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>705.51</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>352.27</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>2934.88</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>2403.18</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>309.43</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>5500</x:v>
+        <x:v>5514.3</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>9853.14</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>3067.98</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>5765.69</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>380</x:v>
-[...11 lines deleted...]
-        <x:v>2873.02</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>384</x:v>
-[...11 lines deleted...]
-        <x:v>255.97</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>388</x:v>
-[...11 lines deleted...]
-        <x:v>4195.97</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>1384.18</x:v>
+        <x:v>1456.52</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>395</x:v>
-[...2 lines deleted...]
-        <x:v>396</x:v>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D119" s="4" t="s">
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>814.23</x:v>
+        <x:v>850.93</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>692.77</x:v>
+        <x:v>765.11</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>402</x:v>
-[...11 lines deleted...]
-        <x:v>390.27</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>406</x:v>
-[...11 lines deleted...]
-        <x:v>390.27</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>429.57</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>413</x:v>
-[...11 lines deleted...]
-        <x:v>205.49</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>1377.13</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>251.72</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>251.72</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>251.72</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>251.72</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>229.7</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>353.22</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>4606.82</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>743.84</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>1117.1</x:v>
+        <x:v>1124.44</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>447</x:v>
-[...11 lines deleted...]
-        <x:v>4109.22</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>429.57</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>979.09</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>1846.23</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G139" s="1">
         <x:v>377.34</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>348</x:v>
+        <x:v>362.66</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G141" s="1">
         <x:v>981.71</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>539.25</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G143" s="1">
         <x:v>375.59</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>1455.81</x:v>
+        <x:v>1485.17</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G145" s="1">
         <x:v>630.13</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>1169.9</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>484</x:v>
-[...11 lines deleted...]
-        <x:v>2304.5</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>3187.82</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>6967.77</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>1404.6</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>747</x:v>
+        <x:v>754.7</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>307.58</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G154" s="1">
         <x:v>1848.24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>285.33</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>2300.41</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>3719.77</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>518</x:v>
-[...11 lines deleted...]
-        <x:v>622.59</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>229.23</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>6752</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>2746</x:v>
+        <x:v>2767.67</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>534</x:v>
-[...11 lines deleted...]
-        <x:v>5534.17</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G163" s="1">
         <x:v>263.31</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>337.59</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>325.02</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>567.56</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G167" s="1">
-        <x:v>484.28</x:v>
+        <x:v>498.96</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>649.25</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>553</x:v>
-[...11 lines deleted...]
-        <x:v>1667.24</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G170" s="1">
-        <x:v>981.79</x:v>
+        <x:v>996.47</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>2208.21</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>561</x:v>
-[...11 lines deleted...]
-        <x:v>8677.27</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>565</x:v>
-[...11 lines deleted...]
-        <x:v>2249.47</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>227</x:v>
+        <x:v>248.8</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>17102.37</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>2637.46</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G177" s="1">
         <x:v>1782.78</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>584</x:v>
-[...11 lines deleted...]
-        <x:v>3283.75</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>312.95</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>592</x:v>
-[...11 lines deleted...]
-        <x:v>3868.56</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>4788.42</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>1035.45</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>318.51</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>5028.54</x:v>
+        <x:v>5093.54</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>662.31</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>2679</x:v>
+        <x:v>2737.31</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>1101.18</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>8843.52</x:v>
+        <x:v>8915.86</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>505.6</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>1364.09</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G191" s="1">
         <x:v>2498.68</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>633</x:v>
-[...11 lines deleted...]
-        <x:v>2637.03</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>414.89</x:v>
+        <x:v>422.23</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G194" s="1">
         <x:v>2979.57</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G195" s="1">
         <x:v>263.11</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>663</x:v>
+        <x:v>692.03</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G197" s="1">
         <x:v>2700.45</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>7094</x:v>
+        <x:v>7123.84</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>3840.58</x:v>
+        <x:v>3912.92</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>1714</x:v>
+        <x:v>1736.17</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G201" s="1">
         <x:v>403.77</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>210</x:v>
+        <x:v>260.91</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G203" s="1">
         <x:v>1063.13</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>241.45</x:v>
+        <x:v>241.44</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G205" s="1">
         <x:v>281.99</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G206" s="1">
         <x:v>270.33</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G207" s="1">
         <x:v>357.68</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G208" s="1">
         <x:v>322.79</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G209" s="1">
         <x:v>621.82</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>695</x:v>
-[...11 lines deleted...]
-        <x:v>3234.81</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>699</x:v>
-[...11 lines deleted...]
-        <x:v>2845.45</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="G212" s="1">
         <x:v>297.85</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>2768</x:v>
+        <x:v>2849.1</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G214" s="1">
-        <x:v>1529</x:v>
+        <x:v>1551.15</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G215" s="1">
         <x:v>410.75</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G216" s="1">
         <x:v>270.98</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D217" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>164937</x:v>
+        <x:v>165105.36</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>723</x:v>
-[...11 lines deleted...]
-        <x:v>633.46</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>727</x:v>
-[...11 lines deleted...]
-        <x:v>981.19</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>730</x:v>
-[...11 lines deleted...]
-        <x:v>2197.21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>2438.84</x:v>
+        <x:v>2460.86</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>7966</x:v>
+        <x:v>7995.36</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G223" s="1">
         <x:v>15851.15</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>855</x:v>
+        <x:v>906.02</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>1185</x:v>
+        <x:v>1214.32</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>3041.17</x:v>
+        <x:v>3113.51</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>1574</x:v>
+        <x:v>1573.76</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>762</x:v>
-[...11 lines deleted...]
-        <x:v>2208.97</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G229" s="1">
         <x:v>422.23</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G230" s="1">
         <x:v>444.25</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>2627</x:v>
+        <x:v>2648.99</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>414.89</x:v>
+        <x:v>429.57</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>9552.33</x:v>
+        <x:v>9574.35</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>414.89</x:v>
+        <x:v>429.57</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G235" s="1">
         <x:v>260.32</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G236" s="1">
         <x:v>260.37</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G237" s="1">
         <x:v>2551.72</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G238" s="1">
         <x:v>2928.27</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G239" s="1">
-        <x:v>1841.58</x:v>
+        <x:v>1878.28</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G240" s="1">
         <x:v>300.25</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>1908.77</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G242" s="1">
         <x:v>9374.55</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G243" s="1">
         <x:v>1572.79</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>811</x:v>
-[...11 lines deleted...]
-        <x:v>2499.87</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G245" s="1">
         <x:v>12445.31</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>818</x:v>
-[...11 lines deleted...]
-        <x:v>622.17</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>30024</x:v>
+        <x:v>30045.81</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G248" s="1">
         <x:v>2044.42</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>830</x:v>
-[...11 lines deleted...]
-        <x:v>2235</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>834</x:v>
-[...11 lines deleted...]
-        <x:v>339.29</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>837</x:v>
-[...11 lines deleted...]
-        <x:v>19536.88</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>2434.63</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G253" s="1">
         <x:v>360.99</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>848</x:v>
-[...11 lines deleted...]
-        <x:v>424</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="G255" s="1">
         <x:v>2476.09</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G256" s="1">
         <x:v>420.93</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>857</x:v>
-[...11 lines deleted...]
-        <x:v>25816</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>2363.08</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>436.03</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>283.78</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>873</x:v>
-[...11 lines deleted...]
-        <x:v>2450.53</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="G262" s="1">
-        <x:v>10847.92</x:v>
+        <x:v>10855.26</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>879</x:v>
-[...11 lines deleted...]
-        <x:v>2425.83</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G264" s="1">
         <x:v>7171.02</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="G265" s="1">
         <x:v>3456.61</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>4759.79</x:v>
+        <x:v>4796.49</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>275.7</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>897</x:v>
-[...11 lines deleted...]
-        <x:v>159870.15</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>4411.57</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>419.67</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="G271" s="1">
-        <x:v>4069.28</x:v>
+        <x:v>4105.98</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G272" s="1">
-        <x:v>541.89</x:v>
+        <x:v>578.59</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>1251.25</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>1201.48</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G276" s="1">
-        <x:v>1979.19</x:v>
+        <x:v>1993.87</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>924</x:v>
-[...11 lines deleted...]
-        <x:v>218.01</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>3371.8</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>1654.44</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G280" s="1">
         <x:v>1332.37</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G281" s="1">
         <x:v>1799.87</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="G282" s="1">
         <x:v>2350.97</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G283" s="1">
-        <x:v>11847.4</x:v>
+        <x:v>11919.74</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G284" s="1">
         <x:v>6037.47</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>953</x:v>
-[...11 lines deleted...]
-        <x:v>3011.84</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>318.1</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>958</x:v>
-[...11 lines deleted...]
-        <x:v>264.21</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="G288" s="1">
         <x:v>1644.33</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>966</x:v>
-[...11 lines deleted...]
-        <x:v>670.04</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>2811.57</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G291" s="1">
-        <x:v>1769.38</x:v>
+        <x:v>1792.01</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>934.98</x:v>
+        <x:v>949.66</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G293" s="1">
-        <x:v>930.41</x:v>
+        <x:v>945.09</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>207.68</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>987</x:v>
-[...11 lines deleted...]
-        <x:v>8118.73</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>294.17</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G297" s="1">
         <x:v>270.98</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G298" s="1">
         <x:v>4435.14</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>1002</x:v>
-[...11 lines deleted...]
-        <x:v>3056.53</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>1002</x:v>
-[...11 lines deleted...]
-        <x:v>543.65</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G301" s="1">
         <x:v>4175.3</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G302" s="1">
         <x:v>279.49</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="G303" s="1">
         <x:v>408.29</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="G304" s="1">
         <x:v>1336.51</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G306" s="1">
         <x:v>25527.2</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>1025</x:v>
-[...11 lines deleted...]
-        <x:v>284.47</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>1029</x:v>
-[...11 lines deleted...]
-        <x:v>2239.3</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G310" s="1">
         <x:v>429.57</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="G311" s="1">
         <x:v>372.67</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G312" s="1">
-        <x:v>2716.69</x:v>
+        <x:v>2789.03</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>1041</x:v>
-[...11 lines deleted...]
-        <x:v>453</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>1045</x:v>
-[...11 lines deleted...]
-        <x:v>1520.45</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="G315" s="1">
         <x:v>2429.71</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="G316" s="1">
         <x:v>2789.76</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>1056</x:v>
-[...11 lines deleted...]
-        <x:v>429.49</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="G318" s="1">
         <x:v>13344.53</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="G319" s="1">
-        <x:v>7599</x:v>
+        <x:v>7614.08</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="G322" s="1">
-        <x:v>196</x:v>
+        <x:v>210.92</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="G323" s="1">
-        <x:v>2965.4</x:v>
+        <x:v>3037.74</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="G324" s="1">
         <x:v>466.44</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G325" s="1">
-        <x:v>1361.79</x:v>
+        <x:v>1434.13</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G326" s="1">
         <x:v>1093.75</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="G327" s="1">
         <x:v>6411.35</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="G328" s="1">
         <x:v>2471.99</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="G329" s="1">
         <x:v>2722.07</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="G330" s="1">
-        <x:v>5606.52</x:v>
+        <x:v>4741.76</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G331" s="1">
-        <x:v>309</x:v>
+        <x:v>316.77</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G332" s="1">
         <x:v>433.32</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="G333" s="1">
         <x:v>2941.31</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="G334" s="1">
         <x:v>1501.9</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="G335" s="1">
         <x:v>1501.9</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G336" s="1">
         <x:v>999.48</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1113</x:v>
-[...11 lines deleted...]
-        <x:v>4249.19</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="G339" s="1">
         <x:v>2302.65</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G340" s="1">
         <x:v>4990.05</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="G341" s="1">
         <x:v>7618.51</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>951.61</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="G343" s="1">
         <x:v>2008.39</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="G344" s="1">
-        <x:v>15187.16</x:v>
+        <x:v>15194.5</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G345" s="1">
         <x:v>7668.98</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>12536.84</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="G347" s="1">
         <x:v>360.73</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="G348" s="1">
         <x:v>1209.8</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="G349" s="1">
-        <x:v>5722</x:v>
+        <x:v>5751.62</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="G350" s="1">
         <x:v>2506.38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="G351" s="1">
-        <x:v>7576.85</x:v>
+        <x:v>7649.19</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1163</x:v>
-[...11 lines deleted...]
-        <x:v>788.83</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="G353" s="1">
         <x:v>16190</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="G354" s="1">
-        <x:v>1375.59</x:v>
+        <x:v>1440.59</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1173</x:v>
-[...11 lines deleted...]
-        <x:v>496.98</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G356" s="1">
         <x:v>890.8</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="G357" s="1">
-        <x:v>1943.85</x:v>
+        <x:v>1951.19</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="G358" s="1">
         <x:v>429.49</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>1188</x:v>
-[...11 lines deleted...]
-        <x:v>8027.17</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="G360" s="1">
         <x:v>365.68</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="G361" s="1">
         <x:v>529.34</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>1199</x:v>
-[...11 lines deleted...]
-        <x:v>538</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="G363" s="1">
         <x:v>1118.25</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="G364" s="1">
-        <x:v>3477.73</x:v>
+        <x:v>3507.09</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="G365" s="1">
         <x:v>1983.34</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>1214</x:v>
-[...11 lines deleted...]
-        <x:v>7594.49</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="G368" s="1">
-        <x:v>1177.86</x:v>
+        <x:v>1185.2</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G369" s="1">
         <x:v>475.44</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>1226</x:v>
-[...11 lines deleted...]
-        <x:v>458</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="G371" s="1">
-        <x:v>556.14</x:v>
+        <x:v>628.48</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="G372" s="1">
         <x:v>1984.04</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="G373" s="1">
         <x:v>6413.91</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1241</x:v>
-[...11 lines deleted...]
-        <x:v>1830.86</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="G375" s="1">
         <x:v>270.94</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G376" s="1">
         <x:v>325.44</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G377" s="1">
-        <x:v>2731.6</x:v>
+        <x:v>2738.94</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="G378" s="1">
         <x:v>2572.51</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="G379" s="1">
         <x:v>3102.1</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G380" s="1">
         <x:v>2214.39</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1260</x:v>
-[...11 lines deleted...]
-        <x:v>1997.16</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="G382" s="1">
         <x:v>2325.93</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="G383" s="1">
         <x:v>243.85</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="G384" s="1">
         <x:v>825.3</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="G385" s="1">
-        <x:v>3072.34</x:v>
+        <x:v>3144.68</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1277</x:v>
-[...11 lines deleted...]
-        <x:v>2322.97</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="G387" s="1">
         <x:v>16106.36</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="G388" s="1">
         <x:v>506.87</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="G389" s="1">
-        <x:v>2843.51</x:v>
+        <x:v>2865.53</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G390" s="1">
         <x:v>1341.54</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:7">
       <x:c r="A391" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B391" s="0">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1293</x:v>
-[...11 lines deleted...]
-        <x:v>1653.17</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:7">
       <x:c r="A392" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B392" s="0">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="G392" s="1">
         <x:v>3149.2</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:7">
       <x:c r="A393" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B393" s="0">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="G393" s="1">
         <x:v>1159.98</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:7">
       <x:c r="A394" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B394" s="0">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="G394" s="1">
-        <x:v>4938.3</x:v>
+        <x:v>4960.32</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:7">
       <x:c r="A395" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B395" s="0">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1308</x:v>
-[...11 lines deleted...]
-        <x:v>9603.98</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:7">
       <x:c r="A396" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B396" s="0">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="G396" s="1">
-        <x:v>11933</x:v>
+        <x:v>11940.81</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:7">
       <x:c r="A397" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B397" s="0">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="G397" s="1">
-        <x:v>7071.77</x:v>
+        <x:v>7086.45</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:7">
       <x:c r="A398" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B398" s="0">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="G398" s="1">
         <x:v>1102.14</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:7">
       <x:c r="A399" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B399" s="0">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="G399" s="1">
         <x:v>3350.05</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:7">
       <x:c r="A400" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B400" s="0">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="G400" s="1">
         <x:v>6578.06</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:7">
       <x:c r="A401" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B401" s="0">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="G401" s="1">
-        <x:v>14610.14</x:v>
+        <x:v>14698.83</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:7">
       <x:c r="A402" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B402" s="0">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>1329</x:v>
-[...11 lines deleted...]
-        <x:v>451.39</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:7">
       <x:c r="A403" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B403" s="0">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="G403" s="1">
         <x:v>712.55</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:7">
       <x:c r="A404" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B404" s="0">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="G404" s="1">
         <x:v>8992.95</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:7">
       <x:c r="A405" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B405" s="0">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="G405" s="1">
         <x:v>1084.95</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:7">
       <x:c r="A406" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B406" s="0">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="G406" s="1">
         <x:v>316.27</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:7">
       <x:c r="A407" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B407" s="0">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>1346</x:v>
-[...11 lines deleted...]
-        <x:v>676.56</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:7">
       <x:c r="A408" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B408" s="0">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>1350</x:v>
-[...11 lines deleted...]
-        <x:v>592.16</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:7">
       <x:c r="A409" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B409" s="0">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="G409" s="1">
         <x:v>8911.41</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:7">
       <x:c r="A410" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B410" s="0">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="G410" s="1">
         <x:v>257.72</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:7">
       <x:c r="A411" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B411" s="0">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="G411" s="1">
-        <x:v>9348.12</x:v>
+        <x:v>9362.8</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:7">
       <x:c r="A412" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B412" s="0">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="G412" s="1">
         <x:v>934.83</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:7">
       <x:c r="A413" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B413" s="0">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>1367</x:v>
-[...11 lines deleted...]
-        <x:v>5802</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:7">
       <x:c r="A414" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B414" s="0">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="G414" s="1">
-        <x:v>1299.77</x:v>
+        <x:v>1307.11</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:7">
       <x:c r="A415" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B415" s="0">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="G415" s="1">
         <x:v>396.43</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:7">
       <x:c r="A416" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B416" s="0">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="G416" s="1">
         <x:v>428.77</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:7">
       <x:c r="A417" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B417" s="0">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="G417" s="1">
-        <x:v>437</x:v>
+        <x:v>436.98</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:7">
       <x:c r="A418" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B418" s="0">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="G418" s="1">
         <x:v>575.98</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:7">
       <x:c r="A419" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B419" s="0">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="G419" s="1">
         <x:v>313.11</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:7">
       <x:c r="A420" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B420" s="0">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="G420" s="1">
         <x:v>275.83</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:7">
       <x:c r="A421" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B421" s="0">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="G421" s="1">
         <x:v>2275.62</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:7">
       <x:c r="A422" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B422" s="0">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="G422" s="1">
         <x:v>2843.68</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:7">
       <x:c r="A423" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B423" s="0">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="G423" s="1">
         <x:v>2288.68</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:7">
       <x:c r="A424" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B424" s="0">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="G424" s="1">
-        <x:v>322</x:v>
+        <x:v>336.7</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:7">
       <x:c r="A425" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B425" s="0">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>1397</x:v>
-[...11 lines deleted...]
-        <x:v>3995.05</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:7">
       <x:c r="A426" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B426" s="0">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="G426" s="1">
-        <x:v>6866</x:v>
+        <x:v>6880.73</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:7">
       <x:c r="A427" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B427" s="0">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>1404</x:v>
-[...11 lines deleted...]
-        <x:v>1974.8</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:7">
       <x:c r="A428" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B428" s="0">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>1404</x:v>
-[...11 lines deleted...]
-        <x:v>1330.09</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:7">
       <x:c r="A429" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B429" s="0">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>1404</x:v>
-[...11 lines deleted...]
-        <x:v>4222</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:7">
       <x:c r="A430" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B430" s="0">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>1412</x:v>
-[...11 lines deleted...]
-        <x:v>2890.1</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:7">
       <x:c r="A431" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B431" s="0">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="G431" s="1">
-        <x:v>245</x:v>
+        <x:v>273.9</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:7">
       <x:c r="A432" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B432" s="0">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>1419</x:v>
-[...11 lines deleted...]
-        <x:v>139022.44</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:7">
       <x:c r="A433" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B433" s="0">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="G433" s="1">
         <x:v>8258.29</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:7">
       <x:c r="A434" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B434" s="0">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>1426</x:v>
-[...11 lines deleted...]
-        <x:v>5541.08</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:7">
       <x:c r="A435" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B435" s="0">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="G435" s="1">
         <x:v>7252.74</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:7">
       <x:c r="A436" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B436" s="0">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="G436" s="1">
-        <x:v>1169.53</x:v>
+        <x:v>1241.87</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:7">
       <x:c r="A437" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B437" s="0">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="G437" s="1">
         <x:v>2274.27</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:7">
       <x:c r="A438" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B438" s="0">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="G438" s="1">
         <x:v>12429.23</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:7">
       <x:c r="A439" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B439" s="0">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="G439" s="1">
         <x:v>8951.35</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:7">
       <x:c r="A440" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B440" s="0">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="G440" s="1">
-        <x:v>504</x:v>
+        <x:v>533.2</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:7">
       <x:c r="A441" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B441" s="0">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G441" s="1">
-        <x:v>366.97</x:v>
+        <x:v>381.65</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:7">
       <x:c r="A442" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B442" s="0">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="G442" s="1">
-        <x:v>254</x:v>
+        <x:v>290.94</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:7">
       <x:c r="A443" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B443" s="0">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="G443" s="1">
-        <x:v>624</x:v>
+        <x:v>660.28</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:7">
       <x:c r="A444" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B444" s="0">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="G444" s="1">
-        <x:v>444</x:v>
+        <x:v>458.93</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:7">
       <x:c r="A445" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B445" s="0">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="G445" s="1">
-        <x:v>249</x:v>
+        <x:v>277.99</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:7">
       <x:c r="A446" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B446" s="0">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="G446" s="1">
-        <x:v>935</x:v>
+        <x:v>971.87</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:7">
       <x:c r="A447" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B447" s="0">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="G447" s="1">
-        <x:v>318.35</x:v>
+        <x:v>333.03</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:7">
       <x:c r="A448" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B448" s="0">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>1473</x:v>
-[...11 lines deleted...]
-        <x:v>3359.12</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:7">
       <x:c r="A449" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B449" s="0">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="G449" s="1">
         <x:v>3961.48</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:7">
       <x:c r="A450" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B450" s="0">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>1480</x:v>
-[...11 lines deleted...]
-        <x:v>6170.99</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:7">
       <x:c r="A451" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B451" s="0">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>1483</x:v>
-[...11 lines deleted...]
-        <x:v>5779</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:7">
       <x:c r="A452" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B452" s="0">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="D452" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="E452" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="F452" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="G452" s="1">
-        <x:v>7626</x:v>
+        <x:v>7655.18</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:7">
       <x:c r="A453" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B453" s="0">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="G453" s="1">
-        <x:v>2022</x:v>
+        <x:v>2043.93</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:7">
       <x:c r="A454" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B454" s="0">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="G454" s="1">
         <x:v>250.41</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:7">
       <x:c r="A455" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B455" s="0">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="G455" s="1">
         <x:v>4679.55</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:7">
       <x:c r="A456" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B456" s="0">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="G456" s="1">
         <x:v>221.14</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:7">
       <x:c r="A457" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B457" s="0">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="G457" s="1">
         <x:v>221.14</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:7">
       <x:c r="A458" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B458" s="0">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="G458" s="1">
         <x:v>221.14</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:7">
       <x:c r="A459" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B459" s="0">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="G459" s="1">
-        <x:v>56345.85</x:v>
+        <x:v>56375.21</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:7">
       <x:c r="A460" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B460" s="0">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="G460" s="1">
-        <x:v>3502</x:v>
+        <x:v>3509.26</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:7">
       <x:c r="A461" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B461" s="0">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="G461" s="1">
         <x:v>2926.55</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:7">
       <x:c r="A462" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B462" s="0">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="G462" s="1">
-        <x:v>34480</x:v>
+        <x:v>34487.1</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:7">
       <x:c r="A463" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B463" s="0">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="G463" s="1">
-        <x:v>59310</x:v>
+        <x:v>59325.16</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:7">
       <x:c r="A464" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B464" s="0">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="G464" s="1">
-        <x:v>7309</x:v>
+        <x:v>7316.84</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:7">
       <x:c r="A465" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B465" s="0">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="G465" s="1">
         <x:v>3376.38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:7">
       <x:c r="A466" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B466" s="0">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="G466" s="1">
         <x:v>2850.73</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:7">
       <x:c r="A467" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B467" s="0">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="G467" s="1">
         <x:v>2569.18</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:7">
       <x:c r="A468" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B468" s="0">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="G468" s="1">
-        <x:v>1921</x:v>
+        <x:v>1921.31</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:7">
       <x:c r="A469" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B469" s="0">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="G469" s="1">
-        <x:v>86399</x:v>
+        <x:v>86420.77</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:7">
       <x:c r="A470" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B470" s="0">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="G470" s="1">
-        <x:v>2135</x:v>
+        <x:v>2142.74</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:7">
       <x:c r="A471" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B471" s="0">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="G471" s="1">
-        <x:v>2709</x:v>
+        <x:v>2723.52</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:7">
       <x:c r="A472" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B472" s="0">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="G472" s="1">
-        <x:v>2851.54</x:v>
+        <x:v>2880.9</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:7">
       <x:c r="A473" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B473" s="0">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="G473" s="1">
-        <x:v>2340</x:v>
+        <x:v>2347.68</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:7">
       <x:c r="A474" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B474" s="0">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="G474" s="1">
-        <x:v>7573</x:v>
+        <x:v>7595.41</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:7">
       <x:c r="A475" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B475" s="0">
         <x:v>474</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="G475" s="1">
-        <x:v>3741</x:v>
+        <x:v>3771.29</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:7">
       <x:c r="A476" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B476" s="0">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="G476" s="1">
         <x:v>1903.02</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:7">
       <x:c r="A477" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B477" s="0">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>1560</x:v>
-[...11 lines deleted...]
-        <x:v>25670.79</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:7">
       <x:c r="A478" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B478" s="0">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="G478" s="1">
-        <x:v>835.85</x:v>
+        <x:v>865.21</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:7">
       <x:c r="A479" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B479" s="0">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G479" s="1">
         <x:v>6997.66</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:7">
       <x:c r="A480" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B480" s="0">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="G480" s="1">
         <x:v>1783.66</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:7">
       <x:c r="A481" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B481" s="0">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="G481" s="1">
-        <x:v>1736.3</x:v>
+        <x:v>1743.64</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:7">
       <x:c r="A482" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B482" s="0">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="G482" s="1">
-        <x:v>84497.64</x:v>
+        <x:v>84534.34</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:7">
       <x:c r="A483" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B483" s="0">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:7">
       <x:c r="A484" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B484" s="0">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="G484" s="1">
         <x:v>475.38</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:7">
       <x:c r="A485" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B485" s="0">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>1582</x:v>
-[...11 lines deleted...]
-        <x:v>4073.18</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:7">
       <x:c r="A486" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B486" s="0">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="G486" s="1">
         <x:v>2432.15</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:7">
       <x:c r="A487" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B487" s="0">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>1589</x:v>
-[...11 lines deleted...]
-        <x:v>285.33</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:7">
       <x:c r="A488" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B488" s="0">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="G488" s="1">
-        <x:v>26900</x:v>
+        <x:v>26922.08</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:7">
       <x:c r="A489" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B489" s="0">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>1597</x:v>
-[...11 lines deleted...]
-        <x:v>1933.24</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:7">
       <x:c r="A490" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B490" s="0">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="G490" s="1">
         <x:v>1777.68</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:7">
       <x:c r="A491" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B491" s="0">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="G491" s="1">
         <x:v>3205.27</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:7">
       <x:c r="A492" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B492" s="0">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="G492" s="1">
         <x:v>5509.09</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:7">
       <x:c r="A493" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B493" s="0">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="G493" s="1">
         <x:v>1235.02</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:7">
       <x:c r="A494" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B494" s="0">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="G494" s="1">
-        <x:v>4051.25</x:v>
+        <x:v>4051.24</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:7">
       <x:c r="A495" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B495" s="0">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="G495" s="1">
         <x:v>6626.37</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:7">
       <x:c r="A496" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B496" s="0">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>1613</x:v>
-[...11 lines deleted...]
-        <x:v>555.25</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:7">
       <x:c r="A497" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B497" s="0">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>1613</x:v>
-[...11 lines deleted...]
-        <x:v>585.15</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:7">
       <x:c r="A498" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B498" s="0">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>1613</x:v>
-[...11 lines deleted...]
-        <x:v>617.05</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:7">
       <x:c r="A499" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B499" s="0">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="G499" s="1">
-        <x:v>607.72</x:v>
+        <x:v>607.71</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:7">
       <x:c r="A500" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B500" s="0">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>1613</x:v>
-[...11 lines deleted...]
-        <x:v>3362.01</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:7">
       <x:c r="A501" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B501" s="0">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="G501" s="1">
-        <x:v>578.97</x:v>
+        <x:v>578.96</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:7">
       <x:c r="A502" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B502" s="0">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="G502" s="1">
         <x:v>548.45</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:7">
       <x:c r="A503" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B503" s="0">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="G503" s="1">
         <x:v>581.57</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:7">
       <x:c r="A504" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B504" s="0">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="G504" s="1">
         <x:v>570.56</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:7">
       <x:c r="A505" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B505" s="0">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="G505" s="1">
         <x:v>2912.16</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:7">
       <x:c r="A506" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B506" s="0">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="G506" s="1">
         <x:v>1737.89</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:7">
       <x:c r="A507" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B507" s="0">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>1613</x:v>
-[...11 lines deleted...]
-        <x:v>376.19</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:7">
       <x:c r="A508" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B508" s="0">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="G508" s="1">
         <x:v>24014.26</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:7">
       <x:c r="A509" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B509" s="0">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:7">
       <x:c r="A510" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B510" s="0">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>1646</x:v>
-[...11 lines deleted...]
-        <x:v>481</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:7">
       <x:c r="A511" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B511" s="0">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="G511" s="1">
         <x:v>433.29</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:7">
       <x:c r="A512" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B512" s="0">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="G512" s="1">
         <x:v>209.36</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:7">
       <x:c r="A513" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B513" s="0">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="G513" s="1">
         <x:v>209.36</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:7">
       <x:c r="A514" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B514" s="0">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>1646</x:v>
-[...11 lines deleted...]
-        <x:v>246.63</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:7">
       <x:c r="A515" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B515" s="0">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>1646</x:v>
-[...11 lines deleted...]
-        <x:v>282.52</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:7">
       <x:c r="A516" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B516" s="0">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="G516" s="1">
-        <x:v>411.82</x:v>
+        <x:v>419.16</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:7">
       <x:c r="A517" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B517" s="0">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="G517" s="1">
         <x:v>966.2</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:7">
       <x:c r="A518" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B518" s="0">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="G518" s="1">
-        <x:v>2254</x:v>
+        <x:v>2305.09</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:7">
       <x:c r="A519" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B519" s="0">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="G519" s="1">
         <x:v>343.75</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:7">
       <x:c r="A520" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B520" s="0">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>1677</x:v>
-[...11 lines deleted...]
-        <x:v>2063.81</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:7">
       <x:c r="A521" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B521" s="0">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="G521" s="1">
         <x:v>2499.2</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:7">
       <x:c r="A522" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B522" s="0">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>1685</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="G522" s="1">
         <x:v>1767.25</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:7">
       <x:c r="A523" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B523" s="0">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="G523" s="1">
         <x:v>4747.59</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:7">
       <x:c r="A524" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B524" s="0">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="G524" s="1">
         <x:v>283.17</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:7">
       <x:c r="A525" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B525" s="0">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="G525" s="1">
         <x:v>293.38</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:7">
       <x:c r="A526" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B526" s="0">
         <x:v>525</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="G526" s="1">
         <x:v>248.66</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:7">
       <x:c r="A527" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B527" s="0">
         <x:v>526</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="G527" s="1">
-        <x:v>3500.54</x:v>
+        <x:v>3515.22</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:7">
       <x:c r="A528" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B528" s="0">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="G528" s="1">
         <x:v>331.33</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:7">
       <x:c r="A529" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B529" s="0">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="G529" s="1">
-        <x:v>9178</x:v>
+        <x:v>9199.96</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:7">
       <x:c r="A530" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B530" s="0">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="G530" s="1">
-        <x:v>778.62</x:v>
+        <x:v>850.96</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:7">
       <x:c r="A531" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B531" s="0">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="G531" s="1">
         <x:v>870.83</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:7">
       <x:c r="A532" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B532" s="0">
         <x:v>531</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="G532" s="1">
         <x:v>219.03</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:7">
       <x:c r="A533" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B533" s="0">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:7">
       <x:c r="A534" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B534" s="0">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="G534" s="1">
         <x:v>839.86</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:7">
       <x:c r="A535" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B535" s="0">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="G535" s="1">
-        <x:v>1366</x:v>
+        <x:v>1380.51</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:7">
       <x:c r="A536" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B536" s="0">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="D536" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="E536" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F536" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="G536" s="1">
         <x:v>1085.53</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:7">
       <x:c r="A537" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B537" s="0">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="G537" s="1">
         <x:v>942.87</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:7">
       <x:c r="A538" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B538" s="0">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="G538" s="1">
-        <x:v>430</x:v>
+        <x:v>437.1</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:7">
       <x:c r="A539" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B539" s="0">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="G539" s="1">
-        <x:v>1332.65</x:v>
+        <x:v>1404.99</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:7">
       <x:c r="A540" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B540" s="0">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="G540" s="1">
         <x:v>1014.25</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:7">
       <x:c r="A541" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B541" s="0">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="G541" s="1">
         <x:v>3659.21</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:7">
       <x:c r="A542" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B542" s="0">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="G542" s="1">
         <x:v>13613.48</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:7">
       <x:c r="A543" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B543" s="0">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="G543" s="1">
         <x:v>780.09</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:7">
       <x:c r="A544" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B544" s="0">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="G544" s="1">
         <x:v>2564.98</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:7">
       <x:c r="A545" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B545" s="0">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="G545" s="1">
-        <x:v>2384</x:v>
+        <x:v>2472.05</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:7">
       <x:c r="A546" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B546" s="0">
         <x:v>545</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="G546" s="1">
         <x:v>3632.34</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:7">
       <x:c r="A547" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B547" s="0">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
-        <x:v>1770</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="G547" s="1">
         <x:v>317.7</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:7">
       <x:c r="A548" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B548" s="0">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
-        <x:v>1772</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
-        <x:v>1773</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="G548" s="1">
         <x:v>2800.87</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:7">
       <x:c r="A549" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B549" s="0">
         <x:v>548</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
-        <x:v>1774</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
-        <x:v>1775</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="G549" s="1">
         <x:v>3723.15</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:7">
       <x:c r="A550" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B550" s="0">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>1771</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>1776</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>1777</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
-        <x:v>1778</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="G550" s="1">
         <x:v>1835.21</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:7">
       <x:c r="A551" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B551" s="0">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>1779</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>1780</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>1781</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
-        <x:v>1782</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="G551" s="1">
         <x:v>2623.02</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:7">
       <x:c r="A552" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B552" s="0">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:7">
       <x:c r="A553" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B553" s="0">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>1783</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
-        <x:v>1784</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
-        <x:v>1785</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
-        <x:v>1786</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="G553" s="1">
         <x:v>2675.98</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:7">
       <x:c r="A554" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B554" s="0">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>1787</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
-        <x:v>1788</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
-        <x:v>1789</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
-        <x:v>1790</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="G554" s="1">
         <x:v>223.53</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:7">
       <x:c r="A555" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B555" s="0">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
-        <x:v>1792</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
-        <x:v>1793</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G555" s="1">
         <x:v>434.57</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:7">
       <x:c r="A556" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B556" s="0">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
-        <x:v>1794</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
-        <x:v>1795</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="G556" s="1">
-        <x:v>414.89</x:v>
+        <x:v>429.57</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:7">
       <x:c r="A557" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B557" s="0">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
-        <x:v>1796</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
-        <x:v>1797</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="G557" s="1">
-        <x:v>330.25</x:v>
+        <x:v>344.93</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:7">
       <x:c r="A558" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B558" s="0">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
-        <x:v>1798</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
-        <x:v>1799</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="G558" s="1">
         <x:v>260.32</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:7">
       <x:c r="A559" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B559" s="0">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
-        <x:v>1800</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
-        <x:v>1801</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="G559" s="1">
         <x:v>260.32</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:7">
       <x:c r="A560" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B560" s="0">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
-        <x:v>1802</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
-        <x:v>1803</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="G560" s="1">
         <x:v>284.01</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:7">
       <x:c r="A561" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B561" s="0">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
-        <x:v>1804</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
-        <x:v>1805</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="G561" s="1">
         <x:v>1295.24</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:7">
       <x:c r="A562" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B562" s="0">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
-        <x:v>1806</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
-        <x:v>1807</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="G562" s="1">
         <x:v>235.03</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:7">
       <x:c r="A563" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B563" s="0">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
-        <x:v>1808</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
-        <x:v>1809</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="G563" s="1">
         <x:v>287.96</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:7">
       <x:c r="A564" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B564" s="0">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
-        <x:v>1810</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
-        <x:v>1811</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="G564" s="1">
         <x:v>287.96</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:7">
       <x:c r="A565" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B565" s="0">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
-        <x:v>1812</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
-        <x:v>1813</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="G565" s="1">
         <x:v>414.89</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:7">
       <x:c r="A566" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B566" s="0">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>1814</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
-        <x:v>1815</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="G566" s="1">
         <x:v>414.89</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:7">
       <x:c r="A567" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B567" s="0">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>1816</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
-        <x:v>1817</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="G567" s="1">
         <x:v>414.89</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:7">
       <x:c r="A568" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B568" s="0">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>1818</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
-        <x:v>1819</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="G568" s="1">
         <x:v>414.89</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:7">
       <x:c r="A569" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B569" s="0">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>1820</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
-        <x:v>1821</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="G569" s="1">
         <x:v>414.89</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:7">
       <x:c r="A570" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B570" s="0">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>1822</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
-        <x:v>1823</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="G570" s="1">
         <x:v>377.6</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:7">
       <x:c r="A571" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B571" s="0">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>1824</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
-        <x:v>1825</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="G571" s="1">
         <x:v>352.27</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:7">
       <x:c r="A572" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B572" s="0">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>1826</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
-        <x:v>1827</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="G572" s="1">
         <x:v>223.25</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:7">
       <x:c r="A573" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B573" s="0">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>1828</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
-        <x:v>1829</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="G573" s="1">
         <x:v>250.28</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:7">
       <x:c r="A574" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B574" s="0">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>1791</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
-        <x:v>1830</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
-        <x:v>1831</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="G574" s="1">
         <x:v>555.6</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:7">
       <x:c r="A575" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B575" s="0">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>1832</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>1833</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>1834</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
-        <x:v>1835</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="G575" s="1">
         <x:v>2883.46</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:7">
       <x:c r="A576" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B576" s="0">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>1836</x:v>
-[...11 lines deleted...]
-        <x:v>13922.29</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:7">
       <x:c r="A577" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B577" s="0">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>1839</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>1840</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
-        <x:v>1841</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="G577" s="1">
-        <x:v>691</x:v>
+        <x:v>705.43</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:7">
       <x:c r="A578" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B578" s="0">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>1842</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>1843</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>1844</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
-        <x:v>1845</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="G578" s="1">
-        <x:v>4906.71</x:v>
+        <x:v>4979.05</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:7">
       <x:c r="A579" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B579" s="0">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>1846</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>1847</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>1848</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
-        <x:v>1849</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="G579" s="1">
         <x:v>5588.86</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:7">
       <x:c r="A580" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B580" s="0">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>1851</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
-        <x:v>1852</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="G580" s="1">
         <x:v>3138.54</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:7">
       <x:c r="A581" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B581" s="0">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>1850</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
-        <x:v>1853</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
-        <x:v>1854</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
-        <x:v>1855</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="G581" s="1">
-        <x:v>1895.95</x:v>
+        <x:v>1960.95</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:7">
       <x:c r="A582" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B582" s="0">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
-        <x:v>1857</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
-        <x:v>1858</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
-        <x:v>1859</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="G582" s="1">
-        <x:v>2157</x:v>
+        <x:v>2201.51</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:7">
       <x:c r="A583" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B583" s="0">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>1856</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>1860</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
-        <x:v>1861</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
-        <x:v>1862</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="G583" s="1">
         <x:v>2291.55</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:7">
       <x:c r="A584" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B584" s="0">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>1863</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
-        <x:v>1864</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
-        <x:v>1865</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="G584" s="1">
         <x:v>233.56</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:7">
       <x:c r="A585" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B585" s="0">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>1866</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
-        <x:v>1867</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
-        <x:v>1868</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
-        <x:v>1869</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G585" s="1">
         <x:v>2301.33</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:7">
       <x:c r="A586" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B586" s="0">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>1870</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>1871</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
-        <x:v>1872</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="G586" s="1">
         <x:v>3572.97</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:7">
       <x:c r="A587" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B587" s="0">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>1870</x:v>
-[...11 lines deleted...]
-        <x:v>2138.43</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:7">
       <x:c r="A588" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B588" s="0">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>1875</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
-        <x:v>1876</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
-        <x:v>1877</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
-        <x:v>1878</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="G588" s="1">
         <x:v>1965.34</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:7">
       <x:c r="A589" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B589" s="0">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>1880</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
-        <x:v>1881</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
-        <x:v>1882</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="G589" s="1">
         <x:v>586.5</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:7">
       <x:c r="A590" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B590" s="0">
         <x:v>589</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>1879</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
-        <x:v>1883</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
-        <x:v>1884</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="G590" s="1">
         <x:v>312.53</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:7">
       <x:c r="A591" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B591" s="0">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>1885</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>1886</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
-        <x:v>1887</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="G591" s="1">
         <x:v>6342.08</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:7">
       <x:c r="A592" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B592" s="0">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>1888</x:v>
-[...11 lines deleted...]
-        <x:v>325.98</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:7">
       <x:c r="A593" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B593" s="0">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>1892</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
-        <x:v>1893</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
-        <x:v>1894</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="G593" s="1">
         <x:v>419.92</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:7">
       <x:c r="A594" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B594" s="0">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>1895</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
-        <x:v>1896</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
-        <x:v>1897</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
-        <x:v>1898</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G594" s="1">
-        <x:v>2412.69</x:v>
+        <x:v>2485.03</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:7">
       <x:c r="A595" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B595" s="0">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>1899</x:v>
-[...11 lines deleted...]
-        <x:v>4514.67</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:7">
       <x:c r="A596" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B596" s="0">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>1902</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>1903</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
-        <x:v>1904</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="G596" s="1">
-        <x:v>1709.3</x:v>
+        <x:v>1738.66</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:7">
       <x:c r="A597" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B597" s="0">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>1905</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>1906</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
-        <x:v>1907</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>1908</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="G597" s="1">
-        <x:v>1380.84</x:v>
+        <x:v>1525.52</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:7">
       <x:c r="A598" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B598" s="0">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>1909</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>1910</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
-        <x:v>1911</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
-        <x:v>1912</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="G598" s="1">
-        <x:v>11221.42</x:v>
+        <x:v>11280.14</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:7">
       <x:c r="A599" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B599" s="0">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>1913</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>1914</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
-        <x:v>1915</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
-        <x:v>1916</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="G599" s="1">
         <x:v>429.89</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:7">
       <x:c r="A600" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B600" s="0">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C600" s="0" t="s">
-        <x:v>1917</x:v>
-[...11 lines deleted...]
-        <x:v>689</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:7">
       <x:c r="A601" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B601" s="0">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C601" s="0" t="s">
-        <x:v>1921</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="D601" s="0" t="s">
-        <x:v>1922</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="E601" s="0" t="s">
-        <x:v>1923</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="F601" s="0" t="s">
-        <x:v>1924</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="G601" s="1">
-        <x:v>6049</x:v>
+        <x:v>6078.11</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:7">
       <x:c r="A602" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B602" s="0">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C602" s="0" t="s">
-        <x:v>1925</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="D602" s="0" t="s">
-        <x:v>1926</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="E602" s="0" t="s">
-        <x:v>1927</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="F602" s="0" t="s">
-        <x:v>1928</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="G602" s="1">
         <x:v>3268.59</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:7">
       <x:c r="A603" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B603" s="0">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C603" s="0" t="s">
-        <x:v>1929</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="D603" s="0" t="s">
-        <x:v>1930</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="E603" s="0" t="s">
-        <x:v>1931</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="F603" s="0" t="s">
-        <x:v>1932</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="G603" s="1">
         <x:v>3404.8</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:7">
       <x:c r="A604" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B604" s="0">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C604" s="0" t="s">
-        <x:v>1933</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="D604" s="0" t="s">
-        <x:v>1934</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="E604" s="0" t="s">
-        <x:v>1935</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="F604" s="0" t="s">
-        <x:v>1936</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="G604" s="1">
-        <x:v>415</x:v>
+        <x:v>458.93</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:7">
       <x:c r="A605" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B605" s="0">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C605" s="0" t="s">
-        <x:v>1937</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="D605" s="0" t="s">
-        <x:v>1938</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="E605" s="0" t="s">
-        <x:v>1939</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="F605" s="0" t="s">
-        <x:v>1940</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="G605" s="1">
         <x:v>324.57</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:7">
       <x:c r="A606" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B606" s="0">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C606" s="0" t="s">
-        <x:v>1941</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="D606" s="0" t="s">
-        <x:v>1942</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="E606" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F606" s="0" t="s">
-        <x:v>1943</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="G606" s="1">
         <x:v>659.45</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:7">
       <x:c r="A607" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B607" s="0">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
-        <x:v>1944</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
-        <x:v>1945</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
-        <x:v>1946</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
-        <x:v>1947</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="G607" s="1">
         <x:v>3355.81</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:7">
       <x:c r="A608" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B608" s="0">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
-        <x:v>1948</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
-        <x:v>1949</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
-        <x:v>1950</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
-        <x:v>1951</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="G608" s="1">
         <x:v>3606.51</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:7">
       <x:c r="A609" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B609" s="0">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:7">
       <x:c r="A610" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B610" s="0">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
-        <x:v>1952</x:v>
-[...11 lines deleted...]
-        <x:v>7473</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:7">
       <x:c r="A611" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B611" s="0">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C611" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="D611" s="0" t="s">
-        <x:v>1957</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="E611" s="0" t="s">
-        <x:v>1958</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="F611" s="0" t="s">
-        <x:v>1959</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="G611" s="1">
         <x:v>762.41</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:7">
       <x:c r="A612" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B612" s="0">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C612" s="0" t="s">
-        <x:v>1956</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="D612" s="0" t="s">
-        <x:v>1960</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="E612" s="0" t="s">
-        <x:v>1961</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="F612" s="0" t="s">
-        <x:v>1962</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="G612" s="1">
         <x:v>654.97</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:7">
       <x:c r="A613" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B613" s="0">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C613" s="0" t="s">
-        <x:v>1963</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="D613" s="0" t="s">
-        <x:v>1964</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="E613" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F613" s="0" t="s">
-        <x:v>1965</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="G613" s="1">
         <x:v>2674.04</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:7">
       <x:c r="A614" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B614" s="0">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
-        <x:v>1966</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
-        <x:v>1967</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
-        <x:v>1968</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="G614" s="1">
         <x:v>6844.17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>