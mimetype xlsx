--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd825125fd8e8405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4416532e71f4465852521924c0e474e.psmdcp" Id="R2eecac90fb484e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33e7637ce3524f7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39a8be4ebfc1455f9b9728ca4b67d39f.psmdcp" Id="R627522e8a33f476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -94,203 +94,95 @@
   <x:si>
     <x:t>825-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t>FULTZ, LYNETTE D % STEVEN D &amp; LYNETTE FULTZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*WESTERN*  LOT 36,37 BLOCK 17 CLAYTON SURVEY ADDITION 10 20N 26W </x:t>
   </x:si>
   <x:si>
     <x:t>925-00365-000</x:t>
   </x:si>
   <x:si>
     <x:t>KURCZEK, DENNIS G, SR % JASON KURCZEK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*WESTERN*  UNIT 7 TRACT 9 29 21N 25W 5.99 ACRES LOT 9 BLOCK VII MO ARK VIEW ESTATES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>TONYA DUPIS</x:t>
   </x:si>
   <x:si>
     <x:t>265-00176-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOGAN, BETTIE % JOE LOGAN </x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MITCHELL, DEBRA LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*EASTERN* W1/2 LOT 19 PHASE 1 PT S1/2 SE NE 26-20-23 26 20N 23W 1.6 ACRES LOT  BLOCK P-1 DRY CREEK PROPERTIES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>PROFESSIONAL CREDIT MANAGMENT</x:t>
   </x:si>
   <x:si>
     <x:t>158-00019-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NG FARMS LLC % NICK GAGE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*EASTERN* W1/2 NW 13 21N 25W 80 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06804-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHARUM, BENJAMIN I </x:t>
   </x:si>
   <x:si>
     <x:t>*WESTERN* PT NW NW 7 19N 25W 1.24 ACRES LOT  BLOCK   ADDITION CITY  SD 21A</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>001-05669-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STOPPEL, ARTHUR &amp; VANESSA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>TAVAS, VIOLET B ESTATE % EDWARD GRABINSKI</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*WESTERN*  PT W1/2 SW NE 21 21N 25W 4.82 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06899-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WHITE, RICHARD </x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>MADISON</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STARR REALTY LLC, 3 </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ADAMS, LAURA J </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 13 17N 25W 0.673 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-10493-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ATSIDIS, CHRIST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE 10 15N 27W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05430-000</x:t>
   </x:si>
   <x:si>
     <x:t>BARNES REVOCABLE TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW 6 13N 25W 0.23 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>001-00271-002</x:t>
@@ -413,59 +305,50 @@
     <x:t>PT NW NE 14 16N 26W 6.06 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>001-08148-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBBINS, MICHAEL P &amp; PATRICK R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NE 25 16N 24W 6.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06960-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCALLORN, JOSHUA </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE 33 18N 27W 7 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>UNITED FEDERAL CREDIT UNION</x:t>
   </x:si>
   <x:si>
     <x:t>001-14033-001</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>001-04996-000</x:t>
   </x:si>
   <x:si>
     <x:t>TALBOT, CAROL % MICHAEL TALBOT</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 31 17N 24W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-10096-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">USREY, JOLLEY &amp; ROSS </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 N1/2 NE SW 20 16N 26W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT W USREY, DELANA P USREY, TERRY BURCHAM JOLLEY, DAVINA J MILLSAP-ROSS</x:t>
   </x:si>
   <x:si>
     <x:t>001-08280-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">YOUNG, MICHAEL E &amp; SHEILA M </x:t>
   </x:si>
@@ -888,1038 +771,882 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4089</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>7816</x:v>
+        <x:v>7845.13</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4090</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>4086</x:v>
+        <x:v>4107.87</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4091</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4092</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>2423.43</x:v>
+        <x:v>2430.77</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4093</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1012.17</x:v>
+        <x:v>1019.51</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4094</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4095</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1065</x:v>
+        <x:v>1094.39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4096</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
-[...11 lines deleted...]
-        <x:v>774.1</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4097</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
-[...11 lines deleted...]
-        <x:v>3217.9</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4098</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
-[...11 lines deleted...]
-        <x:v>232.62</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4099</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>37</x:v>
-[...11 lines deleted...]
-        <x:v>1172</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4100</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4101</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>780</x:v>
+        <x:v>787.38</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4102</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>14825.41</x:v>
+        <x:v>14832.75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4103</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>790</x:v>
+        <x:v>804.72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4104</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
-[...11 lines deleted...]
-        <x:v>2695</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4105</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>1253.83</x:v>
+        <x:v>1268.51</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4106</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1008</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4107</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1029</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4108</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1126</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4109</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1008</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4110</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1008</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4111</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>58</x:v>
-[...11 lines deleted...]
-        <x:v>1050</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4112</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>75</x:v>
-[...11 lines deleted...]
-        <x:v>9795</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4113</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>579.22</x:v>
+        <x:v>686.56</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4114</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>742.41</x:v>
+        <x:v>849.75</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4115</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>65.72</x:v>
+        <x:v>173.06</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4116</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>198</x:v>
+        <x:v>197.72</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4117</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>1102.73</x:v>
+        <x:v>1210.07</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4118</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>101.62</x:v>
+        <x:v>208.96</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4119</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>200</x:v>
+        <x:v>199.75</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4120</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4121</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>784.06</x:v>
+        <x:v>891.4</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4122</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>6701.37</x:v>
+        <x:v>6808.71</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4123</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>2015</x:v>
+        <x:v>2015.22</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4124</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>220</x:v>
+        <x:v>219.73</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4125</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>1240</x:v>
+        <x:v>1240.19</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4126</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>1119</x:v>
+        <x:v>1118.84</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4127</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>5923</x:v>
+        <x:v>6017.78</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4128</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>207</x:v>
+        <x:v>207.21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4129</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>99.61</x:v>
+        <x:v>206.95</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4130</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>974</x:v>
+        <x:v>973.78</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4131</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>135</x:v>
-[...11 lines deleted...]
-        <x:v>722.78</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4132</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>103.39</x:v>
+        <x:v>210.73</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4133</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>2839</x:v>
+        <x:v>2838.98</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4134</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>375.19</x:v>
+        <x:v>482.53</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>