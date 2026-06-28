--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,606 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391c78a0b24a41ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0c4513cfcf944d989c63280205818056.psmdcp" Id="R4738974ffd1e4e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb814fa7a474739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aa85bd556f54c11b68241d195a7778d.psmdcp" Id="R169916b4baf545f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CRAIGHEAD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRADSHER, MARY ANN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 BLOCK G FRIERSON'S ADD BLK F &amp; G ADDITION CITY JONESBORO 24 14N 3E CITY LIEN-2023R-015968- MOWING </x:t>
+    <x:t>CITY LIEN-2023R-015968- MOWING 24 14N 3E 0 ACRES LOT 2 BLOCK G FRIERSON'S ADD BLK F &amp; G ADDITION CITY JONESBORO SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, RICK L BRADSHER, BRENT BURRIS, TIA BURRIS BROWNING, TORI CHISM, BRENDA SIMMONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-143244-07200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RENTALS LLC, D &amp; G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W78 &amp; OF N51' OF LOT 4 LIEN 2023R-021315 18 14N 4E 0 ACRES LOT  BLOCK 12 FLINT'S ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, BENIGNO LOPEZ, ARVEST BANK, DENAY OESTERBLAD DUCKWORTH, BANCORPSOUTH BANK, DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-144183-30200</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RENTALS LLC%DAVID &amp; GAIL OESTERBLAD, D &amp; G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>RE-PLAT OF W 1/2 LOT 19-26 NORTHWEST ADD 18 14N 4E 0 ACRES LOT 24 BLOCK  NORTHWEST ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, ARVEST BANK, BANCORPSOUTH BANK, DENAY OESTERBLAD DUCKWORTH, DAVID OESTERBLAD,  DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-144182-26900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 18 KIECH'S 1ST ADDITION 27 14N 4E 0.23 ACRES LOT 1 BLOCK  OESTERBLAD MINOR PLAT ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, ARVEST BANK, BANCORPSOUTH BANK, DENAY OESTERBLAD DUCKWORTH,  DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-144271-04900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVIS, BRODY A % NIKI WARREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT NW SW 13 15N 3E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>01-143244-07200</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>12-153132-00810</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DOMINY, MARGARET ANNE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 32 HUNTER HEIGHTS ADDITION 16 14N 4E </x:t>
+    <x:t>. 16 14N 4E 0 ACRES LOT 32 BLOCK  HUNTER HEIGHTS ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>01-144161-04200</x:t>
   </x:si>
   <x:si>
-    <x:t>EB INFINITY GROUP, LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT DETENTION AREA PT W1/2 NW NE GABRIEL CROSSING ADDITION 15 14N 4E 0.43 ACRE LIEN 2023R-022327 </x:t>
+    <x:t xml:space="preserve">INFINITY GROUP LLC, EB </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot DETENTION AREA GABRIEL CROSSING PT W1/2 NW NE LIEN 2023R-022327 15 14N 4E 0.43 ACRES LOT  BLOCK  GABRIEL CROSSING ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO</x:t>
   </x:si>
   <x:si>
     <x:t>01-144151-19400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EVANS, GROVER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 6 40X100 MCHOSE ADDITION 18 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144184-28600</x:t>
   </x:si>
   <x:si>
     <x:t>GAGE, LEWIS % CITIZENS BANK % RAY JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S75' LOT 1 STUCK, C. A. &amp; SON ADDITION 19 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144193-26400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GALLI, KELMA JEAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRATT SUB DIV OF PT SW 8-14-4 PT LOT 6 BLOCK A PRATT ADDITION 8 14N 4E </x:t>
+    <x:t>PRATT SUB DIV OF PT SW 8-14-4 PT LOT 6 8 14N 4E 0 ACRES LOT  BLOCK A PRATT ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARY GALLI, REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>01-144082-10400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GENTLE, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E50FT LOT 9 THIRD ADD TO B.O. ADDITION 17 14N 7E </x:t>
   </x:si>
   <x:si>
     <x:t>08-147174-08800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GENTRY, WENDY A </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 55-56 PARDEW ADDITION 27 14N 4E </x:t>
+    <x:t>. 27 14N 4E 0 ACRES LOT 55-56 BLOCK  PARDEW ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, IRS, CHARLES SHARP ROOFING AND CARPENTRY LLC, NAVY FEDERAL CREDIT UNION, DAVID HOWARD WEINGOLD LIVING TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>01-144271-26000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GHANT, VICKI </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">50X132 LOT 1 BLOCK H HALTOM'S 2ND ADDITION 7 14N 4E LIEN 2023R-022313 </x:t>
+    <x:t>50X132 LIEN 2023R-022313 7 14N 4E 0 ACRES LOT 1 BLOCK H HALTOM'S 2ND ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144073-21900</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 15 NE NE 41X155 JBORO CITY LOVES SURVEY NE NE ADDITION 18 14N 4E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-144181-03700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLEASON, DORIS </x:t>
   </x:si>
   <x:si>
     <x:t>N210' E210' OF N1/2 NE NE 24 15N 7E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-157241-00800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIFFIN, MARY E &amp; DAVID R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">125X200 LOT 1 GRIFFIN SUB DIV-PT SE 02-13-03 ADDITION 2 13N 3E </x:t>
+    <x:t>125X200 LOT 1 2 13N 3E 0 ACRES LOT  BLOCK  GRIFFIN SUB DIV-PT SE 02-13-03 ADDITION CITY  SD 58 JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-133024-01500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">125X200 LOT 2 GRIFFIN SUB DIV-PT SE 02-13-03 ADDITION 2 13N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>01-133024-01600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/2 SW 3 13N 4E 5.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-134033-01100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT GRIFFIN'S NETTLETON ADDITION LTS 1 THRU 4 &amp; PT 5 &amp; E71/2' OF AN ABANDONED ALLEY 27 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144271-00800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIFFIN, SIBYL M </x:t>
   </x:si>
   <x:si>
-    <x:t>PT W1/2 NW 100X100 19 15N 3E 0.48 ACRE</x:t>
+    <x:t>PT W1/2 NW 100X100 19 15N 3E 0.48 ACRES LOT  BLOCK   ADDITION CITY  SD WS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OWEN GRIFFIN</x:t>
   </x:si>
   <x:si>
     <x:t>12-153192-00300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUERBER, ELIZABETH ANN </x:t>
   </x:si>
   <x:si>
-    <x:t>PART SE 17-13-05 LOT 4 BLOCK C COLONY BAY DEVELOPMENT ADDITION 17 13N 5E 0.46 ACRE</x:t>
+    <x:t>COLONY BAY DEVELOPMENT PART SE 17-13-05 17 13N 5E 0.46 ACRES LOT 4 BLOCK C COLONY BAY DEVELOPMENT ADDITION CITY  SD BY BY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELIZABETH ANN EMERLINE, BANCORPSOUTH BANK</x:t>
   </x:si>
   <x:si>
     <x:t>10-135174-01800</x:t>
   </x:si>
   <x:si>
-    <x:t>PART SE 17-13-05 LOT 5 BLOCK C COLONY BAY DEVELOPMENT ADDITION 17 13N 5E 0.46 ACRE</x:t>
+    <x:t>COLONY BAY DEVELOPMENT PART SE 17-13-05 17 13N 5E 0.46 ACRES LOT 5 BLOCK C COLONY BAY DEVELOPMENT ADDITION CITY  SD BY BY</x:t>
   </x:si>
   <x:si>
     <x:t>10-135174-01900</x:t>
   </x:si>
   <x:si>
-    <x:t>H O B RENTALS, LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 9 BLOCK 1 FRANKS &amp; TAYLOR ADDITION 11 13N 7E </x:t>
+    <x:t xml:space="preserve">RENTALS LLC, H O B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 13N 7E 0 ACRES LOT 9 BLOCK 1 FRANKS &amp; TAYLOR ADDITION CITY  SD RS CY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARRY ERVIN, JUDY ERVIN</x:t>
   </x:si>
   <x:si>
     <x:t>05-137113-20500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMILTON, ALISA M </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7-10 BLOCK 8 HAYES 2ND ADDITION 7 14N 4E </x:t>
+    <x:t>. 7 14N 4E 0 ACRES LOT 7-10 BLOCK 8 HAYES 2ND ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, ARVEST BANK, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>01-144074-10300</x:t>
   </x:si>
   <x:si>
-    <x:t>HAY, CLARA % LAVADA GRIMES</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 23 ORIGINAL SUR TO LAKE CITY ADDITION 27 14N 6E </x:t>
+    <x:t xml:space="preserve">HAY%LAVADA GRIMES, CLARA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 14N 6E 0 ACRES LOT 23 BLOCK  ORIGINAL SUR TO LAKE CITY ADDITION CITY  SD RS LC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM E HAY</x:t>
   </x:si>
   <x:si>
     <x:t>07-146271-36100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLLIS, KENNETH </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW REPLAT LOT 1 HOLLIS MINOR PLAT ADDITION 35 14N 4E 0.87 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-144353-01700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLT, BARRY &amp; TONI </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N 1/2 SE OAK RIDGE ESTATE 27 15N 4E 1.45 ACRES </x:t>
+    <x:t>PT N 1/2 SE OAK RIDGE ESTATE 27 15N 4E 1.45 ACRES LOT  BLOCK   ADDITION CITY  SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CENTENNIAL BANK, MIDSOUTH BANK, LIBERTY BANK OF ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>12-154271-02300</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">500X262 LOT 12 THE WOODLANDS AT TERRA HILLS ADDITION 9 15N 4W 3.01 ACRES </x:t>
+    <x:t>500X262 9 15N 4W 3.01 ACRES LOT 12 BLOCK  THE WOODLANDS AT TERRA HILLS ADDITION CITY  SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>13-154093-01500</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, BRAD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DRAINAGE EASEMENT WILDWOOD ADDITION PHASE 3B &amp; 3 ADDITION 14 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144142-21810</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LYLES, KEVIN </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NW NE 17 14N 4E 0.48 ACRE</x:t>
+    <x:t>PT NW NE 17 14N 4E 0.48 ACRES LOT  BLOCK   ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMOR BANK, US BANK, CBRE CAPITAL MARKETS INC., FEDERAL HOME LOAN MORTGAGE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>01-144171-01300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARSH, JOSHUA &amp; KRYSTAL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 4 LUSTER'S ADDITION 1 15N 3E </x:t>
+    <x:t>. 1 15N 3E 0 ACRES LOT 4 BLOCK  LUSTER'S ADDITION CITY  SD WS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN BANK, DF&amp;A, HAROLD ROOK, DAVID ROOK</x:t>
   </x:si>
   <x:si>
     <x:t>13-153012-00400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN ETAL, LORI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-2 GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CAS LOTS 1-2 BLOCK B 36 14N 1E </x:t>
   </x:si>
   <x:si>
     <x:t>02-141364-02000</x:t>
   </x:si>
   <x:si>
-    <x:t>MARTIN, LORI ETAL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 3 &amp; PT LOT 4 GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CASH LOT 3 &amp; PT 4 BLOCK B 36 14N 1E </x:t>
+    <x:t>Lot 3 &amp; PT LOT 4 GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CASH LOT 3 &amp; PT 4 36 14N 1E 0 ACRES LOT  BLOCK B GREEN &amp; JONES ADDITION CITY  SD WS CH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT MARTIN</x:t>
   </x:si>
   <x:si>
     <x:t>02-141364-02100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CAS LOT 5 BLOCK B 36 14N 1E </x:t>
+    <x:t>GREEN &amp; JONES SUB DIV. OF OF BLK B OF TOWN OF CAS 36 14N 1E 0 ACRES LOT 5 BLOCK B GREEN &amp; JONES ADDITION CITY  SD WS CH</x:t>
   </x:si>
   <x:si>
     <x:t>02-141364-02200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOT 5, PT BLK P LOT PT 5 BLOCK I CITY CASH 36 14N 1E </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MOORE, ROGER </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FOWLER CARAWAY REPLAT OF PART OF BLOCK A LOT 8 29 14N 4E 1.15 ACRES </x:t>
+    <x:t>FOWLER CARAWAY REPLAT OF PART OF BLOCK A 29 14N 4E 1.15 ACRES LOT 8 BLOCK  FOWLER CARAWAY ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST COMMUNITY BANK, JUDITH FERGUSON MOORE</x:t>
   </x:si>
   <x:si>
     <x:t>01-144291-03400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MOYER, KELLEY </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">LOT 18 GERALD WATKINS ADDITION 3 13N 4E LIEN2023R-021309 </x:t>
+    <x:t xml:space="preserve">ODLE%JIMMY ODLE, ANGELINE (BROWN) &amp; JIMMY WAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lien 2023R-021309 3 13N 4E 0 ACRES LOT 18 BLOCK  GERALD WATKINS ADDITION CITY  SD NE JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-134032-11700</x:t>
   </x:si>
   <x:si>
-    <x:t>OESTERBLAD, DAVID &amp; GAIL, TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT LOT 3 59.10X123 BLOCK I NISBETTS 1ST ADDITION 13 14N 3E JONESBORO CITY LIEN-2023R-015972-  MOWING JONESBORO CITY LIEN-2023R-018446 MOWING </x:t>
+    <x:t xml:space="preserve">OESTERBLAD TRUST, DAVID &amp; GAIL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 3 59.10X123 JONESBORO CITY LIEN-2023R-015972-  MOWING JONESBORO CITY LIEN-2023R-018446 MOWING 13 14N 3E 0 ACRES LOT  BLOCK I NISBETTS 1ST ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO, DENAY OESTERBLAD DUCKWORTH, DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-143134-25400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ONSTEAD, BRANDON GRAY &amp; E  </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROY SHERIDON SUB DIV OF PT NE NW 5-13-4 LOT 4 5 13N 4E </x:t>
+    <x:t>ROY SHERIDON SUB DIV OF PT NE NW 5-13-4 5 13N 4E 0 ACRES LOT 4 BLOCK  ROY SHERIDON ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERNESTINE ONSTEAD, IRS, SIMMONS FIRST NATIONAL BANK, BANCORPSOUTH BANK, HERITAGE BANK, ARVEST BANK, LVNV FUNDING LLC, VELOCITY INVESTMENTS LLC, CHARLES ONSTEAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-134052-06600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEEL, FELISHA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7-8 BLOCK 10 HAYES 2ND ADDITION 7 14N 4E </x:t>
+    <x:t>. 7 14N 4E 0 ACRES LOT 7-8 BLOCK 10 HAYES 2ND ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144074-12400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PENNINGTON, AUBREY G </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 5 &amp; 6 HAWKINS ADDITION 33 15N 7E </x:t>
+    <x:t>. 33 15N 7E 0 ACRES LOT 5 &amp; 6 BLOCK  HAWKINS ADDITION CITY  SD BI MO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEFFREY G PENNINGTON, CHRISTOPHER L PENNINGTON, CHRISTIE A PENNINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>06-157331-08300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PICKLE, ERIC JOE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6-7 BLOCK 19 OTWELL 1ST ADDITION 25 13N 2E </x:t>
   </x:si>
   <x:si>
     <x:t>13-132261-08900</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRATT, RANDALL &amp; WILMA JOY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 16 BLOCK 2 RIDGECREST ADDITION 30 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144302-13300</x:t>
   </x:si>
   <x:si>
     <x:t>RAND, LOIS J % HENRY PENDERGRAFF</x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE &amp; PT N1/2 NE 29 13N 4E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-134291-01000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RILEY, SHANNON </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 OF 1 AC SQUARE IN SW SE SW 8 13N 6E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-136083-00402</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RODRIQUEZ, EDGAR &amp; CLAUDIA </x:t>
   </x:si>
   <x:si>
-    <x:t>PT W1/2 NW 36 15N 7E 0.74 ACRE</x:t>
+    <x:t>PT W1/2 NW 36 15N 7E 0.74 ACRES LOT  BLOCK   ADDITION CITY  SD BI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAPITAL ONE BANK, LARRY D DAVIS, SANDRA J DAVIS, NEA BAPTIST MEMORIAL HOSPITAL</x:t>
   </x:si>
   <x:si>
     <x:t>12-157362-00200</x:t>
   </x:si>
   <x:si>
-    <x:t>ROSSE FAMILY TRUST % SAM A ROSSE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOTS 5 &amp; 6 50X140 BLOCK 1 MORSES ADDITION 18 14N 4E </x:t>
+    <x:t xml:space="preserve">FAMILY TRUST%SAM A ROSSE, ROSSE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTS 5 &amp; 6 50X140 18 14N 4E 0 ACRES LOT  BLOCK 1 MORSES ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144184-29500</x:t>
   </x:si>
   <x:si>
-    <x:t>SCALES, FRANCIS % ROBERT LEE SCALES</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SCHUSLER, ANGELA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 6 BLOCK E BRIARWOOD 3RD ADDITION 23 14N 3E </x:t>
+    <x:t>. 23 14N 3E 0 ACRES LOT 6 BLOCK E BRIARWOOD 3RD ADDITION CITY  SD J JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DISCOVER BANK, PORTFOLIO AMERICA ASSET MANAGEMENT LLC</x:t>
   </x:si>
   <x:si>
     <x:t>01-143234-15100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STRICKLAND, ANTHONY </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TILLEY, WENDELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 SE NE 6 14N 4E 0.27 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-144061-06200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOOMBS, GARY </x:t>
   </x:si>
   <x:si>
-    <x:t>15X175 PT LOT 3 75X175 LOT 4 BLOCK 1 PATRICKS 1ST ADDITION 17 14N 4E LIEN 2023R-012726</x:t>
+    <x:t>15X175 PT LOT 3 75X175 LOT 4 LIEN 2023R-012726 17 14N 4E 0 ACRES LOT  BLOCK 1 PATRICKS 1ST ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144173-04400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATERS, BILLY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 17-18 BLOCK E TUCKER &amp; DOWNS ADDITION 15 13N 7E </x:t>
+    <x:t>. 15 13N 7E 0 ACRES LOT 17-18 BLOCK E TUCKER &amp; DOWNS ADDITION CITY  SD RS CY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBARA WATERS, CAROL FORD, KEVIN WATERS</x:t>
   </x:si>
   <x:si>
     <x:t>05-137151-06800</x:t>
   </x:si>
   <x:si>
-    <x:t>WEAVERS PROFESSIONAL SERVICES, INC</x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">LOT 10 BLOCK 2 TOWN LOTS OF BONO ADDITION 30 15N 3E </x:t>
+    <x:t xml:space="preserve">WILES%ROBERT C WILES, MARY E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 30 15N 3E 0 ACRES LOT 10 BLOCK 2 TOWN LOTS OF BONO ADDITION CITY  SD WS BN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIMOTHY S ALLISON</x:t>
   </x:si>
   <x:si>
     <x:t>04-153301-03300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, RANDY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SE SE S20' LOT 4 LOT 5-6 N4' LOT 7 124X130 2 14N 1E 0.37 ACRE</x:t>
+    <x:t>PT SE SE S20' LOT 4 LOT 5-6 N4' LOT 7 124X130 2 14N 1E 0.37 ACRES LOT  BLOCK   ADDITION CITY  SD WS EG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, TERRI WILLIAMS, DALE WILLIAMS, DOROTHY WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>03-141024-02300</x:t>
   </x:si>
   <x:si>
     <x:t>MISSISSIPPI</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">%6621 LLC, CASEY HURN </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 43 SPANN &amp; WOOD ADD 16-13-11 0.07 Acres E65' N50' LOT 43 SPANN &amp; WOOD ADD 411 S MAIN 16 13N 11E 0.07 ACRES LOT 43 BLOCK  SPANN &amp; WOOD ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 9, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>722-00434-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">%BEST LAKE PROPERTIES LLC, BEST LAKE PROPERTIES LLC </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 008 Block 003 WM. LEE WALKER 2ND S/D 15-15-11 0.16 Acres LOT 8 BLK 3 WM LEE WALKER 2ND S/D OF 15-15-11 15 15N 11E 0.16 ACRES LOT 8 BLOCK 3 WM. LEE WALKER 2ND S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
@@ -739,292 +739,334 @@
   <x:si>
     <x:t>. 16 15N 11E 0.16 ACRES LOT 7 BLOCK 15 BUGG ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01637-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.16 ACRES LOT 8 BLOCK 15 BUGG ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01638-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ASHLEY, LUCAS E &amp; DANIELLE RENEE </x:t>
   </x:si>
   <x:si>
     <x:t>LT E130.00' W208.71' NE1/4 157-02229-100 32 12N 10E 0.62 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>157-02229-106</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AVERY%JIMMY W., JIMMY &amp; PAT </x:t>
   </x:si>
   <x:si>
-    <x:t>1 Acres E300' N110' NE SE OF 34-15-11 3495 N HWY 239 34 15N 11E 1 ACRES LOT  BLOCK   ADDITION CITY  SD 5</x:t>
-[...2 lines deleted...]
-    <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 49, ST FRANCIS LEVEE DISTRICT, MARK ANTHONY AVERY, GINGER ANN AVERY-KELLY, WASHINGTON MUTUAL BANK</x:t>
+    <x:t>Lot 010 Block 005 ASHABRANNER-BROWN ADD 30-15-09 0.17 Acres ASHABRANNER-BROWN ADD 10 5 OF 30-15-09 30 15N 9E 0.17 ACRES LOT 10 BLOCK 5 ASHABRANNER-BROWN ADD ADDITION CITY  SD 15N</x:t>
   </x:si>
   <x:si>
     <x:t>105-03181-005</x:t>
   </x:si>
   <x:si>
-    <x:t>B &amp; S REALTY INVESTMENTS LLC % SAVANNAH WHEAT</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 11 &amp; 12 BLOCK 7 ORIGINAL SURVEY ADDITION 33 11N 9E 0.41 ACRE</x:t>
+    <x:t xml:space="preserve">INVESTMENTS LLC % SAVANNAH WHEAT, B &amp; S REALTY  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33 11N 9E 0.41 ACRES LOT 11 &amp; 12 BLOCK 7 ORIGINAL SURVEY ADDITION CITY  SD 57B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 111, ST FRANCIS LEVEE DISTRICT, DAUPHIN ISLAND PARTNERSHIP, FIRST NATIONAL BANK OF EASTERN ARKANAS, IBERIABANK, TERRY ABSTRACT COMPANY, ARVEST BANK, FIDELITY NATIONAL BANK, MONSANTO COMPANY, AMERICOT, INC., FIRST TENNESSEE BANK NATIONAL ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>357-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BANKS, BERTHA GLOVER </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.14 ACRES LOT 3 BLOCK 1 J.L. O'STEEN ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, MARCIA BANKS-MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>305-05154-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BATTLES, JOHN </x:t>
   </x:si>
   <x:si>
-    <x:t>1806 STUART LOT 15 BLOCK 8 ELLIOTT ADD ADDITION 16 15N 11E 0.13 ACRE</x:t>
+    <x:t>1806 STUART 16 15N 11E 0.13 ACRES LOT 15 BLOCK 8 ELLIOTT ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, BARCLAYS BANK DELAWARE</x:t>
   </x:si>
   <x:si>
     <x:t>305-03050-000</x:t>
   </x:si>
   <x:si>
-    <x:t>609 S LILLY LOT 1 BLOCK 12 RUDDLE HEIGHTS ADD ADDITION 15 15N 11E 0.14 ACRE</x:t>
+    <x:t>Lot 001 Block 012 RUDDLE HEIGHTS ADD 15-15-11 0.14 Acres LT 1 BLK 12 RUDDLE HEIGHTS ADD 609 S LILLY 15 15N 11E 0.14 ACRES LOT 1 BLOCK 12 RUDDLE HEIGHTS ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, PLENTY MORE, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>305-06463-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LTS 21 &amp; 22 BLK 2 614 BEALE WEST END S/D ADDITION 17 15N 11E 0.32 ACRE</x:t>
+    <x:t>Lot 021 Block 002 WEST END S/D 17-15-11 0.32 Acres WEST END SUB LTS 21 &amp; 22 BLK 2 OF 17-15-11 614 BEALE 17 15N 11E 0.32 ACRES LOT 21 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CRAIG DAVIS, LAKEBA HUDSON</x:t>
   </x:si>
   <x:si>
     <x:t>305-07331-000</x:t>
   </x:si>
   <x:si>
-    <x:t>E128.72' LOT 1 C 1/3 NW 547 CLEMENT GOSNELL IRREG LOTS ADDITION 1 15N 10E 0.31 ACRE</x:t>
+    <x:t>Lot 001 01-15-10 GOSNELL IRREG LOTS 01-15-10 0.31 Acres E128.72' LOT 1 C 1/3 NW 547 CLEMENT 547 CLEMENT 1 15N 10E 0.31 ACRES LOT 1 BLOCK  GOSNELL IRREG LOTS ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 117, DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, BARCLAYS BANK DELAWARE, CITY OF GOSNELL</x:t>
   </x:si>
   <x:si>
     <x:t>306-00122-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BATTLES, JOHN % PATRICIA BATTLES</x:t>
-[...2 lines deleted...]
-    <x:t>EX HWY ROW LOT 6 BLOCK 00B CHICAGO MILL &amp; LUMBER CO. 1ST ADDITION 16 15N 11E 0.35 ACRE</x:t>
+    <x:t xml:space="preserve">BATTLES % PATRICIA BATTLES, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>EX HWY ROW 16 15N 11E 0.35 ACRES LOT 6 BLOCK 00B CHICAGO MILL &amp; LUMBER CO. 1ST ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01682-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BATTLES, JOHN &amp; PATRICIA % JOHN BATTLES </x:t>
-[...2 lines deleted...]
-    <x:t>501 SW PARKWAY LOT 1 BLOCK 00E JOHN B. WALKER 2ND S/D ADDITION 15 15N 11E 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">%JOHN BATTLES, JOHN &amp; PATRICIA BATTLES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 001 Block 00E JOHN B. WALKER 2ND S/D 15-15-11 0.16 Acres LOT 1 BLOCK E JOHN B WALKER 2ND S/D 501 SW PARKWAY OF 15-15-11 15 15N 11E 0.16 ACRES LOT 1 BLOCK 00E JOHN B. WALKER 2ND S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, BARCLAYS BANK DELAWARE, SOUTHERN BANCORP BANK, FIRST NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>305-07114-000</x:t>
   </x:si>
   <x:si>
-    <x:t>185 N GOSNELL LOT 19 BLOCK 4 QUALITY ACRES 2ND S/D ADDITION 36 16N 10E 0.21 ACRE</x:t>
+    <x:t>Lot 019 Block 004 QUALITY ACRES 2ND S/D 36-16-10 0.21 Acres QUALITY ACRES 2ND SUB LOT 19 BLOCK 4 185 N GOSNELL 36 16N 10E 0.21 ACRES LOT 19 BLOCK 4 QUALITY ACRES 2ND S/D ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 117, DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, BARCLAYS BANK DELAWARE, SOUTHERN BANCORP BANK</x:t>
   </x:si>
   <x:si>
     <x:t>306-00682-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAXTER III, RILEY </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.17 ACRES LOT 18 BLOCK 00A E.B. COOK S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01934-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELK, RICHELLON V </x:t>
   </x:si>
   <x:si>
     <x:t>. 17 15N 11E 0.16 ACRES LOT 3 BLOCK 00D PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05660-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELL, DANNY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S105' N420' E208.7' C1/3 NW GOSNELL IRREG LOTS ADDITION 1 15N 10E 0.5 ACRE </x:t>
+    <x:t>01-15-10 GOSNELL IRREG LOTS 01-15-10 0.5 Acres S105' N420' E208.7' C1/3 NW OF 01-15-10 1 15N 10E 0.5 ACRES LOT  BLOCK   GOSNELL IRREG LOTS ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, OCSE, SOUTHERN BANCORP BANK</x:t>
   </x:si>
   <x:si>
     <x:t>306-00127-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BELL, RICHARD G &amp; JOHNNIE MAE DORITY % RICHARD BELL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">553 NW PARKWAY LOT 14 BLOCK 00E JOHN B. WALKER 2ND S/D ADDITION 15 15N 11E 0.14 ACRE </x:t>
+    <x:t xml:space="preserve">% RICHARD BELL, RICHARD G BELL &amp; JOHNNIE MAE DORITY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 014 Block 00E JOHN B. WALKER 2ND S/D 15-15-11 0.14 Acres LT 14 BLK E JOHN B WALKER 2ND S/D 553 NW PARKWAY 15 15N 11E 0.14 ACRES LOT 14 BLOCK 00E JOHN B. WALKER 2ND S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07127-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BERRY, ANDREW &amp; HILLARY </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 SE NE DELTA ADD (UNRECORDED SUB) MANILA IRREG LOTS ADDITION 31 15N 9E 0.31 ACRE</x:t>
+    <x:t>Lot 6 31-15-09 MANILA IRREG LOTS 31-15-09 0.31 Acres IRREG LOT 6 SENE 31-15-09 DELTA ADD (UNRECORDED SUB) 31 15N 9E 0.31 ACRES LOT 6 BLOCK   MANILA IRREG LOTS ADDITION CITY  SD 15N</x:t>
   </x:si>
   <x:si>
     <x:t>315-00144-106</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 7 SE NE DELTA ADD (UNRECORDED SUB) MANILA IRREG LOTS ADDITION 31 15N 9E 0.31 ACRE</x:t>
+    <x:t>Lot 7 31-15-09 MANILA IRREG LOTS 31-15-09 0.31 Acres IRREG LOT 7 SENE 31-15-09 DELTA ADD (UNRECORDED SUB) 31 15N 9E 0.31 ACRES LOT 7 BLOCK   MANILA IRREG LOTS ADDITION CITY  SD 15N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, SUCCESS FEDERAL CREDIT UNION</x:t>
   </x:si>
   <x:si>
     <x:t>315-00144-107</x:t>
   </x:si>
   <x:si>
-    <x:t>BILL RUSSELL OIL CO INC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT N75' LOT 19 DORRIS &amp; CRAWFORD ADDITION CITY GOSNELL 01 15N 10E .26 ACRE *THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 47-0061.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=47001626&amp;OWNER_ID=001837.
+    <x:t>RUSSELL OIL CO INC, BILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 47-0061.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=47001626&amp;OWNER_ID=001837.
 THIS SITE IS SUBJECT TO DEED RESTRICTIONS.  WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.
-DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. </x:t>
-[...2 lines deleted...]
-    <x:t>BILL &amp; SANDEA RUSSELL, KELLY PANNECK, BLC COMMERCIAL CAPITAL CORP, LOCKE LIDDELL &amp; SAPP LLP, HUNTON &amp; WILLIAMS, UNICO BANK, IRONDALE BANK, JESSE W RUSSELL, RUSSELL DISTRIBUTING CENTER, DOYLE PRIVETT</x:t>
+DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. 01 15N 10E .26 ACRES LOT N75' LOT 19 BLOCK  DORRIS &amp; CRAWFORD ADDITION CITY GOSNELL SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, SANDRA RUSSELL, KELLY PANNECK, BLC COMMERCIAL CAPITAL CORP, LOCKE LIDDELL &amp; SAPP LLP, HUNTON &amp; WILLIAMS, UNICO BANK, IRONDALE BANK, JESSE W RUSSELL, RUSSELL DISTRIBUTING CENTER, DOYLE PRIVETT, CITY OF GOSNELL</x:t>
   </x:si>
   <x:si>
     <x:t>306-00302-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 20 DORRIS &amp; CRAWFORD ADDITION CITY GOSNELL 01 15N 10E .27 ACRE *THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 47-0061.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=47001626&amp;OWNER_ID=001837.
+    <x:t>*THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 47-0061.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=47001626&amp;OWNER_ID=001837.
 THIS SITE IS SUBJECT TO DEED RESTRICTIONS.  WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.
-DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. </x:t>
-[...2 lines deleted...]
-    <x:t>KELLY PANNECK, BILL &amp; SANDRA RUSSELL</x:t>
+DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. 01 15N 10E .27 ACRES LOT 20 BLOCK  DORRIS &amp; CRAWFORD ADDITION CITY GOSNELL SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00303-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOLDEN, ED </x:t>
   </x:si>
   <x:si>
     <x:t>. 8 10N 9E 0.11 ACRES LOT 19 BLOCK C ATKINS SUB ADDITION CITY  SD 57J</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 111, JR, ST FRANCIS LEVEE DISTRICT, CHARLOTTE DENISE HENDERSON, CAROLYN BOLDEN, ROY K REEVES</x:t>
   </x:si>
   <x:si>
     <x:t>557-00029-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BOLLINGER, BRANDON &amp; KRISTY % BRANDON G BOLLINGER</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 5 705 CORA LEE MEADOWBROOK ADDITION 31 15N 9E 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">BOLLINGER%BRANDON G BOLLINGER, BRANDON &amp; KRISTY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 005 MEADOWBROOK ADD 31-15-09 0.11 Acres MEADOWBROOK ADD LOT 5 705 CORA LEE 31 15N 9E 0.11 ACRES LOT 5 BLOCK  MEADOWBROOK ADD ADDITION CITY  SD 15N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>315-00660-010</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 778 CORA LEE MEADOWBROOK ADDITION 31 15N 9E 0.11 ACRE</x:t>
+    <x:t>BOLLINGER%BRANDON G BOLLINGER, BRANDON &amp; KRISTY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 006 MEADOWBROOK ADD 31-15-09 0.11 Acres MEADOWBROOK ADD LOT 6 778 CORA LEE 31 15N 9E 0.11 ACRES LOT 6 BLOCK  MEADOWBROOK ADD ADDITION CITY  SD 15N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, DFA, FIRST COMMERCIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>315-00660-012</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 7 776 CORA LEE MEADOWBROOK ADDITION 31 15N 9E 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">BOLLINGER%BRANDON G BOLLINGER, BRANDON &amp; KRISTY  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 007 MEADOWBROOK ADD 31-15-09 0.11 Acres MEADOWBROOK ADD LOT 7 776 CORA LEE 31 15N 9E 0.11 ACRES LOT 7 BLOCK  MEADOWBROOK ADD ADDITION CITY  SD 15N</x:t>
   </x:si>
   <x:si>
     <x:t>315-00660-014</x:t>
   </x:si>
   <x:si>
-    <x:t>BRACEY, BILL E, JR % BILL BRACEY, JR</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 5 BLOCK 00E RICHARDS ADDITION 16 15N 11E 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">BRACEY JR% BILL BRACEY JR, BILL E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 15N 11E 0.17 ACRES LOT 5 BLOCK 00E RICHARDS ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, FARMERS BANK AND TRUST COMPANY, MIDSOUTH BANK, CENTENNIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>305-05981-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRADFORD,, HATTIE MAE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 003 Block 00F JOHN B. WALKER 2ND S/D 15-15-11 0.21 Acres LOT 3 BLK F JOHN B WALKER 2ND S/D OF 15-15-11 15 15N 11E 0.21 ACRES LOT 3 BLOCK 00F JOHN B. WALKER 2ND S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07138-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, LACY L </x:t>
   </x:si>
   <x:si>
     <x:t>LT 3 REPLAT BLKS 22 &amp; 29 DYESS COMM CNTR 106 OAK 10 11N 8E 0.37 ACRES LOT 3 BLOCK 22 DYESS COMMUNITY CENTER ADDITION CITY  SD 57D</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, JIMMIE MICHAEL BREWER, RICHARD LYNN BREWER</x:t>
   </x:si>
   <x:si>
     <x:t>457-00111-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BRITT, STEVEN % STEVEN AND AMY BRITT</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 10 &amp; 11 BLOCK 1 JACKSON 1ST ADDITION 9 15N 11E 0.39 ACRE</x:t>
+    <x:t xml:space="preserve">BRITT% STEVEN AND AMY BRITT, STEVEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 9 15N 11E 0.39 ACRES LOT 10 &amp; 11 BLOCK 1 JACKSON 1ST ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DEPT OF WORKFORCE SERVICES, CITY OF BLYTHEVILLE CODE ENFORCEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>305-04451-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRITTON, MATTHEW III &amp; MB3'S PROSPER </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 BLOCK 11 EDWIN ROBINSON ADDITION 16 15N 11E 0.14 ACRE</x:t>
+    <x:t>Lot 006 Block 011 EDWIN ROBINSON ADD 16-15-11 0.14 Acres LOT 6 BLK 11 EDWIN ROBINSON ADD OF 16-15-11 16 15N 11E 0.14 ACRES LOT 6 BLOCK 11 EDWIN ROBINSON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-06274-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN &amp; JESSICA BROWN AND, WILLA WARREN </x:t>
   </x:si>
   <x:si>
-    <x:t>N 1/2 E187.5' LOTS 1 &amp; 2 BLOCK 23 CALHOUN ADD ADDITION 8 13N 11E 0.38 ACRE</x:t>
+    <x:t>N 1/2 E187.5' LOTS 1 &amp; 2 BLOCK 23 OF 08-13-11 8 13N 11E 0.38 ACRES LOT 1 BLOCK 23 CALHOUN ADD ADDITION CITY  SD 57L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, REGIONS BANK, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00181-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN% EBONY WELLS BROWN, EBONY </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.17 ACRES LOT 10 BLOCK  PARKVIEW HEIGHTS ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05532-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.17 ACRES LOT 11 BLOCK  PARKVIEW HEIGHTS ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05533-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN%ADRIAN ROSS BROWN, ADRIAN  </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 001 Block 005 WM. LEE WALKER 2ND S/D 15-15-11 0.15 Acres LOT 1 BLK 5 WM LEE WALKER 2ND S/D OF 15-15-11 15 15N 11E 0.15 ACRES LOT 1 BLOCK 5 WM. LEE WALKER 2ND S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
@@ -1043,120 +1085,138 @@
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, LYONEL SMITH, H &amp; P LEASING, INC, J.T. HARDWARE &amp; LUMBER CO, LLC, BANK OF AMERICA, RIDOUT LUMBER CO OF JONESBORO, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>205-00309-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN % ADRIAN ROSS BROWN, ADRIAN  </x:t>
   </x:si>
   <x:si>
     <x:t>S45' N90' LTS 7&amp;8 BLK 6 OF 10-15-11 10 15N 11E 0.1 ACRES LOT 7&amp;8 BLOCK 6 DAVIS 3RD ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, H &amp; P LEASING, INC, J.T. HARDWARE &amp; LUMBER CO, LLC, BANK OF AMERICA, RIDOUT LUMBER CO OF JONESBORO, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>305-02586-000</x:t>
   </x:si>
   <x:si>
     <x:t>EAST 1/2 OF LOT 2 &amp; WEST 1/2 OF LOT 3 BLOCK 2 OF 10-15-11 10 15N 11E 0.17 ACRES LOT 2&amp;3 BLOCK 2 DAVIS 3RD ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-02520-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BROWN, ROBERT &amp; LUELLA % ROBERT LEE JR #1 BROWN</x:t>
-[...2 lines deleted...]
-    <x:t>N50' LOT 1 REPLAT IRREG LT NWSW 1005 S 19TH BLYTHEVILLE IRREG LOT ADDITION 16 15N 11E 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">BROWN%ROBERT LEE JR #1 BROWN, ROBERT &amp; LUELLA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 001 16-15-11 BLYTHEVILLE IRREG LOT 16-15-11 0.16 Acres N50' LT 1 REPLAT IRREG LT NWSW 16-15-11 1005 S 19TH OF 16-15-11 16 15N 11E 0.16 ACRES LOT 1 BLOCK   BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CITY OF BLYTHEVILLE CODE ENFORCEMENT, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>305-00365-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BROWN, VIVIAN &amp; ROBERT LEWIS BROWN</x:t>
-[...2 lines deleted...]
-    <x:t>1118 S CLARK LOT 2 LARRY 1ST ADDITION 15 15N 11E 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">BROWN &amp; ROBERT LEWIS BROWN, VIVIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1118 S CLARK 15 15N 11E 0.17 ACRES LOT 2 BLOCK  LARRY 1ST ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>305-04602-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BROWN, WILLA WARREN, JESSICA WARREN AND</x:t>
-[...2 lines deleted...]
-    <x:t>S 1/2 E187.5' LOTS 1 &amp; 2 BLOCK 23 CALHOUN ADDITION 8 13N 11E 0.25 ACRE</x:t>
+    <x:t xml:space="preserve">BROWN, JESSICA WARREN AND, WILLA WARREN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 1/2 E187.5' LOTS 1 &amp; 2 BLOCK 23 OF 08-13-11 8 13N 11E 0.25 ACRES LOT 1 BLOCK 23 CALHOUN ADD ADDITION CITY  SD 57L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, REGIONS BANK, OCSE, GEORGE CROSBY WARREN</x:t>
   </x:si>
   <x:si>
     <x:t>722-00182-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BROWN, WILLIAM % WILLIAM D BROWN</x:t>
-[...2 lines deleted...]
-    <x:t>2ND REPLAT J P PRIDE &amp; GATEWAY SUB W6 LT5 &amp; ALL LT6 6 BLK B 17 15N 11E 0.2 ACRE</x:t>
+    <x:t xml:space="preserve">BROWN% WILLIAM D BROWN, WILLIAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2ND REPLAT J P PRIDE &amp; GATEWAY SUB W6 LT5 &amp; ALL LT6 6 BLK B 17 15N 11E 0.2 ACRES LOT  BLOCK  PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, OCSE, DFA, WAYNE M SPINKS, MICHAEL R WARE</x:t>
   </x:si>
   <x:si>
     <x:t>305-05617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, WILLIAM D </x:t>
   </x:si>
   <x:si>
-    <x:t>WEST 50'OF LOT 11 BLOCK P PRIDE &amp; GATEWAY S/D ADDITION 17 15N 11E 0.17 ACRE</x:t>
+    <x:t>WEST 50'OF LOT 11 BLOCK P 17 15N 11E 0.17 ACRES LOT  BLOCK  PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05846-000</x:t>
   </x:si>
   <x:si>
-    <x:t>EAST 100' OF LOT 11 BLOCK P PRIDE &amp; GATEWAY S/D ADDITION 17 15N 11E 0.34 ACRE</x:t>
+    <x:t>EAST 100' OF LOT 11 BLOCK P 17 15N 11E 0.34 ACRES LOT E11 BLOCK 00P PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, OCSE, DFA, WAYNE M SPINKS, MICHAEL R WARE</x:t>
   </x:si>
   <x:si>
     <x:t>305-05846-001</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 12 BLOCK 00P PRIDE &amp; GATEWAY S/D ADDITION 17 15N 11E 0.52 ACRE</x:t>
+    <x:t>. 17 15N 11E 0.52 ACRES LOT 12 BLOCK 00P PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05847-000</x:t>
   </x:si>
   <x:si>
     <x:t>CAGLE, JADA MAE &amp; LOUISA WILLIAMS % LOUISE CAGLE WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 N1/2 LT 9 LOT 10 BLOCK 00B STAUDENMAYER ADDITION 8 15N 8E 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>340-00857-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CARNEY, MABELEE (CONTRACT MARY THOMAS) % MARY THOMAS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 3 BLOCK 1 PARKVIEW ADDITION 14 15N 11E 0.19 ACRE </x:t>
+    <x:t xml:space="preserve">CARNEY (CONTRACT MARY THOMAS) % MARY THOMAS, MABELEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 14 15N 11E 0.19 ACRES LOT 3 BLOCK 1 PARKVIEW ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, BEVERLY MCKISSIC, SHAUNEQUA L HUDSON</x:t>
   </x:si>
   <x:si>
     <x:t>305-05485-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARTWRIGHT, STEPHANIE </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 9 BLOCK 6 HOLLIPETER-SHONYO ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04373-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARUTHERS SR, RANDY </x:t>
   </x:si>
   <x:si>
     <x:t>W50'OF L 10 BLK G RICHARD ADD EX HWY RIGHT OF WAY 16 15N 11E 0.2 ACRES LOT  BLOCK  RICHARDS ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>305-05998-000</x:t>
   </x:si>
@@ -1184,59 +1244,50 @@
   <x:si>
     <x:t xml:space="preserve">CODY,, DAVID &amp; SHONNA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 &amp; ABANDONED R/R R/W B F LEE ADD 305 MARKET 11 12N 9E 0.34 ACRES LOT 3 BLOCK  B F LEE ADD ADDITION CITY  SD 57K</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, DRAINAGE DISTRICT 9</x:t>
   </x:si>
   <x:si>
     <x:t>657-00116-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLEMAN,, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 20D ROWLETT ADD  0.21 Acres LOT 20-D REPLAT N303' E114' LOT 20 ROWLETT ADD 36 13N 10E 0.21 ACRES LOT 20D BLOCK  ROWLETT ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, CITY OF OSCEOLA</x:t>
   </x:si>
   <x:si>
     <x:t>301-02531-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COLEMAN,, L B JR </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CONCEPCION MUNOZ, GARCIA </x:t>
   </x:si>
   <x:si>
     <x:t>IMPR IS CH LK FNC ONLY 124 E SYCAMORE 15 15N 11E 0.16 ACRES LOT 17 BLOCK 24 BLYTHE ADDITION ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01080-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOK, CHARLES </x:t>
   </x:si>
   <x:si>
     <x:t>. 28 15N 11E 0.26 ACRES LOT 11 BLOCK 1 MCCANLESS SUB ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, ST FRANCIS LEVEE DISTRICT, DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 49, BEVERLY COOK</x:t>
   </x:si>
   <x:si>
     <x:t>305-05006-030</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER, EMMA </x:t>
   </x:si>
   <x:si>
     <x:t>. 17 13N 11E 0.06 ACRES LOT 31 BLOCK  MORROW ADD ADDITION CITY  SD 57L</x:t>
@@ -1274,54 +1325,57 @@
   <x:si>
     <x:t xml:space="preserve">COTTINGHAM, TAMMY </x:t>
   </x:si>
   <x:si>
     <x:t>N208.71' E208.71' NW1/4 NE1/4 (OUT OF LOT 261 DYESS FARMS) 02-11-08 2 11N 8E 1 ACRES LOT  BLOCK   ADDITION CITY  SD 57</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>157-00624-100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COTTON ETAL % KATHLENE COTTON, KATHLENE </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 4 BLOCK 6 ALLISON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, JOAN K FULTZ, MILDRED L FULTZ, EARLENE N WALKER, LINDA PAYNE, TORINO FULTZ, ANTARIO FULTZ, LATOYA LEWIS, JENNIFER FULTZ, JOHN LEE FULTZ III, SHANTEL FRASIER, ANDREW GUYTON, JOHN AND RHONDA BARCLAY, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>305-00660-000</x:t>
   </x:si>
   <x:si>
-    <x:t>COYOTE CROSSING INC % R D HUGHES GIN CO</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S8A W 1/2 SW 1/4 (EXCEPT 1.12A SW CORNER) 24 14N 11E 6.88 ACRES </x:t>
+    <x:t xml:space="preserve">CROSSING INC% R D HUGHES GIN CO, COYOTE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S8A W 1/2 SW 1/4 (EXCEPT 1.12A SW CORNER) OF 24-14N-11E 24 14N 11E 6.88 ACRES LOT  BLOCK   ADDITION CITY  SD 57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, REX L YOUNG, SANDRA JEAN YOUNG, AMI CONSIDINE</x:t>
   </x:si>
   <x:si>
     <x:t>102-03564-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAWFORD, BRENT </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 6 THOMASON &amp; MORROW ADD 16-13-11 0.19 Acres N 1/2 LOT 6 THOMASON &amp; MORROW ADD 316 BROADWAY 16 13N 11E 0.19 ACRES LOT 6 BLOCK  THOMASON &amp; MORROW ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>722-00474-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAWFORD, BRENT ELLIOTT </x:t>
   </x:si>
   <x:si>
     <x:t>. 14 15N 11E 0 ACRES LOT 1 BLOCK 8 EAST END DEVELOPMENT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>305-02799-000</x:t>
   </x:si>
@@ -1427,186 +1481,198 @@
   <x:si>
     <x:t xml:space="preserve">DAVIS,, WILLIE MAE WROOTS </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 005 Block 004 WILSON 1ST ADD 16-15-11 0.12 Acres LOT 5 BLK 4 WILSON 1ST ADD OF 16-15-11 16 15N 11E 0.12 ACRES LOT 5 BLOCK 4 WILSON 1ST ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, LOLA MAE TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>305-07503-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEAN % KENNY LEE DEAN, KENNY </x:t>
   </x:si>
   <x:si>
     <x:t>LT 12 BLK 6 JOHN KERRATT ADD &amp; ABANDONED R/R R/W 205 MARKET 11 12N 9E 0.15 ACRES LOT 12 BLOCK 6 JOHN KERATT ADD ADDITION CITY  SD 57K</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, ST FRANCIS LEVEE DISTRICT, DRAINAGE DISTRICT 39</x:t>
   </x:si>
   <x:si>
     <x:t>657-00087-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DELTA ALLIANCE GROUP LLC % ADRIAN ROSS BROWN</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 20 BLOCK 4 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t xml:space="preserve">% ADRIAN ROSS BROWN, DELTA ALLIANCE GROUP LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 020 Block 004 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST LOT 20 BLOCK 4 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 20 BLOCK 4 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 117, DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>306-00496-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 4 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t xml:space="preserve">%ADRIAN ROSS BROWN, DELTA ALLIANCE GROUP LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 004 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE LOT 4 BLOCK 7 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 4 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00510-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 13 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.31 ACRE</x:t>
+    <x:t>Lot 013 Block 002 NORTHGATE VILLAGE ESTATES 25-16-10 0.31 Acres NORTHGATE VILLAGE EST 13 2 OF 25-16-10 25 16N 10E 0.31 ACRES LOT 13 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00445-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 15 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.27 ACRE</x:t>
+    <x:t>Lot 015 Block 002 NORTHGATE VILLAGE ESTATES 25-16-10 0.27 Acres NORTHGATE VILLAGE EST 15 2 OF 25-16-10 25 16N 10E 0.27 ACRES LOT 15 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00447-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 16 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.27 ACRE</x:t>
+    <x:t>Lot 016 Block 002 NORTHGATE VILLAGE ESTATES 25-16-10 0.27 Acres NORTHGATE VILLAGE EST 16 2 OF 25-16-10 25 16N 10E 0.27 ACRES LOT 16 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00448-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 17 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.27 ACRE</x:t>
+    <x:t>Lot 017 Block 002 NORTHGATE VILLAGE ESTATES 25-16-10 0.27 Acres NORTHGATE VILLAGE EST 17 2 OF 25-16-10 25 16N 10E 0.27 ACRES LOT 17 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00449-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t>Lot 006 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE LOT 6 BLOCK 7 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 6 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00512-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 29 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t>Lot 029 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST LOT 29 BLOCK 7 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 29 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00524-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 30 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRES </x:t>
+    <x:t>Lot 030 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST LOT 30 BLOCK 7 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 30 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00525-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOTS 22 BLK 7 AND PROP LTS 7 BK 8 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE </x:t>
+    <x:t>Lot 022 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST PROP LOTS 22 BLK 7 AND PROP LTS 7 BK 8 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 22 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00513-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LTS 8-10 BLK 7 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.87 ACRE</x:t>
+    <x:t>Lot 008 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.87 Acres LTS 8-10 BLK 7 NORTHGATE VILLAGE ESTATES 25 16N 10E 0.87 ACRES LOT 8 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00514-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LTS 9 BLK 8 PROP LT 24 BLK 7 LOT 9 BLOCK 7&amp;8 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.58 ACRE </x:t>
+    <x:t>Lot 009 Block 7&amp;8 NORTHGATE VILLAGE ESTATES 25-16-10 0.58 Acres NORTHGATE VILLAGE EST PROP LTS 9 BLK 8 PROP LT 24 BLK 7 25 16N 10E 0.58 ACRES LOT 9 BLOCK 7&amp;8 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00515-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PROP LT 10 BLK 8 PROP LT 25 BLK 7 LOT 10 BLOCK 7&amp;8 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.58 ACRE</x:t>
+    <x:t>Lot 010 Block 7&amp;8 NORTHGATE VILLAGE ESTATES 25-16-10 0.58 Acres NORTHGATE VILLAGE EST PROP LT 10 BLK 8 PROP LT 25 BLK 7 25 16N 10E 0.58 ACRES LOT 10 BLOCK 7&amp;8 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00516-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PROP LOT 11 BLK 8 PROP LT 26 BLK 7 LOT 11 BLOCK 8 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t>Lot 011 Block 008 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST PROP LOT 11 BLK 8 PROP LT 26 BLK 7 25 16N 10E 0.29 ACRES LOT 11 BLOCK 8 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00517-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 13 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t>Lot 013 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST LOT 13 BLOCK 7 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 13 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00519-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 27 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t>Lot 027 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST LOT 27 BLOCK 7 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 27 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00522-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 28 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t>Lot 028 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST LOT 28 BLOCK 7 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 28 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00523-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 12 BLOCK 8 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t>Lot 012 Block 008 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST LOT 12 BLOCK 8 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 12 BLOCK 8 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00526-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 13 BLOCK 8 NORTHGATE VILLAGE ESTATES ADDITION 25 16N 10E 0.29 ACRE</x:t>
+    <x:t>Lot 013 Block 008 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE EST LOT 13 BLOCK 8 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 13 BLOCK 8 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00527-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">187 N GOSNELL LOT 20 BLOCK 4 QUALITY ACRES 2ND S/D ADDITION 36 16N 10E 0.21 ACRE </x:t>
+    <x:t>Lot 020 Block 004 QUALITY ACRES 2ND S/D 36-16-10 0.21 Acres QUALITY ACRES 2ND SUB LT 20 BLK 4 187 N GOSNELL 36 16N 10E 0.21 ACRES LOT 20 BLOCK 4 QUALITY ACRES 2ND S/D ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 117, DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, FARMERS BANK AND TRUST COMPANY, H &amp; P LEASING, INC., RIDOUT LUMBER OF JONESBORO, J.T. WHITE HARDWARE AND LUMBER CO, LLC, BANK OF AMERICA</x:t>
   </x:si>
   <x:si>
     <x:t>306-00683-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ENTERPRISES%, DENTON ENTERPRISES INC </x:t>
   </x:si>
   <x:si>
     <x:t>. 03-15-12 34.14 Acres O/S N 1/2 NW OF 03-15-12 3 15N 12E 34.14 ACRES LOT  BLOCK   ADDITION CITY  SD 9</x:t>
   </x:si>
   <x:si>
     <x:t>109-03224-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DENTON, WILLIAM J, TRUSTEE </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL ALL EX:42.50 A TO R H CRAIG  25 11N 10E 30 ACRES </x:t>
+    <x:t xml:space="preserve">DENTON,, WILLIAM J TRUSTEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>25-11-10 30 Acres FRL ALL EX:42.50 A TO R H CRAIG OF 25-11-10 25 11N 10E 30 ACRES LOT  BLOCK   ADDITION CITY  SD 57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAR STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>157-01459-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEWITT%WILLIAM MICHAEL, WILLIAM MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 00A 09-14-09 0.5 Acres 1 AC TRI LOT 4 S OF HWY 18 EX HWY ROW TR 7X &amp; 7XR 9 14N 09E 0.5 ACRES LOT 00A BLOCK   ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>115-00486-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIAMOND% IVORY DIAMOND, IVORY &amp; PATRICIA </x:t>
   </x:si>
   <x:si>
     <x:t>E50' LT 1 BLK M  2201 PEABODY PEABODY 17 15N 11E 0.16 ACRES LOT E/1 BLOCK 00M PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05799-000</x:t>
   </x:si>
   <x:si>
     <x:t>WEST 50' EAST 100'OF LT 1 BLK M  2205 PEABODY 17 15N 11E 0.16 ACRES LOT WE1 BLOCK 00M PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
@@ -1637,51 +1703,54 @@
   <x:si>
     <x:t xml:space="preserve">DIXON % LATORA DIXON, LATORA POLLARD </x:t>
   </x:si>
   <x:si>
     <x:t>. 14 15N 11E 0.19 ACRES LOT 27 BLOCK 4 EAST END DEVELOPMENT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, SOUTHERN BANCORP BANK</x:t>
   </x:si>
   <x:si>
     <x:t>305-02748-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUMAY, MURVAL </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 007 Block 002 WEST END S/D 17-15-11 0.16 Acres WEST END SUB LT 7 BLK 2 17 15N 11E 0.16 ACRES LOT 7 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07319-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EDBS, LLC </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7 BLOCK 3 QUALITY ACRES 2ND S/D ADDITION 36 16N 10E 0.34 ACRE </x:t>
+    <x:t>Lot 007 Block 003 QUALITY ACRES 2ND S/D 36-16-10 0.34 Acres QUALITY ACRES 2ND SUB LOT 7 BLOCK 3 OF 36-16-10 36 16N 10E 0.34 ACRES LOT 7 BLOCK 3 QUALITY ACRES 2ND S/D ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, DANIELA S BULMINI</x:t>
   </x:si>
   <x:si>
     <x:t>306-00658-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LLC, ERVINO </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 4 BLOCK 2 P.J. O'BRIEN ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05137-000</x:t>
   </x:si>
   <x:si>
     <x:t>%LAUREN &amp; SEAN EVANS, JOE EVANS</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 003 Block 00A WM. LEE WALKER S/D 15-15-11 0.16 Acres WM LEE WALKER SUB 3 A OF 15-15-11 513 E MAIN 15 15N 11E 0.16 ACRES LOT 3 BLOCK 00A WM. LEE WALKER S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>305-07181-000</x:t>
   </x:si>
@@ -1988,72 +2057,78 @@
   <x:si>
     <x:t>722-00244-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMILTON, ANTWON </x:t>
   </x:si>
   <x:si>
     <x:t>EXCEPT SOUTH 5' OF LOT 7 15 15N 11E 0.14 ACRES LOT  BLOCK  LARRY 3RD ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04654-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMMONS,, BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 3 . 02-12-09 0.66 Acres .664 AC LT KNOWN AS LT 3 OUT A 3.32 AC TR IN NE1/4 COR OF LOT 7 S/S OF 02-12-09  157-01845-000 2 12N 9E 0.66 ACRES LOT 3 BLOCK   ADDITION CITY  SD 57</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, ROGER E SANSOM, JR</x:t>
   </x:si>
   <x:si>
     <x:t>157-01845-300</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARDESTY, GARY LYNN </x:t>
-[...2 lines deleted...]
-    <x:t>LT 8 EX: E10'OF BLOCK 7 MEADOW LAWN ADDITION 1 15N 11E 0.44 ACRE</x:t>
+    <x:t xml:space="preserve">HARDESTY,, GARY LYNN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 008 Block 007 MEADOW LAWN ADD 01-15-11 0.44 Acres LT 8 EX: E10'OF BLK 7 MEADOW LAWN ADD OF 01-15-11 1 15N 11E 0.44 ACRES LOT 8 BLOCK 7 MEADOW LAWN ADD ADDITION CITY  SD 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, GENE EDWARD HARDESTY, NORTHEAST ARKANSAS FEDERAL CREDIT UNION</x:t>
   </x:si>
   <x:si>
     <x:t>205-00340-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARRINGTON, PAUL ANTHONY </x:t>
   </x:si>
   <x:si>
-    <x:t>REPLAT OF MARTIN ADD LOT 3 BLOCK 5 MARTIN ADDITION 9 15N 11E 0.3 ACRE</x:t>
+    <x:t>REPLAT OF MARTIN ADD 9 15N 11E 0.3 ACRES LOT 3 BLOCK 5 MARTIN ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04923-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARRIS, VOLLIE, SR </x:t>
-[...2 lines deleted...]
-    <x:t>S52' N152' LOT 6 ROWLETT ADDITION 36 13N 10E 0.09 ACRE</x:t>
+    <x:t xml:space="preserve">HARRIS, VOLLIE SR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 6 ROWLETT ADD 0.09 Acres S52' N152' LOT 6 ROWLETT ADD 36 13N 10E 0.09 ACRES LOT 6 BLOCK  ROWLETT ADD ADDITION CITY  SD 1N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, CYNTHIA HARRIS, ROSE SHARON HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>301-02498-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HATCHER % DERRIE MARTIN HATCHER, DERRIE M </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 LT 7 &amp; N20' LT 8 BLK L BARRON AND LILLY OF 15-15-11 15 15N 11E 0.18 ACRES LOT 7&amp;8 BLOCK 00L BARRON &amp; LILLY ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DEPT OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>305-00869-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRIX % MARTHA JANE HENDRIX, MARTHA JANE &amp; ROY W </x:t>
   </x:si>
   <x:si>
     <x:t>LT 11 &amp; E 1/2 LT 12 BLK 3 WILSON'S 1ST ADD 118 MADSION 11 12N 9E 0.26 ACRES LOT 11&amp;1 BLOCK 3 WILSON'S 1ST ADD ADDITION CITY  SD 57K</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, CHARLOTTE HENDRIX</x:t>
   </x:si>
@@ -2141,339 +2216,363 @@
   <x:si>
     <x:t xml:space="preserve">JACKSON,, JOHNNY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 08-11-08 1.01 Acres N133' E133' NE1/4 NE1/4 &amp; N210' W210' E343' NE1/4 NE1/4 (OUT OF LOT 166 DYESS FARMS) 08-11-08 8 11N 8E 1.01 ACRES LOT  BLOCK   ADDITION CITY  SD 57</x:t>
   </x:si>
   <x:si>
     <x:t>157-00712-100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, SANDRA </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 010 LEWIS ADD 08-14-10 0.16 Acres OF 08-14-10 8 14N 10E 0.16 ACRES LOT 10 BLOCK  LEWIS ADD ADDITION CITY  SD 6D</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, FORSYTHE FINANCE, LLC, CARMAX AUTO FINANCE</x:t>
   </x:si>
   <x:si>
     <x:t>323-00103-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, SHEMEKIA </x:t>
   </x:si>
   <x:si>
-    <x:t>N133.9' S220.9' LOT 19 SE EX W67' E112' S78.9' &amp; W48' E160' S108.9' 9 15N 11E 0.06 ACRE</x:t>
+    <x:t>Lot 019  0.06 Acres N133.9' S220.9' LT 19 SE EX W67' E112' S78.9' &amp; W48' E160' S108.9' 9 15N 11E 0.06 ACRES LOT 19 BLOCK   ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, FARMERS BANK AND TRUST COMPANY, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>305-00066-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, TENISHA </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 1 BLOCK 9 DAVID ACRES ADDITION 17 15N 11E 0.16 ACRE</x:t>
+    <x:t>. 17 15N 11E 0.16 ACRES LOT 1 BLOCK 9 DAVID ACRES ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-02383-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAY,%ROY, ROY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 16 Block  29-14-11 0.22 Acres LOT 16 BLK B TUCKERTOWN NE 1/4 29-14-11 29 14N 11E 0.22 ACRES LOT 16 BLOCK B 29-14-11 ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>105-03623-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JENKINS, MARIE PAIGE </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.18 ACRES LOT 8 BLOCK 3 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01787-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, CHARLES T </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 20 BLOCK  LARRY 3RD ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04668-000</x:t>
   </x:si>
   <x:si>
-    <x:t>JONES, CLAY &amp; MARIE % TAVIEN DESHAWN MORRIS</x:t>
-[...2 lines deleted...]
-    <x:t>325 E DAVIS LOT 2 BLOCK 8 HIGHLAND PLACE ADDITION 10 15N 11E 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">JONES% TAVIEN DESHAWN MORRIS, CLAY &amp; MARIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>325 E DAVIS 10 15N 11E 0.17 ACRES LOT 2 BLOCK 8 HIGHLAND PLACE ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, TERESA ANN JONES, LISA ANITA MATTHEWS, JAMES CLAY JONES, WENDY DENISE POWELL, AMANDA RENEE JONES</x:t>
   </x:si>
   <x:si>
     <x:t>305-03853-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KELLY, LARRY &amp; BETTY </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 90 ORIGINAL SURVEY OF BLYTHEVILLE ADDITION 15 15N 11E 0.19 ACRE</x:t>
+    <x:t>. 15 15N 11E 0.19 ACRES LOT 90 BLOCK  ORIGINAL SURVEY OF BLYTHEVILLE ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05252-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEMP, DAVID &amp; MARGARET </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 9 Block 2 RIVERDALE ADD 17-13-11 0.19 Acres LOT 9 BLOCK 2 RIVERDALE ADD 813 RIVERDALE 17 13N 11E 0.19 ACRES LOT 9 BLOCK 2 RIVERDALE ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>722-00375-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KETCHUM, MARY ALICE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 1 BLOCK 4 ASHABRANNER-BROWN ADDITION 30 15N 9E 0.19 ACRE</x:t>
+    <x:t>Lot 001 Block 004 ASHABRANNER-BROWN ADD 30-15-09 0.19 Acres ASHABRANNER-BROWN ADD 1 4 OF 30-15-09 30 15N 9E 0.19 ACRES LOT 1 BLOCK 4 ASHABRANNER-BROWN ADD ADDITION CITY  SD 15N</x:t>
   </x:si>
   <x:si>
     <x:t>315-00411-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KEYS%WILLIAM DAVID KEYS, W DAVID </x:t>
-[...2 lines deleted...]
-    <x:t>Lot 002 01-15-10 GOSNELL IRREG LOTS 01-15-10 0.22 Acres W75' LOT 2 C 1/3 NW OF 01-15-10 1 15N 10E 0.22 ACRES LOT 2 BLOCK   GOSNELL IRREG LOTS ADDITION CITY  SD 6N</x:t>
+    <x:t xml:space="preserve">KING, ALLEN &amp; MAMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 10 15N 11E 0.17 ACRES LOT 14 BLOCK 4 DAVIS 3RD ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CITY OF BLYTHEVILLE CODE ENFORCEMENT, KIMBERLY A DAVIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-02561-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LAMB, SCOTT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 15N 11E 0.16 ACRES LOT 17 BLOCK 5 DAVID ACRES ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-02319-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LATHAM, LAFONCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 15N 11E 0.16 ACRES LOT 7 BLOCK  LARRY 2ND ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-04630-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LAUDERDALE,, CHARLES T &amp; ERMA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 1 Block 1 K-ACRES ADD 0.19 Acres LT 1 BLK 1 K-ACRES ADD 35 13N 10E 0.19 ACRES LOT 1 BLOCK 1 K-ACRES ADD ADDITION CITY  SD 1N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, BEVERLY D BOYLES, HEATHER SHAWNE BOYLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301-01737-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">%BARRY LAYNE, TRACY LAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 031 TERRACE GARDENS 2ND ADD 01-15-10 0.3 Acres TERRACE GARDENS 2ND ADD 31 OF 01-15-10 1 15N 10E 0.3 ACRES LOT 31 BLOCK  TERRACE GARDENS 2ND ADD ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, FARMERS BANK AND TRUST COMPANY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00852-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LESTER, FAITH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 14 15N 11E 0.19 ACRES LOT 6 BLOCK 12 EAST END DEVELOPMENT ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, CITY OF BLYTHEVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-02845-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">%ESTHER SMITH, ARTHUR LEWIS &amp; ESTHER SMITH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-15-10 GOSNELL IRREG LOTS 02-15-10 0.39 Acres N65' S831.50' W264' E487.5' NE OF 02-15-10 106-02181-000 2 15N 10E 0.39 ACRES LOT  BLOCK  GOSNELL IRREG LOTS ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
-    <x:t>306-00125-000</x:t>
-[...61 lines deleted...]
-  <x:si>
     <x:t>306-00138-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LILL,, KENNETH J SR </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 002 Block 002 WEST END S/D 17-15-11 0.16 Acres WEST END SUB LT 2 BLK 2 17 15N 11E 0.16 ACRES LOT 2 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07313-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTINEZ, RAFAEL </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 13 BLOCK 00B BARRON &amp; LILLY ADDITION 15 15N 11E 0.16 ACRE</x:t>
+    <x:t>. 15 15N 11E 0.16 ACRES LOT 13 BLOCK 00B BARRON &amp; LILLY ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00731-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MCCAIN, JERRY, LIFE ESTATE % JERRY MCCAIN</x:t>
-[...2 lines deleted...]
-    <x:t>E100 W452.5 N400 N1/2 NE1/4 SE1/4 MANILA IRREG LOTS ADDITION 32 15N 9E 0.92 ACRE</x:t>
+    <x:t xml:space="preserve">MCCAIN% JERRY MCCAIN, JERRY LIFE ESTATE  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>32-15-09 MANILA IRREG LOTS 32-15-09 0.92 Acres E100 W452.5 N400 N1/2 NE1/4 SE1/4 OF 32-15-09 32 15N 9E 0.92 ACRES LOT  BLOCK   MANILA IRREG LOTS ADDITION CITY  SD 15N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, ROBERT L MCCAIN, MARY LOU WATKINS</x:t>
   </x:si>
   <x:si>
     <x:t>315-00386-055</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCKINNEY, MONTAVIOUS J </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 026 Block 00B JOHN B. WALKER 2ND S/D 15-15-11 0.17 Acres LOT 26 BLK B JOHN B WALKER 2ND S/D 216 HOLLAND 15 15N 11E 0.17 ACRES LOT 26 BLOCK 00B JOHN B. WALKER 2ND S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07079-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MEDEIROS AND TULLY INVESTMENTS </x:t>
-[...2 lines deleted...]
-    <x:t>N145.95' E137.9' NE NW GOSNELL IRREG LOTS ADDITION 1 15N 10E 0.46 ACRE</x:t>
+    <x:t xml:space="preserve">, MEDEIROS AND TULLY INVESTMENTS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-15-10 GOSNELL IRREG LOTS 01-15-10 0.46 Acres N145.95' E137.9' NE NW OF 01-15-10 1 15N 10E 0.46 ACRES LOT  BLOCK  GOSNELL IRREG LOTS ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, CITY OF GOSNELL</x:t>
   </x:si>
   <x:si>
     <x:t>306-00115-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MERRITT, BRANDON </x:t>
   </x:si>
   <x:si>
     <x:t>. 10 15N 11E 0.3 ACRES LOT 1&amp;2 BLOCK 3 WILLIE BEASLEY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, BLYTHEVILLE CODE ENFORCEMENT, CREDIT ACCEPTANCE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>305-00953-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MICK, SHONNE E % SHONNE E</x:t>
-[...2 lines deleted...]
-    <x:t>SW NW OF 27-16-11 LOT 2 27 16N 11E 0.13 ACRE</x:t>
+    <x:t xml:space="preserve">MICK% SHONNE E, SHONNE E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 002 27-16-11 0.13 Acres LOT 2 SW NW OF 27-16-11 27 16N 11E 0.13 ACRES LOT 2 BLOCK   ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>105-04196-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MINER, CARL &amp; TERESA % CARL OR TERESA </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 1/2 LOT 81 &amp; ALL LOT 82 EX: LEVEE MORROW ADDITION 17 13N 11E 0.09 ACRE </x:t>
+    <x:t xml:space="preserve">MINER%CARL OR TERESA , CARL &amp; TERESA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 81,8 MORROW ADD 17-13-11 0.09 Acres W 1/2 LT 81 &amp; ALL LT 82 EX: LEVEE MORROW ADD 641 WEST 17 13N 11E 0.09 ACRES LOT 81,8 BLOCK  MORROW ADD ADDITION CITY  SD 57L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>722-00275-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, ARTANDA </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.19 ACRES LOT 9 BLOCK 00A HOLLANDALE ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-03915-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL,%LEE ARTHUR &amp; ODELLE MITCHELL, LEE ARTHUR &amp; ODELLE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 12 Block F HIGHLAND ADD 0.15 Acres LOT 12 BLOCK F HIGHLAND ADD 36 13N 10E 0.15 ACRES LOT 12 BLOCK F HIGHLAND ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, ARTHUR LEE MITCHELL, SR., LAURINDA MITCHELL, DARREN ANDREA MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>301-01503-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ACQUISITIONS, MIW </x:t>
   </x:si>
   <x:si>
     <x:t>RP LOT 13 BLOCK 1 OF 21-15-11 21 15N 11E 0.17 ACRES LOT 13 BLOCK 1 H L CHAMBERS 2ND ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01660-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE, JAMES </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 25 &amp; 26 LUXORA TRAILER PARK (PT W 1/2 SE 1/4) OF 08-13-11 8 13N 11E 0.14 ACRES LOT  BLOCK  13-11-08 ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>722-00031-024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MULLINS, CORTNEY </x:t>
   </x:si>
   <x:si>
-    <x:t>NORTH 130' OF LOT 1 BLOCK 2 1045 S 10TH GREENWOOD ADDITION 16 15N 11E 0.14 ACRE</x:t>
+    <x:t>NORTH 130' OF LT 1 BLK 2  1045 S 10TH 16 15N 11E 0.14 ACRES LOT 1 BLOCK 2 GREENWOOD ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CITY OF BLYTHEVILLE CODE ENFORCEMENT, SANDRA L MULLINS</x:t>
   </x:si>
   <x:si>
     <x:t>305-03611-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MURPHREE, LEON &amp; KATHRYN </x:t>
-[...2 lines deleted...]
-    <x:t>REPLAT LOT 9 NW NW E70' LOT 9-H &amp; 9-I MANILA IRREG LOTS ADDITION 31 15N 9E 0.2 ACRE</x:t>
+    <x:t xml:space="preserve">MURPHREE,, LEON &amp; KATHRYN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 009 31-15-09 MANILA IRREG LOTS 31-15-09 0.2 Acres REPLAT LOT 9 NW NW E70' LOT 9-H &amp; 9-I OF 31-15-09 31 15N 9E 0.2 ACRES LOT 9 BLOCK  MANILA IRREG LOTS ADDITION CITY  SD 15N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, DEBORAH JUNE MURPHREE, BRENDA IRENE MURPHREE, RODGER DALE MURPHREE</x:t>
   </x:si>
   <x:si>
     <x:t>315-00225-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NANAS SOULTION TRANSPORT SCORP </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 4 SW SE PEERY ADDITION 36 16N 10E 0.14 ACRE </x:t>
+    <x:t xml:space="preserve">NANAS, SOULTION TRANSPORT SCORP </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 004 PEERY ADD 36-16-10 0.14 Acres PEERY ADD LOT 4 SW SE OF 36-16-10 36 16N 10E 0.14 ACRES LOT 4 BLOCK  PEERY ADD ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00533-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEIGHBORS,, CHARLES A. </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 013 36-16-10 GOSNELL IRREG LOTS 36-16-10 0.22 Acres LOT 13 &amp; N1/2 LOT 14 REPLAT OF LOT 2 SE SW OF 36-16-10 36 16N 10E 0.22 ACRES LOT 13 BLOCK  GOSNELL IRREG LOTS ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, CITY OF GOSNELL, KATHY DEBORAH NEIGHBORS, SUSAN MARIE NEIGHBORS</x:t>
   </x:si>
   <x:si>
     <x:t>306-00249-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEWMAN, KENNETH &amp; GLENDA </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.16 ACRES LOT 1 BLOCK 8 BUGG ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01577-000</x:t>
   </x:si>
@@ -2486,490 +2585,551 @@
   <x:si>
     <x:t xml:space="preserve">NORTHERN, JEFF </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.16 ACRES LOT 12 BLOCK  LEE ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, DEPT OF WORKFORCE SERVICES, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>305-04825-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OPHIN, COOKIE </x:t>
   </x:si>
   <x:si>
     <x:t>415 W BARD LOT 8 BLOCK 33 TOWNSITE ADDITION 36 13N 10E 0.06 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>301-02866-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OVERMAN, JOHN </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 BLOCK 10 EAST END DEVELOPMENT ADDITION 14 15N 11E 0.23 ACRE</x:t>
+    <x:t>. 14 15N 11E 0.23 ACRES LOT 6 BLOCK 10 EAST END DEVELOPMENT ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, BRUCE WAYNE OVERMAN, STEVE MICHALE OVERMAN, JOHN THOMAS OVERMAN</x:t>
   </x:si>
   <x:si>
     <x:t>305-02826-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OVERTON, GARY EDWARD </x:t>
   </x:si>
   <x:si>
-    <x:t>N50' S830' W160' SE NW MANILA IRREG LOTS ADDITION 31 15N 9E 0.11 ACRE</x:t>
+    <x:t>31-15-09 MANILA IRREG LOTS 31-15-09 0.11 Acres N50' S830' W160' SE NW OF 31-15-09 31 15N 9E 0.11 ACRES LOT  BLOCK  MANILA IRREG LOTS ADDITION CITY  SD 15N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, SYNCHRONY BANK, TOWER LOAN OF MO</x:t>
   </x:si>
   <x:si>
     <x:t>315-00314-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PARKER, WINFORD &amp; DIXIE </x:t>
   </x:si>
   <x:si>
     <x:t>S100' W180' SW NE OF 30-15-08 30 15N 8E 0.41 ACRES LOT  BLOCK  30-15-08 ADDITION CITY  SD 40N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, WINFORD CARNEL PARKER, JR.,  BUD PARKER, RICHARD GLENN KING</x:t>
   </x:si>
   <x:si>
     <x:t>340-00975-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PATE, W E &amp; ARVEL % WILLIAM &amp; ARVEL</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 1-2 BLOCK 1 DAVID ACRES ADDITION 17 15N 11E 0.32 ACRE</x:t>
+    <x:t xml:space="preserve">PATE % WILLIAM &amp; ARVEL, W E &amp; ARVEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 15N 11E 0.32 ACRES LOT 1-2 BLOCK 1 DAVID ACRES ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, LEON FOWLER, JR</x:t>
   </x:si>
   <x:si>
     <x:t>305-02249-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PATE, W E &amp; ARVEL % WILLIAM &amp; ARVEL PATE</x:t>
-[...2 lines deleted...]
-    <x:t>NORTH 65' OF LOTS 6&amp;7 BLOCK 3 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION 16 15N 11E 0.07 ACRE</x:t>
+    <x:t xml:space="preserve">PATE % WILLIAM &amp; ARVEL PATE, W E &amp; ARVEL  </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> NORTH 65' OF LOTS 6&amp;7 BLOCK 3 CHICAGO-MILL &amp; LUMBER 3RD OF 16-15-11 16 15N 11E 0.07 ACRES LOT 6&amp;7 BLOCK 3 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01785-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SOUTH 75' LOT 6&amp;7 BLOCK 3 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION 16 15N 11E 0.18 ACRE</x:t>
+    <x:t xml:space="preserve">PATE % WILLIAM &amp; ARVEL PATE, W E &amp; ARVEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH 75' OF LOTS 6&amp;7 BLOCK 3 CHICAGO-MILL &amp; LUMBER 3RD OF 16-15-11 16 15N 11E 0.18 ACRES LOT 6&amp;7 BLOCK 3 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, LEON FOWLER, JR., CITY OF BLYTHEVILLE CODE ENFORCEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>305-01786-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PERKINS, BETTY MARIE % WILLIAM &amp; BETTY M PERKINS</x:t>
-[...2 lines deleted...]
-    <x:t>E182' W318.5' S155.75' LOT 12 E1/2 L/E .30AC TRACT IN 33-16-11 LOT 12 BLYTHEVILLE IRREG LOT ADDITION 33 16 11 0.35 ACRE</x:t>
+    <x:t xml:space="preserve">PERKINS % WILLIAM &amp; BETTY M PERKINS, BETTY MARIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E182' W318.5' S155.75' LOT 12 E1/2 L/E .30AC TRACT IN 33-16-11 33 16 11 0.35 ACRES LOT 12 BLOCK  BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, KIMBERLY GUERRANT, RAMIRO REYES</x:t>
   </x:si>
   <x:si>
     <x:t>305-00491-328</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PERRY, CHRISTOPHER KEITH % CHRISTOHER K PERRY </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 11 BLOCK 4 HOLLIPETER-SHONYO ADDITION 15 15N 11E 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">PERRY% CHRISTOHER K PERRY, CHRISTOPHER KEITH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 15N 11E 0.15 ACRES LOT 11 BLOCK 4 HOLLIPETER-SHONYO ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>305-04343-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PEYTON, JASON LEE &amp; SHAYNA % JASON LEE PEYTON</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PHELPS, SUSIE CROOK </x:t>
   </x:si>
   <x:si>
     <x:t>. 8 13N 11E 0.2 ACRES LOT 8 BLOCK J CALHOUN ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>722-00134-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PLANTER'S LAND HOLDINGS LLC % BOB PIWOWARSKI</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S355' N385' W200' NW NW BLYTHEVILLE IRREG LOT 22 15N 11E 1.63 ACRES </x:t>
+    <x:t xml:space="preserve">%BOB PIWOWARSKI, PLANTER'S LAND HOLDINGS LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLYTHEVILLE IRREG LOT 22-15-11 1.63 Acres S355' N385' W200' NW NW 22-15-11 22 15N 11E 1.63 ACRES LOT  BLOCK  BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00470-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POE,, JOE D. </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 10 SHADY LANE SUB 04-14-11 0.92 Acres SHADY LANE SUB LT 10 &amp; 11 OF 04-14-11 3217 N CO RD 665 4 14N 11E 0.92 ACRES LOT 10 BLOCK  SHADY LANE SUB ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 49, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>205-00401-114</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRITCHARD, ROBERT </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 4 TOWN OF WEST RIDGE ADDITION 8 12N 8E 0.29 ACRE</x:t>
+    <x:t xml:space="preserve">PRITCHARD,, ROBERT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 4 TOWN OF WEST RIDGE ADD 08-12-08 0.29 Acres LOT 4 TOWN OF WEST RIDGE OF 08-12-08 8 12N 8E 0.29 ACRES LOT 4 BLOCK  TOWN OF WEST RIDGE ADD ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, JERRY ALLEN PRITCHARD</x:t>
   </x:si>
   <x:si>
     <x:t>236-00113-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOUSING &amp; LAND LLC, PROFESSIONAL  </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 16-1 28-15-11 BLYTHEVILLE IRREG LOT 28-15-11 0.34 Acres LTS 16,17,18 28-15-11 305-00471-580 28 15N 11E 0.34 ACRES LOT 16-1 BLOCK   BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00471-581</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOUSING &amp; LAND LLC, PROFESSIONAL </x:t>
   </x:si>
   <x:si>
     <x:t>. 17 15N 11E 0.16 ACRES LOT 10 BLOCK 00D PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05667-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PROFESSIONAL SERVICES INC, WEAVERS  </x:t>
   </x:si>
   <x:si>
     <x:t>28-14-11 0.43 Acres N174.5' S655.6' E107.65' W306.65' SE 1/4 NE 1/4 (AKA S174.5' E107.65' TRACT B) OF 28-14-11 28 14N 11E 0.43 ACRES LOT  BLOCK   ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 49, ST FRANCIS LEVEE DISTRICT, MICHAEL GEORGE HOLLIS, JR., KEIONA LANEISHA HOLLIS</x:t>
   </x:si>
   <x:si>
     <x:t>105-03598-300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PUGH, JOHN S </x:t>
   </x:si>
   <x:si>
-    <x:t>168.86' E99.6' LOT 10 BLOCK 7 MEADOW LAWN 3RD ADDITION 1 15N 11E 0.39 ACRE</x:t>
+    <x:t>Lot 010 Block 007 MEADOW LAWN 3RD ADD 01-15-11 0.39 Acres 168.86' E99.6' LT 10 BLK 7 MEADOW LAWN ADD OF 01-15-11 1 15N 11E 0.39 ACRES LOT 10 BLOCK 7 MEADOW LAWN 3RD ADD ADDITION CITY  SD 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, JENNIFER BETH PUGH-KILLOUGH, FARMERS BANK AND TRUST COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>205-00342-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAMERIZ, JOSEPH </x:t>
   </x:si>
   <x:si>
-    <x:t>648 RIVERDALE LOT 2 BLOCK 4 RIVERDALE ADDITION 17 13N 11E 0.21 ACRE</x:t>
+    <x:t>Lot 2 Block 4 RIVERDALE ADD 17-13-11 0.21 Acres LOT 2 BLOCK 4 RIVERDALE ADD 648 RIVERDALE 648 RIVERDALE 17 13N 11E 0.21 ACRES LOT 2 BLOCK 4 RIVERDALE ADD ADDITION CITY  SD 57L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00388-000</x:t>
   </x:si>
   <x:si>
-    <x:t>RAY, GEORGE &amp; WILLIE S % GEORGE EDWARD RAY</x:t>
-[...2 lines deleted...]
-    <x:t>SOUTH 58' OF LOT 5 BLOCK A KINGWOOD S/D ADDITION 22 15N 11E 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">RAY% GEORGE EDWARD RAY, GEORGE &amp; WILLIE S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH 58' OF LOT 5 BLOCK A 22 15N 11E 0.17 ACRES LOT  BLOCK  KINGWOOD S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, UNION PLANTERS MORTGAGE, INC., MERS, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>305-04551-000</x:t>
   </x:si>
   <x:si>
-    <x:t>REYNAS REAL ESTATE</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 1 BLOCK 5 CHICAGO MILL &amp; LUMBER CO. 2ND ADDITION 9 15N 11E 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">REAL ESTATE, REYNAS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 9 15N 11E 0.16 ACRES LOT 1 BLOCK 5 CHICAGO MILL &amp; LUMBER CO. 2ND ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01730-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBERTSON, PAUL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOTS 1&amp;2, LOT 11 &amp; LOTS 13-16 BLOCK 1 KRECH ESTATES ADDITION 25 16N 10E 5.78 ACRES </x:t>
+    <x:t xml:space="preserve">ROBERTSON,, PAUL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRECH ESTATES 25-16-10 5.78 Acres LTS 1&amp;2, LT 11 &amp; LTS 13-16 BLK 1 KRECH ESTATES 25-16-10 25 16N 10E 5.78 ACRES LOT  BLOCK  KRECH ESTATES ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, OCSE, SAMMY K SHIELDS, SHIRLEY G SHIELDS </x:t>
   </x:si>
   <x:si>
     <x:t>306-00216-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBINSON, BARBARA </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 8 BLOCK 8 WILSON 1ST ADDITION 16 15N 11E 0.13 ACRE</x:t>
+    <x:t xml:space="preserve">ROBINSON,, BARBARA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 008 Block 008 WILSON 1ST ADD 16-15-11 0.13 Acres WILSON FIRST LT 8 BLK 8 16-15-11 16 15N 11E 0.13 ACRES LOT 8 BLOCK 8 WILSON 1ST ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07574-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, ELIZABETH </x:t>
   </x:si>
   <x:si>
-    <x:t>1037 S 15TH ST LOT 24 BLOCK 1 BRAWLEY ADDITION 16 15N 11E 0.15 ACRE</x:t>
+    <x:t>1037 S 15TH ST 16 15N 11E 0.15 ACRES LOT 24 BLOCK 1 BRAWLEY ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CITY OF BLYTHEVILLE CODE ENFORCEMENT, BARBARA ANN ROBINSON, ELIZABETH ESTER CARTER, CHRISTIE ELNADER NORTHERN</x:t>
   </x:si>
   <x:si>
     <x:t>305-01258-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, SANDY A &amp; ARTHUR PUGH JR </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N30' S162' LOT 3 EX TRI LOT AT REAR ROWLETT ADDITION 36 13N 10E 0.05 ACRE </x:t>
+    <x:t>Lot 3 ROWLETT ADD 0.05 Acres N30' S162' LOT 3 EX TRI LOT AT REAR ROWLETT ADD 36 13N 10E 0.05 ACRES LOT 3 BLOCK  ROWLETT ADD ADDITION CITY  SD 1N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, SANDY A ROBINSON, ROSIE LEE ROBINSON, VONZELL JEROME ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>301-02463-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ROBINSON, SANDY A &amp; MARY % SANDY A &amp; ARTHUR PUGH JR</x:t>
-[...2 lines deleted...]
-    <x:t>W40' E131' LOT 1 BLOCK E HIGHLAND ADDITION 36 13N 10E 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">ROBINSON% SANDY A &amp; ARTHUR PUGH JR, SANDY A &amp; MARY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 1 Block E HIGHLAND ADD 36-13-10 0.12 Acres W40' E131' LOT 1 BLOCK E HIGHLAND ADD 36 13N 10E 0.12 ACRES LOT 1 BLOCK E HIGHLAND ADD ADDITION CITY  SD 1N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, CITIBANK, N.A., SANDY A ROBINSON, ROSIE LEE ROBINSON, VONZELL JEROME ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>301-01446-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROCHA, FABIO CARDOSO DA </x:t>
   </x:si>
   <x:si>
     <x:t>NORTH 58'OF LOT 3 BLOCK B 22 15N 11E 0.17 ACRES LOT  BLOCK  KINGWOOD S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04559-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">, ROCK N ENTERPRISE </x:t>
   </x:si>
   <x:si>
     <x:t>S50' LT 1-2 BLK 4 ANTHONY BLDG 15 15N 11E 0.13 ACRES LOT 1&amp;2 BLOCK 4 BLYTHE ADDITION ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01015-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROUSE, BOND </x:t>
-[...2 lines deleted...]
-    <x:t>80' X 100' N 1/2 SE 21 16N 9E 0.18 ACRE</x:t>
+    <x:t xml:space="preserve">ROUSE,, BOND </x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-16-09 0.18 Acres 80' X 100' N 1/2 SE OF 21-16-09 21 16N 9E 0.18 ACRES LOT  BLOCK   ADDITION CITY  SD 40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, MELISSA ANN ROUSE-KING, TEDDY BOND ROUSE, TIMOTHY MARVIN ROUSE, MARILYN FAYE ROUSE- BANE, UNICO BANK</x:t>
   </x:si>
   <x:si>
     <x:t>140-03810-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AGENCY LLC% RP, RP </x:t>
   </x:si>
   <x:si>
     <x:t>Lot S-5 31-13-11 OSCEOLA IRREG LOTS 31-13-11 0.14 Acres LOT S-5 REPLAT IRR LTS 1 &amp; 6 W1/2 31-13-11 &amp; E59' 3 A HIGHLAND ADD OF 31-13-11 31 13N 11E 0.14 ACRES LOT S-5 BLOCK   OSCEOLA IRREG LOTS ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-00407-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AGENCY LLC%RP AGENCY LLC, RP </x:t>
   </x:si>
   <x:si>
     <x:t>Lot S-13 31-13-11 OSCEOLA IRREG LOTS 31-13-11 0.04 Acres LOT S-13 REPLAT IRR LTS 1 &amp; 6 W1/2 31-13-11 &amp; E59' 3 A HIGHLAND ADD OF 31-13-11 31 13N 11E 0.04 ACRES LOT S-13 BLOCK  OSCEOLA IRREG LOTS ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-00415-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">%SANTIAGO OR CONSUELO CASTANON, SANTIAGO CASTANON RUIZ </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 008 08-15-08 LEACHVILLE IRREG LOTS 08-15-08 0.18 Acres S70' N920' E112' NE SE IN 08-15-08 8 15N 8E 0.18 ACRES LOT 8 BLOCK  LEACHVILLE IRREG LOTS ADDITION CITY  SD 40N</x:t>
   </x:si>
   <x:si>
     <x:t>340-00040-008</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANDERS, JOHN &amp; BRENDA </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 10 BLOCK 00F D.M. MOORE ADDITION 21 15N 11E 0.18 ACRE</x:t>
+    <x:t>. 21 15N 11E 0.18 ACRES LOT 10 BLOCK 00F D.M. MOORE ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05094-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANTORO, NICHOLAS MOORE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 43 Block 2 W J DRIVER ADD  0.11 Acres LOT 43 BLOCK 2 WJ DRIVER ADD 1 12N 10E 0.11 ACRES LOT 43 BLOCK 2 W J DRIVER ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-01012-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SELLERS, EDDIE </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 54 BLOCK  LARRY 4TH ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04727-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SET GROUP LLC</x:t>
-[...3 lines deleted...]
- </x:t>
+    <x:t>GROUP LLC., SET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S150' N1220.2' E726.6' W756.6'
+*WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR IT DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  ADDITIONALLY, DUE TO THE PRESENCE OF ASBESTOS AT THIS SITE, FUTURE OWNERS ARE ADVISED THAT ASBESTOR-CONTAINING MATERIALS MUST BE REMOVED BY AN ARKANSAS-LICENSED ASBESTOS ABATEMENT CONTRACTOR PRIOR TO BUILDING DEMOLITION OR ANY BUILDING RENOVATION ACTIVITIES THAT WOULD DISTURB THESE MATERIALS.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
+ 1 12N 10E 2.5 ACRES LOT  BLOCK  OSCEOLA IRREG LOTS ADDITION CITY  SD 1N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, ELIZABETH SCHOESSEL, JESSICA MASSEY, HAGGARD CREWS, GEORGE MICHAEL PARSONS, RAYMOND C PARSONS, PATRICIA ANN PARSONS, JOSEPH GORMANY</x:t>
   </x:si>
   <x:si>
     <x:t>301-00020-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SHARKEY, FREDERICK L, JR</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 3 BLOCK 4 CHICKASAWBA GARDENS ADDITION 9 15N 11E 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">SHARKEY JR, FREDERICK L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 9 15N 11E 0.16 ACRES LOT 3 BLOCK 4 CHICKASAWBA GARDENS ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01898-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, GEORGE </x:t>
-[...2 lines deleted...]
-    <x:t>E22.5' LOT 13 BLOCK 4 ASHABRANNER-BROWN ADDITION 30 15N 9E 0.06 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH,, GEORGE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 013 Block 004 ASHABRANNER-BROWN ADD 30-15-09 0.06 Acres ASHABRANNER-BROWN ADD E22.5' LOT 13 4 OF 30-15-09 30 15N 9E 0.06 ACRES LOT 13 BLOCK 4 ASHABRANNER-BROWN ADD ADDITION CITY  SD 15N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, DAVID MICHAEL BRIAN</x:t>
   </x:si>
   <x:si>
     <x:t>315-00423-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH &amp; ELLEN THOMPSON% TRAENIA D SMITH, TRAENIA DERREL </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 30 BLOCK  LARRY 5TH ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04804-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SOSA, CARLOS ALEJANDRO </x:t>
   </x:si>
   <x:si>
-    <x:t>N125' LOT 2 BLOCK 2 JONES ADDITION 16 15N 11E 0.27 ACRE</x:t>
+    <x:t>N125' LT 2 BLK 2 16 15N 11E 0.27 ACRES LOT  BLOCK  JONES ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04527-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 9 BLOCK 00A RICHARDS ADDITION 16 15N 11E 0.23 ACRE</x:t>
+    <x:t>. 16 15N 11E 0.23 ACRES LOT 9 BLOCK 00A RICHARDS ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05956-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTATES LLC, SPARROW </x:t>
   </x:si>
   <x:si>
     <x:t>1606 W HEARN 9 15N 11E 0.24 ACRES LOT 16 BLOCK 6 GOSNELL ESTATE S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-03578-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STONE, LAWSON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 10 BLOCK 6 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION 16 15N 11E 0.18 ACRE DAUGHTER LIVES IN HOUSE-MR STONE IS DECEASED </x:t>
+    <x:t>DAUGHTER LIVES IN HOUSE-MR STONE IS DECEASED 16 15N 11E 0.18 ACRES LOT 10 BLOCK 6 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, BARBARA ANN STONE, HENRY B PEOPLES</x:t>
   </x:si>
   <x:si>
     <x:t>305-01822-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STRACENER, SCOTT </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 8 BLOCK 2 WEST END S/D ADDITION 17 15N 11E 0.16 ACRE</x:t>
+    <x:t>Lot 008 Block 002 WEST END S/D 17-15-11 0.16 Acres WEST END SUB LT 8 BLK 2 17 15N 11E 0.16 ACRES LOT 8 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, ANDRE M MOORE</x:t>
   </x:si>
   <x:si>
     <x:t>305-07320-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SWANIGAN, LANCE LEE % LANCE SWANIGAN</x:t>
-[...2 lines deleted...]
-    <x:t>111 E MCHANEY LOT 7 BLOCK 7 ALLISON ADDITION 15 15N 11E 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">SWANIGAN % LANCE SWANIGAN, LANCE LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>111 E MCHANEY 15 15N 11E 0.16 ACRES LOT 7 BLOCK 7 ALLISON ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, OCSE, CITY OF BLYTHEVILLE CODE ENFORCEMENT, NATHANIEL KENT</x:t>
   </x:si>
   <x:si>
     <x:t>305-00678-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SWANIGAN, LEROY &amp; MARGARETT % LANCE SWANIGAN</x:t>
-[...2 lines deleted...]
-    <x:t>EAST 1/2 OF LOT 15 BLOCK 1 PARK ADDITION 15 15N 11E 0.07 ACRE</x:t>
+    <x:t xml:space="preserve">SWANIGAN% LANCE SWANIGAN, LEROY &amp; MARGARETT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST 1/2 OF LOT 15 BLOCK 1 15 15N 11E 0.07 ACRES LOT  BLOCK  PARK ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, THERESA A BARCLAY, ROBERT J SMITH, LANCE LEE SWANIGAN, STEVEN SWANIGAN</x:t>
   </x:si>
   <x:si>
     <x:t>305-05288-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRASSLAND LLC, TALL </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 10 BLOCK 4 ALLISON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00631-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.13 ACRES LOT 12 BLOCK 1 ELLIOTT ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-02951-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 21 15N 11E 0.09 ACRES LOT 1 BLOCK 3 HOLLIPETER 2ND ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04039-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRASSLAND LLC% TALL GRASSLAND LLC, TALL GRASSLAND LLC </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 001 Block 008 EDWIN ROBINSON ADD 16-15-11 0.14 Acres LOT 1 BLK 8 EDWIN ROBINSON ADD OF 16-15-11 16 15N 11E 0.14 ACRES LOT 1 BLOCK 8 EDWIN ROBINSON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-06238-000</x:t>
   </x:si>
   <x:si>
-    <x:t>TALLEY, BEATRICE &amp; KEN THOMAS TALLEY % BEATRICE TALLEY</x:t>
-[...2 lines deleted...]
-    <x:t>WEST 170'OF LOT 2 1/2 MILLER-GREENLEE ADDITION 16 15N 11E 0.44 ACRE</x:t>
+    <x:t xml:space="preserve">TALLEY &amp; KEN THOMAS TALLEY% BEATRICE TALLEY, BEATRICE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST 170'OF LOT 2 1/2 16 15N 11E 0.44 ACRES LOT  BLOCK  MILLER-GREENLEE ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, ELMER F AND DEBORAH D CRAFTON, KINO FINANCIAL CO., LLC</x:t>
   </x:si>
   <x:si>
     <x:t>305-05046-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIAMOND STATE LAND CO LC, THE </x:t>
   </x:si>
   <x:si>
     <x:t>17-15-11 BLYTHEVILLE IRREG LOT 17-15-11 IRREG TRACT NE SW 17-15-11 17 15N 11E 0 ACRES LOT  BLOCK   BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00447-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST, THE </x:t>
   </x:si>
   <x:si>
     <x:t>100 W COLERIDGE 15 15N 11E 0.11 ACRES LOT 1 BLOCK 2 ALLISON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00607-000</x:t>
   </x:si>
   <x:si>
     <x:t>W 50' N 150' LOT 5 BARRON AND LILLY OF 15-15-11 15 15N 11E 0.17 ACRES LOT 5 BLOCK  BARRON &amp; LILLY ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
@@ -3099,669 +3259,711 @@
   <x:si>
     <x:t>305-07549-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VASQUEZ % JOSE ANTONIO VASQUEZ, JOSE A </x:t>
   </x:si>
   <x:si>
     <x:t>VAC LOT ON ADA ST. 8 15N 8E 0.16 ACRES LOT 20 BLOCK 00G SMITH ADD ADDITION CITY  SD 40N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, GUADALOPE VASQUEZ</x:t>
   </x:si>
   <x:si>
     <x:t>340-00772-000</x:t>
   </x:si>
   <x:si>
     <x:t>407 ADA 8 15N 8E 0.1 ACRES LOT 23 BLOCK 00G SMITH ADD ADDITION CITY  SD 40N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, IRS, DFA, GUADALOPE VASQUEZ</x:t>
   </x:si>
   <x:si>
     <x:t>340-00773-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WARD, JEROMY &amp; STEPHANIE % STEPHANIE WARD</x:t>
-[...2 lines deleted...]
-    <x:t>SOUTH 58'OF LOT 6 BLOCK B KINGWOOD S/D ADDITION 22 15N 11E 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">WARD% STEPHANIE WARD, JEROMY &amp; STEPHANIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTH 58'OF LOT 6 BLOCK B 22 15N 11E 0.17 ACRES LOT  BLOCK  KINGWOOD S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04562-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">WARE,, BROWN VIVIAN &amp; ROBERT LEWIS BROWN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 001 Block 017 EDWIN ROBINSON ADD 16-15-11 0.14 Acres LOT 1 BLK 17 EDWIN ROBINSON ADD 1000 S PJ JAMES 16 15N 11E 0.14 ACRES LOT 1 BLOCK 17 EDWIN ROBINSON ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, OCSE, CITY OF BLYTHEVILLE CODE ENFORCEMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-06322-000</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">WARE, BROWN VIVIAN &amp; ROBERT LEWIS BROWN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">1000 S PJ JAMES LOT 1 BLOCK 17 EDWIN ROBINSON ADDITION 16 15N 11E 0.14 ACRE </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">1002 S PJ JAMES LOT 2 BLOCK 17 EDWIN ROBINSON ADDITION 16 15N 11E 0.14 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>305-06323-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WASHINGTON, ROGER </x:t>
-[...2 lines deleted...]
-    <x:t>110 GAYLE RD LOT 8 BLOCK 4 MEADOW LAWN ADDITION 1 15N 11E 0.74 ACRE</x:t>
+    <x:t xml:space="preserve">WASHINGTON,, ROGER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 008 Block 004 MEADOW LAWN ADD  0.74 Acres LT 8 BLK 4 MEADOW LAWN ADD 01-15-11 110 GAYLE RD 1 15N 11E 0.74 ACRES LOT 8 BLOCK 4 MEADOW LAWN ADD ADDITION CITY  SD 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, GAVIN WASHINGTON, ASHLEY BROOKS, MARTHA WASHINGTON, LANCE SWANIGAN</x:t>
   </x:si>
   <x:si>
     <x:t>205-00296-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WATKINS, CHARLE,S JR &amp; JENNY % JENNY &amp; CHARLES, JR WATKINS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 26 THOMASON &amp; MORROW ADDITION 16 13N 11E 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">WATKINS%JENNY &amp; CHARLES JR WATKINS, CHARLES JR &amp; JENNY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 26 THOMASON &amp; MORROW ADD 16-13-11 0.12 Acres LOT 26 THOMASON &amp; MORROW ADD 16 13N 11E 0.12 ACRES LOT 26 BLOCK  THOMASON &amp; MORROW ADD ADDITION CITY  SD 57L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, CHARLES WATKINS, JR., FAYE LORRAINE FRANKLIN, VANESSA MAY GODSEY, IRS, DFA, AMERICAN EXPRESS NATIONAL BANK, E.C. BARTON &amp; COMPANY, J.T. WHITE HARDWARE &amp; LUMBER COMPANY, LLC, LANSING BUILDING PRODUCTS, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>722-00502-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WATKINS, CHARLES &amp; PATRICIA FAMILY TRUST % CHARLES &amp; PATRICIA WATKINS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">717 RIVERDALE LOT 7 BLOCK 3 RIVERDALE ADDITION 17 13N 11E 0.26 ACRE </x:t>
+    <x:t xml:space="preserve">WATKINS% CHARLES &amp; PATRICIA WATKINS, CHARLES &amp; PATRICIA FAMILY TRUST </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 7 Block 3 RIVERDALE ADD 17-13-11 0.26 Acres LOT 7 BLOCK 3 RIVERDALE ADD 717 RIVERDALE 17 13N 11E 0.26 ACRES LOT 7 BLOCK 3 RIVERDALE ADD ADDITION CITY  SD 57L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, CHARLES WATKINS, JR., FAYE LORRAINE FRANKLIN, VANESSA MAY GODSEY, IRS, DFA, AMERICAN EXPRESS NATIONAL BANK, E.C. BARTON &amp; COMPANY, J.T. WHITE HARDWARE &amp; LUMBER COMPANY, LLC, LANSING BUILDING PRODUCTS, INC., REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>722-00384-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT A REPLAT LOTS 49 &amp; 50 401 CHURCH SPANN &amp; WOOD ADDITION 16 13N 11E 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">WATKINS,%CHARLES &amp; PATRICIA WATKINS, CHARLES &amp; PATRICIA FAMILY TRUST </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot A SPANN &amp; WOOD ADD 16-13-11 0.16 Acres LT A REPLAT LTS 49 &amp; 50 SPANN &amp; WOOD ADD 401 CHURCH 16 13N 11E 0.16 ACRES LOT A BLOCK  SPANN &amp; WOOD ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>722-00447-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 44 WALLER ADDITION 17 13N 11E 0.09 ACRE </x:t>
+    <x:t xml:space="preserve">WATKINS,% CHARLES &amp; PATRICIA WATKINS, CHARLES &amp; PATRICIA FAMILY TRUST </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 44 WALLER ADD 17-13-11 0.09 Acres LOT 44 OF 17-13-11 17 13N 11E 0.09 ACRES LOT 44 BLOCK  WALLER ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>722-00594-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATKINS, CHARLES &amp; PATRICIA, FAMILY TRUST % CHARLES &amp; PATRICIA WATKINS </x:t>
   </x:si>
   <x:si>
     <x:t>E47' LOT 82 514-516 BROADWAY THOMASON &amp; MORROW ADDITION 16 13N 11E 0.06 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00535-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WATKINS, CHARLES, JR &amp; JENNY % JENNY &amp; CHARLES, JR WATKINS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">200 BROADWAY LOT 25 THOMASON &amp; MORROW ADDITION 16 13N 11E 0.12 ACRE </x:t>
+    <x:t>Lot 25 THOMASON &amp; MORROW ADD 16-13-11 0.12 Acres LOT 25 THOMASON &amp; MORROW ADD 200 BROADWAY 16 13N 11E 0.12 ACRES LOT 25 BLOCK  THOMASON &amp; MORROW ADD ADDITION CITY  SD 57L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, IRS, DFA, AMERICAN EXPRESS NATIONAL BANK, E.C. BARTON &amp; COMPANY, J.T. WHITE HARDWARE &amp; LUMBER COMPANY, LLC, LANSING BUILDING PRODUCTS, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>722-00501-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATKINS, DONALD RAY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 3 HANCOCK TRACT ADDITION 17 15N 8E 0.17 ACRE </x:t>
+    <x:t>Lot 003 HANCOCK TRACT 17-15-08 0.17 Acres HANCOCK TRACT 3 OF 17-15-08 17 15N 8E 0.17 ACRES LOT 3 BLOCK  HANCOCK TRACT ADDITION CITY  SD 40N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, CHRISTOPHER MICHAEL WATKINS, JASON MATTHEW WATKINS</x:t>
   </x:si>
   <x:si>
     <x:t>340-00187-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WATTIGNEY, JEREMIAH </x:t>
-[...11 lines deleted...]
-    <x:t>LOT 5 BLOCK 10 ROBINDALE 2 ADDITION 11 15N 11E 0.2 ACRE</x:t>
+    <x:t xml:space="preserve">WILLIAMS%JIMMIE REA WILLIAMS, JIMMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 005 Block 010 ROBINDALE 2 11-15-11 0.2 Acres 2ND REPLAT BLOCK 10 LOT 5 ROBINDALE ADD OF 11-15-11 11 15N 11E 0.2 ACRES LOT 5 BLOCK 10 ROBINDALE 2 ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, KEONTRAY XAVIER WILKERSON, QUINTON J WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>305-06158-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WIMBLEY, CHARLIE, SR  ET AL % CHARLIE, SR &amp; DEWAYNE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">TRACT W417.40' E647.1' FRAC SW 18 15N 13E 2 ACRES </x:t>
+    <x:t xml:space="preserve">WIMBLEY,% CHARLIE SR &amp; DEWAYNE, CHARLIE SR  ET AL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 18-15-13 2 Acres 2AC TRACT W417.40' E647.1' FRAC SW OF 18-15-13 18 15N 13E 2 ACRES LOT  BLOCK   ADDITION CITY  SD 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, DWYANE WIMBLEY, WENDELL WIMBLEY</x:t>
   </x:si>
   <x:si>
     <x:t>109-03559-100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WIMBLEY, CHARLIE, SR &amp; DEWAYNE </x:t>
-[...2 lines deleted...]
-    <x:t>FISH MARKET ON DIVISION LOT 1&amp;2 BLOCK 00A D.M. MOORE ADDITION 21 15N 11E 0.34 ACRE</x:t>
+    <x:t xml:space="preserve">WIMBLEY, CHARLIE SR &amp; DEWAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FISH MARKET ON DIVISION 21 15N 11E 0.34 ACRES LOT 1&amp;2 BLOCK 00A D.M. MOORE ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DISCOVER BANK, LVNV FUNDING, LLC, TERRY HANNERS</x:t>
   </x:si>
   <x:si>
     <x:t>305-05053-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WIMBLEY, DWAYNE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION 16 15N 11E 0.15 ACRE</x:t>
+    <x:t>. 16 15N 11E 0.15 ACRES LOT 6 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DISCOVER BANK, LVNV FUNDING, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>305-01774-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 7 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION 16 15N 11E 0.17 ACRE</x:t>
+    <x:t>. 16 15N 11E 0.17 ACRES LOT 7 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01775-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SOUTH 1/2 OF LOT 4&amp;5 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION 16 15N 11E 0.16 ACRE</x:t>
+    <x:t>SOUTH 1/2 OF LOT 4&amp;5 BLOCK 2 CHICAGO-MILL &amp; LUMBER 3RD OF 16-15-11 16 15N 11E 0.16 ACRES LOT 4 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01773-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WIMBLEY'S RENTALS LLC</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 1 BLOCK 2 &amp; WEST 10' ABAN ALLEY 1127 A &amp; B WILLOW CHICKASAWBA GARDENS ADDITION 9 15N 11E 0.19 ACRE</x:t>
+    <x:t xml:space="preserve">RENTALS LLC, WIMBLEY'S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LT 1 BLK 2 &amp; WEST 10' ABAN ALLEY OF 09-15-11 1127 A &amp; B WILLOW 9 15N 11E 0.19 ACRES LOT 1 BLOCK 2 CHICKASAWBA GARDENS ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01878-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WIMBLEY'S RENTALS LLC </x:t>
-[...2 lines deleted...]
-    <x:t>S75' LOT 4 BLOCK 8 COUNTRY CLUB AREA ADDITION 10 15N 11E 0.22 ACRE</x:t>
+    <x:t>S75' LOT 4 BLOCK 8 OF 10-15-11 10 15N 11E 0.22 ACRES LOT 4 BLOCK 8 COUNTRY CLUB AREA ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-02025-000</x:t>
   </x:si>
   <x:si>
-    <x:t>E75.8' LOT 5 805 CARLA ZACHRY ACRES ADDITION 14 15N 11E 0.22 ACRE</x:t>
+    <x:t xml:space="preserve">, WIMBLEY'S RENTALS LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 005 ZACHRY ACRES 14-15-11 0.22 Acres E75.8' LOT 5 ZACHRY ACRES OF 14-15-11 805 CARLA 14 15N 11E 0.22 ACRES LOT 5 BLOCK  ZACHRY ACRES ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07767-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WOODARD, BETTIE </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 20 BLOCK J HIGHLAND ADDITION 36 13N 10E 0.3 ACRE</x:t>
+    <x:t xml:space="preserve">WOODARD,, BETTIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 20 Block J HIGHLAND ADD  0.3 Acres LOT 20 BLOCK J HIGHLAND ADD 36 13N 10E 0.3 ACRES LOT 20 BLOCK J HIGHLAND ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-01626-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WOODS, LEONARD % LEONARD M WOODS</x:t>
-[...2 lines deleted...]
-    <x:t>NORTH 100' OF LOT 1 BLOCK 2 HIGHLAND PLACE ADDITION 10 15N 11E 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">WOODS% LEONARD M WOODS, LEONARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH 100' OF LOT 1 BLOCK 2 10 15N 11E 0.11 ACRES LOT  BLOCK  HIGHLAND PLACE ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-03763-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">YOUNG &amp; BETTY J DIXON, ANNIE M  </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 6 BLOCK 25 BLYTHE ADDITION ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, BARRY TRAVELL TAYLOR, GARY CARL DIXON, ERMA J DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>305-01088-000</x:t>
   </x:si>
   <x:si>
     <x:t>POINSETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BISE, EDWARD R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">416 WOODLAND LEPANTO LOT 2 BLOCK 17 HIRSCHMANS 1ST ADDITION 0.34 ACRE </x:t>
+    <x:t>416 WOODLAND  LEPANTO    0.34 ACRES LOT 2 BLOCK 17 HIRSCHMANS 1ST ADDITION CITY  SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEITH BLYTHE, MATTHEW BISE, DAVID KENT BISE, TIMOTHY BISE, POINSETT COUNTY DRAINAGE DISTRICT #7, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>333-00304-0000</x:t>
   </x:si>
   <x:si>
     <x:t>BORNHOFT, MATT % VICKIE BORNHOFT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 5, 6 &amp; W50'OF 7 211 N HAWTHORNE, FISHER ENV 71A BLOCK 10 FISHER ORIGINAL ADDITION 0.19 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>666-00062-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRYAN, PAUL B &amp; GOLDA M </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 5 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO 0.12 ACRE</x:t>
+    <x:t>.    0.12 ACRES LOT 5 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARY P BRYAN, JERRY ALLEN BRYAN, BETTY SUE TALLEY, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>333-00804-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO 0.12 ACRE</x:t>
+    <x:t>.    0.12 ACRES LOT 6 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>333-00805-0000</x:t>
   </x:si>
   <x:si>
     <x:t>BYFORD, CLARENCE EDG, CLARENCE E, ODELLE</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW HARRISBURG 33 11N 4E 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>004-04018-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CROUCH, DICKEY G &amp; BARBARA J % DICKIE CROUCH</x:t>
-[...2 lines deleted...]
-    <x:t>PT S1/2 N1/2 SW SE HARRISBURG 19 11N 4E 0.45 ACRE</x:t>
+    <x:t xml:space="preserve">CROUCH%DICKIE CROUCH, DICKEY G &amp; BARBARA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 N1/2 SW SE  HARRISBURG 19 11N 4E 0.45 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL BANK, HARRISBURG VOLUNTEER FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>004-03512-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DANIEL, WILLIAM </x:t>
   </x:si>
   <x:si>
-    <x:t>346 PINE TRUMANN LOT 12 BLOCK 18 POINSETT LUMBER &amp; MFG CO 4TH ADDITION 0.13 ACRE</x:t>
+    <x:t>346 PINE  TRUMANN    0.13 ACRES LOT 12 BLOCK 18 POINSETT LUMBER &amp; MFG CO 4TH ADDITION CITY  SD 21TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>555-00443-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNCAN, BILLY JOE &amp; TINA MARIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 435' OF LOT 4 PT SW NW ENV 259A-1306 HARRISBURG 20 10N 4E 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>004-02869-0004</x:t>
   </x:si>
   <x:si>
-    <x:t>EZ REALTY AR LLC</x:t>
-[...2 lines deleted...]
-    <x:t>POINSETT FINANCIAL SERVICES TRUMANN LOT 1 BLOCK B TRUMANN ORIGINAL ADDITION 0.07 ACRE</x:t>
+    <x:t>POINSETT FINANCIAL SERVICES  TRUMANN    0.07 ACRES LOT 1 BLOCK B TRUMANN ORIGINAL ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00022-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>S 281/2' OF LOT 7 BLOCK 3 LEPANTO ORIGINAL ADDITION 0.14 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>GRIFFIN LAND &amp; TIMBER INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FR PT N1/2 NW  WEINER SCHOOL DIST. 15 10N 1E 5.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00154-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>HEDGE, DENNIS &amp; AMANDA COLDIRON HEDGE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">TRACT 3A PLAT C-105 AKA ENV 130B HARRISBURG DAWSON ADDITION 4 10N 4E 2.73 ACRES </x:t>
+    <x:t xml:space="preserve">HEDGE &amp; AMANDA COLDIRON HEDGE, DENNIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRACT 3A PLAT C-105 AKA ENV 130B  HARRISBURG 4 10N 4E 2.73 ACRES LOT  BLOCK  DAWSON ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORD MOTOR CREDIT COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>400-00010-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENARD, DUSTIN </x:t>
   </x:si>
   <x:si>
-    <x:t>35234 COUNTRY RD TYRONZA LOT 2 BLOCK 3 SOUTHSIDE ADDITION 12 10N 6E 0.27 ACRE</x:t>
+    <x:t>35234 COUNTRY RD  TYRONZA 12 10N 6E 0.27 ACRES LOT 2 BLOCK 3 SOUTHSIDE ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>600-00003-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRIX, BRANDY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NE HARRISBURG 26 10N 3E 1 ACRE</x:t>
+    <x:t>PT N1/2 NE  HARRISBURG 26 10N 3E 1 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARVEST BANK, PORTFOLIO RECOVERY ASSOCIATES</x:t>
   </x:si>
   <x:si>
     <x:t>003-01875-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRIX, CARL H </x:t>
   </x:si>
   <x:si>
-    <x:t>422 WOODROW LN LEPANTO LOT 17 MILLS ADDITION 0.14 ACRE</x:t>
+    <x:t>422 WOODROW LN  LEPANTO    0.14 ACRES LOT 17 BLOCK  MILLS ADDITION CITY  SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DISTRICT #7</x:t>
   </x:si>
   <x:si>
     <x:t>333-00902-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HINDMAN, TABATHA </x:t>
   </x:si>
   <x:si>
-    <x:t>Lot 4 EXC S 30' 398 BANKS TYRONZA BLOCK 19 WILLOW OAK ADDITION 16 10N 7E 0.17 ACRE</x:t>
+    <x:t>Lot 4 EXC S 30'  398 BANKS  TYRONZA 16 10N 7E 0.17 ACRES LOT  BLOCK 19 WILLOW OAK ADDITION CITY  SD 14TY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK HINDMAN, FIRST DELTA BANK, DFA, THE BODY SHOP TRUCK &amp; TRAILER REPAIR, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>444-00418-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPKINS, LARKIN &amp; PAMELA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NE NE PT UNIT 59 19 10N 6E 1.1 ACRES </x:t>
+    <x:t>PT N1/2 NE NE PT UNIT 59 19 10N 6E 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>006-06273-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUFFINS, FRANCIS </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW NW WEINER SCHOOL DIST. 15 10N 1E 0.76 ACRE</x:t>
+    <x:t>PT SW NW  WEINER SCHOOL DIST. 15 10N 1E 0.76 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMILY MOORE, RICHARD HUFFINS, SHELLY HUFFINS, FRANK HUFFINS, JIMMY HUFFINS, JASON HUFFINS, DENNIS HUFFINS</x:t>
   </x:si>
   <x:si>
     <x:t>001-00152-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCLAIN, BOBBY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 8 WATSON FIRST ADDITION 23 11N 6E 0.76 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.76 ACRES LOT 8 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANNON MCCLAIN, TAMMY MCCLAIN, KEITH MCCLAIN</x:t>
   </x:si>
   <x:si>
     <x:t>611-00008-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 9 WATSON FIRST ADDITION 23 11N 6E 0.76 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.76 ACRES LOT 9 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00009-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 2 WATSON FIRST ADDITION 23 11N 6E 1.06 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.06 ACRES LOT 2 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00002-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 5 WATSON FIRST ADDITION 23 11N 6E 0.99 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.99 ACRES LOT 5 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00005-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 6 WATSON FIRST ADDITION 23 11N 6E 0.99 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.99 ACRES LOT 6 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 7 WATSON FIRST ADDITION 23 11N 6E 0.93 ACRE</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.93 ACRES LOT 7 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00007-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 10 WATSON FIRST ADDITION 23 11N 6E 1.04 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.04 ACRES LOT 10 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00010-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 11 WATSON FIRST ADDITION 23 11N 6E 1.09 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.09 ACRES LOT 11 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00011-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 12 WATSON FIRST ADDITION 23 11N 6E 1.03 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.03 ACRES LOT 12 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00012-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 13 WATSON FIRST ADDITION 23 11N 6E 1.01 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.01 ACRES LOT 13 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00013-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 LOT 14 WATSON FIRST ADDITION 23 11N 6E 1.89 ACRES </x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.89 ACRES LOT 14 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00014-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCLAIN, BOBBY &amp; BRENDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT LOT 1 PT SW NW MARKED TREE SHAW RIVERSIDE ADDITION 36 11N 6E 0.06 ACRE </x:t>
+    <x:t>PT LOT 1  PT SW NW  MARKED TREE 36 11N 6E 0.06 ACRES LOT  BLOCK  SHAW RIVERSIDE ADDITION CITY  SD 28MT</x:t>
   </x:si>
   <x:si>
     <x:t>222-01220-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCLAIN, BOBBY J &amp; BRENDA J </x:t>
   </x:si>
   <x:si>
-    <x:t>34596 CAPPS RD LOT 4 WATSON ADDITION 26 11N 6E 0.99 ACRE</x:t>
-[...5 lines deleted...]
-    <x:t>PT LOT 2 BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE 0.05 ACRE</x:t>
+    <x:t>PT LOT 2     0.05 ACRES LOT  BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE SD 28MT</x:t>
   </x:si>
   <x:si>
     <x:t>222-00366-0000</x:t>
   </x:si>
   <x:si>
+    <x:t>PT LOT 2    0.05 ACRES LOT  BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE SD 28MT</x:t>
+  </x:si>
+  <x:si>
     <x:t>222-00369-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MEREDITH, B A % MARJORIE HAMRICK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE HARRISBURG 20 10N 4E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>004-02883-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOSLEY, BILLIE JOE &amp; DELORES DIANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE HARRISBURG LOT 5 &amp; 6 BLOCK B HUNTS WOODLAND ADDITION 32 11N 4E 0.5 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>415-00025-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>MVAL EXCHANGE LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NE SE, S OF RD L/E .71AC SURVEYED 7/6/2000 28 11N 7E 35.25 ACRES </x:t>
+    <x:t xml:space="preserve">EXCHANGE LLC, MVAL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE SE, S OF RD L/E .71AC SURVEYED 7/6/2000 28 11N 7E 35.25 ACRES LOT  BLOCK   ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>007-07612-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>PATE, EARL &amp; RACHAEL % JOHNNY PATE</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 4 MILLS ADDITION CITY LEPANTO 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">PATE%JOHNNY PATE, EARL &amp; RACHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.11 ACRES LOT 4 BLOCK  MILLS ADDITION CITY LEPANTO SD 14LE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CURTIS PATE, DARLINE PATE, USDA RURAL HOUSING SERVICE, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>333-00889-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>REEF ASSETS LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE SE HARRISBURG 5 10N 4E 1.17 ACRES </x:t>
+    <x:t xml:space="preserve">ASSETS LLC, REEF </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE  HARRISBURG 5 10N 4E 1.17 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGINA MARKHAM, GARY HOPPER, AMERICAN EQUITY FUNDING, WATANABE &amp; ASSOCIATES, HARRISBURG VOLUNTEER FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>004-02709-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>RODGERS, RUBY B &amp; WILLIS C GULLEY</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 9 BLOCK 2 J E THORPES ADDITION CITY TYRONZA 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">RODGERS &amp; WILLIS C GULLEY, RUBY B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.17 ACRES LOT 9 BLOCK 2 J E THORPES ADDITION CITY TYRONZA SD 14TY</x:t>
   </x:si>
   <x:si>
     <x:t>444-00060-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMPSON, BARBARA </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SE NE NW 172 X 230' TRUMANN ACREAGE ADDITION 14 12N 5E 0.91 ACRE</x:t>
+    <x:t>PT SE NE NW  172 X 230'  TRUMANN 14 12N 5E 0.91 ACRES LOT  BLOCK  TRUMANN ACREAGE ADDITION CITY  SD 21TM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALICE VINCENT, POINSETT COUNTY DRAINAGE DISTRICT #7, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>555-02837-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, KIMBERLY A </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NW NW TRACT 1 SURVEY 6-13-06 ENV S 168 B  LEPANTO LEPANTO ACREAGE ADDITION 3 11N 7E 0.29 ACRE</x:t>
+    <x:t>PT NW NW TRACT 1  SURVEY 6-13-06 ENV S 168 B  LEPANTO 3 11N 7E 0.29 ACRES LOT  BLOCK  LEPANTO ACREAGE ADDITION CITY  SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>333-00918-0009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, PARKER KEVIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SE HARRISBURG HARRISBURG ACREAGE ADDITION 25 11N 3E 2.32 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>111-01234-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, PATSY &amp; JIMMY R - JTWROS % STACEY DIXON</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 15 THRU 18 BLOCK 4 BRADFORD ADDITION 0.34 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH- JTWROS%STACEY DIXON, PATSY &amp; JIMMY R </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.34 ACRES LOT 15 THRU 18 BLOCK 4 BRADFORD ADDITION CITY  SD 06WE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STACEY DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>777-00364-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, CORY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 E1/2 NE NE PASTURE BEHIND 29968 HWY 14 B  MARKED TREE SD 36 11N 5E 9.3 ACRES </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PT NE1/4 NE1/4 MARKED TREE SD 36 11N 5E 1.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>005-05324-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>TCP VENTURES LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">444 WAYNE ST TRUMANN LOT 15 BLOCK 1 GREGORY ADDITION 0.14 ACRE </x:t>
+    <x:t xml:space="preserve">VENTURES LLC, TCP </x:t>
+  </x:si>
+  <x:si>
+    <x:t>444 WAYNE ST  TRUMANN    0.14 ACRES LOT 15 BLOCK 1 GREGORY ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-01995-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 10 BLOCK 5 POINSETT LUMBER &amp; MFG CO 1ST ADDITION CITY TRUMANN 0.16 ACRE</x:t>
+    <x:t>.    0.16 ACRES LOT 10 BLOCK 5 POINSETT LUMBER &amp; MFG CO 1ST ADDITION CITY TRUMANN SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00207-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>Lot 2 EXC N 10' KALU'S TRUMANN BLOCK B TRUMANN ORIGINAL ADDITION 0.05 ACRE</x:t>
+    <x:t>Lot 2 EXC N 10'  KALU'S  TRUMANN    0.05 ACRES LOT  BLOCK B TRUMANN ORIGINAL ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00023-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WALCHEM PROPERTIES LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 8 BLOCK 3 TEMPLES 6TH ADDITION CITY TRUMANN 0.7 ACRE </x:t>
+    <x:t xml:space="preserve">PROPERTIES LLC, WALCHEM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.7 ACRES LOT 8 BLOCK 3 TEMPLES 6TH ADDITION CITY TRUMANN SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-01381-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHALEY, DOROTHY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW SW (W OF DITCH) 10 12N 7E 0.21 ACRE</x:t>
+    <x:t>PT SW SW (W OF DITCH) 10 12N 7E 0.21 ACRES LOT  BLOCK   ADDITION CITY  SD 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEITH WHALEY, HUNTER WHALEY, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>007-07717-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILCOX, ALVIE EARNEST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 8 PT NE SW, PT NW SE ENV S 103-A HARRISBURG DUSTIN LEE CRAWFORD SECOND ADDITION 16 11N 4E 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>419-00019-0001</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>444-00016-0000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -4171,9626 +4373,9422 @@
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
         <x:v>5645.34</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4136</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4137</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
-[...11 lines deleted...]
-        <x:v>253.57</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4138</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4139</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>2980.15</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4140</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>886.32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4141</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>1818.13</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4142</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>1701.69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4143</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="F10" s="0" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>7380.95</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4144</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
+      <x:c r="E11" s="0" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>659.47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4145</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>656.27</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4146</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>602.57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4147</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>2225.56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4148</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>552.63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4149</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>2691.7</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4150</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>6208.15</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4151</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>927.76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4152</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>696.76</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4153</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>3737.56</x:v>
+        <x:v>3877.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4154</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>431.42</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4155</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>190.84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4156</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>8559.83</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4157</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>1214.09</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4158</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>9334.64</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4159</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>430.36</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4160</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>1756.03</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4161</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>7275.9</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4162</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>998.34</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4163</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>4056.29</x:v>
+        <x:v>4126.29</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4164</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>5086.8</x:v>
+        <x:v>5156.8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4165</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>4575.15</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4166</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>215.2</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4167</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>729.18</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4168</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>679.94</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4169</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>610.47</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4170</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>821.98</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4171</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>253.67</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4172</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>1145.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4173</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>1558.85</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4174</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>28989.26</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4175</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>118</x:v>
-[...11 lines deleted...]
-        <x:v>2486.69</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4176</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>1639.3</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4177</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>2223.4</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4178</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>1958.89</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4179</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>395.65</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4180</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>553.54</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4181</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>239.81</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4182</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>1529.69</x:v>
+        <x:v>1599.69</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4183</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1614.61</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4184</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>512.61</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4185</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>1977.15</x:v>
+        <x:v>2047.15</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4186</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>63128.64</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4187</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>154</x:v>
-[...11 lines deleted...]
-        <x:v>1684.48</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4188</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>4407.64</x:v>
+        <x:v>4477.64</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4189</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>160</x:v>
-[...11 lines deleted...]
-        <x:v>709.75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4190</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>163</x:v>
-[...11 lines deleted...]
-        <x:v>18174.96</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4191</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>634.31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4192</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>7329.57</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4193</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>2126.52</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4194</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>175</x:v>
-[...11 lines deleted...]
-        <x:v>1182.15</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4195</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D62" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E62" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D62" s="0" t="s">
+      <x:c r="F62" s="0" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>264.86</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4196</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D63" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D63" s="0" t="s">
+      <x:c r="E63" s="0" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>1736.35</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4197</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>224</x:v>
+        <x:v>224.3</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4198</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>2587</x:v>
+        <x:v>2586.94</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4199</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>328</x:v>
+        <x:v>327.89</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4200</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>6217</x:v>
+        <x:v>6216.67</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4201</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>899</x:v>
+        <x:v>899.07</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4202</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>2048</x:v>
+        <x:v>2117.72</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4203</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4204</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4205</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4206</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4207</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4208</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>271</x:v>
+        <x:v>271.38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4209</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>271</x:v>
+        <x:v>271.38</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4210</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>279</x:v>
+        <x:v>279.33</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4211</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>271</x:v>
+        <x:v>271.38</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4212</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>271</x:v>
+        <x:v>271.38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4213</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>271</x:v>
+        <x:v>271.38</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4214</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>1163.7</x:v>
+        <x:v>1171.04</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4215</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F82" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F82" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G82" s="1">
-        <x:v>2403</x:v>
+        <x:v>2472.77</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4216</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D83" s="0" t="s">
+      <x:c r="E83" s="0" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>1698.66</x:v>
+        <x:v>1706</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4217</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>606</x:v>
+        <x:v>605.5</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4218</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>277.14</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4219</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>319.72</x:v>
+        <x:v>334.4</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4220</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>419.37</x:v>
+        <x:v>426.71</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4221</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>1455.58</x:v>
+        <x:v>1462.92</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4222</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>1655.01</x:v>
+        <x:v>1662.35</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4223</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>791.05</x:v>
+        <x:v>798.39</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>4224</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>7308.44</x:v>
+        <x:v>7315.78</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>4225</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>284</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>4226</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>672</x:v>
+        <x:v>671.97</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>4227</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>3450.72</x:v>
+        <x:v>3458.06</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>4228</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>1681.49</x:v>
+        <x:v>1688.83</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>4229</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>674.96</x:v>
+        <x:v>682.3</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>4230</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>674.96</x:v>
+        <x:v>682.3</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>4231</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D98" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>16409.79</x:v>
+        <x:v>16517.13</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>4232</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D99" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>2071.84</x:v>
+        <x:v>2171.84</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>4233</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>286</x:v>
+        <x:v>286.19</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>4234</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>341.06</x:v>
+        <x:v>348.4</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>4235</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>445.21</x:v>
+        <x:v>452.55</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>4236</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>442.54</x:v>
+        <x:v>449.88</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>4237</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>2221.52</x:v>
+        <x:v>2228.86</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>4238</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>2140</x:v>
+        <x:v>2139.82</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>4239</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>337</x:v>
+        <x:v>336.87</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>4240</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>3970.45</x:v>
+        <x:v>4047.79</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>4241</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>219.31</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>4242</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>399.44</x:v>
+        <x:v>406.78</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>4243</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>736</x:v>
+        <x:v>735.62</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>4244</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>516</x:v>
+        <x:v>515.82</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>4245</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>1916</x:v>
+        <x:v>1915.67</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>4246</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>686</x:v>
+        <x:v>685.73</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>4247</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>304</x:v>
+        <x:v>304.42</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>4248</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>1094</x:v>
+        <x:v>1093.73</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>4249</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>426.73</x:v>
+        <x:v>434.07</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>4250</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>419.01</x:v>
+        <x:v>426.35</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>4251</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>620.85</x:v>
+        <x:v>838.19</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>4252</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>272.19</x:v>
+        <x:v>279.53</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>4253</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>223.46</x:v>
+        <x:v>230.8</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>4254</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>223.46</x:v>
+        <x:v>230.8</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>4255</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>223.46</x:v>
+        <x:v>230.8</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>4256</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>2362.01</x:v>
+        <x:v>2369.35</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>4257</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>1986.62</x:v>
+        <x:v>1993.96</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>4258</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>284</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>4259</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>3510</x:v>
+        <x:v>3509.73</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>4260</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>3157</x:v>
+        <x:v>3157.2</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>4261</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>253.7</x:v>
+        <x:v>275.72</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>4262</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>229</x:v>
+        <x:v>229.1</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>4263</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>824</x:v>
+        <x:v>823.69</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>4264</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>390</x:v>
-[...11 lines deleted...]
-        <x:v>1535</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>4265</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>284</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>4266</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>256</x:v>
+        <x:v>255.56</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>4267</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>224</x:v>
+        <x:v>224.3</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>4268</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>262</x:v>
+        <x:v>261.84</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>4269</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>256</x:v>
+        <x:v>255.56</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>4270</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>4271</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>3750</x:v>
+        <x:v>3750.16</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>4272</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>342</x:v>
+        <x:v>342.32</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>4273</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>509.47</x:v>
+        <x:v>516.81</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>4274</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>575</x:v>
+        <x:v>575.47</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>4275</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>1750</x:v>
+        <x:v>1750.25</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>4276</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>541</x:v>
+        <x:v>540.86</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>4277</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>2698.93</x:v>
+        <x:v>2776.27</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>4278</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>2293</x:v>
+        <x:v>2293.46</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>4279</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>2960</x:v>
+        <x:v>2960.42</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>4280</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>4281</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>4282</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>4283</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>4284</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>749</x:v>
+        <x:v>748.67</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>4285</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>4286</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>272</x:v>
+        <x:v>271.65</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>4287</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>7390</x:v>
+        <x:v>7390.46</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>4288</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>665.27</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>4289</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>4290</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>224.66</x:v>
+        <x:v>232.61</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>4291</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>4292</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>4293</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>4294</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>4295</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>229.66</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>4296</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G163" s="1">
         <x:v>229.66</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>4297</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>229.66</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>4298</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>4299</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>290.21</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>4300</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>290.21</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>4301</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>229.66</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>4302</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>665.27</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>4303</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>229.66</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>4304</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>229.66</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>4305</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>229.66</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>4306</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>229.66</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>4307</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>404.91</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>4308</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>1286</x:v>
+        <x:v>1285.51</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>4309</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>687.39</x:v>
+        <x:v>694.73</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>4310</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>578</x:v>
+        <x:v>578.04</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>4311</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>800</x:v>
+        <x:v>799.64</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>4312</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>814</x:v>
+        <x:v>813.83</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>4313</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G180" s="1">
         <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>4314</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>342</x:v>
+        <x:v>342.32</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>4315</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G182" s="1">
-        <x:v>2371</x:v>
+        <x:v>2371.33</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>4316</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G183" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>4317</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>549.42</x:v>
+        <x:v>556.76</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>4318</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>4319</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>979</x:v>
+        <x:v>978.5</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>4320</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>736</x:v>
+        <x:v>735.58</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>4321</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>1518</x:v>
+        <x:v>1518.28</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>4322</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>1609</x:v>
+        <x:v>1608.91</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>4323</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>821</x:v>
+        <x:v>821.35</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>4324</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>390</x:v>
+        <x:v>390.41</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>4325</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>4326</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>4327</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>429</x:v>
+        <x:v>429.07</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>4328</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>354</x:v>
+        <x:v>354.36</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>4329</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>2419</x:v>
+        <x:v>2419.4</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>4330</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>280</x:v>
+        <x:v>279.79</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>4331</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>342</x:v>
+        <x:v>342.32</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>4332</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>4333</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>229</x:v>
+        <x:v>228.99</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>4334</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G201" s="1">
-        <x:v>352</x:v>
+        <x:v>351.85</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>4335</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>326</x:v>
+        <x:v>325.88</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>4336</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>750</x:v>
+        <x:v>749.55</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>4337</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>342</x:v>
+        <x:v>342.32</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>4338</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G205" s="1">
-        <x:v>298</x:v>
+        <x:v>297.54</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>4339</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G206" s="1">
-        <x:v>241</x:v>
+        <x:v>241.33</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>4340</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>299</x:v>
+        <x:v>299.16</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>4341</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>229</x:v>
+        <x:v>228.72</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>4342</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>713</x:v>
+        <x:v>712.76</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>4343</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G210" s="1">
-        <x:v>289</x:v>
+        <x:v>289.18</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>4344</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G211" s="1">
-        <x:v>349</x:v>
+        <x:v>349.36</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>4345</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G212" s="1">
-        <x:v>1340</x:v>
+        <x:v>1339.93</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>4346</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>1356</x:v>
+        <x:v>1355.97</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>4347</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G214" s="1">
-        <x:v>280</x:v>
+        <x:v>279.79</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>4348</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>1490</x:v>
+        <x:v>1489.63</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>4349</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G216" s="1">
-        <x:v>1572</x:v>
+        <x:v>1572.45</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>4350</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>322</x:v>
+        <x:v>321.73</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>4351</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>2531</x:v>
+        <x:v>2530.63</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>4352</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G219" s="1">
-        <x:v>275</x:v>
+        <x:v>274.92</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>4353</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>1539.82</x:v>
+        <x:v>1617.16</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>4354</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>6115.83</x:v>
+        <x:v>6123.17</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>4355</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>408.07</x:v>
+        <x:v>415.41</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>4356</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>1205</x:v>
+        <x:v>1204.97</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>4357</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>478</x:v>
+        <x:v>477.6</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>4358</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>2336</x:v>
+        <x:v>2335.68</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>4359</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>4360</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>447</x:v>
+        <x:v>446.89</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>4361</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G228" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>4362</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>342</x:v>
+        <x:v>342.32</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>4363</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>11734</x:v>
+        <x:v>11734.12</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>4364</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>1055</x:v>
+        <x:v>1055.35</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>4365</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>310</x:v>
+        <x:v>310.28</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>4366</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>447</x:v>
+        <x:v>446.92</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>4367</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>368</x:v>
+        <x:v>367.83</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>4368</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>3935.5</x:v>
+        <x:v>3942.84</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>4369</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G236" s="1">
-        <x:v>277.14</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>4370</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="G237" s="1">
-        <x:v>253</x:v>
+        <x:v>252.54</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>4371</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>284</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>4372</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G239" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>4373</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G240" s="1">
-        <x:v>743.32</x:v>
+        <x:v>750.66</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>4374</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="G241" s="1">
-        <x:v>872.27</x:v>
+        <x:v>879.61</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>4375</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>335</x:v>
+        <x:v>335.27</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>4376</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>3244.4</x:v>
+        <x:v>3251.73</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>4377</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>735</x:v>
-[...11 lines deleted...]
-        <x:v>501</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>4378</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>390.07</x:v>
+        <x:v>397.41</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>4379</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G246" s="1">
-        <x:v>3794.52</x:v>
+        <x:v>3801.86</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>4380</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>219.31</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>4381</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>1737.56</x:v>
+        <x:v>1744.9</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>4382</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>1089.92</x:v>
+        <x:v>1167.26</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>4383</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G250" s="1">
-        <x:v>421.73</x:v>
+        <x:v>429.07</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>4384</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G251" s="1">
-        <x:v>1256</x:v>
+        <x:v>1255.7</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>4385</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>240</x:v>
+        <x:v>239.51</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>4386</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>449.95</x:v>
+        <x:v>457.29</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>4387</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>835.4</x:v>
+        <x:v>842.74</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>4388</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>1337</x:v>
+        <x:v>1336.93</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>4389</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>4390</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>493.98</x:v>
+        <x:v>501.32</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>4391</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G258" s="1">
-        <x:v>400</x:v>
+        <x:v>400.15</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>4392</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G259" s="1">
-        <x:v>512.67</x:v>
+        <x:v>520.01</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>4393</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="G260" s="1">
-        <x:v>656.12</x:v>
+        <x:v>733.46</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>4394</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="G261" s="1">
-        <x:v>4785</x:v>
+        <x:v>4784.98</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>4395</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="G262" s="1">
-        <x:v>289</x:v>
+        <x:v>289.18</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>4396</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G263" s="1">
-        <x:v>284</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>4397</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="G264" s="1">
-        <x:v>1074</x:v>
+        <x:v>1074.19</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>4398</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G265" s="1">
-        <x:v>900.77</x:v>
+        <x:v>908.11</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>4399</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>833.09</x:v>
+        <x:v>910.43</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>4400</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="G267" s="1">
-        <x:v>1420.82</x:v>
+        <x:v>1428.16</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>4401</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>679</x:v>
+        <x:v>679.16</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>4402</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="G269" s="1">
-        <x:v>234</x:v>
+        <x:v>233.97</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G270" s="1">
-        <x:v>987</x:v>
+        <x:v>986.78</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>4404</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="G271" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>4405</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G272" s="1">
-        <x:v>748.31</x:v>
+        <x:v>755.65</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>4406</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="G273" s="1">
-        <x:v>2682.95</x:v>
+        <x:v>2690.29</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>4407</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G274" s="1">
-        <x:v>332.1</x:v>
+        <x:v>339.44</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>4408</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G275" s="1">
-        <x:v>482</x:v>
+        <x:v>481.72</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>4409</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="G276" s="1">
-        <x:v>3479</x:v>
+        <x:v>3486.34</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>4410</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G277" s="1">
-        <x:v>277.14</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>4411</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="G278" s="1">
-        <x:v>1284.97</x:v>
+        <x:v>1292.31</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>4412</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G279" s="1">
-        <x:v>566.32</x:v>
+        <x:v>573.66</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>4413</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="G280" s="1">
-        <x:v>1027.6</x:v>
+        <x:v>1034.94</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>4414</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>847</x:v>
-[...11 lines deleted...]
-        <x:v>610.44</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>4415</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="G282" s="1">
-        <x:v>288</x:v>
+        <x:v>287.8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>4416</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="G283" s="1">
-        <x:v>2077.42</x:v>
+        <x:v>2084.76</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>4417</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>4126</x:v>
+        <x:v>4195.65</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>4418</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="G285" s="1">
-        <x:v>425.36</x:v>
+        <x:v>432.7</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>4419</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G286" s="1">
-        <x:v>371</x:v>
+        <x:v>371.23</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>4420</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="G287" s="1">
-        <x:v>281</x:v>
+        <x:v>280.91</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>4421</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="G288" s="1">
-        <x:v>520</x:v>
+        <x:v>520.01</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>4422</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="G289" s="1">
-        <x:v>432.49</x:v>
+        <x:v>509.83</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>4423</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="G290" s="1">
-        <x:v>384.35</x:v>
+        <x:v>391.69</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>4424</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="G291" s="1">
-        <x:v>1253.87</x:v>
+        <x:v>1261.21</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>4425</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>1631.23</x:v>
+        <x:v>1638.57</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>4426</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="G293" s="1">
-        <x:v>442.19</x:v>
+        <x:v>449.53</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>4427</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="G294" s="1">
-        <x:v>219.31</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>4428</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="G295" s="1">
-        <x:v>1088.88</x:v>
+        <x:v>1096.22</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>4429</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G296" s="1">
-        <x:v>221.65</x:v>
+        <x:v>228.99</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>4430</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="G297" s="1">
-        <x:v>281.84</x:v>
+        <x:v>289.18</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>4431</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>4432</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="G299" s="1">
-        <x:v>4687</x:v>
+        <x:v>4686.58</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>4433</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="G300" s="1">
-        <x:v>251.28</x:v>
+        <x:v>258.62</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>4434</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="G301" s="1">
-        <x:v>354</x:v>
+        <x:v>354.36</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>4435</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="G302" s="1">
-        <x:v>306</x:v>
+        <x:v>305.87</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>4436</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="G303" s="1">
-        <x:v>767</x:v>
+        <x:v>836.74</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>4437</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="G304" s="1">
-        <x:v>277.14</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>4438</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="G305" s="1">
-        <x:v>289</x:v>
+        <x:v>289.18</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>4439</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="G306" s="1">
-        <x:v>307</x:v>
+        <x:v>307.46</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>4440</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="D307" s="4" t="s">
-        <x:v>928</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="G307" s="1">
-        <x:v>275524.94</x:v>
+        <x:v>275632.28</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>4441</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="G308" s="1">
-        <x:v>883.26</x:v>
+        <x:v>890.6</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>4442</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G309" s="1">
-        <x:v>274.88</x:v>
+        <x:v>282.22</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>4443</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G310" s="1">
-        <x:v>1744</x:v>
+        <x:v>1743.98</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>4444</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="G311" s="1">
-        <x:v>1529.98</x:v>
+        <x:v>1607.32</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>4445</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="G312" s="1">
-        <x:v>4625.09</x:v>
+        <x:v>4632.43</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>4446</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="G313" s="1">
-        <x:v>9730</x:v>
+        <x:v>9730.42</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>4447</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>4448</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="G315" s="1">
-        <x:v>1507.47</x:v>
+        <x:v>1514.81</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>4449</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="G316" s="1">
-        <x:v>219.31</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>4450</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="G317" s="1">
-        <x:v>773.2</x:v>
+        <x:v>787.87</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>4451</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="G318" s="1">
-        <x:v>219.31</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>4452</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="G319" s="1">
-        <x:v>342</x:v>
+        <x:v>342.32</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>4453</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="G320" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>4454</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="G321" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>4455</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="G322" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>4456</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="G323" s="1">
-        <x:v>2684.76</x:v>
+        <x:v>2692.1</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>4457</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="G324" s="1">
-        <x:v>256</x:v>
+        <x:v>255.56</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>4458</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="G325" s="1">
-        <x:v>803</x:v>
+        <x:v>803.34</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>4459</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="G326" s="1">
-        <x:v>277</x:v>
+        <x:v>277.14</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>4460</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="G327" s="1">
-        <x:v>277</x:v>
+        <x:v>277.14</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>4461</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="G328" s="1">
-        <x:v>335</x:v>
+        <x:v>334.98</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>4462</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="G329" s="1">
-        <x:v>277</x:v>
+        <x:v>277.14</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>4463</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="G330" s="1">
-        <x:v>238</x:v>
+        <x:v>237.92</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>4464</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="G331" s="1">
-        <x:v>227</x:v>
+        <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>4465</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="G332" s="1">
-        <x:v>712</x:v>
+        <x:v>711.64</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>4466</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="G333" s="1">
-        <x:v>3301</x:v>
+        <x:v>3301.41</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>4467</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>4468</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="G335" s="1">
-        <x:v>3715</x:v>
+        <x:v>3715.48</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>4469</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="G336" s="1">
-        <x:v>342</x:v>
+        <x:v>341.78</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>4470</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="G337" s="1">
-        <x:v>343</x:v>
+        <x:v>342.93</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>4471</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="G338" s="1">
-        <x:v>242</x:v>
+        <x:v>242.46</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>4472</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="G339" s="1">
-        <x:v>219</x:v>
+        <x:v>219.31</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>4473</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="G340" s="1">
-        <x:v>219</x:v>
+        <x:v>219.31</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>4474</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="G341" s="1">
-        <x:v>274</x:v>
+        <x:v>273.57</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>4475</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="G342" s="1">
-        <x:v>219</x:v>
+        <x:v>219.31</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>4476</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="G343" s="1">
-        <x:v>544</x:v>
+        <x:v>544.29</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>4477</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="G344" s="1">
-        <x:v>801</x:v>
+        <x:v>801.03</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>4478</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="G345" s="1">
-        <x:v>1056.85</x:v>
+        <x:v>1064.19</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>4479</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="G346" s="1">
-        <x:v>4000.16</x:v>
+        <x:v>4007.5</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>4480</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="G347" s="1">
-        <x:v>571.49</x:v>
+        <x:v>578.83</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>4481</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="G348" s="1">
-        <x:v>6369.95</x:v>
+        <x:v>6384.63</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>4482</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="G349" s="1">
-        <x:v>216.96</x:v>
+        <x:v>224.3</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>4483</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="G350" s="1">
-        <x:v>1698.58</x:v>
+        <x:v>1705.92</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>4484</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="G351" s="1">
-        <x:v>2532.34</x:v>
+        <x:v>2539.68</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>4485</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="G352" s="1">
-        <x:v>1113.09</x:v>
+        <x:v>1120.43</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>4486</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="G353" s="1">
-        <x:v>1068.82</x:v>
+        <x:v>1076.16</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>4487</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="G354" s="1">
-        <x:v>942.98</x:v>
+        <x:v>1020.32</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>4488</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="G355" s="1">
-        <x:v>2260.59</x:v>
+        <x:v>2267.93</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>4489</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>1058</x:v>
-[...11 lines deleted...]
-        <x:v>944.64</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>4490</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>4491</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="G358" s="1">
-        <x:v>4000.61</x:v>
+        <x:v>4022.63</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>4492</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="G359" s="1">
-        <x:v>652.01</x:v>
+        <x:v>659.35</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>4493</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="G360" s="1">
-        <x:v>2947.87</x:v>
+        <x:v>2955.21</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>4494</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G361" s="1">
-        <x:v>277.14</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>4495</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G362" s="1">
-        <x:v>466.73</x:v>
+        <x:v>474.07</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>4496</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="G363" s="1">
-        <x:v>277.14</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>4497</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="G364" s="1">
-        <x:v>1871.66</x:v>
+        <x:v>1879</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>4498</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="G365" s="1">
-        <x:v>4678.65</x:v>
+        <x:v>4693.33</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>4499</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="G366" s="1">
-        <x:v>2130.9</x:v>
+        <x:v>2138.24</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>4500</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="G367" s="1">
-        <x:v>308.62</x:v>
+        <x:v>315.96</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>4501</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="G368" s="1">
-        <x:v>334.98</x:v>
+        <x:v>342.32</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>4502</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="G369" s="1">
-        <x:v>284</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>4503</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="G370" s="1">
         <x:v>1519.62</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>4504</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="G371" s="1">
         <x:v>1594.68</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="G372" s="1">
         <x:v>359.37</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>4506</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="G373" s="1">
         <x:v>359.37</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>4507</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="G374" s="1">
         <x:v>528.03</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>4508</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="G375" s="1">
         <x:v>1798.14</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>4509</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="G376" s="1">
         <x:v>692.19</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>4510</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="G377" s="1">
         <x:v>408.8</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>4511</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="G378" s="1">
         <x:v>4758.73</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>4512</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>567</x:v>
-[...11 lines deleted...]
-        <x:v>733.13</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>4513</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="G380" s="1">
         <x:v>209.67</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>4514</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="G381" s="1">
         <x:v>970.75</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>4515</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="G382" s="1">
         <x:v>1377.07</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>4516</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="G383" s="1">
         <x:v>505.35</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>4517</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="G384" s="1">
         <x:v>395.28</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>4518</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="G385" s="1">
         <x:v>4354.63</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>4519</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="G386" s="1">
         <x:v>747.28</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>4520</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="G387" s="1">
         <x:v>695.51</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>4521</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G388" s="1">
         <x:v>171.77</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>4522</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="G389" s="1">
         <x:v>171.77</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>4523</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="G390" s="1">
         <x:v>393.99</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:7">
       <x:c r="A391" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B391" s="0">
         <x:v>4524</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="G391" s="1">
         <x:v>174.49</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:7">
       <x:c r="A392" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B392" s="0">
         <x:v>4525</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="G392" s="1">
         <x:v>174.49</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:7">
       <x:c r="A393" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B393" s="0">
         <x:v>4526</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="G393" s="1">
         <x:v>174.44</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:7">
       <x:c r="A394" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B394" s="0">
         <x:v>4527</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="G394" s="1">
         <x:v>174.55</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:7">
       <x:c r="A395" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B395" s="0">
         <x:v>4528</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="G395" s="1">
         <x:v>174.6</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:7">
       <x:c r="A396" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B396" s="0">
         <x:v>4529</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="G396" s="1">
         <x:v>174.55</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:7">
       <x:c r="A397" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B397" s="0">
         <x:v>4530</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="G397" s="1">
         <x:v>174.49</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:7">
       <x:c r="A398" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B398" s="0">
         <x:v>4531</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="G398" s="1">
         <x:v>180.31</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:7">
       <x:c r="A399" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B399" s="0">
         <x:v>4532</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="G399" s="1">
         <x:v>333.33</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:7">
       <x:c r="A400" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B400" s="0">
         <x:v>4533</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>1174</x:v>
-[...11 lines deleted...]
-        <x:v>324.12</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:7">
       <x:c r="A401" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B401" s="0">
         <x:v>4534</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="G401" s="1">
         <x:v>303.64</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:7">
       <x:c r="A402" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B402" s="0">
         <x:v>4535</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="G402" s="1">
         <x:v>295.69</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:7">
       <x:c r="A403" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B403" s="0">
         <x:v>4536</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="G403" s="1">
         <x:v>456.79</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:7">
       <x:c r="A404" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B404" s="0">
         <x:v>4537</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="G404" s="1">
         <x:v>463.51</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:7">
       <x:c r="A405" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B405" s="0">
         <x:v>4538</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="G405" s="1">
         <x:v>1829.22</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:7">
       <x:c r="A406" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B406" s="0">
         <x:v>4539</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="G406" s="1">
         <x:v>693.23</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:7">
       <x:c r="A407" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B407" s="0">
         <x:v>4540</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:7">
       <x:c r="A408" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B408" s="0">
         <x:v>4541</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="G408" s="1">
         <x:v>5893.53</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:7">
       <x:c r="A409" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B409" s="0">
         <x:v>4542</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="G409" s="1">
         <x:v>751.43</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:7">
       <x:c r="A410" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B410" s="0">
         <x:v>4543</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="G410" s="1">
-        <x:v>1910.42</x:v>
+        <x:v>1980.42</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:7">
       <x:c r="A411" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B411" s="0">
         <x:v>4544</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G411" s="1">
         <x:v>288.4</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:7">
       <x:c r="A412" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B412" s="0">
         <x:v>4545</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="G412" s="1">
-        <x:v>2134.94</x:v>
+        <x:v>2204.94</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:7">
       <x:c r="A413" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B413" s="0">
         <x:v>4546</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="G413" s="1">
         <x:v>1009.08</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:7">
       <x:c r="A414" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B414" s="0">
         <x:v>4547</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>1210</x:v>
-[...11 lines deleted...]
-        <x:v>1025.46</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:7">
       <x:c r="A415" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B415" s="0">
         <x:v>4548</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="G415" s="1">
         <x:v>518.53</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:7">
       <x:c r="A416" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B416" s="0">
         <x:v>4549</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="G416" s="1">
         <x:v>353.09</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:7">
       <x:c r="A417" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B417" s="0">
         <x:v>4550</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="G417" s="1">
         <x:v>314.92</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:7">
       <x:c r="A418" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B418" s="0">
         <x:v>4551</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="G418" s="1">
         <x:v>1131.11</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:7">
       <x:c r="A419" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B419" s="0">
         <x:v>4552</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="G419" s="1">
         <x:v>3770.49</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:7">
       <x:c r="A420" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B420" s="0">
         <x:v>4553</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="G420" s="1">
         <x:v>299.42</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:7">
       <x:c r="A421" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B421" s="0">
         <x:v>4554</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G421" s="1">
         <x:v>265.87</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:7">
       <x:c r="A422" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="B422" s="0">
         <x:v>4555</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>1232</x:v>
-[...11 lines deleted...]
-        <x:v>751.18</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>