--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,1995 +1,1242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafb814fa7a474739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2aa85bd556f54c11b68241d195a7778d.psmdcp" Id="R169916b4baf545f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838e114d642843cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54d1b5e0587e465488234b948c7e64c9.psmdcp" Id="Rc70cdc1083e9493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CRAIGHEAD</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRADSHER, MARY ANN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RENTALS LLC, D &amp; G </x:t>
   </x:si>
   <x:si>
     <x:t>W78 &amp; OF N51' OF LOT 4 LIEN 2023R-021315 18 14N 4E 0 ACRES LOT  BLOCK 12 FLINT'S ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JONESBORO, BENIGNO LOPEZ, ARVEST BANK, DENAY OESTERBLAD DUCKWORTH, BANCORPSOUTH BANK, DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-144183-30200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RENTALS LLC%DAVID &amp; GAIL OESTERBLAD, D &amp; G </x:t>
   </x:si>
   <x:si>
     <x:t>RE-PLAT OF W 1/2 LOT 19-26 NORTHWEST ADD 18 14N 4E 0 ACRES LOT 24 BLOCK  NORTHWEST ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JONESBORO, ARVEST BANK, BANCORPSOUTH BANK, DENAY OESTERBLAD DUCKWORTH, DAVID OESTERBLAD,  DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-144182-26900</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 18 KIECH'S 1ST ADDITION 27 14N 4E 0.23 ACRES LOT 1 BLOCK  OESTERBLAD MINOR PLAT ADDITION CITY  SD NE JB</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JONESBORO, ARVEST BANK, BANCORPSOUTH BANK, DENAY OESTERBLAD DUCKWORTH,  DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-144271-04900</x:t>
   </x:si>
   <x:si>
-    <x:t>DAVIS, BRODY A % NIKI WARREN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW SW 13 15N 3E 2 ACRES </x:t>
+    <x:t xml:space="preserve">INFINITY GROUP LLC, EB </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot DETENTION AREA GABRIEL CROSSING PT W1/2 NW NE LIEN 2023R-022327 15 14N 4E 0.43 ACRES LOT  BLOCK  GABRIEL CROSSING ADDITION CITY  SD NE JB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF JONESBORO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-144151-19400</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EVANS, GROVER </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT LOT 6 40X100 MCHOSE ADDITION 18 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>12-153132-00810</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>01-144184-28600</x:t>
   </x:si>
   <x:si>
     <x:t>GAGE, LEWIS % CITIZENS BANK % RAY JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S75' LOT 1 STUCK, C. A. &amp; SON ADDITION 19 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144193-26400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GALLI, KELMA JEAN </x:t>
   </x:si>
   <x:si>
     <x:t>PRATT SUB DIV OF PT SW 8-14-4 PT LOT 6 8 14N 4E 0 ACRES LOT  BLOCK A PRATT ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>GARY GALLI, REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>01-144082-10400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GENTLE, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E50FT LOT 9 THIRD ADD TO B.O. ADDITION 17 14N 7E </x:t>
   </x:si>
   <x:si>
     <x:t>08-147174-08800</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GENTRY, WENDY A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GHANT, VICKI </x:t>
   </x:si>
   <x:si>
     <x:t>50X132 LIEN 2023R-022313 7 14N 4E 0 ACRES LOT 1 BLOCK H HALTOM'S 2ND ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144073-21900</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 15 NE NE 41X155 JBORO CITY LOVES SURVEY NE NE ADDITION 18 14N 4E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-144181-03700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLEASON, DORIS </x:t>
   </x:si>
   <x:si>
     <x:t>N210' E210' OF N1/2 NE NE 24 15N 7E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-157241-00800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIFFIN, MARY E &amp; DAVID R </x:t>
   </x:si>
   <x:si>
-    <x:t>125X200 LOT 1 2 13N 3E 0 ACRES LOT  BLOCK  GRIFFIN SUB DIV-PT SE 02-13-03 ADDITION CITY  SD 58 JB</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PT GRIFFIN'S NETTLETON ADDITION LTS 1 THRU 4 &amp; PT 5 &amp; E71/2' OF AN ABANDONED ALLEY 27 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144271-00800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIFFIN, SIBYL M </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 NW 100X100 19 15N 3E 0.48 ACRES LOT  BLOCK   ADDITION CITY  SD WS</x:t>
   </x:si>
   <x:si>
     <x:t>OWEN GRIFFIN</x:t>
   </x:si>
   <x:si>
     <x:t>12-153192-00300</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GUERBER, ELIZABETH ANN </x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HAY%LAVADA GRIMES, CLARA </x:t>
   </x:si>
   <x:si>
     <x:t>. 27 14N 6E 0 ACRES LOT 23 BLOCK  ORIGINAL SUR TO LAKE CITY ADDITION CITY  SD RS LC</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAM E HAY</x:t>
   </x:si>
   <x:si>
     <x:t>07-146271-36100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOLLIS, KENNETH </x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES, BRAD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DRAINAGE EASEMENT WILDWOOD ADDITION PHASE 3B &amp; 3 ADDITION 14 14N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>01-144142-21810</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LYLES, KEVIN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MARSH, JOSHUA &amp; KRYSTAL </x:t>
   </x:si>
   <x:si>
     <x:t>. 1 15N 3E 0 ACRES LOT 4 BLOCK  LUSTER'S ADDITION CITY  SD WS</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTHERN BANK, DF&amp;A, HAROLD ROOK, DAVID ROOK</x:t>
   </x:si>
   <x:si>
     <x:t>13-153012-00400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MARTIN ETAL, LORI </x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ODLE%JIMMY ODLE, ANGELINE (BROWN) &amp; JIMMY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t>Lien 2023R-021309 3 13N 4E 0 ACRES LOT 18 BLOCK  GERALD WATKINS ADDITION CITY  SD NE JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-134032-11700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OESTERBLAD TRUST, DAVID &amp; GAIL </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 3 59.10X123 JONESBORO CITY LIEN-2023R-015972-  MOWING JONESBORO CITY LIEN-2023R-018446 MOWING 13 14N 3E 0 ACRES LOT  BLOCK I NISBETTS 1ST ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF JONESBORO, DENAY OESTERBLAD DUCKWORTH, DENYC OESTERBLAD YARBROUGH, DAVID ROBERT OESTERBLAD, BRENT MARSHALL OESTERBLAD, SHANNON TROY OESTERBLAD</x:t>
   </x:si>
   <x:si>
     <x:t>01-143134-25400</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ONSTEAD, BRANDON GRAY &amp; E  </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PENNINGTON, AUBREY G </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 15N 7E 0 ACRES LOT 5 &amp; 6 BLOCK  HAWKINS ADDITION CITY  SD BI MO</x:t>
   </x:si>
   <x:si>
     <x:t>JEFFREY G PENNINGTON, CHRISTOPHER L PENNINGTON, CHRISTIE A PENNINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>06-157331-08300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PICKLE, ERIC JOE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6-7 BLOCK 19 OTWELL 1ST ADDITION 25 13N 2E </x:t>
   </x:si>
   <x:si>
     <x:t>13-132261-08900</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRATT, RANDALL &amp; WILMA JOY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>RAND, LOIS J % HENRY PENDERGRAFF</x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE &amp; PT N1/2 NE 29 13N 4E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>12-134291-01000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RILEY, SHANNON </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RODRIQUEZ, EDGAR &amp; CLAUDIA </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 NW 36 15N 7E 0.74 ACRES LOT  BLOCK   ADDITION CITY  SD BI</x:t>
   </x:si>
   <x:si>
     <x:t>CAPITAL ONE BANK, LARRY D DAVIS, SANDRA J DAVIS, NEA BAPTIST MEMORIAL HOSPITAL</x:t>
   </x:si>
   <x:si>
     <x:t>12-157362-00200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAMILY TRUST%SAM A ROSSE, ROSSE </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 5 &amp; 6 50X140 18 14N 4E 0 ACRES LOT  BLOCK 1 MORSES ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144184-29500</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SCHUSLER, ANGELA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TILLEY, WENDELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 SE NE 6 14N 4E 0.27 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-144061-06200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOOMBS, GARY </x:t>
   </x:si>
   <x:si>
     <x:t>15X175 PT LOT 3 75X175 LOT 4 LIEN 2023R-012726 17 14N 4E 0 ACRES LOT  BLOCK 1 PATRICKS 1ST ADDITION CITY  SD J JB</x:t>
   </x:si>
   <x:si>
     <x:t>01-144173-04400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATERS, BILLY </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 13N 7E 0 ACRES LOT 17-18 BLOCK E TUCKER &amp; DOWNS ADDITION CITY  SD RS CY</x:t>
   </x:si>
   <x:si>
     <x:t>BARBARA WATERS, CAROL FORD, KEVIN WATERS</x:t>
   </x:si>
   <x:si>
     <x:t>05-137151-06800</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILES%ROBERT C WILES, MARY E </x:t>
   </x:si>
   <x:si>
     <x:t>. 30 15N 3E 0 ACRES LOT 10 BLOCK 2 TOWN LOTS OF BONO ADDITION CITY  SD WS BN</x:t>
   </x:si>
   <x:si>
     <x:t>TIMOTHY S ALLISON</x:t>
   </x:si>
   <x:si>
     <x:t>04-153301-03300</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILLIAMS, RANDY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MISSISSIPPI</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">%6621 LLC, CASEY HURN </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 43 SPANN &amp; WOOD ADD 16-13-11 0.07 Acres E65' N50' LOT 43 SPANN &amp; WOOD ADD 411 S MAIN 16 13N 11E 0.07 ACRES LOT 43 BLOCK  SPANN &amp; WOOD ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 9, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>722-00434-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">%BEST LAKE PROPERTIES LLC, BEST LAKE PROPERTIES LLC </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 008 Block 003 WM. LEE WALKER 2ND S/D 15-15-11 0.16 Acres LOT 8 BLK 3 WM LEE WALKER 2ND S/D OF 15-15-11 15 15N 11E 0.16 ACRES LOT 8 BLOCK 3 WM. LEE WALKER 2ND S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CITY OF BLYTHEVILLE CODE ENFORCEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>305-07197-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">%HARRIS AND JANE HOLDINGS LLC, HARRIS AND JANE HOLDINGS LLC </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 004 Block 008 EDWIN ROBINSON ADD 16-15-11 0.14 Acres LOT 4 BLK 8 EDWIN ROBINSON ADD OF 16-15-11 16 15N 11E 0.14 ACRES LOT 4 BLOCK 8 EDWIN ROBINSON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>305-06241-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">, BIRD RENTAL PROPERTIES LLC </x:t>
-[...2 lines deleted...]
-    <x:t>Lot 50A Block 005 ORIGINAL SURVEY OF MANILA 31-15-09 0.17 Acres ORIG SURVEY TO MANILA LOT 49A-50A BLK 5 OF 31-15-09 31 15N 9E 0.17 ACRES LOT 50A BLOCK 5 ORIGINAL SURVEY OF MANILA ADDITION CITY  SD 15N</x:t>
+    <x:t>ACAI HOUSE INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10 15N 11E 0.17 ACRES LOT 2 BLOCK 6 DAVIS 3RD ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE, CITY OF BLYTHEVILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-02579-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ALLEBRANDT, EDER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28 15N 11E 0 ACRES LOT 22 BLOCK 2 MCCANLESS SUB ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICTS- D39, D49,D9, ST FRANCIS LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-05006-136</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">% ALLIED VENTURED LLC  &amp; FRANKLIN ALLEN, ALLIED VENTURES LLC  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 017 Block 001 WEST END S/D 17-15-11 0.16 Acres WEST END SUB LT 17 BLK 1 17 15N 11E 0.16 ACRES LOT 17 BLOCK 1 WEST END S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, TYRONE L KING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07295-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">% ALLIED VENTURES LLC &amp; FRANKLIN ALLEN, ALLIED VENTURES LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 001 Block 002 WEST END S/D 17-15-11 WEST END SUB LT 1 BLK 2 17 15N 11E 0 ACRES LOT 1 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07312-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">%ALLIED VENTURES LLC &amp; FRANKLIN ALLEN, ALLIED VENTURES LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 018 Block 002 WEST END S/D 17-15-11 0.16 Acres WEST END SUB LT 18 BLK 2 17 15N 11E 0.16 ACRES LOT 18 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07329-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">%ALLIED VENTURES LLC &amp; FRANKLIN ALLEN, ALLIED VENTURES LLC  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 002 Block 003 WEST END S/D 17-15-11 0.16 Acres WEST END SUB LT 2 BLK 3 17 15N 11E 0.16 ACRES LOT 2 BLOCK 3 WEST END S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07335-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ANDERSON, SEDRIC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 15N 11E 0.16 ACRES LOT 5 BLOCK 15 BUGG ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-01635-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 15N 11E 0.16 ACRES LOT 6 BLOCK 15 BUGG ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-01636-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 15N 11E 0.16 ACRES LOT 1 BLOCK 15 BUGG ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-01631-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 15N 11E 0.16 ACRES LOT 2 BLOCK 15 BUGG ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-01632-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 15N 11E 0.16 ACRES LOT 7 BLOCK 15 BUGG ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-01637-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 15N 11E 0.16 ACRES LOT 8 BLOCK 15 BUGG ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-01638-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ASHLEY, LUCAS E &amp; DANIELLE RENEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LT E130.00' W208.71' NE1/4 157-02229-100 32 12N 10E 0.62 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157-02229-106</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">AVERY%JIMMY W., JIMMY &amp; PAT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 010 Block 005 ASHABRANNER-BROWN ADD 30-15-09 0.17 Acres ASHABRANNER-BROWN ADD 10 5 OF 30-15-09 30 15N 9E 0.17 ACRES LOT 10 BLOCK 5 ASHABRANNER-BROWN ADD ADDITION CITY  SD 15N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
-    <x:t>315-00739-000</x:t>
-[...130 lines deleted...]
-  <x:si>
     <x:t>105-03181-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INVESTMENTS LLC % SAVANNAH WHEAT, B &amp; S REALTY  </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 11N 9E 0.41 ACRES LOT 11 &amp; 12 BLOCK 7 ORIGINAL SURVEY ADDITION CITY  SD 57B</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 111, ST FRANCIS LEVEE DISTRICT, DAUPHIN ISLAND PARTNERSHIP, FIRST NATIONAL BANK OF EASTERN ARKANAS, IBERIABANK, TERRY ABSTRACT COMPANY, ARVEST BANK, FIDELITY NATIONAL BANK, MONSANTO COMPANY, AMERICOT, INC., FIRST TENNESSEE BANK NATIONAL ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>357-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BANKS, BERTHA GLOVER </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.14 ACRES LOT 3 BLOCK 1 J.L. O'STEEN ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, MARCIA BANKS-MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>305-05154-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BATTLES, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>1806 STUART 16 15N 11E 0.13 ACRES LOT 15 BLOCK 8 ELLIOTT ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, BARCLAYS BANK DELAWARE</x:t>
   </x:si>
   <x:si>
     <x:t>305-03050-000</x:t>
   </x:si>
   <x:si>
-    <x:t>Lot 001 Block 012 RUDDLE HEIGHTS ADD 15-15-11 0.14 Acres LT 1 BLK 12 RUDDLE HEIGHTS ADD 609 S LILLY 15 15N 11E 0.14 ACRES LOT 1 BLOCK 12 RUDDLE HEIGHTS ADD ADDITION CITY  SD 5N</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lot 021 Block 002 WEST END S/D 17-15-11 0.32 Acres WEST END SUB LTS 21 &amp; 22 BLK 2 OF 17-15-11 614 BEALE 17 15N 11E 0.32 ACRES LOT 21 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CRAIG DAVIS, LAKEBA HUDSON</x:t>
   </x:si>
   <x:si>
     <x:t>305-07331-000</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 001 01-15-10 GOSNELL IRREG LOTS 01-15-10 0.31 Acres E128.72' LOT 1 C 1/3 NW 547 CLEMENT 547 CLEMENT 1 15N 10E 0.31 ACRES LOT 1 BLOCK  GOSNELL IRREG LOTS ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 117, DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, BARCLAYS BANK DELAWARE, CITY OF GOSNELL</x:t>
   </x:si>
   <x:si>
     <x:t>306-00122-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BATTLES % PATRICIA BATTLES, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>EX HWY ROW 16 15N 11E 0.35 ACRES LOT 6 BLOCK 00B CHICAGO MILL &amp; LUMBER CO. 1ST ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01682-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">%JOHN BATTLES, JOHN &amp; PATRICIA BATTLES </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BAXTER III, RILEY </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.17 ACRES LOT 18 BLOCK 00A E.B. COOK S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01934-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELK, RICHELLON V </x:t>
   </x:si>
   <x:si>
     <x:t>. 17 15N 11E 0.16 ACRES LOT 3 BLOCK 00D PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05660-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELL, DANNY </x:t>
   </x:si>
   <x:si>
     <x:t>01-15-10 GOSNELL IRREG LOTS 01-15-10 0.5 Acres S105' N420' E208.7' C1/3 NW OF 01-15-10 1 15N 10E 0.5 ACRES LOT  BLOCK   GOSNELL IRREG LOTS ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, OCSE, SOUTHERN BANCORP BANK</x:t>
   </x:si>
   <x:si>
     <x:t>306-00127-000</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>315-00144-107</x:t>
   </x:si>
   <x:si>
     <x:t>RUSSELL OIL CO INC, BILL</x:t>
   </x:si>
   <x:si>
     <x:t>*THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 47-0061.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=47001626&amp;OWNER_ID=001837.
 THIS SITE IS SUBJECT TO DEED RESTRICTIONS.  WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.
 DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. 01 15N 10E .26 ACRES LOT N75' LOT 19 BLOCK  DORRIS &amp; CRAWFORD ADDITION CITY GOSNELL SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, SANDRA RUSSELL, KELLY PANNECK, BLC COMMERCIAL CAPITAL CORP, LOCKE LIDDELL &amp; SAPP LLP, HUNTON &amp; WILLIAMS, UNICO BANK, IRONDALE BANK, JESSE W RUSSELL, RUSSELL DISTRIBUTING CENTER, DOYLE PRIVETT, CITY OF GOSNELL</x:t>
   </x:si>
   <x:si>
     <x:t>306-00302-000</x:t>
   </x:si>
   <x:si>
     <x:t>*THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 47-0061.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=47001626&amp;OWNER_ID=001837.
 THIS SITE IS SUBJECT TO DEED RESTRICTIONS.  WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.
 DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. 01 15N 10E .27 ACRES LOT 20 BLOCK  DORRIS &amp; CRAWFORD ADDITION CITY GOSNELL SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>306-00303-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOLDEN, ED </x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BRADFORD,, HATTIE MAE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 003 Block 00F JOHN B. WALKER 2ND S/D 15-15-11 0.21 Acres LOT 3 BLK F JOHN B WALKER 2ND S/D OF 15-15-11 15 15N 11E 0.21 ACRES LOT 3 BLOCK 00F JOHN B. WALKER 2ND S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07138-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, LACY L </x:t>
   </x:si>
   <x:si>
     <x:t>LT 3 REPLAT BLKS 22 &amp; 29 DYESS COMM CNTR 106 OAK 10 11N 8E 0.37 ACRES LOT 3 BLOCK 22 DYESS COMMUNITY CENTER ADDITION CITY  SD 57D</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, JIMMIE MICHAEL BREWER, RICHARD LYNN BREWER</x:t>
   </x:si>
   <x:si>
     <x:t>457-00111-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRITT% STEVEN AND AMY BRITT, STEVEN </x:t>
   </x:si>
   <x:si>
     <x:t>. 9 15N 11E 0.39 ACRES LOT 10 &amp; 11 BLOCK 1 JACKSON 1ST ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DEPT OF WORKFORCE SERVICES, CITY OF BLYTHEVILLE CODE ENFORCEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>305-04451-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRITTON, MATTHEW III &amp; MB3'S PROSPER </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 006 Block 011 EDWIN ROBINSON ADD 16-15-11 0.14 Acres LOT 6 BLK 11 EDWIN ROBINSON ADD OF 16-15-11 16 15N 11E 0.14 ACRES LOT 6 BLOCK 11 EDWIN ROBINSON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-06274-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROWN &amp; JESSICA BROWN AND, WILLA WARREN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROWN% EBONY WELLS BROWN, EBONY </x:t>
   </x:si>
   <x:si>
-    <x:t>. 15 15N 11E 0.17 ACRES LOT 10 BLOCK  PARKVIEW HEIGHTS ADDITION CITY  SD 5N</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>. 15 15N 11E 0.17 ACRES LOT 11 BLOCK  PARKVIEW HEIGHTS ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05533-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROWN%ADRIAN ROSS BROWN, ADRIAN  </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROWN % ADRIAN ROSS BROWN, ADRIAN  </x:t>
   </x:si>
   <x:si>
     <x:t>S45' N90' LTS 7&amp;8 BLK 6 OF 10-15-11 10 15N 11E 0.1 ACRES LOT 7&amp;8 BLOCK 6 DAVIS 3RD ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, H &amp; P LEASING, INC, J.T. HARDWARE &amp; LUMBER CO, LLC, BANK OF AMERICA, RIDOUT LUMBER CO OF JONESBORO, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>305-02586-000</x:t>
   </x:si>
   <x:si>
-    <x:t>EAST 1/2 OF LOT 2 &amp; WEST 1/2 OF LOT 3 BLOCK 2 OF 10-15-11 10 15N 11E 0.17 ACRES LOT 2&amp;3 BLOCK 2 DAVIS 3RD ADD ADDITION CITY  SD 5N</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROWN%ROBERT LEE JR #1 BROWN, ROBERT &amp; LUELLA </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 001 16-15-11 BLYTHEVILLE IRREG LOT 16-15-11 0.16 Acres N50' LT 1 REPLAT IRREG LT NWSW 16-15-11 1005 S 19TH OF 16-15-11 16 15N 11E 0.16 ACRES LOT 1 BLOCK   BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CITY OF BLYTHEVILLE CODE ENFORCEMENT, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>305-00365-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN &amp; ROBERT LEWIS BROWN, VIVIAN </x:t>
   </x:si>
   <x:si>
     <x:t>1118 S CLARK 15 15N 11E 0.17 ACRES LOT 2 BLOCK  LARRY 1ST ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>305-04602-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROWN, JESSICA WARREN AND, WILLA WARREN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROWN% WILLIAM D BROWN, WILLIAM </x:t>
   </x:si>
   <x:si>
     <x:t>2ND REPLAT J P PRIDE &amp; GATEWAY SUB W6 LT5 &amp; ALL LT6 6 BLK B 17 15N 11E 0.2 ACRES LOT  BLOCK  PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, OCSE, DFA, WAYNE M SPINKS, MICHAEL R WARE</x:t>
   </x:si>
   <x:si>
     <x:t>305-05617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, WILLIAM D </x:t>
   </x:si>
   <x:si>
     <x:t>WEST 50'OF LOT 11 BLOCK P 17 15N 11E 0.17 ACRES LOT  BLOCK  PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05846-000</x:t>
   </x:si>
   <x:si>
     <x:t>EAST 100' OF LOT 11 BLOCK P 17 15N 11E 0.34 ACRES LOT E11 BLOCK 00P PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, OCSE, DFA, WAYNE M SPINKS, MICHAEL R WARE</x:t>
   </x:si>
   <x:si>
     <x:t>305-05846-001</x:t>
   </x:si>
   <x:si>
     <x:t>. 17 15N 11E 0.52 ACRES LOT 12 BLOCK 00P PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05847-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CAGLE, JADA MAE &amp; LOUISA WILLIAMS % LOUISE CAGLE WILLIAMS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CARNEY (CONTRACT MARY THOMAS) % MARY THOMAS, MABELEE </x:t>
   </x:si>
   <x:si>
     <x:t>. 14 15N 11E 0.19 ACRES LOT 3 BLOCK 1 PARKVIEW ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, BEVERLY MCKISSIC, SHAUNEQUA L HUDSON</x:t>
   </x:si>
   <x:si>
     <x:t>305-05485-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CARTWRIGHT, STEPHANIE </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CHERY, EZEKIEL </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.13 ACRES LOT 4 BLOCK 4 ELLIOTT ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-02990-000</x:t>
   </x:si>
   <x:si>
     <x:t>CHUOCHAN ENTERPRISES INC</x:t>
   </x:si>
   <x:si>
     <x:t>W36' N100' LOT 6 ROWLETT ADDITION 36 13N 10E 0.0799999982118 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>MISSISSIPPI COUNTY LEVEE TAX</x:t>
   </x:si>
   <x:si>
     <x:t>301-02502-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CODY,, DAVID &amp; SHONNA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COLEMAN,, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 20D ROWLETT ADD  0.21 Acres LOT 20-D REPLAT N303' E114' LOT 20 ROWLETT ADD 36 13N 10E 0.21 ACRES LOT 20D BLOCK  ROWLETT ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, CITY OF OSCEOLA</x:t>
   </x:si>
   <x:si>
     <x:t>301-02531-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CONCEPCION MUNOZ, GARCIA </x:t>
   </x:si>
   <x:si>
     <x:t>IMPR IS CH LK FNC ONLY 124 E SYCAMORE 15 15N 11E 0.16 ACRES LOT 17 BLOCK 24 BLYTHE ADDITION ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01080-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOK, CHARLES </x:t>
   </x:si>
   <x:si>
     <x:t>. 28 15N 11E 0.26 ACRES LOT 11 BLOCK 1 MCCANLESS SUB ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, ST FRANCIS LEVEE DISTRICT, DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 49, BEVERLY COOK</x:t>
   </x:si>
   <x:si>
     <x:t>305-05006-030</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COOPER, EMMA </x:t>
-[...2 lines deleted...]
-    <x:t>. 17 13N 11E 0.06 ACRES LOT 31 BLOCK  MORROW ADD ADDITION CITY  SD 57L</x:t>
+    <x:t xml:space="preserve">HOME SOULTIONS INC, CORNERSTONE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 15N 11E 0.41 ACRES LOT 2 BLOCK 00R PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-05876-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">, CORNERSTONE HOME SOULTIONS INC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 030 Block 001 WEST END S/D 17-15-11 0.32 Acres WEST END SUB LT 30&amp;31 BLK 1 17 15N 11E 0.32 ACRES LOT 30 BLOCK 1 WEST END S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07308-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 19 Block 1 WILSON 1ST ADD 16-15-11 0.14 Acres WILSON 1ST LT 19 BLK 1 16-15-11 16 15N 11E 0.14 ACRES LOT 19 BLOCK 1 WILSON 1ST ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07460-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRAWFORD, BRENT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 6 THOMASON &amp; MORROW ADD 16-13-11 0.19 Acres N 1/2 LOT 6 THOMASON &amp; MORROW ADD 316 BROADWAY 16 13N 11E 0.19 ACRES LOT 6 BLOCK  THOMASON &amp; MORROW ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
-    <x:t>722-00237-000</x:t>
-[...29 lines deleted...]
-    <x:t>N208.71' E208.71' NW1/4 NE1/4 (OUT OF LOT 261 DYESS FARMS) 02-11-08 2 11N 8E 1 ACRES LOT  BLOCK   ADDITION CITY  SD 57</x:t>
+    <x:t>722-00474-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CROWDER, WILLIAM ALLEN % WILLIAM A &amp; LUCY CROWDER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST 10'OF LOT 13 &amp; ALL OF LOT 14 BLOCK 2 HORNER 2ND ADDITION 10 15N 11E 0.28 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-04405-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">%D&amp; E RENTALS LLC, D &amp; E RENTALS LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 002 29-16-13 1.07 Acres LOT 2 FOR ORIG LOT 6 SW OF 29-16-13 6924 E CO RD 58 29 16N 13E 1.07 ACRES LOT 2 BLOCK   ADDITION CITY  SD 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109-04504-010</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DA CRUZ,  CARLOS WILIAN MARCONI RODRIGUES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 006 Block 002 WEST END S/D 17-15-11 0.06 Acres WEST END SUB W50'OF LT 6 BLK 2 17 15N 11E 0.06 ACRES LOT 6 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07317-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DARNELL, MARK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 15N 11E 0.16 ACRES LOT 29 BLOCK  LARRY 4TH ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-04702-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DAVIS, BARBARA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 025 Block 004 WILSON 1ST ADD 16-15-11 0.12 Acres LOT 25 BLK 4 WILSON 1ST ADD OF 16-15-11 16 15N 11E 0.12 ACRES LOT 25 BLOCK 4 WILSON 1ST ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07523-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 026 Block 004 WILSON 1ST ADD 16-15-11 0.12 Acres LOT 26 BLK 4 WILSON 1ST ADD OF 16-15-11 16 15N 11E 0.12 ACRES LOT 26 BLOCK 4 WILSON 1ST ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07524-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DAVIS,, ROBERT L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 027 SHIELDS S/D TRACT 3 01-15-10 0.31 Acres SHIELDS SUB TRACT 3 E PT LOT 27 OF 01-15-10 1 15N 10E 0.31 ACRES LOT 27 BLOCK  SHIELDS S/D TRACT 3 ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, OCSE, DFA, CALIFORNIA DEPT OF CHILD SUPPORT SERVICES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00768-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DAVIS JR, ROBERT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 15N 11E 0.31 ACRES LOT 10 BLOCK  J.W. OWENS ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-05264-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DAVIS,, WILLIE MAE WROOTS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 005 Block 004 WILSON 1ST ADD 16-15-11 0.12 Acres LOT 5 BLK 4 WILSON 1ST ADD OF 16-15-11 16 15N 11E 0.12 ACRES LOT 5 BLOCK 4 WILSON 1ST ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, LOLA MAE TAYLOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07503-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DEAN % KENNY LEE DEAN, KENNY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LT 12 BLK 6 JOHN KERRATT ADD &amp; ABANDONED R/R R/W 205 MARKET 11 12N 9E 0.15 ACRES LOT 12 BLOCK 6 JOHN KERATT ADD ADDITION CITY  SD 57K</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 9, ST FRANCIS LEVEE DISTRICT, DRAINAGE DISTRICT 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657-00087-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">%ADRIAN ROSS BROWN, DELTA ALLIANCE GROUP LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 004 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE LOT 4 BLOCK 7 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 4 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 117, DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00510-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 015 Block 002 NORTHGATE VILLAGE ESTATES 25-16-10 0.27 Acres NORTHGATE VILLAGE EST 15 2 OF 25-16-10 25 16N 10E 0.27 ACRES LOT 15 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00447-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 016 Block 002 NORTHGATE VILLAGE ESTATES 25-16-10 0.27 Acres NORTHGATE VILLAGE EST 16 2 OF 25-16-10 25 16N 10E 0.27 ACRES LOT 16 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00448-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">% ADRIAN ROSS BROWN, DELTA ALLIANCE GROUP LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 017 Block 002 NORTHGATE VILLAGE ESTATES 25-16-10 0.27 Acres NORTHGATE VILLAGE EST 17 2 OF 25-16-10 25 16N 10E 0.27 ACRES LOT 17 BLOCK 2 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00449-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 006 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.29 Acres NORTHGATE VILLAGE LOT 6 BLOCK 7 OF 25-16-10 25 16N 10E 0.29 ACRES LOT 6 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00512-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 008 Block 007 NORTHGATE VILLAGE ESTATES 25-16-10 0.87 Acres LTS 8-10 BLK 7 NORTHGATE VILLAGE ESTATES 25 16N 10E 0.87 ACRES LOT 8 BLOCK 7 NORTHGATE VILLAGE ESTATES ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00514-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 020 Block 004 QUALITY ACRES 2ND S/D 36-16-10 0.21 Acres QUALITY ACRES 2ND SUB LT 20 BLK 4 187 N GOSNELL 36 16N 10E 0.21 ACRES LOT 20 BLOCK 4 QUALITY ACRES 2ND S/D ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 117, DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, FARMERS BANK AND TRUST COMPANY, H &amp; P LEASING, INC., RIDOUT LUMBER OF JONESBORO, J.T. WHITE HARDWARE AND LUMBER CO, LLC, BANK OF AMERICA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00683-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ENTERPRISES%, DENTON ENTERPRISES INC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 03-15-12 34.14 Acres O/S N 1/2 NW OF 03-15-12 3 15N 12E 34.14 ACRES LOT  BLOCK   ADDITION CITY  SD 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109-03224-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DENTON,, WILLIAM J TRUSTEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>25-11-10 30 Acres FRL ALL EX:42.50 A TO R H CRAIG OF 25-11-10 25 11N 10E 30 ACRES LOT  BLOCK   ADDITION CITY  SD 57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEAR STATE BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157-01459-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DEWITT%WILLIAM MICHAEL, WILLIAM MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 00A 09-14-09 0.5 Acres 1 AC TRI LOT 4 S OF HWY 18 EX HWY ROW TR 7X &amp; 7XR 9 14N 09E 0.5 ACRES LOT 00A BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115-00486-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DIVINE% GANA DIVINE CHICK, CHICK GANA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 10 15N 11E 0.17 ACRES LOT 9 BLOCK 4 HIGHLAND PLACE ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-03798-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DUMAY, MURVAL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 007 Block 002 WEST END S/D 17-15-11 0.16 Acres WEST END SUB LT 7 BLK 2 17 15N 11E 0.16 ACRES LOT 7 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-07319-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EDBS, LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 007 Block 003 QUALITY ACRES 2ND S/D 36-16-10 0.34 Acres QUALITY ACRES 2ND SUB LOT 7 BLOCK 3 OF 36-16-10 36 16N 10E 0.34 ACRES LOT 7 BLOCK 3 QUALITY ACRES 2ND S/D ADDITION CITY  SD 6N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT, DANIELA S BULMINI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>306-00658-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LLC, ERVINO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 15N 11E 0.16 ACRES LOT 4 BLOCK 2 P.J. O'BRIEN ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-05137-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FALLS, MARVIN E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 21 15N 11E 0.09 ACRES LOT 21 BLOCK 1 HOLLIPETER 2ND ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-03995-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FARMER, KENNETH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S50' WEST 10' LT 9 S50' OF LOT 10 BLK 25 15 15N 11E 0.07 ACRES LOT 9 BLOCK 25 BLYTHE ADDITION ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-01093-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOLDINGS LLC % FCFF HOLDINGS LLC, FCFF  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-15-11 BLYTHEVILLE IRREG LOT 16-15-11 0.2 Acres E150' S58.8' N130.8' S277.8' NWSW 16-15-11 OF 16-15-11 16 15N 11E 0.2 ACRES LOT  BLOCK   BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-00371-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FERNANDES, SANDRO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot S-15  OSCEOLA IRREG LOTS 31-13-11 0.08 Acres LOT S-15 REPLAT IRR LTS 1 &amp; 6 W1/2 31-13-11 &amp; E59' 3 A HIGHLAND ADD OF 31-13-11 31 13N 11E 0.08 ACRES LOT S-15 BLOCK  OSCEOLA IRREG LOTS ADDITION CITY  SD 1N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301-00417-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FISHER,%JERRY , JERRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>27-15-08 0.81 Acres N130' W270' SW NE 27-15-08 3756 N CO RD 121 HAS HAD MAILING ADDRESS FOR 35 YEARS...LIVES AT N 3756 CTY RD 121 27 15N 8E 0.81 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, JAMES DARRELL FISHER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115-01745-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FLANAGAN &amp; MARGARET FLANAGAN, JIMMIE L  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>208 CEDAR CIRCLE 17 13 11 0.11 ACRES LOT 55 BLOCK  CLARK PLACE ADD ADDITION CITY  SD 57L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, REBECCA J MCCARN-DIXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>722-00201-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FLORY % JOSHUA &amp; AMANDA FLORY, JOSHUA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 15N 11E 0.16 ACRES LOT 3 BLOCK 9 ALLISON ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-00691-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FLORY%JOSHUA &amp; AMANDA FLORY, JOSHUA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 008 Block 015 EDWIN ROBINSON ADD 16-15-11 0.18 Acres LOT 8 BLK 15 EDWIN ROBINSON ADD OF 16-15-11 16 15N 11E 0.18 ACRES LOT 8 BLOCK 15 EDWIN ROBINSON ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-06316-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FLORY%JOSHUA &amp; AMANDA fLORY, JOSHUA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 3 ROWLETT ADD  0.07 Acres N32' S132' LOT 3 ROWLETT ADD 36 13N 10E 0.07 ACRES LOT 3 BLOCK  ROWLETT ADD ADDITION CITY  SD 1N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301-02464-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FOLLOWELL,, CHERYL G </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> 06-10-09 3.04 Acres W508.56' S260' N300' SW1/4 SW1/4 E OF INT 55 OF 06-10-09 6 10N 9E 3.04 ACRES LOT  BLOCK   ADDITION CITY  SD 57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAINAGE DISTRICT 113, ST FRANCIS LEVEE DISTRICT, JR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157-00417-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> INVESTMENTS LTD, FORMAT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 28 Block A BUTLER ADD  0.24 Acres N1/2 LOT 28 BLOCK A BUTLER ADD 36-13-10 36 13N 10E 0.24 ACRES LOT 28 BLOCK A BUTLER ADD ADDITION CITY  SD 1N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301-00550-100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GARCIA, CONCEPCION MUNOZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTH 132'OF LOT 7 BLOCK 2 OF 10-15-11 10 15N 11E 0.14 ACRES LOT 7 BLOCK 2 DOUGAN ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-02692-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GARCIA, JESUS RUIZ &amp; SWIFT TAYLOR ALISON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 12 JOHN MATTHEWS ADD  0.04 Acres S29.2' E62.5' LOT 12 JOHN MATTHEW ADD 104 SECOND 31 13N 11E 0.04 ACRES LOT 12 BLOCK  JOHN MATTHEWS ADD ADDITION CITY  SD 1N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>301-02243-100</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GATHWRIGHT, CURTIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 16 15N 11E 0.13 ACRES LOT 7 BLOCK 3 ELLIOTT ADD ADDITION CITY  SD 5N</x:t>
+  </x:si>
+  <x:si>
+    <x:t>305-02975-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GATHWRIGHT, CURTIS M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 15N 11E 0.16 ACRES LOT 14 BLOCK 00A BARRON &amp; LILLY ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
-    <x:t>157-00624-100</x:t>
-[...619 lines deleted...]
-  <x:si>
     <x:t>305-00719-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GEARY, DOUGLAS E </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GIBSON%JEREMY T GIBSON, JEREMY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 1 TOWN LOTS WEST OF LEVEE ADD 0.15 Acres W107' S60' N137' LT 1 TOWN LTS WEST 2016 N PEARL 216 N PEARL 31 13N 11E 0.15 ACRES LOT 1 BLOCK  TOWN LOTS WEST OF LEVEE ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-02553-100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE%ZENIA U GILMORE, ZENIA  </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 25 TOWN LOTS WEST OF LEVEE ADD  0.11 Acres E 1/2 LOT 25 TOWN LOTS WEST 31 13N 11E 0.11 ACRES LOT 25 BLOCK  TOWN LOTS WEST OF LEVEE ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-02623-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 6 Block R J D DRIVER ADD 0.26 Acres LOT 6 BLOCK R JD DRIVER ADD 527 S PEARL 36 13N 10E 0.26 ACRES LOT 6 BLOCK R J D DRIVER ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-00895-000</x:t>
@@ -2069,83 +1316,62 @@
   <x:si>
     <x:t xml:space="preserve">HAMMONS,, BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 3 . 02-12-09 0.66 Acres .664 AC LT KNOWN AS LT 3 OUT A 3.32 AC TR IN NE1/4 COR OF LOT 7 S/S OF 02-12-09  157-01845-000 2 12N 9E 0.66 ACRES LOT 3 BLOCK   ADDITION CITY  SD 57</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, ROGER E SANSOM, JR</x:t>
   </x:si>
   <x:si>
     <x:t>157-01845-300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARDESTY,, GARY LYNN </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 008 Block 007 MEADOW LAWN ADD 01-15-11 0.44 Acres LT 8 EX: E10'OF BLK 7 MEADOW LAWN ADD OF 01-15-11 1 15N 11E 0.44 ACRES LOT 8 BLOCK 7 MEADOW LAWN ADD ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, GENE EDWARD HARDESTY, NORTHEAST ARKANSAS FEDERAL CREDIT UNION</x:t>
   </x:si>
   <x:si>
     <x:t>205-00340-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARRINGTON, PAUL ANTHONY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HARRIS, VOLLIE SR </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 6 ROWLETT ADD 0.09 Acres S52' N152' LOT 6 ROWLETT ADD 36 13N 10E 0.09 ACRES LOT 6 BLOCK  ROWLETT ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, CYNTHIA HARRIS, ROSE SHARON HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>301-02498-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HATCHER % DERRIE MARTIN HATCHER, DERRIE M </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HENDRIX % MARTHA JANE HENDRIX, MARTHA JANE &amp; ROY W </x:t>
   </x:si>
   <x:si>
     <x:t>LT 11 &amp; E 1/2 LT 12 BLK 3 WILSON'S 1ST ADD 118 MADSION 11 12N 9E 0.26 ACRES LOT 11&amp;1 BLOCK 3 WILSON'S 1ST ADD ADDITION CITY  SD 57K</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, CHARLOTTE HENDRIX</x:t>
   </x:si>
   <x:si>
     <x:t>657-00345-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HICKS, ASHLEY </x:t>
   </x:si>
   <x:si>
     <x:t>DYESS SCHOOL SUB LOT 5 BLOCK B REPLAT W 1/2 BLKS 23 &amp; 28 OF 10-11-08 10 11N 8E 0.28 ACRES LOT 5 BLOCK B DYESS COMMUNITY CENTER ADDITION CITY  SD 57D</x:t>
   </x:si>
   <x:si>
     <x:t>457-00126-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INMAN, HANNELORE R </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.05 ACRES LOT 09G BLOCK 7 PARK ADD ADDITION CITY  SD 5N</x:t>
@@ -2213,98 +1439,68 @@
   <x:si>
     <x:t>157-00691-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON,, JOHNNY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> 08-11-08 1.01 Acres N133' E133' NE1/4 NE1/4 &amp; N210' W210' E343' NE1/4 NE1/4 (OUT OF LOT 166 DYESS FARMS) 08-11-08 8 11N 8E 1.01 ACRES LOT  BLOCK   ADDITION CITY  SD 57</x:t>
   </x:si>
   <x:si>
     <x:t>157-00712-100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, SANDRA </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 010 LEWIS ADD 08-14-10 0.16 Acres OF 08-14-10 8 14N 10E 0.16 ACRES LOT 10 BLOCK  LEWIS ADD ADDITION CITY  SD 6D</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, FORSYTHE FINANCE, LLC, CARMAX AUTO FINANCE</x:t>
   </x:si>
   <x:si>
     <x:t>323-00103-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JACKSON, SHEMEKIA </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JAY,%ROY, ROY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 16 Block  29-14-11 0.22 Acres LOT 16 BLK B TUCKERTOWN NE 1/4 29-14-11 29 14N 11E 0.22 ACRES LOT 16 BLOCK B 29-14-11 ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>105-03623-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JENKINS, MARIE PAIGE </x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.18 ACRES LOT 8 BLOCK 3 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01787-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JONES, CHARLES T </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES% TAVIEN DESHAWN MORRIS, CLAY &amp; MARIE </x:t>
   </x:si>
   <x:si>
     <x:t>325 E DAVIS 10 15N 11E 0.17 ACRES LOT 2 BLOCK 8 HIGHLAND PLACE ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, TERESA ANN JONES, LISA ANITA MATTHEWS, JAMES CLAY JONES, WENDY DENISE POWELL, AMANDA RENEE JONES</x:t>
   </x:si>
   <x:si>
     <x:t>305-03853-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KELLY, LARRY &amp; BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.19 ACRES LOT 90 BLOCK  ORIGINAL SURVEY OF BLYTHEVILLE ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05252-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEMP, DAVID &amp; MARGARET </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 9 Block 2 RIVERDALE ADD 17-13-11 0.19 Acres LOT 9 BLOCK 2 RIVERDALE ADD 813 RIVERDALE 17 13N 11E 0.19 ACRES LOT 9 BLOCK 2 RIVERDALE ADD ADDITION CITY  SD 57L</x:t>
@@ -2342,74 +1538,50 @@
   <x:si>
     <x:t>305-02319-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LATHAM, LAFONCE </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 7 BLOCK  LARRY 2ND ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04630-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAUDERDALE,, CHARLES T &amp; ERMA </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 1 Block 1 K-ACRES ADD 0.19 Acres LT 1 BLK 1 K-ACRES ADD 35 13N 10E 0.19 ACRES LOT 1 BLOCK 1 K-ACRES ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, BEVERLY D BOYLES, HEATHER SHAWNE BOYLES</x:t>
   </x:si>
   <x:si>
     <x:t>301-01737-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">%BARRY LAYNE, TRACY LAYNE </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">%ESTHER SMITH, ARTHUR LEWIS &amp; ESTHER SMITH </x:t>
   </x:si>
   <x:si>
     <x:t>02-15-10 GOSNELL IRREG LOTS 02-15-10 0.39 Acres N65' S831.50' W264' E487.5' NE OF 02-15-10 106-02181-000 2 15N 10E 0.39 ACRES LOT  BLOCK  GOSNELL IRREG LOTS ADDITION CITY  SD 6N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, DRAINAGE DISTRICT 117, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>306-00138-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LILL,, KENNETH J SR </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 002 Block 002 WEST END S/D 17-15-11 0.16 Acres WEST END SUB LT 2 BLK 2 17 15N 11E 0.16 ACRES LOT 2 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07313-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTINEZ, RAFAEL </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 13 BLOCK 00B BARRON &amp; LILLY ADD ADDITION CITY  SD 5N</x:t>
@@ -2450,83 +1622,59 @@
   <x:si>
     <x:t>306-00115-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MERRITT, BRANDON </x:t>
   </x:si>
   <x:si>
     <x:t>. 10 15N 11E 0.3 ACRES LOT 1&amp;2 BLOCK 3 WILLIE BEASLEY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, BLYTHEVILLE CODE ENFORCEMENT, CREDIT ACCEPTANCE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>305-00953-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MICK% SHONNE E, SHONNE E </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 002 27-16-11 0.13 Acres LOT 2 SW NW OF 27-16-11 27 16N 11E 0.13 ACRES LOT 2 BLOCK   ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>105-04196-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MINER%CARL OR TERESA , CARL &amp; TERESA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MITCHELL, ARTANDA </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.19 ACRES LOT 9 BLOCK 00A HOLLANDALE ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-03915-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MITCHELL,%LEE ARTHUR &amp; ODELLE MITCHELL, LEE ARTHUR &amp; ODELLE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ACQUISITIONS, MIW </x:t>
   </x:si>
   <x:si>
     <x:t>RP LOT 13 BLOCK 1 OF 21-15-11 21 15N 11E 0.17 ACRES LOT 13 BLOCK 1 H L CHAMBERS 2ND ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01660-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE, JAMES </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 25 &amp; 26 LUXORA TRAILER PARK (PT W 1/2 SE 1/4) OF 08-13-11 8 13N 11E 0.14 ACRES LOT  BLOCK  13-11-08 ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>722-00031-024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MULLINS, CORTNEY </x:t>
   </x:si>
   <x:si>
     <x:t>NORTH 130' OF LT 1 BLK 2  1045 S 10TH 16 15N 11E 0.14 ACRES LOT 1 BLOCK 2 GREENWOOD ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CITY OF BLYTHEVILLE CODE ENFORCEMENT, SANDRA L MULLINS</x:t>
@@ -2606,62 +1754,50 @@
   <x:si>
     <x:t xml:space="preserve">OVERMAN, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>. 14 15N 11E 0.23 ACRES LOT 6 BLOCK 10 EAST END DEVELOPMENT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, BRUCE WAYNE OVERMAN, STEVE MICHALE OVERMAN, JOHN THOMAS OVERMAN</x:t>
   </x:si>
   <x:si>
     <x:t>305-02826-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OVERTON, GARY EDWARD </x:t>
   </x:si>
   <x:si>
     <x:t>31-15-09 MANILA IRREG LOTS 31-15-09 0.11 Acres N50' S830' W160' SE NW OF 31-15-09 31 15N 9E 0.11 ACRES LOT  BLOCK  MANILA IRREG LOTS ADDITION CITY  SD 15N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, SYNCHRONY BANK, TOWER LOAN OF MO</x:t>
   </x:si>
   <x:si>
     <x:t>315-00314-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PARKER, WINFORD &amp; DIXIE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PATE % WILLIAM &amp; ARVEL, W E &amp; ARVEL </x:t>
   </x:si>
   <x:si>
     <x:t>. 17 15N 11E 0.32 ACRES LOT 1-2 BLOCK 1 DAVID ACRES ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, LEON FOWLER, JR</x:t>
   </x:si>
   <x:si>
     <x:t>305-02249-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PATE % WILLIAM &amp; ARVEL PATE, W E &amp; ARVEL  </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> NORTH 65' OF LOTS 6&amp;7 BLOCK 3 CHICAGO-MILL &amp; LUMBER 3RD OF 16-15-11 16 15N 11E 0.07 ACRES LOT 6&amp;7 BLOCK 3 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01785-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PATE % WILLIAM &amp; ARVEL PATE, W E &amp; ARVEL </x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH 75' OF LOTS 6&amp;7 BLOCK 3 CHICAGO-MILL &amp; LUMBER 3RD OF 16-15-11 16 15N 11E 0.18 ACRES LOT 6&amp;7 BLOCK 3 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
@@ -2675,80 +1811,50 @@
   <x:si>
     <x:t xml:space="preserve">PERKINS % WILLIAM &amp; BETTY M PERKINS, BETTY MARIE </x:t>
   </x:si>
   <x:si>
     <x:t>E182' W318.5' S155.75' LOT 12 E1/2 L/E .30AC TRACT IN 33-16-11 33 16 11 0.35 ACRES LOT 12 BLOCK  BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, KIMBERLY GUERRANT, RAMIRO REYES</x:t>
   </x:si>
   <x:si>
     <x:t>305-00491-328</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PERRY% CHRISTOHER K PERRY, CHRISTOPHER KEITH </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.15 ACRES LOT 11 BLOCK 4 HOLLIPETER-SHONYO ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>305-04343-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PHELPS, SUSIE CROOK </x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PRITCHARD,, ROBERT </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 4 TOWN OF WEST RIDGE ADD 08-12-08 0.29 Acres LOT 4 TOWN OF WEST RIDGE OF 08-12-08 8 12N 8E 0.29 ACRES LOT 4 BLOCK  TOWN OF WEST RIDGE ADD ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, JERRY ALLEN PRITCHARD</x:t>
   </x:si>
   <x:si>
     <x:t>236-00113-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOUSING &amp; LAND LLC, PROFESSIONAL  </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 16-1 28-15-11 BLYTHEVILLE IRREG LOT 28-15-11 0.34 Acres LTS 16,17,18 28-15-11 305-00471-580 28 15N 11E 0.34 ACRES LOT 16-1 BLOCK   BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00471-581</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOUSING &amp; LAND LLC, PROFESSIONAL </x:t>
   </x:si>
   <x:si>
     <x:t>. 17 15N 11E 0.16 ACRES LOT 10 BLOCK 00D PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
@@ -2759,168 +1865,96 @@
   <x:si>
     <x:t xml:space="preserve">PROFESSIONAL SERVICES INC, WEAVERS  </x:t>
   </x:si>
   <x:si>
     <x:t>28-14-11 0.43 Acres N174.5' S655.6' E107.65' W306.65' SE 1/4 NE 1/4 (AKA S174.5' E107.65' TRACT B) OF 28-14-11 28 14N 11E 0.43 ACRES LOT  BLOCK   ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 49, ST FRANCIS LEVEE DISTRICT, MICHAEL GEORGE HOLLIS, JR., KEIONA LANEISHA HOLLIS</x:t>
   </x:si>
   <x:si>
     <x:t>105-03598-300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PUGH, JOHN S </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 010 Block 007 MEADOW LAWN 3RD ADD 01-15-11 0.39 Acres 168.86' E99.6' LT 10 BLK 7 MEADOW LAWN ADD OF 01-15-11 1 15N 11E 0.39 ACRES LOT 10 BLOCK 7 MEADOW LAWN 3RD ADD ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, JENNIFER BETH PUGH-KILLOUGH, FARMERS BANK AND TRUST COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>205-00342-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RAMERIZ, JOSEPH </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REAL ESTATE, REYNAS </x:t>
   </x:si>
   <x:si>
     <x:t>. 9 15N 11E 0.16 ACRES LOT 1 BLOCK 5 CHICAGO MILL &amp; LUMBER CO. 2ND ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01730-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBERTSON,, PAUL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ROBINSON,, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 008 Block 008 WILSON 1ST ADD 16-15-11 0.13 Acres WILSON FIRST LT 8 BLK 8 16-15-11 16 15N 11E 0.13 ACRES LOT 8 BLOCK 8 WILSON 1ST ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07574-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, ELIZABETH </x:t>
   </x:si>
   <x:si>
     <x:t>1037 S 15TH ST 16 15N 11E 0.15 ACRES LOT 24 BLOCK 1 BRAWLEY ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, CITY OF BLYTHEVILLE CODE ENFORCEMENT, BARBARA ANN ROBINSON, ELIZABETH ESTER CARTER, CHRISTIE ELNADER NORTHERN</x:t>
   </x:si>
   <x:si>
     <x:t>305-01258-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBINSON, SANDY A &amp; ARTHUR PUGH JR </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ROCHA, FABIO CARDOSO DA </x:t>
   </x:si>
   <x:si>
     <x:t>NORTH 58'OF LOT 3 BLOCK B 22 15N 11E 0.17 ACRES LOT  BLOCK  KINGWOOD S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04559-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">, ROCK N ENTERPRISE </x:t>
   </x:si>
   <x:si>
     <x:t>S50' LT 1-2 BLK 4 ANTHONY BLDG 15 15N 11E 0.13 ACRES LOT 1&amp;2 BLOCK 4 BLYTHE ADDITION ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01015-000</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>140-03810-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AGENCY LLC% RP, RP </x:t>
   </x:si>
   <x:si>
     <x:t>Lot S-5 31-13-11 OSCEOLA IRREG LOTS 31-13-11 0.14 Acres LOT S-5 REPLAT IRR LTS 1 &amp; 6 W1/2 31-13-11 &amp; E59' 3 A HIGHLAND ADD OF 31-13-11 31 13N 11E 0.14 ACRES LOT S-5 BLOCK   OSCEOLA IRREG LOTS ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-00407-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AGENCY LLC%RP AGENCY LLC, RP </x:t>
   </x:si>
   <x:si>
     <x:t>Lot S-13 31-13-11 OSCEOLA IRREG LOTS 31-13-11 0.04 Acres LOT S-13 REPLAT IRR LTS 1 &amp; 6 W1/2 31-13-11 &amp; E59' 3 A HIGHLAND ADD OF 31-13-11 31 13N 11E 0.04 ACRES LOT S-13 BLOCK  OSCEOLA IRREG LOTS ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-00415-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">%SANTIAGO OR CONSUELO CASTANON, SANTIAGO CASTANON RUIZ </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 008 08-15-08 LEACHVILLE IRREG LOTS 08-15-08 0.18 Acres S70' N920' E112' NE SE IN 08-15-08 8 15N 8E 0.18 ACRES LOT 8 BLOCK  LEACHVILLE IRREG LOTS ADDITION CITY  SD 40N</x:t>
   </x:si>
@@ -2947,152 +1981,116 @@
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SELLERS, EDDIE </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 54 BLOCK  LARRY 4TH ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04727-000</x:t>
   </x:si>
   <x:si>
     <x:t>GROUP LLC., SET</x:t>
   </x:si>
   <x:si>
     <x:t>S150' N1220.2' E726.6' W756.6'
 *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR IT DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  ADDITIONALLY, DUE TO THE PRESENCE OF ASBESTOS AT THIS SITE, FUTURE OWNERS ARE ADVISED THAT ASBESTOR-CONTAINING MATERIALS MUST BE REMOVED BY AN ARKANSAS-LICENSED ASBESTOS ABATEMENT CONTRACTOR PRIOR TO BUILDING DEMOLITION OR ANY BUILDING RENOVATION ACTIVITIES THAT WOULD DISTURB THESE MATERIALS.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
  1 12N 10E 2.5 ACRES LOT  BLOCK  OSCEOLA IRREG LOTS ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, ELIZABETH SCHOESSEL, JESSICA MASSEY, HAGGARD CREWS, GEORGE MICHAEL PARSONS, RAYMOND C PARSONS, PATRICIA ANN PARSONS, JOSEPH GORMANY</x:t>
   </x:si>
   <x:si>
     <x:t>301-00020-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHARKEY JR, FREDERICK L </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH,, GEORGE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 013 Block 004 ASHABRANNER-BROWN ADD 30-15-09 0.06 Acres ASHABRANNER-BROWN ADD E22.5' LOT 13 4 OF 30-15-09 30 15N 9E 0.06 ACRES LOT 13 BLOCK 4 ASHABRANNER-BROWN ADD ADDITION CITY  SD 15N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, DAVID MICHAEL BRIAN</x:t>
   </x:si>
   <x:si>
     <x:t>315-00423-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH &amp; ELLEN THOMPSON% TRAENIA D SMITH, TRAENIA DERREL </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 30 BLOCK  LARRY 5TH ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04804-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SOSA, CARLOS ALEJANDRO </x:t>
   </x:si>
   <x:si>
     <x:t>N125' LT 2 BLK 2 16 15N 11E 0.27 ACRES LOT  BLOCK  JONES ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
+    <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DFA, OCSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>305-04527-000</x:t>
   </x:si>
   <x:si>
-    <x:t>. 16 15N 11E 0.23 ACRES LOT 9 BLOCK 00A RICHARDS ADD ADDITION CITY  SD 5N</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ESTATES LLC, SPARROW </x:t>
   </x:si>
   <x:si>
     <x:t>1606 W HEARN 9 15N 11E 0.24 ACRES LOT 16 BLOCK 6 GOSNELL ESTATE S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-03578-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STONE, LAWSON </x:t>
   </x:si>
   <x:si>
     <x:t>DAUGHTER LIVES IN HOUSE-MR STONE IS DECEASED 16 15N 11E 0.18 ACRES LOT 10 BLOCK 6 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, BARBARA ANN STONE, HENRY B PEOPLES</x:t>
   </x:si>
   <x:si>
     <x:t>305-01822-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STRACENER, SCOTT </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 008 Block 002 WEST END S/D 17-15-11 0.16 Acres WEST END SUB LT 8 BLK 2 17 15N 11E 0.16 ACRES LOT 8 BLOCK 2 WEST END S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, ANDRE M MOORE</x:t>
   </x:si>
   <x:si>
     <x:t>305-07320-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SWANIGAN % LANCE SWANIGAN, LANCE LEE </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GRASSLAND LLC, TALL </x:t>
   </x:si>
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 10 BLOCK 4 ALLISON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00631-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.13 ACRES LOT 12 BLOCK 1 ELLIOTT ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-02951-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 21 15N 11E 0.09 ACRES LOT 1 BLOCK 3 HOLLIPETER 2ND ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04039-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRASSLAND LLC% TALL GRASSLAND LLC, TALL GRASSLAND LLC </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 001 Block 008 EDWIN ROBINSON ADD 16-15-11 0.14 Acres LOT 1 BLK 8 EDWIN ROBINSON ADD OF 16-15-11 16 15N 11E 0.14 ACRES LOT 1 BLOCK 8 EDWIN ROBINSON ADD ADDITION CITY  SD 5N</x:t>
@@ -3109,113 +2107,98 @@
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, ELMER F AND DEBORAH D CRAFTON, KINO FINANCIAL CO., LLC</x:t>
   </x:si>
   <x:si>
     <x:t>305-05046-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIAMOND STATE LAND CO LC, THE </x:t>
   </x:si>
   <x:si>
     <x:t>17-15-11 BLYTHEVILLE IRREG LOT 17-15-11 IRREG TRACT NE SW 17-15-11 17 15N 11E 0 ACRES LOT  BLOCK   BLYTHEVILLE IRREG LOT ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00447-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST, THE </x:t>
   </x:si>
   <x:si>
     <x:t>100 W COLERIDGE 15 15N 11E 0.11 ACRES LOT 1 BLOCK 2 ALLISON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-00607-000</x:t>
   </x:si>
   <x:si>
-    <x:t>W 50' N 150' LOT 5 BARRON AND LILLY OF 15-15-11 15 15N 11E 0.17 ACRES LOT 5 BLOCK  BARRON &amp; LILLY ADD ADDITION CITY  SD 5N</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>. 9 15N 11E 0.16 ACRES LOT 16 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 2ND ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01704-000</x:t>
   </x:si>
   <x:si>
     <x:t>W50' E707' S198' LOT 4 OF 28-15-11 28 15N 11E 0.23 ACRES LOT 4 BLOCK  J.B. CLARK S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
+    <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, DRAINAGE DISTRICT 49, ST FRANCIS LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
     <x:t>305-01913-010</x:t>
   </x:si>
   <x:si>
     <x:t>NORTH 80' OF LOT 4 BLOCK 7 CHICAGO-MILL &amp; LUMBER 3RD OF 16-15-11 16 15N 11E 0.1 ACRES LOT 4 BLOCK 7 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DAVID ST. HUBERT</x:t>
   </x:si>
   <x:si>
     <x:t>305-01826-000</x:t>
   </x:si>
   <x:si>
     <x:t>WEST 50' OF LOT 4 BLOCK O 17 15N 11E 0.18 ACRES LOT  BLOCK  PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05829-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THE, FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 006 Block 005 WILSON 1ST ADD 16-15-11 0.14 Acres LOT 6 BLK 5 WILSON 1ST ADD OF 16-15-11 16 15N 11E 0.14 ACRES LOT 6 BLOCK 5 WILSON 1ST ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07526-000</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 6 &amp; Block 33 TOWNSITE ADD 0.11 Acres LTS 6 &amp; 7 BLK 33 TOWNSITE ADD (HOUSE IN BAD SHAPE) 36 13N 10E 0.11 ACRES LOT 6 &amp; BLOCK 33 TOWNSITE ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 112, ST FRANCIS LEVEE DISTRICT, LIEKINA SENETI MASIFILO-VAEA, PASIMI VAEA</x:t>
   </x:si>
   <x:si>
     <x:t>301-02865-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">%PROSPECT CO, the PROSPECT CO </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TRUST % THE BYRD SONS RESIDUAL TRUST, BYRD SONS RESIDUAL  </x:t>
   </x:si>
   <x:si>
     <x:t>E94'LT 16-17-18-19- 20 BLK C SMITH ADD 8 15N 8E 0.29 ACRES LOT 16 BLOCK 00C SMITH ADD ADDITION CITY  SD 40N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, JERRY O. STACY, PATRICIA STACY, BILLY STACY, JERRIE CAROL STACY</x:t>
   </x:si>
   <x:si>
     <x:t>340-00706-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TRZNADEL,, BONNIE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 003 Block 012 RUDDLE HEIGHTS ADD 15-15-11 0.14 Acres LOT 3 BLK 12 RUDDLE HEIGHTS ADD OF 15-15-11 15 15N 11E 0.14 ACRES LOT 3 BLOCK 12 RUDDLE HEIGHTS ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, BLYTHEVILLE CODE ENFORCEMENT </x:t>
   </x:si>
   <x:si>
     <x:t>305-06465-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLDING GROUP LLC, TSA </x:t>
@@ -3238,113 +2221,71 @@
   <x:si>
     <x:t>305-03983-000</x:t>
   </x:si>
   <x:si>
     <x:t>EAST 65'OF LOTS 17&amp;18 15 15N 11E 0.15 ACRES LOT  BLOCK  LARRY 2ND ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-04640-000</x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 LT 5 BLK G  2123 CAROLYN 17 15N 11E 0.17 ACRES LOT  BLOCK  PRIDE &amp; GATEWAY S/D ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-05738-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">, TSA HOLDING GROUP LLC </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 012 Block 006 WILSON 1ST ADD 16-15-11 0.13 Acres WILSON FIRST LT 12 BLK 6 16-15-11 16 15N 11E 0.13 ACRES LOT 12 BLOCK 6 WILSON 1ST ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07549-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VASQUEZ % JOSE ANTONIO VASQUEZ, JOSE A </x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WARE,, BROWN VIVIAN &amp; ROBERT LEWIS BROWN </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 001 Block 017 EDWIN ROBINSON ADD 16-15-11 0.14 Acres LOT 1 BLK 17 EDWIN ROBINSON ADD 1000 S PJ JAMES 16 15N 11E 0.14 ACRES LOT 1 BLOCK 17 EDWIN ROBINSON ADD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, OCSE, CITY OF BLYTHEVILLE CODE ENFORCEMENT</x:t>
   </x:si>
   <x:si>
     <x:t>305-06322-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WARE, BROWN VIVIAN &amp; ROBERT LEWIS BROWN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1002 S PJ JAMES LOT 2 BLOCK 17 EDWIN ROBINSON ADDITION 16 15N 11E 0.14 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>305-06323-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WASHINGTON,, ROGER </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WATKINS%JENNY &amp; CHARLES JR WATKINS, CHARLES JR &amp; JENNY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 26 THOMASON &amp; MORROW ADD 16-13-11 0.12 Acres LOT 26 THOMASON &amp; MORROW ADD 16 13N 11E 0.12 ACRES LOT 26 BLOCK  THOMASON &amp; MORROW ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 9, DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, CHARLES WATKINS, JR., FAYE LORRAINE FRANKLIN, VANESSA MAY GODSEY, IRS, DFA, AMERICAN EXPRESS NATIONAL BANK, E.C. BARTON &amp; COMPANY, J.T. WHITE HARDWARE &amp; LUMBER COMPANY, LLC, LANSING BUILDING PRODUCTS, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>722-00502-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATKINS% CHARLES &amp; PATRICIA WATKINS, CHARLES &amp; PATRICIA FAMILY TRUST </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 7 Block 3 RIVERDALE ADD 17-13-11 0.26 Acres LOT 7 BLOCK 3 RIVERDALE ADD 717 RIVERDALE 17 13N 11E 0.26 ACRES LOT 7 BLOCK 3 RIVERDALE ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 39, ST FRANCIS LEVEE DISTRICT, CHARLES WATKINS, JR., FAYE LORRAINE FRANKLIN, VANESSA MAY GODSEY, IRS, DFA, AMERICAN EXPRESS NATIONAL BANK, E.C. BARTON &amp; COMPANY, J.T. WHITE HARDWARE &amp; LUMBER COMPANY, LLC, LANSING BUILDING PRODUCTS, INC., REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>722-00384-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATKINS,%CHARLES &amp; PATRICIA WATKINS, CHARLES &amp; PATRICIA FAMILY TRUST </x:t>
@@ -3352,59 +2293,50 @@
   <x:si>
     <x:t>Lot A SPANN &amp; WOOD ADD 16-13-11 0.16 Acres LT A REPLAT LTS 49 &amp; 50 SPANN &amp; WOOD ADD 401 CHURCH 16 13N 11E 0.16 ACRES LOT A BLOCK  SPANN &amp; WOOD ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>722-00447-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATKINS,% CHARLES &amp; PATRICIA WATKINS, CHARLES &amp; PATRICIA FAMILY TRUST </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 44 WALLER ADD 17-13-11 0.09 Acres LOT 44 OF 17-13-11 17 13N 11E 0.09 ACRES LOT 44 BLOCK  WALLER ADD ADDITION CITY  SD 57L</x:t>
   </x:si>
   <x:si>
     <x:t>722-00594-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATKINS, CHARLES &amp; PATRICIA, FAMILY TRUST % CHARLES &amp; PATRICIA WATKINS </x:t>
   </x:si>
   <x:si>
     <x:t>E47' LOT 82 514-516 BROADWAY THOMASON &amp; MORROW ADDITION 16 13N 11E 0.06 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00535-000</x:t>
   </x:si>
   <x:si>
-    <x:t>Lot 25 THOMASON &amp; MORROW ADD 16-13-11 0.12 Acres LOT 25 THOMASON &amp; MORROW ADD 200 BROADWAY 16 13N 11E 0.12 ACRES LOT 25 BLOCK  THOMASON &amp; MORROW ADD ADDITION CITY  SD 57L</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WATKINS, DONALD RAY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 003 HANCOCK TRACT 17-15-08 0.17 Acres HANCOCK TRACT 3 OF 17-15-08 17 15N 8E 0.17 ACRES LOT 3 BLOCK  HANCOCK TRACT ADDITION CITY  SD 40N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 16, ST FRANCIS LEVEE DISTRICT, CHRISTOPHER MICHAEL WATKINS, JASON MATTHEW WATKINS</x:t>
   </x:si>
   <x:si>
     <x:t>340-00187-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS%JIMMIE REA WILLIAMS, JIMMIE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 005 Block 010 ROBINDALE 2 11-15-11 0.2 Acres 2ND REPLAT BLOCK 10 LOT 5 ROBINDALE ADD OF 11-15-11 11 15N 11E 0.2 ACRES LOT 5 BLOCK 10 ROBINDALE 2 ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, KEONTRAY XAVIER WILKERSON, QUINTON J WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>305-06158-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WIMBLEY,% CHARLIE SR &amp; DEWAYNE, CHARLIE SR  ET AL </x:t>
@@ -3436,56 +2368,50 @@
   <x:si>
     <x:t>. 16 15N 11E 0.15 ACRES LOT 6 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, DISCOVER BANK, LVNV FUNDING, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>305-01774-000</x:t>
   </x:si>
   <x:si>
     <x:t>. 16 15N 11E 0.17 ACRES LOT 7 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01775-000</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH 1/2 OF LOT 4&amp;5 BLOCK 2 CHICAGO-MILL &amp; LUMBER 3RD OF 16-15-11 16 15N 11E 0.16 ACRES LOT 4 BLOCK 2 CHICAGO MILL &amp; LUMBER CO. 3RD ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-01773-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RENTALS LLC, WIMBLEY'S </x:t>
   </x:si>
   <x:si>
-    <x:t>LT 1 BLK 2 &amp; WEST 10' ABAN ALLEY OF 09-15-11 1127 A &amp; B WILLOW 9 15N 11E 0.19 ACRES LOT 1 BLOCK 2 CHICKASAWBA GARDENS ADD ADDITION CITY  SD 5N</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>S75' LOT 4 BLOCK 8 OF 10-15-11 10 15N 11E 0.22 ACRES LOT 4 BLOCK 8 COUNTRY CLUB AREA ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-02025-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">, WIMBLEY'S RENTALS LLC </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 005 ZACHRY ACRES 14-15-11 0.22 Acres E75.8' LOT 5 ZACHRY ACRES OF 14-15-11 805 CARLA 14 15N 11E 0.22 ACRES LOT 5 BLOCK  ZACHRY ACRES ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>305-07767-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOODARD,, BETTIE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 20 Block J HIGHLAND ADD  0.3 Acres LOT 20 BLOCK J HIGHLAND ADD 36 13N 10E 0.3 ACRES LOT 20 BLOCK J HIGHLAND ADD ADDITION CITY  SD 1N</x:t>
   </x:si>
   <x:si>
     <x:t>301-01626-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOODS% LEONARD M WOODS, LEONARD </x:t>
@@ -3502,414 +2428,288 @@
   <x:si>
     <x:t>. 15 15N 11E 0.16 ACRES LOT 6 BLOCK 25 BLYTHE ADDITION ADDITION CITY  SD 5N</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE DISTRICT 17, ST FRANCIS LEVEE DISTRICT, BARRY TRAVELL TAYLOR, GARY CARL DIXON, ERMA J DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>305-01088-000</x:t>
   </x:si>
   <x:si>
     <x:t>POINSETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BISE, EDWARD R </x:t>
   </x:si>
   <x:si>
     <x:t>416 WOODLAND  LEPANTO    0.34 ACRES LOT 2 BLOCK 17 HIRSCHMANS 1ST ADDITION CITY  SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>KEITH BLYTHE, MATTHEW BISE, DAVID KENT BISE, TIMOTHY BISE, POINSETT COUNTY DRAINAGE DISTRICT #7, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>333-00304-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BORNHOFT, MATT % VICKIE BORNHOFT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Lot 5, 6 &amp; W50'OF 7 211 N HAWTHORNE, FISHER ENV 71A BLOCK 10 FISHER ORIGINAL ADDITION 0.19 ACRE </x:t>
+    <x:t xml:space="preserve">BORNHOFT%VICKIE BORNHOFT, MATT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot 5, 6 &amp; W50'OF 7 211 N HAWTHORNE, FISHER  ENV 71A    0.19 ACRES LOT  BLOCK 10 FISHER ORIGINAL ADDITION CITY  SD 06FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRAVOR BORNHOFT, HEATH BORNHOFT, MARY BETH BORNHOFT, SARAH BORNHOFT, MATT BORNHOFT</x:t>
   </x:si>
   <x:si>
     <x:t>666-00062-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRYAN, PAUL B &amp; GOLDA M </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.12 ACRES LOT 5 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>GARY P BRYAN, JERRY ALLEN BRYAN, BETTY SUE TALLEY, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>333-00804-0000</x:t>
   </x:si>
   <x:si>
     <x:t>.    0.12 ACRES LOT 6 BLOCK 2 W C DAWSON ADDITION CITY LEPANTO SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>333-00805-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BYFORD, CLARENCE EDG, CLARENCE E, ODELLE</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DANIEL, WILLIAM </x:t>
   </x:si>
   <x:si>
     <x:t>346 PINE  TRUMANN    0.13 ACRES LOT 12 BLOCK 18 POINSETT LUMBER &amp; MFG CO 4TH ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>555-00443-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNCAN, BILLY JOE &amp; TINA MARIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 435' OF LOT 4 PT SW NW ENV 259A-1306 HARRISBURG 20 10N 4E 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>004-02869-0004</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">REALTY AR LLC, EZ </x:t>
+  </x:si>
+  <x:si>
     <x:t>POINSETT FINANCIAL SERVICES  TRUMANN    0.07 ACRES LOT 1 BLOCK B TRUMANN ORIGINAL ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00022-0000</x:t>
   </x:si>
   <x:si>
     <x:t>GRIFFIN LAND &amp; TIMBER INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FR PT N1/2 NW  WEINER SCHOOL DIST. 15 10N 1E 5.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00154-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HEDGE &amp; AMANDA COLDIRON HEDGE, DENNIS </x:t>
   </x:si>
   <x:si>
     <x:t>TRACT 3A PLAT C-105 AKA ENV 130B  HARRISBURG 4 10N 4E 2.73 ACRES LOT  BLOCK  DAWSON ADDITION CITY  SD 6</x:t>
   </x:si>
   <x:si>
     <x:t>FORD MOTOR CREDIT COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t>400-00010-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HENARD, DUSTIN </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HENDRIX, CARL H </x:t>
   </x:si>
   <x:si>
     <x:t>422 WOODROW LN  LEPANTO    0.14 ACRES LOT 17 BLOCK  MILLS ADDITION CITY  SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DISTRICT #7</x:t>
   </x:si>
   <x:si>
     <x:t>333-00902-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HINDMAN, TABATHA </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 4 EXC S 30'  398 BANKS  TYRONZA 16 10N 7E 0.17 ACRES LOT  BLOCK 19 WILLOW OAK ADDITION CITY  SD 14TY</x:t>
   </x:si>
   <x:si>
     <x:t>MARK HINDMAN, FIRST DELTA BANK, DFA, THE BODY SHOP TRUCK &amp; TRAILER REPAIR, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>444-00418-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPKINS, LARKIN &amp; PAMELA </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 NE NE PT UNIT 59 19 10N 6E 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>006-06273-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUFFINS, FRANCIS </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW  WEINER SCHOOL DIST. 15 10N 1E 0.76 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
   </x:si>
   <x:si>
     <x:t>EMILY MOORE, RICHARD HUFFINS, SHELLY HUFFINS, FRANK HUFFINS, JIMMY HUFFINS, JASON HUFFINS, DENNIS HUFFINS</x:t>
   </x:si>
   <x:si>
     <x:t>001-00152-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCLAIN, BOBBY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 0.76 ACRES LOT 8 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
+    <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.09 ACRES LOT 11 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>SHANNON MCCLAIN, TAMMY MCCLAIN, KEITH MCCLAIN</x:t>
   </x:si>
   <x:si>
-    <x:t>611-00008-0000</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>611-00011-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.03 ACRES LOT 12 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00012-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.01 ACRES LOT 13 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00013-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 NW SEC 26 &amp; PT S1/2 SW SEC 23 PLAT D-75 23 11N 6E 1.89 ACRES LOT 14 BLOCK  WATSON FIRST ADDITION CITY  SD 28</x:t>
   </x:si>
   <x:si>
     <x:t>611-00014-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCCLAIN, BOBBY &amp; BRENDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCCLAIN, BOBBY J &amp; BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 2     0.05 ACRES LOT  BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE SD 28MT</x:t>
   </x:si>
   <x:si>
     <x:t>222-00366-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 2    0.05 ACRES LOT  BLOCK 2 ST FRANCIS ADDITION CITY MARKED TREE SD 28MT</x:t>
   </x:si>
   <x:si>
     <x:t>222-00369-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MEREDITH, B A % MARJORIE HAMRICK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE HARRISBURG 20 10N 4E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>004-02883-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOSLEY, BILLIE JOE &amp; DELORES DIANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE HARRISBURG LOT 5 &amp; 6 BLOCK B HUNTS WOODLAND ADDITION 32 11N 4E 0.5 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>415-00025-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">EXCHANGE LLC, MVAL </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PATE%JOHNNY PATE, EARL &amp; RACHAEL </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.11 ACRES LOT 4 BLOCK  MILLS ADDITION CITY LEPANTO SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>CURTIS PATE, DARLINE PATE, USDA RURAL HOUSING SERVICE, ST FRANCIS LEVEE DISTRICT, POINSETT COUNTY DRAINAGE DIST #7</x:t>
   </x:si>
   <x:si>
     <x:t>333-00889-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ASSETS LLC, REEF </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RODGERS &amp; WILLIS C GULLEY, RUBY B </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.17 ACRES LOT 9 BLOCK 2 J E THORPES ADDITION CITY TYRONZA SD 14TY</x:t>
   </x:si>
   <x:si>
     <x:t>444-00060-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SIMPSON, BARBARA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, KIMBERLY A </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW TRACT 1  SURVEY 6-13-06 ENV S 168 B  LEPANTO 3 11N 7E 0.29 ACRES LOT  BLOCK  LEPANTO ACREAGE ADDITION CITY  SD 14LE</x:t>
   </x:si>
   <x:si>
     <x:t>333-00918-0009</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, PARKER KEVIN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH- JTWROS%STACEY DIXON, PATSY &amp; JIMMY R </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.34 ACRES LOT 15 THRU 18 BLOCK 4 BRADFORD ADDITION CITY  SD 06WE</x:t>
   </x:si>
   <x:si>
     <x:t>STACEY DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>777-00364-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, CORY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE1/4 NE1/4 MARKED TREE SD 36 11N 5E 1.4 ACRES </x:t>
+    <x:t>PT NE1/4 NE1/4  MARKED TREE SD 36 11N 5E 1.4 ACRES LOT  BLOCK   ADDITION CITY  SD 28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STARETTE DEAN, ST FRANCIS LEVEE DISTRICT, DRAINAGE DISTRICT #7</x:t>
   </x:si>
   <x:si>
     <x:t>005-05324-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VENTURES LLC, TCP </x:t>
   </x:si>
   <x:si>
     <x:t>444 WAYNE ST  TRUMANN    0.14 ACRES LOT 15 BLOCK 1 GREGORY ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-01995-0000</x:t>
   </x:si>
   <x:si>
     <x:t>.    0.16 ACRES LOT 10 BLOCK 5 POINSETT LUMBER &amp; MFG CO 1ST ADDITION CITY TRUMANN SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00207-0000</x:t>
   </x:si>
   <x:si>
     <x:t>Lot 2 EXC N 10'  KALU'S  TRUMANN    0.05 ACRES LOT  BLOCK B TRUMANN ORIGINAL ADDITION CITY  SD 21TM</x:t>
   </x:si>
   <x:si>
     <x:t>555-00023-0000</x:t>
   </x:si>
@@ -4350,9445 +3150,7921 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4135</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4136</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4137</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4138</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4139</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>13</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>2980.15</x:v>
+        <x:v>3031.53</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4140</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>886.32</x:v>
+        <x:v>923.02</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4141</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1818.13</x:v>
+        <x:v>1854.83</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4142</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>24</x:v>
-[...11 lines deleted...]
-        <x:v>1701.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4143</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>28</x:v>
-[...11 lines deleted...]
-        <x:v>7380.95</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4144</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>659.47</x:v>
+        <x:v>674.15</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4145</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>656.27</x:v>
+        <x:v>670.95</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4146</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>602.57</x:v>
+        <x:v>624.59</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4147</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>2225.56</x:v>
+        <x:v>2269.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4148</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>552.63</x:v>
+        <x:v>574.65</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4149</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>49</x:v>
-[...11 lines deleted...]
-        <x:v>2691.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4150</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>6208.15</x:v>
+        <x:v>6223.44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4151</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>927.76</x:v>
+        <x:v>942.44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4152</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>696.76</x:v>
+        <x:v>726.12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4153</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>3877.56</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4154</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>431.42</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4155</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>190.84</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4156</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>8559.83</x:v>
+        <x:v>8581.85</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4157</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>1214.09</x:v>
+        <x:v>1243.45</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4158</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
-[...11 lines deleted...]
-        <x:v>9334.64</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4159</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
-[...11 lines deleted...]
-        <x:v>430.36</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4160</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
-[...11 lines deleted...]
-        <x:v>1756.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4161</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>7275.9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4162</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>998.34</x:v>
+        <x:v>1035.04</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4163</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>92</x:v>
-[...11 lines deleted...]
-        <x:v>4126.29</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4164</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>95</x:v>
-[...11 lines deleted...]
-        <x:v>5156.8</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4165</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>95</x:v>
-[...11 lines deleted...]
-        <x:v>4575.15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4166</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>215.2</x:v>
+        <x:v>237.22</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4167</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>729.18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4168</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>679.94</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4169</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>113</x:v>
-[...11 lines deleted...]
-        <x:v>610.47</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4170</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>113</x:v>
-[...11 lines deleted...]
-        <x:v>821.98</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4171</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
-[...11 lines deleted...]
-        <x:v>253.67</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4172</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4173</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4174</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
-[...11 lines deleted...]
-        <x:v>28989.26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4175</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4176</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>1639.3</x:v>
+        <x:v>1654.59</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4177</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>2223.4</x:v>
+        <x:v>2269.88</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4178</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>132</x:v>
-[...11 lines deleted...]
-        <x:v>1958.89</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4179</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>136</x:v>
-[...11 lines deleted...]
-        <x:v>395.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4180</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>553.54</x:v>
+        <x:v>582.9</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4181</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>239.81</x:v>
+        <x:v>247.15</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4182</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>146</x:v>
-[...11 lines deleted...]
-        <x:v>1599.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4183</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>1614.61</x:v>
+        <x:v>1629.29</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4184</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
-[...11 lines deleted...]
-        <x:v>512.61</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4185</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>2047.15</x:v>
+        <x:v>2083.85</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4186</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>63128.64</x:v>
+        <x:v>63135.98</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4187</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4188</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>4477.64</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4189</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4190</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4191</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>634.31</x:v>
+        <x:v>664.28</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4192</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>7329.57</x:v>
+        <x:v>7344.25</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4193</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>2126.52</x:v>
+        <x:v>2163.22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4194</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4195</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>264.86</x:v>
+        <x:v>279.54</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4196</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>180</x:v>
-[...11 lines deleted...]
-        <x:v>1736.35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4197</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>224.3</x:v>
+        <x:v>231.64</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4198</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>2586.94</x:v>
+        <x:v>2601.62</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4199</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>327.89</x:v>
+        <x:v>342.57</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4200</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>197</x:v>
-[...11 lines deleted...]
-        <x:v>6216.67</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4201</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>899.07</x:v>
+        <x:v>913.75</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4202</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>205</x:v>
-[...11 lines deleted...]
-        <x:v>2117.72</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4203</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4204</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>226.65</x:v>
+        <x:v>234.6</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4205</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4206</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4207</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4208</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>271.38</x:v>
+        <x:v>278.72</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4209</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>271.38</x:v>
+        <x:v>278.72</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4210</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>279.33</x:v>
+        <x:v>286.67</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4211</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>271.38</x:v>
+        <x:v>278.72</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4212</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>271.38</x:v>
+        <x:v>278.72</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4213</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>271.38</x:v>
+        <x:v>278.72</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4214</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>1171.04</x:v>
+        <x:v>1193.06</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4215</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>2472.77</x:v>
+        <x:v>2516.81</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4216</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>1706</x:v>
+        <x:v>1772.06</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4217</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>605.5</x:v>
+        <x:v>620.18</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4218</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>284.48</x:v>
+        <x:v>299.16</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4219</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>253</x:v>
-[...11 lines deleted...]
-        <x:v>334.4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4220</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>426.71</x:v>
+        <x:v>448.73</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4221</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>1462.92</x:v>
+        <x:v>1477.6</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4222</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>1662.35</x:v>
+        <x:v>1677.03</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4223</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>269</x:v>
-[...11 lines deleted...]
-        <x:v>798.39</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>4224</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>269</x:v>
-[...11 lines deleted...]
-        <x:v>7315.78</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>4225</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>284.48</x:v>
+        <x:v>299.16</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>4226</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>671.97</x:v>
+        <x:v>686.65</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>4227</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>3458.06</x:v>
+        <x:v>3472.74</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>4228</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>286</x:v>
-[...11 lines deleted...]
-        <x:v>1688.83</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>4229</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>289</x:v>
-[...11 lines deleted...]
-        <x:v>682.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>4230</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>289</x:v>
-[...11 lines deleted...]
-        <x:v>682.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>4231</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D98" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>16517.13</x:v>
+        <x:v>16605.21</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>4232</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D99" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>2171.84</x:v>
+        <x:v>2267.26</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>4233</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>301</x:v>
-[...11 lines deleted...]
-        <x:v>286.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>4234</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>305</x:v>
-[...11 lines deleted...]
-        <x:v>348.4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>4235</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>309</x:v>
-[...11 lines deleted...]
-        <x:v>452.55</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>4236</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>313</x:v>
-[...11 lines deleted...]
-        <x:v>449.88</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>4237</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>316</x:v>
-[...11 lines deleted...]
-        <x:v>2228.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>4238</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="1">
-        <x:v>2139.82</x:v>
+        <x:v>2147.16</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>4239</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>336.87</x:v>
+        <x:v>351.55</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>4240</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>4047.79</x:v>
+        <x:v>4062.47</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>4241</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>4242</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>334</x:v>
-[...11 lines deleted...]
-        <x:v>406.78</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>4243</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>338</x:v>
-[...11 lines deleted...]
-        <x:v>735.62</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>4244</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>515.82</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>4245</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>343</x:v>
-[...11 lines deleted...]
-        <x:v>1915.67</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>4246</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>347</x:v>
-[...11 lines deleted...]
-        <x:v>685.73</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>4247</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>304.42</x:v>
+        <x:v>333.78</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>4248</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>351</x:v>
-[...11 lines deleted...]
-        <x:v>1093.73</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>4249</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>434.07</x:v>
+        <x:v>456.09</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>4250</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>426.35</x:v>
+        <x:v>441.03</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>4251</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>365</x:v>
-[...11 lines deleted...]
-        <x:v>838.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>4252</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>279.53</x:v>
+        <x:v>294.21</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>4253</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>230.8</x:v>
+        <x:v>245.48</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>4254</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>230.8</x:v>
+        <x:v>245.48</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>4255</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>230.8</x:v>
+        <x:v>245.48</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>4256</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>381</x:v>
-[...11 lines deleted...]
-        <x:v>2369.35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>4257</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>1993.96</x:v>
+        <x:v>2023.32</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>4258</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>388</x:v>
-[...11 lines deleted...]
-        <x:v>284.48</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>4259</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>391</x:v>
-[...11 lines deleted...]
-        <x:v>3509.73</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>4260</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>3157.2</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>4261</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>275.72</x:v>
+        <x:v>283.06</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>4262</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>402</x:v>
-[...11 lines deleted...]
-        <x:v>229.1</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>4263</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>823.69</x:v>
+        <x:v>838.37</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>4264</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>4265</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>284.48</x:v>
+        <x:v>291.82</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>4266</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>255.56</x:v>
+        <x:v>262.9</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>4267</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>417</x:v>
-[...11 lines deleted...]
-        <x:v>224.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>4268</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>261.84</x:v>
+        <x:v>269.18</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>4269</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>255.56</x:v>
+        <x:v>262.9</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>4270</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>4271</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>429</x:v>
-[...11 lines deleted...]
-        <x:v>3750.16</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>4272</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>433</x:v>
-[...11 lines deleted...]
-        <x:v>342.32</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>4273</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>437</x:v>
-[...11 lines deleted...]
-        <x:v>516.81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>4274</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>575.47</x:v>
+        <x:v>590.15</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>4275</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>444</x:v>
-[...11 lines deleted...]
-        <x:v>1750.25</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>4276</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>448</x:v>
-[...11 lines deleted...]
-        <x:v>540.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>4277</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G144" s="1">
         <x:v>2776.27</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>4278</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>455</x:v>
-[...11 lines deleted...]
-        <x:v>2293.46</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>4279</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>2960.42</x:v>
+        <x:v>2975.1</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>4280</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>4281</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>4282</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>4283</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>4284</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>748.67</x:v>
+        <x:v>770.69</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>4285</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>4286</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>271.65</x:v>
+        <x:v>286.33</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>4287</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>7390.46</x:v>
+        <x:v>7397.8</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>4288</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>489</x:v>
-[...11 lines deleted...]
-        <x:v>665.27</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>4289</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>4290</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>232.61</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>4291</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>660.27</x:v>
+        <x:v>668.22</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>4292</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>4293</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>4294</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>4295</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>229.66</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>4296</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>229.66</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>4297</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>229.66</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>4298</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>660.27</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>4299</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>290.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>4300</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>290.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>4301</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>229.66</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>4302</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>665.27</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>4303</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>229.66</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>4304</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>229.66</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>4305</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>229.66</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>4306</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>493</x:v>
-[...11 lines deleted...]
-        <x:v>229.66</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>4307</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>404.91</x:v>
+        <x:v>434.27</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>4308</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>1285.51</x:v>
+        <x:v>1292.85</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>4309</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>694.73</x:v>
+        <x:v>702.07</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>4310</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>578.04</x:v>
+        <x:v>585.38</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>4311</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>543</x:v>
-[...11 lines deleted...]
-        <x:v>799.64</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>4312</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>543</x:v>
-[...11 lines deleted...]
-        <x:v>813.83</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>4313</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>549</x:v>
-[...11 lines deleted...]
-        <x:v>764</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>4314</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>342.32</x:v>
+        <x:v>349.66</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>4315</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>555</x:v>
-[...11 lines deleted...]
-        <x:v>2371.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>4316</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G183" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>4317</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>556.76</x:v>
+        <x:v>564.1</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>4318</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>4319</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>569</x:v>
-[...11 lines deleted...]
-        <x:v>978.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>4320</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>573</x:v>
-[...11 lines deleted...]
-        <x:v>735.58</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>4321</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>576</x:v>
-[...11 lines deleted...]
-        <x:v>1518.28</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>4322</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>579</x:v>
-[...11 lines deleted...]
-        <x:v>1608.91</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>4323</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>582</x:v>
-[...11 lines deleted...]
-        <x:v>821.35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>4324</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>582</x:v>
-[...11 lines deleted...]
-        <x:v>390.41</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>4325</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>226.65</x:v>
+        <x:v>241.33</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>4326</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G193" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>4327</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G194" s="1">
         <x:v>429.07</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>4328</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>354.36</x:v>
+        <x:v>361.7</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>4329</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>2419.4</x:v>
+        <x:v>2434.08</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>4330</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>279.79</x:v>
+        <x:v>294.47</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>4331</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G198" s="1">
         <x:v>342.32</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>4332</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G199" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>4333</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G200" s="1">
         <x:v>228.99</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>4334</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G201" s="1">
-        <x:v>351.85</x:v>
+        <x:v>359.19</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>4335</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>621</x:v>
-[...11 lines deleted...]
-        <x:v>325.88</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>4336</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G203" s="1">
         <x:v>749.55</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>4337</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G204" s="1">
         <x:v>342.32</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>4338</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G205" s="1">
         <x:v>297.54</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>4339</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G206" s="1">
         <x:v>241.33</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>4340</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G207" s="1">
         <x:v>299.16</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>4341</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>640</x:v>
-[...11 lines deleted...]
-        <x:v>228.72</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>4342</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>712.76</x:v>
+        <x:v>720.1</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>4343</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G210" s="1">
-        <x:v>289.18</x:v>
+        <x:v>296.52</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>4344</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G211" s="1">
-        <x:v>349.36</x:v>
+        <x:v>356.7</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>4345</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G212" s="1">
-        <x:v>1339.93</x:v>
+        <x:v>1347.27</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>4346</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G213" s="1">
         <x:v>1355.97</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>4347</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G214" s="1">
         <x:v>279.79</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>4348</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>1489.63</x:v>
+        <x:v>1504.31</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>4349</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G216" s="1">
-        <x:v>1572.45</x:v>
+        <x:v>1587.13</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>4350</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>321.73</x:v>
+        <x:v>344.97</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>4351</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>2530.63</x:v>
+        <x:v>2537.97</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>4352</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G219" s="1">
-        <x:v>274.92</x:v>
+        <x:v>282.26</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>4353</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>1617.16</x:v>
+        <x:v>1624.5</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>4354</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>685</x:v>
-[...11 lines deleted...]
-        <x:v>6123.17</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>4355</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>415.41</x:v>
+        <x:v>452.11</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>4356</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>692</x:v>
-[...11 lines deleted...]
-        <x:v>1204.97</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>4357</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>477.6</x:v>
+        <x:v>484.94</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>4358</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>2335.68</x:v>
+        <x:v>2343.02</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>4359</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>4360</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>446.89</x:v>
+        <x:v>454.23</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>4361</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G228" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>4362</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>342.32</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>4363</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>11734.12</x:v>
+        <x:v>11741.46</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>4364</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>1055.35</x:v>
+        <x:v>1077.37</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>4365</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>310.28</x:v>
+        <x:v>317.62</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>4366</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>446.92</x:v>
+        <x:v>454.26</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>4367</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>367.83</x:v>
+        <x:v>389.85</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>4368</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>733</x:v>
-[...11 lines deleted...]
-        <x:v>3942.84</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>4369</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>737</x:v>
-[...11 lines deleted...]
-        <x:v>284.48</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>4370</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G237" s="1">
         <x:v>252.54</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>4371</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G238" s="1">
         <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>4372</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>746</x:v>
-[...11 lines deleted...]
-        <x:v>226.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>4373</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G240" s="1">
-        <x:v>750.66</x:v>
+        <x:v>794.7</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>4374</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G241" s="1">
-        <x:v>879.61</x:v>
+        <x:v>901.63</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>4375</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>335.27</x:v>
+        <x:v>349.95</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>4376</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>3251.73</x:v>
+        <x:v>3266.41</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>4377</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>4378</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>397.41</x:v>
+        <x:v>419.43</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>4379</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G246" s="1">
-        <x:v>3801.86</x:v>
+        <x:v>3823.88</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>4380</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>4381</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>1744.9</x:v>
+        <x:v>1759.58</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>4382</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>776</x:v>
-[...11 lines deleted...]
-        <x:v>1167.26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>4383</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>780</x:v>
-[...11 lines deleted...]
-        <x:v>429.07</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>4384</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G251" s="1">
-        <x:v>1255.7</x:v>
+        <x:v>1263.04</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>4385</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>239.51</x:v>
+        <x:v>254.19</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>4386</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>457.29</x:v>
+        <x:v>464.63</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>4387</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>842.74</x:v>
+        <x:v>864.76</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>4388</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>1336.93</x:v>
+        <x:v>1344.27</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>4389</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>4390</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>501.32</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>4391</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G258" s="1">
-        <x:v>400.15</x:v>
+        <x:v>422.17</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>4392</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>520.01</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>4393</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>812</x:v>
-[...11 lines deleted...]
-        <x:v>733.46</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>4394</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G261" s="1">
-        <x:v>4784.98</x:v>
+        <x:v>4792.32</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>4395</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>819</x:v>
-[...11 lines deleted...]
-        <x:v>289.18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>4396</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>4397</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G264" s="1">
-        <x:v>1074.19</x:v>
+        <x:v>1081.53</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>4398</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G265" s="1">
-        <x:v>908.11</x:v>
+        <x:v>937.47</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>4399</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>910.43</x:v>
+        <x:v>947.13</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>4400</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="G267" s="1">
-        <x:v>1428.16</x:v>
+        <x:v>1435.5</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>4401</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>679.16</x:v>
+        <x:v>701.18</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>4402</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G269" s="1">
-        <x:v>233.97</x:v>
+        <x:v>248.65</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>4403</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G270" s="1">
-        <x:v>986.78</x:v>
+        <x:v>994.12</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>4404</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>4405</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G272" s="1">
-        <x:v>755.65</x:v>
+        <x:v>762.99</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>4406</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G273" s="1">
-        <x:v>2690.29</x:v>
+        <x:v>2719.65</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>4407</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G274" s="1">
-        <x:v>339.44</x:v>
+        <x:v>361.46</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>4408</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>864</x:v>
-[...11 lines deleted...]
-        <x:v>481.72</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>4409</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G276" s="1">
-        <x:v>3486.34</x:v>
+        <x:v>3508.36</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>4410</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G277" s="1">
-        <x:v>284.48</x:v>
+        <x:v>306.5</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>4411</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G278" s="1">
-        <x:v>1292.31</x:v>
+        <x:v>1321.67</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>4412</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G279" s="1">
-        <x:v>573.66</x:v>
+        <x:v>588.34</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>4413</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G280" s="1">
-        <x:v>1034.94</x:v>
+        <x:v>1049.62</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>4414</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>4415</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>887</x:v>
-[...11 lines deleted...]
-        <x:v>287.8</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>4416</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>890</x:v>
-[...11 lines deleted...]
-        <x:v>2084.76</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>4417</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>893</x:v>
-[...11 lines deleted...]
-        <x:v>4195.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>4418</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G285" s="1">
-        <x:v>432.7</x:v>
+        <x:v>440.04</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>4419</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>371.23</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>4420</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G287" s="1">
         <x:v>280.91</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>4421</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G288" s="1">
-        <x:v>520.01</x:v>
+        <x:v>534.69</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>4422</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G289" s="1">
-        <x:v>509.83</x:v>
+        <x:v>531.85</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>4423</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>915</x:v>
-[...11 lines deleted...]
-        <x:v>391.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>4424</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>919</x:v>
-[...11 lines deleted...]
-        <x:v>1261.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>4425</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>1638.57</x:v>
+        <x:v>1653.25</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>4426</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>926</x:v>
-[...11 lines deleted...]
-        <x:v>449.53</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>4427</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="G294" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>4428</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G295" s="1">
-        <x:v>1096.22</x:v>
+        <x:v>1125.58</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>4429</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>937</x:v>
-[...11 lines deleted...]
-        <x:v>228.99</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>4430</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>941</x:v>
-[...11 lines deleted...]
-        <x:v>289.18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>4431</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>4432</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G299" s="1">
-        <x:v>4686.58</x:v>
+        <x:v>4693.92</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>4433</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>951</x:v>
-[...11 lines deleted...]
-        <x:v>258.62</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>4434</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G301" s="1">
         <x:v>354.36</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>4435</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G302" s="1">
         <x:v>305.87</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>4436</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G303" s="1">
-        <x:v>836.74</x:v>
+        <x:v>844.08</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>4437</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="G304" s="1">
         <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>4438</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G305" s="1">
-        <x:v>289.18</x:v>
+        <x:v>296.52</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>4439</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G306" s="1">
-        <x:v>307.46</x:v>
+        <x:v>329.48</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>4440</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D307" s="4" t="s">
-        <x:v>974</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G307" s="1">
-        <x:v>275632.28</x:v>
+        <x:v>275705.68</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>4441</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>977</x:v>
-[...11 lines deleted...]
-        <x:v>890.6</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>4442</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G309" s="1">
-        <x:v>282.22</x:v>
+        <x:v>289.56</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>4443</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G310" s="1">
-        <x:v>1743.98</x:v>
+        <x:v>1758.66</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>4444</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G311" s="1">
         <x:v>1607.32</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>4445</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>987</x:v>
-[...11 lines deleted...]
-        <x:v>4632.43</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>4446</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G313" s="1">
-        <x:v>9730.42</x:v>
+        <x:v>9737.76</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>4447</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>4448</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G315" s="1">
-        <x:v>1514.81</x:v>
+        <x:v>1536.83</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>4449</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G316" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>4450</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>1003</x:v>
-[...11 lines deleted...]
-        <x:v>787.87</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>4451</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>1007</x:v>
-[...11 lines deleted...]
-        <x:v>226.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>4452</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G319" s="1">
-        <x:v>342.32</x:v>
+        <x:v>349.66</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>4453</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="G320" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>4454</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G321" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>4455</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="G322" s="1">
-        <x:v>226.65</x:v>
+        <x:v>233.99</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>4456</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G323" s="1">
-        <x:v>2692.1</x:v>
+        <x:v>2728.8</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>4457</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G324" s="1">
-        <x:v>255.56</x:v>
+        <x:v>262.9</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>4458</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G325" s="1">
-        <x:v>803.34</x:v>
+        <x:v>810.68</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>4459</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>1028</x:v>
-[...11 lines deleted...]
-        <x:v>277.14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>4460</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="G327" s="1">
         <x:v>277.14</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>4461</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="G328" s="1">
         <x:v>334.98</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>4462</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="G329" s="1">
-        <x:v>277.14</x:v>
+        <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>4463</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G330" s="1">
         <x:v>237.92</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>4464</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G331" s="1">
         <x:v>226.65</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>4465</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="G332" s="1">
-        <x:v>711.64</x:v>
+        <x:v>718.98</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>4466</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>1049</x:v>
-[...11 lines deleted...]
-        <x:v>3301.41</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>4467</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>4468</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="G335" s="1">
-        <x:v>3715.48</x:v>
+        <x:v>3730.16</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>4469</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G336" s="1">
         <x:v>341.78</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>4470</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G337" s="1">
-        <x:v>342.93</x:v>
+        <x:v>350.88</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>4471</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G338" s="1">
         <x:v>242.46</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>4472</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G339" s="1">
         <x:v>219.31</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>4473</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="G340" s="1">
         <x:v>219.31</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>4474</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G341" s="1">
         <x:v>273.57</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>4475</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>219.31</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>4476</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1074</x:v>
-[...11 lines deleted...]
-        <x:v>544.29</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>4477</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1074</x:v>
-[...11 lines deleted...]
-        <x:v>801.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>4478</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1081</x:v>
-[...11 lines deleted...]
-        <x:v>1064.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>4479</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="G346" s="1">
-        <x:v>4007.5</x:v>
+        <x:v>4014.84</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>4480</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G347" s="1">
-        <x:v>578.83</x:v>
+        <x:v>586.17</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>4481</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1091</x:v>
-[...11 lines deleted...]
-        <x:v>6384.63</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>4482</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G349" s="1">
-        <x:v>224.3</x:v>
+        <x:v>246.32</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>4483</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G350" s="1">
-        <x:v>1705.92</x:v>
+        <x:v>1757.91</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>4484</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G351" s="1">
-        <x:v>2539.68</x:v>
+        <x:v>2591.06</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>4485</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="G352" s="1">
-        <x:v>1120.43</x:v>
+        <x:v>1164.47</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>4486</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="G353" s="1">
-        <x:v>1076.16</x:v>
+        <x:v>1127.54</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>4487</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1095</x:v>
-[...11 lines deleted...]
-        <x:v>1020.32</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>4488</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="G355" s="1">
-        <x:v>2267.93</x:v>
+        <x:v>2297.29</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>4489</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>4490</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>4491</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G358" s="1">
-        <x:v>4022.63</x:v>
+        <x:v>4044.65</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>4492</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="G359" s="1">
-        <x:v>659.35</x:v>
+        <x:v>674.03</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>4493</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G360" s="1">
-        <x:v>2955.21</x:v>
+        <x:v>2977.23</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>4494</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="G361" s="1">
         <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>4495</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G362" s="1">
-        <x:v>474.07</x:v>
+        <x:v>481.41</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>4496</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="G363" s="1">
         <x:v>284.48</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>4497</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>1139</x:v>
-[...11 lines deleted...]
-        <x:v>1879</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>4498</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="G365" s="1">
-        <x:v>4693.33</x:v>
+        <x:v>4700.67</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>4499</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="G366" s="1">
-        <x:v>2138.24</x:v>
+        <x:v>2145.58</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>4500</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G367" s="1">
         <x:v>315.96</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>4501</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G368" s="1">
-        <x:v>342.32</x:v>
+        <x:v>349.66</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>4502</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G369" s="1">
-        <x:v>284.48</x:v>
+        <x:v>313.84</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>4503</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="G370" s="1">
-        <x:v>1519.62</x:v>
+        <x:v>1548.98</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>4504</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G371" s="1">
-        <x:v>1594.68</x:v>
+        <x:v>1631.38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>4505</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G372" s="1">
-        <x:v>359.37</x:v>
+        <x:v>381.39</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>4506</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G373" s="1">
-        <x:v>359.37</x:v>
+        <x:v>381.39</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>4507</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1171</x:v>
-[...11 lines deleted...]
-        <x:v>528.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>4508</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>1174</x:v>
-[...11 lines deleted...]
-        <x:v>1798.14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>4509</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="G376" s="1">
-        <x:v>692.19</x:v>
+        <x:v>699.53</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>4510</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="G377" s="1">
-        <x:v>408.8</x:v>
+        <x:v>445.5</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>4511</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="G378" s="1">
-        <x:v>4758.73</x:v>
+        <x:v>4766.07</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>4512</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>4513</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="G380" s="1">
-        <x:v>209.67</x:v>
+        <x:v>217.01</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>4514</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="G381" s="1">
-        <x:v>970.75</x:v>
+        <x:v>985.43</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>4515</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1194</x:v>
-[...11 lines deleted...]
-        <x:v>1377.07</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>4516</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1197</x:v>
-[...11 lines deleted...]
-        <x:v>505.35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>4517</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="G384" s="1">
-        <x:v>395.28</x:v>
+        <x:v>409.96</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>4518</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G385" s="1">
-        <x:v>4354.63</x:v>
+        <x:v>4391.33</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>4519</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="G386" s="1">
-        <x:v>747.28</x:v>
+        <x:v>777.25</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>4520</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="G387" s="1">
-        <x:v>695.51</x:v>
+        <x:v>739.55</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>4521</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1216</x:v>
-[...11 lines deleted...]
-        <x:v>171.77</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>4522</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1216</x:v>
-[...11 lines deleted...]
-        <x:v>171.77</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>4523</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1216</x:v>
-[...11 lines deleted...]
-        <x:v>393.99</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:7">
       <x:c r="A391" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B391" s="0">
         <x:v>4524</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1216</x:v>
-[...11 lines deleted...]
-        <x:v>174.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:7">
       <x:c r="A392" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B392" s="0">
         <x:v>4525</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1216</x:v>
-[...11 lines deleted...]
-        <x:v>174.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:7">
       <x:c r="A393" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B393" s="0">
         <x:v>4526</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>1216</x:v>
-[...11 lines deleted...]
-        <x:v>174.44</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:7">
       <x:c r="A394" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B394" s="0">
         <x:v>4527</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>1216</x:v>
-[...11 lines deleted...]
-        <x:v>174.55</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:7">
       <x:c r="A395" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B395" s="0">
         <x:v>4528</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="G395" s="1">
         <x:v>174.6</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:7">
       <x:c r="A396" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B396" s="0">
         <x:v>4529</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="G396" s="1">
         <x:v>174.55</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:7">
       <x:c r="A397" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B397" s="0">
         <x:v>4530</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="G397" s="1">
         <x:v>174.49</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:7">
       <x:c r="A398" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B398" s="0">
         <x:v>4531</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G398" s="1">
         <x:v>180.31</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:7">
       <x:c r="A399" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B399" s="0">
         <x:v>4532</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>1240</x:v>
-[...11 lines deleted...]
-        <x:v>333.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:7">
       <x:c r="A400" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B400" s="0">
         <x:v>4533</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:7">
       <x:c r="A401" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B401" s="0">
         <x:v>4534</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G401" s="1">
-        <x:v>303.64</x:v>
+        <x:v>335.44</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:7">
       <x:c r="A402" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B402" s="0">
         <x:v>4535</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="G402" s="1">
         <x:v>295.69</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:7">
       <x:c r="A403" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B403" s="0">
         <x:v>4536</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G403" s="1">
         <x:v>456.79</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:7">
       <x:c r="A404" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B404" s="0">
         <x:v>4537</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="G404" s="1">
-        <x:v>463.51</x:v>
+        <x:v>478.19</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:7">
       <x:c r="A405" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B405" s="0">
         <x:v>4538</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>1254</x:v>
-[...11 lines deleted...]
-        <x:v>1829.22</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:7">
       <x:c r="A406" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B406" s="0">
         <x:v>4539</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G406" s="1">
-        <x:v>693.23</x:v>
+        <x:v>715.25</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:7">
       <x:c r="A407" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B407" s="0">
         <x:v>4540</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:7">
       <x:c r="A408" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B408" s="0">
         <x:v>4541</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>1261</x:v>
-[...11 lines deleted...]
-        <x:v>5893.53</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:7">
       <x:c r="A409" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B409" s="0">
         <x:v>4542</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G409" s="1">
-        <x:v>751.43</x:v>
+        <x:v>766.11</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:7">
       <x:c r="A410" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B410" s="0">
         <x:v>4543</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>1268</x:v>
-[...11 lines deleted...]
-        <x:v>1980.42</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:7">
       <x:c r="A411" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B411" s="0">
         <x:v>4544</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G411" s="1">
-        <x:v>288.4</x:v>
+        <x:v>303.08</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:7">
       <x:c r="A412" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B412" s="0">
         <x:v>4545</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>1275</x:v>
-[...11 lines deleted...]
-        <x:v>2204.94</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:7">
       <x:c r="A413" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B413" s="0">
         <x:v>4546</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G413" s="1">
-        <x:v>1009.08</x:v>
+        <x:v>1023.76</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:7">
       <x:c r="A414" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B414" s="0">
         <x:v>4547</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:7">
       <x:c r="A415" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B415" s="0">
         <x:v>4548</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="G415" s="1">
-        <x:v>518.53</x:v>
+        <x:v>533.21</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:7">
       <x:c r="A416" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B416" s="0">
         <x:v>4549</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G416" s="1">
-        <x:v>353.09</x:v>
+        <x:v>367.77</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:7">
       <x:c r="A417" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B417" s="0">
         <x:v>4550</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="G417" s="1">
         <x:v>314.92</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:7">
       <x:c r="A418" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B418" s="0">
         <x:v>4551</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="G418" s="1">
-        <x:v>1131.11</x:v>
+        <x:v>1138.45</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:7">
       <x:c r="A419" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B419" s="0">
         <x:v>4552</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="G419" s="1">
-        <x:v>3770.49</x:v>
+        <x:v>3785.17</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:7">
       <x:c r="A420" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B420" s="0">
         <x:v>4553</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="G420" s="1">
-        <x:v>299.42</x:v>
+        <x:v>314.1</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:7">
       <x:c r="A421" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B421" s="0">
         <x:v>4554</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G421" s="1">
-        <x:v>265.87</x:v>
+        <x:v>273.21</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:7">
       <x:c r="A422" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="B422" s="0">
         <x:v>4555</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>