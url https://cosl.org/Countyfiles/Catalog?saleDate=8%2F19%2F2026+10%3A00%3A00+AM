--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625d380d27cc4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c35f97956bc84cdf8b9d26cf8f56148e.psmdcp" Id="Ra30601925bad42f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra359e197553a4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc922831b8b340f5a74224b78efd466e.psmdcp" Id="Rfc89af961c934341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -73,168 +73,180 @@
   <x:si>
     <x:t>PB 2 PG 231 LOT 6 BLOCK 3 BROADWAY PARK ADDITION 17 06N 09E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354040000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALVARADO, REGINA M </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 73 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367356000000</x:t>
   </x:si>
   <x:si>
     <x:t>ARLANDS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT 197 TRACT #37 NE NE 4-7-6 &amp; NW NW 3-7-6 UNIT 197 TOWNES ESTATE ADDITION 04 07N 06E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211834500000</x:t>
   </x:si>
   <x:si>
-    <x:t>BAGLEY, MELINDA HALL ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PAR M1B SE1/4 WMPHS IRRG LOTS ADDITION 13 06N 08E 8.76 ACRES </x:t>
+    <x:t xml:space="preserve">BAGLEY ET AL, MELINDA HALL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAR M1B SE1/4 13 06N 08E 8.76 ACRES LOT  BLOCK  WMPHS IRRG LOTS ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEBORAH BINSWANGER, REBECCA SUMMERS, MARY HUMPHREYS</x:t>
   </x:si>
   <x:si>
     <x:t>394516000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BAGLEY, MELINDA HALL ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PAR M2C SE1/4 WMPHS IRRG LOTS ADDITION 13 06N 08E 4.66 ACRES </x:t>
+    <x:t>PAR M2C SE1/4 13 06N 08E 4.66 ACRES LOT  BLOCK  WMPHS IRRG LOTS ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>394520000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEARD, RAY </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 SW LOT 12 BLOCK 6 LAKESHORE ESTATES 2ND ADDITION 36 07N 08E 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201389160000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, DAWN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16 BLOCK 15 RHODES ADDITION 04 07N 06E 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210883000000</x:t>
   </x:si>
   <x:si>
-    <x:t>BROTHERS, LEVITCH % MELVIN A LEVITCH</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 47-48 BLOCK 111 KENDAL ADDITION 18 06N 09E 0.14 ACRE</x:t>
+    <x:t xml:space="preserve">BROTHERS%MELVIN A LEVITCH, LEVITCH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 18 06N 09E 0.14 ACRES LOT 47-48 BLOCK 111 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOUIS LEVITCH, MIKE LEVITCH</x:t>
   </x:si>
   <x:si>
     <x:t>368480000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN &amp; NAEEM OMARI, JOSEPH BENJAMIN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 106 BOON ADDITION 07 09N 08E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>213146000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, GWENDOLYN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT BK 5 PG 317 LOT 1 GARRISON ADDITION 13 06N 08E 8.88 ACRES </x:t>
+    <x:t>PT BK 5 PG 317 13 06N 08E 8.88 ACRES LOT 1 BLOCK  GARRISON ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>360407000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PLAT BK 5 PG 317 LOT 2 GARRISON ADDITION 13 06N 08E 8.03 ACRES </x:t>
+    <x:t>PLAT BK 5 PG 317 13 06N 08E 8.03 ACRES LOT 2 BLOCK  GARRISON ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>360407000100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, TONY </x:t>
   </x:si>
   <x:si>
-    <x:t>PLAT BK 2 PG 142 LOT 9 BLOCK 8 THIRD RICH EASTERN ADDITION 09 06N 09E 0.23 ACRE</x:t>
+    <x:t>PLAT BK 2 PG 142 09 06N 09E 0.23 ACRES LOT 9 BLOCK 8 THIRD RICH EASTERN ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>377414000000</x:t>
   </x:si>
   <x:si>
     <x:t>BYLES, ESTATE OF RESSIE LEE % TENESHA BYLES</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 8 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210715000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOKE SR, ESTATE OF JOHN L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT SE COR SE1/4 SW1/4 LOT 4 PL BK 2 PG 331 LOT 4 RURAL ADDITION 07 05N 08E 11.07 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>103625000000</x:t>
   </x:si>
   <x:si>
     <x:t>DARK SCORPION LABS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 BLOCK 2 WAMPLER ADDITION 29 09N 08E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>246010000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-A NW1/4 NW1/4 NW1/4 PB 2 PG 129 RURAL ADDITION 34 09N 07E 0.8 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>103497000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, RHOLLY </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 9-10 BLOCK 1 PRUGH HAMMETT ADDITION 04 07N 06E 0.19 ACRE</x:t>
+    <x:t>. 04 07N 06E 0.19 ACRES LOT 9-10 BLOCK 1 PRUGH HAMMETT ADDITION CITY  SD 103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>210160000000</x:t>
   </x:si>
   <x:si>
     <x:t>DURBIN MOBILE PARK, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PAGE 245 LOT 34 BLOCK 4 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354103000000</x:t>
   </x:si>
   <x:si>
     <x:t>PT BK 2 PG 245 LOT 39 BLOCK 4 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354108000000</x:t>
   </x:si>
   <x:si>
     <x:t>PT BK 2 PG 245 LOT 32 BLOCK 4 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354101000000</x:t>
   </x:si>
@@ -286,276 +298,297 @@
   <x:si>
     <x:t xml:space="preserve">EVANS, DAVID CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 29-30 BLOCK 108 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368426000000</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 BLOCK 2 HAMMOND'S 1ST ADDITION 29 09N 08E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>244631000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLOCK 35 ORIGINAL ADDITION 33 08N 06E </x:t>
   </x:si>
   <x:si>
     <x:t>208571000000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 BLOCK 52 RHODES-NELMS ADDITION 32 08N 06E 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 32 08N 06E 0.15 ACRES LOT 6 BLOCK 52 RHODES-NELMS ADDITION CITY  SD 103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSHAN SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>210530000000</x:t>
   </x:si>
   <x:si>
     <x:t>FAST LOANS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 33-34 BLOCK 82 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367631000000</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAT INVESTMENTS, LTD</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 13-18 BLOCK 10 RHODES ADDITION 04 07N 06E 0.56 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210764000000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16-18 BLOCK 11 RHODES ADDITION 04 07N 06E 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210790000000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRANKLIN, DELMAR ET AL</x:t>
-[...2 lines deleted...]
-    <x:t>SE1/4 NW1/4 LOT 32 LUKE ANTHONY 2ND ADDITION 22 05N 07E 0.08 ACRE</x:t>
+    <x:t xml:space="preserve">FRANKLIN ET AL, DELMAR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE1/4 NW1/4 22 05N 07E 0.08 ACRES LOT 32 BLOCK  LUKE ANTHONY 2ND ADDITION CITY  SD 122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHAROLYN MOSLEY, LILLIAN MOSLEY</x:t>
   </x:si>
   <x:si>
     <x:t>205000440000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRANKLIN, JAKIYA &amp; ABRAM FRANKLIN</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 7 BLOCK 7 RICH EASTERN ADDITION 08 06N 09E 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">FRANKLIN &amp; ABRAM FRANKLIN, JAKIYA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 08 06N 09E 0.15 ACRES LOT 7 BLOCK 7 RICH EASTERN ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, LVNV FUNDING, HOPE FCU, CREDIT ACCEPTANCE CORP, PLAZA SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>377108000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAINES, DEBORAH </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 1&amp;2 PLAT BK 2 PG 67 BLOCK 3 KENDAL 3RD ADDITION 17 06N 09E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>370357000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAINES, DIANE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 25 LOT 15 BLOCK 4 MEMPHIS VIEW ADDITION 08 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>374104000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAMMON, ESTATE OF SONIA T &amp; LESLIE A </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 24-26 BLOCK 15 KENDAL ADDITION 18 06N 09E 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>366545000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARDNER, SUSIE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11-12 BLOCK 17 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
+    <x:t>. 18 06N 09E 0.17 ACRES LOT 11-12 BLOCK 17 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TINA BETHANY, NINA AHEARN, TAMY MARTIN, AVA BOKKER</x:t>
   </x:si>
   <x:si>
     <x:t>366593000000</x:t>
   </x:si>
   <x:si>
-    <x:t>GARRETT, JOE &amp; ELIZ % JOSEPH E GARRETT, JR</x:t>
-[...2 lines deleted...]
-    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1-2 BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E 0.34 ACRE</x:t>
+    <x:t xml:space="preserve">GARRETT%JOSEPH E GARRETT JR, JOE &amp; ELIZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.34 ACRES LOT 1-2 BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>386196000000</x:t>
   </x:si>
   <x:si>
-    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 8-10 BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E 0.52 ACRE</x:t>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.52 ACRES LOT 8-10 BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA, WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>386205000000</x:t>
   </x:si>
   <x:si>
-    <x:t>GARRETT, JOE E % JOSEPH E GARRETT, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S 30' OF LOT 4 &amp; ALL 5+6 PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
+    <x:t xml:space="preserve">GARRETT%JOSEPH E GARRETT JR, JOE E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 30' OF LOT 4 &amp; ALL 5+6 PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0 ACRES LOT  BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>386199000000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">GARRETT%JOSEPH E GARRETT JR, JOS E &amp; ELIZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 18 06N 09E 0 ACRES LOT 8-10 BLOCK 23 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>366717000000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.17 ACRES LOT 1 BLOCK 5 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386120000000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.34 ACRES LOT 2-3 BLOCK 5 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>386121000000</x:t>
+  </x:si>
+  <x:si>
     <x:t>GARRETT, JOS E &amp; ELIZ % JOSEPH E GARRETT, JR</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 8-10 BLOCK 23 KENDAL ADDITION 18 06N 09E </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 3 BLOCK 24 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386362000000</x:t>
   </x:si>
   <x:si>
-    <x:t>N1/2 OF LOT 11 PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E 0.09 ACRE</x:t>
+    <x:t>N1/2 OF LOT 11 PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.09 ACRES LOT  BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>386208000000</x:t>
   </x:si>
   <x:si>
     <x:t>GARRETT, JOS E &amp; ELIZABETH R % JOSEPH E GARRETT, JR</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1-2 BLOCK 24 M L THOMPSON 1ST ADDITION 07 06N 09E 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>386360000000</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 3-4 BLOCK 25 M L THOMPSON 1ST ADDITION 07 06N 09E 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>386374000000</x:t>
   </x:si>
   <x:si>
-    <x:t>GARRETT, JOSE &amp; ELIZ % JOSEPH E GARRETT, JR</x:t>
-[...2 lines deleted...]
-    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 12 BLOCK 9 M L THOMPSON 1ST ADDITION 07 06N 09E 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">GARRETT%JOSEPH E GARRETT JR, JOSE &amp; ELIZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) 07 06N 09E 0.17 ACRES LOT 12 BLOCK 9 M L THOMPSON 1ST ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>386210000000</x:t>
   </x:si>
   <x:si>
     <x:t>GARRETT, JOSEPH E % JOSEPH E GARRETT, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 4-6 BLOCK 11 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386227000000</x:t>
   </x:si>
   <x:si>
     <x:t>GARRETT, JOSEPH E &amp; ELIZABETH % JOSEPH E GARRETT, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1 BLOCK 25 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386372000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 160 LOT 10-11 BLOCK 34 M L THOMPSON 1ST EXT ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386490000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 160 LOT 12 BLOCK 34 M L THOMPSON 1ST EXT ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386492000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 OF LOT 8 PLAT BK 2 PG 93 BLOCK 139 KENDAL ADDITION 17 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369387000000</x:t>
   </x:si>
   <x:si>
-    <x:t>GREEN, LOUISE HODGES, EST % ROSE ROBINSON &amp; LOUISE GREEN</x:t>
-[...5 lines deleted...]
-    <x:t>216598000000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUY, BENNIE </x:t>
   </x:si>
   <x:si>
     <x:t>S 83.7' N 1001.7' E 278.3' W 318.3' SW1/4 NE1/4 RURAL ADDITION 19 09N 07E 0.53 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>103262030000</x:t>
   </x:si>
   <x:si>
-    <x:t>GUY, BENNIE &amp; EMILY RODGERS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT IN SW1/4 NE1/4 RURAL ADDITION 19 09N 07 0.64 ACRE</x:t>
+    <x:t xml:space="preserve">GUY &amp; EMILY RODGERS, BENNIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT IN SW1/4 NE1/4 19 09N 07 0.64 ACRES LOT  BLOCK  RURAL ADDITION CITY  SD 105</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ARCHIE MERRIWEATHER JR, NATALIA FAULKNER, DF&amp;A, OCSE, BC TRANSPORTATION </x:t>
   </x:si>
   <x:si>
     <x:t>103262020000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, CARRIE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 86 LOT 3 BLOCK 9 SHADY GROVE PARK ADDITION 10 06N 08E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>382071320000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HEAFER-BLACK OAK WATER ASSN </x:t>
   </x:si>
   <x:si>
     <x:t>N50' S500' E100' W140' W1/3 SW1/4 SW1/4 (50X100) CITY RURAL 28 09N 07E 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>103372000000</x:t>
   </x:si>
@@ -655,81 +688,84 @@
   <x:si>
     <x:t>PLAT BK 2 PG'S 24-26 LOT 1 BLOCK 4 MEMPHIS VIEW ADDITION 08 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>374090000000</x:t>
   </x:si>
   <x:si>
     <x:t>JP &amp; SE INC &amp; JKLM INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT IN SW1/4 SW1/4 WMPHS IRRG LOTS ADDITION 18 06N 09E 1.47 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>396218000000</x:t>
   </x:si>
   <x:si>
     <x:t>KELLY, LUCILLE &amp; OTELIA BUTLER % RUTH BUTLER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1 BLOCK 21 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386322000000</x:t>
   </x:si>
   <x:si>
-    <x:t>LEE, LENNIE % MELISSA L LEE</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 15 BLOCK 30 AMMENDED ADDITION 33 08N 06E 0.23 ACRE</x:t>
+    <x:t xml:space="preserve">LEE%MELISSA L LEE, LENNIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33 08N 06E 0.23 ACRES LOT 15 BLOCK 30 AMMENDED ADDITION CITY  SD 103</x:t>
   </x:si>
   <x:si>
     <x:t>208525000000</x:t>
   </x:si>
   <x:si>
     <x:t>LEWIS, HENRY &amp; ROBERT LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 28 BLOCK 37 ORIGINAL ADDITION 33 08N 06E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>208652000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, PAULINE GREENE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT E OF RR SW1/4 RURAL ADDITION 31 05N 07E 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>101713010000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MASON, LEE &amp; STACEY </x:t>
   </x:si>
   <x:si>
-    <x:t>COVE LOT LOT 14 BLOCK 3 CASA TERRA 2ND ADDITION 31 07N 09E 0.26 ACRE</x:t>
+    <x:t>COVE LOT 31 07N 09E 0.26 ACRES LOT 14 BLOCK 3 CASA TERRA 2ND ADDITION CITY  SD 106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, DFA</x:t>
   </x:si>
   <x:si>
     <x:t>225507500000</x:t>
   </x:si>
   <x:si>
     <x:t>MCEWEN, HENRY % FLOYD MCEWEN</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 21-22 BLOCK 10 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210772000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, ALVIX </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK L NORVELL ADDITION 32 08N 06E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>207565000000</x:t>
   </x:si>
   <x:si>
     <x:t>MILLER, JASPER &amp; LEANTIONE BYNUM</x:t>
   </x:si>
@@ -739,87 +775,93 @@
   <x:si>
     <x:t>246012000000</x:t>
   </x:si>
   <x:si>
     <x:t>MOBILE OPERATING LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE1/4 LESS SW1/4 RIVERSIDE OF LEVEE RURAL ADDITION 12 03N 07E 120 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>101165000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOLTKE, SHAN </x:t>
   </x:si>
   <x:si>
     <x:t>N1/3 OF LOT 6 BLOCK 127 KENDAL ADDITION 17 06N 09E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368985000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE, SHAWN D </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 32 BLOCK 116 KENDAL ADDITION 18 06N 09E 0.08 ACRE</x:t>
+    <x:t>. 18 06N 09E 0.08 ACRES LOT 32 BLOCK 116 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANIEL FOSTER, DOROTHY FOSTER</x:t>
   </x:si>
   <x:si>
     <x:t>368708000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORGAN, JOHN DEAN, JR </x:t>
   </x:si>
   <x:si>
     <x:t>SW PLAT BK 2 PGS 271 &amp; 272 LOT 27 BLOCK 3 LAKESHORE ESTATES ADDITION 36 07N 08E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201389092000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOSLEY, THEODORE &amp; MINNIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 24 BLOCK 181A KENDAL ADDITION 17 06N 09E 0.18 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>370257000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOSSHOLDER, RUSTY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-10 BLOCK 13 RHODES ADDITION 04 07N 06E 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210829000000</x:t>
   </x:si>
   <x:si>
-    <x:t>MULLINS, ESTATE OF FRED &amp; LEONA % LESSLIE HARRIS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 32-34 BLOCK 73 KENDAL ADDITION 18 06N 09E 0.25 ACRE</x:t>
+    <x:t xml:space="preserve">MULLINS%LESSLIE HARRIS, ESTATE OF FRED &amp; LEONA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 18 06N 09E 0.25 ACRES LOT 32-34 BLOCK 73 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LESSLIE HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>367381000000</x:t>
   </x:si>
   <x:si>
     <x:t>MURRAY, FLOSSIE % TAMEKA JONES</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 5-6 BLOCK 15 M L THOMPSON 1ST ADDITION 07 06N 09E 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>386276000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEREIRA-NETO, JOSUE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 26 BLOCK 10 SECOND RICH EASTERN ADDITION 08 06N 09E 0.19 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>377173000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PERRY, KENYA </x:t>
   </x:si>
@@ -889,156 +931,165 @@
   <x:si>
     <x:t>LOT 1 &amp; LOT 2 REPLAT LOTS 100-103 LESS S 150' OF THE E 90' PLAT BK 2 PG 241 SPECIAL RE-PLAT BLK 102 ADDITION 33 08N 06E 0.91 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211506100000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RILEY, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 19-20 BLOCK 15 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210888000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIVERS, JASMINE JUANITA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 148 HARVARD YARD 2ND ADDITION 14 07N 08E 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201229386000</x:t>
   </x:si>
   <x:si>
-    <x:t>ROWELL, ESTAE OF ERNEST EBENEZER % EARENEST ROWELL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 22.20 AC SE1/4 SW1/4 EDMONDSON ADDITION 25 06N 07E 22.2 ACRES </x:t>
+    <x:t xml:space="preserve">ROWELL%EARENEST ROWELL, ESTAE OF ERNEST EBENEZER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 22.20 AC SE1/4 SW1/4 25 06N 07E 22.2 ACRES LOT  BLOCK  EDMONDSON ADDITION CITY  SD 113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIDELITY NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>212012890000</x:t>
   </x:si>
   <x:si>
-    <x:t>ROWELL, ESTATE OF ERNEST EBENEZER % EARENEST ROWELL</x:t>
-[...2 lines deleted...]
-    <x:t>PLAT BK 5 PG 69 LOT 1 DREAM WHISPER ESTATES ADDITION 25 06N 07E 0.57 ACRE</x:t>
+    <x:t xml:space="preserve">ROWELL%EARENEST ROWELL, ESTATE OF ERNEST EBENEZER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLAT BK 5 PG 69 25 06N 07E 0.57 ACRES LOT 1 BLOCK  DREAM WHISPER ESTATES ADDITION CITY  SD 113</x:t>
   </x:si>
   <x:si>
     <x:t>212013118000</x:t>
   </x:si>
   <x:si>
-    <x:t>Lot 2 RE-SURVEY NE1/4 SW1/4 EDMONDSON ADDITION 25 06N 07E 1 ACRE</x:t>
+    <x:t>Lot 2  RE-SURVEY NE1/4 SW1/4 25 06N 07E 1 ACRES LOT  BLOCK  EDMONDSON ADDITION CITY  SD 113</x:t>
   </x:si>
   <x:si>
     <x:t>211999100000</x:t>
   </x:si>
   <x:si>
-    <x:t>PLAT BK 5 PG 69 LOT 2 DREAM WHISPER ESTATES ADDITION 25 06N 07E 0.55 ACRE</x:t>
+    <x:t>PLAT BK 5 PG 69 25 06N 07E 0.55 ACRES LOT 2 BLOCK  DREAM WHISPER ESTATES ADDITION CITY  SD 113</x:t>
   </x:si>
   <x:si>
     <x:t>212013118010</x:t>
   </x:si>
   <x:si>
     <x:t>S &amp; S CONSULTANTS &amp; ASSOCIATES INC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6-7 BLOCK 47 ORIGINAL ADDITION 33 08N 06E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>208801000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S &amp; S CONSULTANTS INC </x:t>
   </x:si>
   <x:si>
     <x:t>SE1/4 PL BK 2 PAGE 510 LOT 1-2 BLOCK 1 EARLE ADDITION 29 08N 06E 0.88 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211870300000</x:t>
   </x:si>
   <x:si>
     <x:t>SALYARDS, WILLIAM E, IV</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW PLAT BK 2 PGS 271 &amp; 272 LOT 19 BLOCK 3 LAKESHORE ESTATES ADDITION 36 07N 08E </x:t>
   </x:si>
   <x:si>
     <x:t>201389084000</x:t>
   </x:si>
   <x:si>
     <x:t>SANTO VALE IMPORT, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11-12 BLOCK 4 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210625000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, ESTATE OF CHARLES </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 7-8 BLOCK 3 BOON ADDITION 07 09N 08E 0.34 ACRE</x:t>
+    <x:t>. 07 09N 08E 0.34 ACRES LOT 7-8 BLOCK 3 BOON ADDITION CITY  SD 111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERNESTINE SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t>213048000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHIRLEY, REBECCA ANN, LIVING TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE1/4 RURAL ADDITION 15 06N 09E 30 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>105549000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SPORTS PRODUCTIONS INC, RELENTLESS </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 26 S.20' OF LOT 25 BLOCK 37 KENDAL ADDITION 18 06N 09E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367191000000</x:t>
   </x:si>
   <x:si>
-    <x:t>STOCKLEY DEVELOPMENT CORPORATION</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE1/4 SE1/4 MARION LAKE MARION ADDITION 24 07N 08E 12.68 ACRES </x:t>
+    <x:t xml:space="preserve">DEVELOPMENT CORPORATION, STOCKLEY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE1/4 SE1/4 MARION LAKE 24 07N 08E 12.68 ACRES LOT  BLOCK  MARION ADDITION CITY  SD 106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACK BOND, CITIZENS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>236166500000</x:t>
   </x:si>
   <x:si>
-    <x:t>THOMAS-NANCE, TYRA % MARIO L NANCE</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 4 BLOCK 9 SEC 3 HOLIDAY GRDN ADDITION 07 06N 09E 0.24 ACRE</x:t>
+    <x:t xml:space="preserve">THOMAS-NANCE%MARIO L NANCE, TYRA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 07 06N 09E 0.24 ACRES LOT 4 BLOCK 9 SEC 3 HOLIDAY GRDN ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>363718000000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMPSON, JOSEPHINE % NAEEM OMARI</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 22-23 BLOCK 8 BOON ADDITION 07 09N 08E 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>213065000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TODD, REGINALD </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PAGE 245 LOT 19-20 BLOCK 6 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354148000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOSTON, DE'AARON </x:t>
   </x:si>
@@ -1153,336 +1204,333 @@
   <x:si>
     <x:t>207277000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">YOUNG, ED </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 1 PRUGH HAMMETT ADDITION 04 07N 06E 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210157000000</x:t>
   </x:si>
   <x:si>
     <x:t>CROSS</x:t>
   </x:si>
   <x:si>
     <x:t>ADVOCATE FOR BETTER LIVING CDC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 BLOCK 19 BROOKFIELDS N.W. ADDITION 16 07N 03E 0.153 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-01329-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BAKER, DANNY L &amp; NONA JANE BAKER JIMINEZ</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW SW 34 07N 05E 0.680 ACRES </x:t>
+    <x:t xml:space="preserve">BAKER &amp; NONA JANE BAKER JIMINEZ, DANNY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW 34 07N 05E 0.680 ACRES LOT  BLOCK   ADDITION CITY  SD 009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-04675-010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOKER &amp; ERMA R MUNNS, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 5 34 08N 05E 0.595 ACRES LOT  BLOCK 10 KELLY ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
-    <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>814-05479-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DESMOND, ROBERT J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 L4 ALL LOT 5 8910111213 FORMERLY KNOWN AS 163 PARKIN BLOCK 3 LANSING WHEELBARROW CO 1ST ADDITION 3 07N 05E 3.900 ACRES </x:t>
+    <x:t>E1/2 L4 ALL LOT 5 8910111213 FORMERLY KNOWN AS 163 PARKIN 3 07N 05E 3.900 ACRES LOT  BLOCK 3 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05570-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DOUGH LLC, PARKIN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 3 &amp; W 31.7 LOT 4 BLOCK 8 LANSING WHEELBARROW CO 1ST ADDITION 03 07N 05E 0.232 ACRES </x:t>
+    <x:t>LOT 3 &amp; W 31.7 LOT 4 03 07N 05E 0.232 ACRES LOT  BLOCK 8 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, DARRYL DEVON GRIFFIN</x:t>
   </x:si>
   <x:si>
     <x:t>814-05652-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DOWDY, DEBORAH ETALS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FARMER, RANDY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 5 BLOCK 4 LANSING WHEELBARROW CO 1ST ADDITION 03 07N 05E 0.505 ACRES </x:t>
+    <x:t>. 03 07N 05E 0.505 ACRES LOT 5 BLOCK 4 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05582-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FERNANDES, SANDRO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S OF CREEK LOT 3 &amp; 4 BLOCK 12 ANNA BLOCK ADDITION 21 07N 03W 0.258 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-00359-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GANT, THURMAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 S1/2 SW 03 06N 03E 9.35 ACRES LOT  BLOCK   ADDITION CITY  SD 009</x:t>
   </x:si>
   <x:si>
     <x:t>HELEN ROSE GANT, MARCIA LYNN GANT, BRIAN CHARLES GANT, TYRON LANAIR GANT, LUTHER AND DIANN DAVIS, MARDELL DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>001-02024-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 212 LANSING'S ORIGINAL DIV ADDITION 03 07N 05E 0.109 ACRES </x:t>
+    <x:t>. 03 07N 05E 0.109 ACRES LOT 212 BLOCK  LANSING'S ORIGINAL DIV ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05101-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 74' LOT 19 BLOCK 6 LANSING WHEELBARROW CO 1ST ADDITION 03 07 05E 0.110 ACRES </x:t>
+    <x:t>N 74' LOT 19 03 07 05E 0.110 ACRES LOT  BLOCK 6 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05614-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E 56' LOT 191 LANSINGS WHEELBARROW 2ND ADDITION 03 07N 05E 0.296 ACRES </x:t>
+    <x:t>E 56' LOT 191 03 07N 05E 0.296 ACRES LOT  BLOCK  LANSINGS WHEELBARROW 2ND ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05725-000</x:t>
   </x:si>
   <x:si>
-    <x:t>GILBERT, GUY &amp; MYRTLE % DWAYNE PARKER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 1 MCKNIGHT ADDITION 04 07N 05E 0.437 ACRES </x:t>
+    <x:t xml:space="preserve">GILBERT%DWAYNE PARKER, GUY &amp; MYRTLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 04 07N 05E 0.437 ACRES LOT 1 BLOCK  MCKNIGHT ADDITION CITY  SD 814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, GUY DOUGLAS GILBERT, JR., DAVID ALAN GILBERT, PAMELA SUE GILBERT</x:t>
   </x:si>
   <x:si>
     <x:t>814-05741-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLASPER, VERNELL &amp; TROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 BLOCK 5 R BLOCK ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-00503-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRAHAM, TIMMY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLOCK 32 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.138 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03486-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HUTCHINSON, COLON </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES, SHERMAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 32' OF LOT 4 &amp; S 42' OF LOT 3 BLOCK 6 R BLOCK ADDITION 17 07N 03E 0.255 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-00506-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCAMMON, PATRICK </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROLLING RIDGE EST TRACT 26 ADDITION 25 07N 03E 3.320 ACRES </x:t>
+    <x:t>. 25 07N 03E 3.320 ACRES LOT  BLOCK  ROLLING RIDGE EST TRACT 26 ADDITION CITY  SD 009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANK OF AMERICA</x:t>
   </x:si>
   <x:si>
     <x:t>002-01038-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCRAW, RENETT </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 9 BLOCK 1 LANSING WHEELBARROW 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05541-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEEVEY, WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 120' LOT 6 OF BLK 2 EZELLS ADDITION 20 07N 03E 0.193 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-01555-000</x:t>
   </x:si>
   <x:si>
     <x:t>PLP PROMISE LAND PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 69 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03652-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 69 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03654-000</x:t>
   </x:si>
   <x:si>
-    <x:t>REED, WILBERT % WILBERT JR OR LORRAINE REED</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ROSAMOND%ANDY ROSAMOND, AUBREY G &amp; GEAN </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 4 BLOCK 1 LANSING WHEELBARROW ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, JOANNE ANNE ROSAMOND-MORRIS, JIMMY LAINE ROSAMOND, ANDY WAYNE ROSAMOND, CINDY ROSAMOND-KALK, DONNA ROSAMOND-TYLER</x:t>
   </x:si>
   <x:si>
     <x:t>814-05533-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SALARY, MARGARET GRAHAM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALL BLOCK 24 BROOKFIELDS N.W. ADDITION 16 07N 03E 0.230 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-01336-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SCOTT'S ELITE LAND CLEARING % CURTIS SCOTT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 5 H.F. HENSON #3 ADDITION 17 07N 03E 0.354 ACRES </x:t>
+    <x:t xml:space="preserve">ELITE LAND CLEARING%CURTIS SCOTT, SCOTT'S </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 17 07N 03E 0.354 ACRES LOT 5 BLOCK  H.F. HENSON #3 ADDITION CITY  SD 900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANEY CREEK SPECIAL IMPROVEMENT DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>900-01956-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, CURTIS &amp; ERLINE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NW 25 09N 03E 5.00 ACRES </x:t>
+    <x:t>PT NW NW 25 09N 03E 5.00 ACRES LOT  BLOCK   ADDITION CITY  SD 007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELIZABETH ANNE TAYLOR, TROY CAPITAL, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-03351-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, WILENSKY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAPH NO E100'X50' LT 12 BLK 11 PT S1/2 LT 11 BLK 11 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.210 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03364-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TEAGUE, MARY E </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 3 BLOCK 5 ANNA BLOCK ADDITION 21 07N 03E 0.258 ACRES </x:t>
+    <x:t>. 21 07N 03E 0.258 ACRES LOT 3 BLOCK 5 ANNA BLOCK ADDITION CITY  SD 900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY P TEAGUE</x:t>
   </x:si>
   <x:si>
     <x:t>900-00332-000</x:t>
   </x:si>
   <x:si>
-    <x:t>THOMPSON, JAMES L % VIRGINIA R JOHNSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW SW 14 08N 04E 28.23 ACRES </x:t>
+    <x:t xml:space="preserve">THOMPSON%VIRGINIA R JOHNSON, JAMES L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW 14 08N 04E 28.23 ACRES LOT  BLOCK   ADDITION CITY  SD 007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST FRANCIS LEVEE DISTRICT, LARRY THOMPSON</x:t>
   </x:si>
   <x:si>
     <x:t>001-03936-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WASHINGTON, NAOMI % EUGENE L WASHINGTON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S1/2 BLK 65 BROOKFIELD'S N.W. ADDITION 16 07N 03E 0.118 ACRES </x:t>
+    <x:t xml:space="preserve">WASHINGTON%EUGENE L WASHINGTON, NAOMI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 BLK 65 16 07N 03E 0.118 ACRES LOT  BLOCK  BROOKFIELD'S N.W. ADDITION CITY  SD 900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANNETTE WASHINGTON, EUGENE L WASHINGTON, DARLENE WASHINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>900-01408-000</x:t>
   </x:si>
   <x:si>
-    <x:t>WIGGINTON, ROBERT D % JANE WIGGINTON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW NW CHERRY VALLEY ADDITION 14 09N 03E 2.32 ACRES </x:t>
+    <x:t xml:space="preserve">WIGGINTON%JANE WIGGINTON, ROBERT D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW NW 14 09N 03E 2.32 ACRES LOT  BLOCK  CHERRY VALLEY ADDITION CITY  SD 710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US BANK NATIONAL ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>710-07239-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, FREDDIE &amp; ETHEL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 LOT 6 W1/2 LOT 7 BLOCK 9 LANSING WHEELBARROW CO 1ST ADDITION 03 07 05E 0.270 ACRES </x:t>
+    <x:t>E1/2 LOT 6 W1/2 LOT 7 03 07 05E 0.270 ACRES LOT  BLOCK 9 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05677-000</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS</x:t>
   </x:si>
   <x:si>
     <x:t>A &amp; B MILLENIUM GROUP LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT TERRY ADDN (notebook) BLOCK 1 </x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>0805-00755-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALFORD, EARL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 4650-1 PT E1/2 SE1/4 14 6N 2E 1 ACRE </x:t>
   </x:si>
@@ -1943,86 +1991,74 @@
   <x:si>
     <x:t>WAS #001-05153-0000 PT NW 7 5N 5E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05153-0008</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARE, ROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SECTION B 74 LOT 69 POPLAR RIDGE #2 SEC B ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00575-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARE, WALTELL P &amp; CHRISTOPHER L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 150 101 LOT 183 VAC-MANN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0787-00183-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARRIS, BERNICE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HARRIS, FREDA </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 5652-4 PT W1/2 W1/2 NE 16 6N 6E 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, ST FRANCIS LEVEE DIST, THELMA MOONEY, WILLIAM MOONEY JR</x:t>
   </x:si>
   <x:si>
     <x:t>0001-07518-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, WELKHOME J &amp; ANNIE B % ELDORADO SWANIGAN JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 75' X 75' BLOCK 4 FREEMAN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>USDA</x:t>
   </x:si>
   <x:si>
     <x:t>0807-00123-0006</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HAWKINS, MELINDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 2 BLOCK 78 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>EAST AR CHIROPRACTIC GRP%DR R SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t>0700-00821-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LESS STRIP 10' X 140  X 0 X 140 OFF W SD BEECH GROVE  8 LOT 1 BLOCK E BEECH GROVE ADDITION 21 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>ARMOR BANK, EAST AR CHIROPRACTIC ONE PLLC</x:t>
   </x:si>
   <x:si>
     <x:t>0707-00083-0000</x:t>
   </x:si>
   <x:si>
     <x:t>0708-00060-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 X 130  SHERWOOD TERRACE 85 LOT 27 SHERWOOD TERRACE ADDITION 3 4N 3E </x:t>
@@ -2177,62 +2213,56 @@
   <x:si>
     <x:t>0143-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">86/(notebook) LOT 17 BLOCK 2 JOHN R SIMMONS ADDITION 0 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00747-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, VIVIAN % NADIA DAVYGNON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(50 X 150)  VAC-MANN ADDN 101 LOT 148 </x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT L JONES, TIFFENY L JONES</x:t>
   </x:si>
   <x:si>
     <x:t>0787-00148-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, WALTER JR % DOROTHY JACKSON WILLIAMS</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WAS #   1960-62  WEST HUGHES SUB DIV 110 LOT 62 BLOCK 1 20 4N 6E </x:t>
+    <x:t xml:space="preserve">WAS # 1960-62  WEST HUGHES SUB DIV  110 LOT 62 BLOCK 1 20 4N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DIST., DOROTHY JACKSON</x:t>
   </x:si>
   <x:si>
-    <x:t>0143-00060-0000</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>0143-00061-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JACOBS, JESSE LEE &amp; COY LEE % CHESAPEA JACOBS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 23 BLOCK 15 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00421-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 24 BLOCK 15 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00422-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMISON, ODELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT 68' X 114' IN NE CORNER (notebook) LOT 53 BLOCK 76 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0700-00805-0000</x:t>
@@ -2324,63 +2354,54 @@
   <x:si>
     <x:t xml:space="preserve">E1/2 OF BLOCK 27 (138.3 x 53.7 x 300 x 150 x 200) .83 ACRES (+ or -) 53 C A HUGHES #4 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00552-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEMOS, LEANDRO S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">7 LOT 2 BLOCK 2 J L ALLEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0704-00005-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LIPSCOMB , RUBY L (GRIGGS) </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #10160 40X114.3 JOHN MANN ADDN #2 60 LOT 49 </x:t>
   </x:si>
   <x:si>
     <x:t>0752-00037-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LIPSCOMB, RUBY (GRIGGS) </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">WAS #001-01753-000 PT NW 17 4N 3E 2.44 ACRES </x:t>
+    <x:t xml:space="preserve">LOCKHART &amp; JENNIFER JONES, DOUGLAS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAS #001-01753-000 PT NW 17 4N 3E 2.44 ACRES LOT  BLOCK   ADDITION CITY  SD 7</x:t>
   </x:si>
   <x:si>
     <x:t>0001-01753-0001</x:t>
   </x:si>
   <x:si>
     <x:t>LONDON, AUBREY  %HELEN HENSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 0136-00002-0000  LOT 1A RIVERBANK SD 79 LOT 1A RIVERBANK ADDITION 30 5N 4E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ST FRANCIS LEVEE DISTRICT </x:t>
   </x:si>
   <x:si>
     <x:t>0808-00274-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOWE, ISAAC </x:t>
   </x:si>
   <x:si>
     <x:t>WAS #4065-2 PT NW1/4 7 5N 5E 0.78 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, OCSE</x:t>
   </x:si>
@@ -2741,62 +2762,50 @@
   <x:si>
     <x:t>SIMMONS, ARTHALIA W % ILEAN SIMMONS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">17 X 125  W 17.34' HODGES ADDN 14 LOT 6 </x:t>
   </x:si>
   <x:si>
     <x:t>0739-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">32 X 125  E 32.66'  HODGES ADDN 14 LOT 7 </x:t>
   </x:si>
   <x:si>
     <x:t>0739-00008-0000</x:t>
   </x:si>
   <x:si>
     <x:t>SIMMONS, CHARLES &amp; ARTHALIA % ILEAN SIMMONS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 50 X 100  BURK MANN SUB DIV OF HODGES ADDN 14 LOT 34 </x:t>
   </x:si>
   <x:si>
     <x:t>0739-00036-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, ALVIN % ALVIN SMITH JR</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, JACKIE DAVIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 X 60 X 146  WOOD SUB DIV 123/(notebook) LOT 1 BLOCK 4 </x:t>
   </x:si>
   <x:si>
     <x:t>0794-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t>STAMPS, LIZ % LOTTIE PYE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 .37 ACRE BLOCK 31 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00044-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STANLEY, JAMES &amp; PHYLISTIE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT NE 5-5-3  1 ACRE 5 5N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, EAST ARK CHIROPRACTIC ONE PLLC</x:t>
@@ -2885,57 +2894,57 @@
   <x:si>
     <x:t>STEVE LAPA(N/O)</x:t>
   </x:si>
   <x:si>
     <x:t>0700-00730-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 50 X 120 (notebook) LOT 8 BLOCK 10 PETTUS &amp; WMS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>PUDER BEARS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>0762-00078-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 150  101 LOT 109 VAC-MANN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>ANDRE LAWSON</x:t>
   </x:si>
   <x:si>
     <x:t>0787-00109-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>THE MARKET GROUP % THE MARKET #142</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW1/4
+    <x:t xml:space="preserve">GROUP%THE MARKET #142, THE MARKET </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW1/4
 *THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 62-0004.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=62000123&amp;OWNER_ID=010129.
 THIS SITE IS SUBJECT TO DEED RESTRICTIONS.  WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.
-DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. CITY FORREST CITY 16 05N 3E 1.3 ACRES </x:t>
+DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. 16 05N 3E 1.3 ACRES LOT  BLOCK   ADDITION CITY FORREST CITY SD 07C</x:t>
   </x:si>
   <x:si>
     <x:t>3300 N. WASHINGTON LLC., REGIONS BANK, THE MARKET GRP, CAPTEC FINANCIAL GROUP INC.</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00097-0002</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS, MORRIS JR EST % CALVIN REED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9074 (50 X 70)  BURK MANN ADDN #1  13 LOT 5 </x:t>
   </x:si>
   <x:si>
     <x:t>0749-00005-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TINSLEY, MELVIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 X 136  E 30' LOT 10 &amp; W 30' LOT 11  SUB DIF NO. 1 OF VACCARO THIRD ADDN 100 </x:t>
   </x:si>
   <x:si>
     <x:t>0800-00143-0050</x:t>
   </x:si>
@@ -3662,91 +3671,91 @@
       </x:c>
       <x:c r="G4" s="1">
         <x:v>316.85</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4559</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>9187.65</x:v>
+        <x:v>9187.64</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4560</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>448.59</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4561</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>405.76</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4562</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
@@ -3771,7976 +3780,7880 @@
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>238.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4564</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>4375.86</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4565</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>400.33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4566</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>4943.51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4567</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>4602.81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4568</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4569</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>298.5</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4570</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>340.24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4571</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>198.76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4572</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>499.04</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4573</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>513.72</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4574</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>309.51</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4575</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>309.51</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4576</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>325.41</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4577</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>309.51</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4578</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>309.51</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4579</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>470.54</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4580</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>598.3</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4581</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>4288.84</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4582</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>2753.59</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4583</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>581.85</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4584</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>351.43</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4585</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>245.54</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4586</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>278.01</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4587</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>316.85</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4588</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>570.12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4589</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4590</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>221.17</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4591</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>672.14</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4592</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>3301.23</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4593</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4594</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>1259.29</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4595</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>316.85</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4596</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>3379.7</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4597</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>3504.04</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4598</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>4126.7</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4599</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>264.7</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4600</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>1193.96</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4601</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>2944.69</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4602</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>1182.26</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4603</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>261.17</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4604</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1548.38</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4605</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>3254.03</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4606</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>357.86</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4607</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>3987.73</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4608</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>357.86</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4609</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>5127.49</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4610</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>357.86</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4611</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>372.46</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4612</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>160</x:v>
-[...11 lines deleted...]
-        <x:v>194.09</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4613</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>506.38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4614</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>4312.52</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4615</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>268.51</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4616</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>265.5</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4617</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>499.04</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4618</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>483.85</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4619</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>479.85</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4620</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>244.33</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4621</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>899.43</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4622</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>3515.19</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4623</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>348.08</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4624</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>238.2</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4625</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>444.69</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4626</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>411.15</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4627</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>1420.77</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4628</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>2378.91</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4629</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>1134.13</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4630</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>1798.97</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4631</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>238.2</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4632</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>456.27</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4633</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>6475.26</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4634</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>298.5</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4635</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>324.49</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4636</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>198.76</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4637</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>708.44</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4638</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>859.07</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4639</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>713.3</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4640</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>324.54</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4641</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>413.55</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4642</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>577.46</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4643</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>1947.21</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4644</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>558.6</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>4645</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>4646</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>4647</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>316.85</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>4648</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>1905.26</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>4649</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>758.33</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>4650</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>828.15</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>4651</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>244.33</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>4652</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>268.51</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>4653</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>435.05</x:v>
+        <x:v>505.05</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>4654</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>4655</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>253.62</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>4656</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>1176.19</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>4657</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>430.82</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>4658</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>220.98</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>4659</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>2675.74</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>4660</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>1300.36</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>4661</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>370.97</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>4662</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>417.23</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>4663</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>298.5</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>4664</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>441.25</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>4665</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>1363.81</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>4666</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>1013.54</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>4667</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>233.29</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>4668</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>2299.21</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>4669</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>441.25</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>4670</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>461.9</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>4671</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>337.77</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>4672</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>407.47</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>4673</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>3650.5</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>4674</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>464.14</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>4675</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>4676</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>769.07</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>4677</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>389.96</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>4678</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>1288.64</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>4679</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>231.68</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>4680</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>351.43</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>4681</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>370.97</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>4682</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>370.97</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>4683</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>1638.9</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>4684</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>446.28</x:v>
+        <x:v>446.27</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>4685</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>4686</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>1533.18</x:v>
+        <x:v>1640.52</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>4687</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>447.26</x:v>
+        <x:v>554.6</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>4688</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>8430</x:v>
+        <x:v>8429.82</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>4689</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>964.36</x:v>
+        <x:v>1071.7</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>4690</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>922.87</x:v>
+        <x:v>1037.55</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>4691</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>394</x:v>
-[...11 lines deleted...]
-        <x:v>1460.59</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>4692</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>908.6</x:v>
+        <x:v>1015.94</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>4693</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>1034.55</x:v>
+        <x:v>1141.89</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>4694</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>208</x:v>
+        <x:v>208.25</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>4695</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>122.81</x:v>
+        <x:v>244.83</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>4696</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>122.81</x:v>
+        <x:v>244.83</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>4697</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>138.01</x:v>
+        <x:v>260.03</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>4698</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>665.25</x:v>
+        <x:v>772.59</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>4699</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>270.68</x:v>
+        <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>4700</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>289.14</x:v>
+        <x:v>396.48</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>4701</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>423</x:v>
-[...11 lines deleted...]
-        <x:v>410.86</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>4702</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>371.06</x:v>
+        <x:v>478.4</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>4703</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>1239.03</x:v>
+        <x:v>1346.37</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>4704</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>288</x:v>
+        <x:v>288.47</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>4705</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>297.09</x:v>
+        <x:v>404.43</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>4706</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>270.68</x:v>
+        <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>4707</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>270.68</x:v>
+        <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>4708</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>443</x:v>
-[...11 lines deleted...]
-        <x:v>415.65</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>4709</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>633</x:v>
+        <x:v>633.21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>4710</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>341.97</x:v>
+        <x:v>449.31</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>4711</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>468.32</x:v>
+        <x:v>575.66</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>4712</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>1631.15</x:v>
+        <x:v>1738.49</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>4713</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>1644.28</x:v>
+        <x:v>1751.62</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>4714</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>2544.5</x:v>
+        <x:v>2644.5</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>4715</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>3286.03</x:v>
+        <x:v>3393.37</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>4716</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>1177.68</x:v>
+        <x:v>1285.02</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>4717</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>1561.16</x:v>
+        <x:v>1668.5</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>4718</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>599.35</x:v>
+        <x:v>706.69</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>4719</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G165" s="1">
-        <x:v>230.61</x:v>
+        <x:v>238.56</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>4720</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>345.47</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>4721</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>397.65</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>4722</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>295.61</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>4723</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>1432.22</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>4724</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>1027.97</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>4725</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>228.88</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>4726</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>228.88</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>4727</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>330.56</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>4728</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>306.33</x:v>
+        <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>4729</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>434.65</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>4730</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>287.24</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>4731</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>829.63</x:v>
+        <x:v>851.65</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>4732</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>274.56</x:v>
+        <x:v>296.58</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>4733</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>886.55</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>4734</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>253.82</x:v>
+        <x:v>275.84</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>4735</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>4736</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G182" s="1">
-        <x:v>3540.49</x:v>
+        <x:v>3562.51</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>4737</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>456.75</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>4738</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>4739</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>4740</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>4741</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>4742</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>1054.49</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>4743</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>437.9</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>4744</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>4084.85</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>4745</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G191" s="1">
         <x:v>782.41</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>4746</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>707.85</x:v>
+        <x:v>729.87</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>4747</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G193" s="1">
         <x:v>410.58</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>4748</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E194" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G194" s="1">
         <x:v>2541.93</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>4749</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>265.4</x:v>
+        <x:v>331.46</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>4750</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>751.12</x:v>
+        <x:v>824.52</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>4751</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G197" s="1">
         <x:v>390.31</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>4752</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G198" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>4753</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>601.62</x:v>
+        <x:v>686.62</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>4754</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G200" s="1">
         <x:v>464.09</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>4755</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G201" s="1">
         <x:v>330.02</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>4756</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G202" s="1">
         <x:v>439.53</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>4757</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G203" s="1">
         <x:v>343.85</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>4758</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G204" s="1">
         <x:v>2083.56</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>4759</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G205" s="1">
         <x:v>3166.37</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>4760</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="G206" s="1">
         <x:v>500.15</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>4761</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>1034.91</x:v>
+        <x:v>1049.59</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>4762</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G208" s="1">
         <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>4763</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>427.47</x:v>
+        <x:v>434.81</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>4764</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G210" s="1">
         <x:v>196.93</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>4765</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G211" s="1">
         <x:v>1332.45</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>4766</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G212" s="1">
         <x:v>439.06</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>4767</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>1624.43</x:v>
+        <x:v>1653.79</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>4768</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G214" s="1">
-        <x:v>1624.43</x:v>
+        <x:v>1653.79</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>4769</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>2150.78</x:v>
+        <x:v>2180.14</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>4770</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G216" s="1">
         <x:v>427.39</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>4771</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G217" s="1">
         <x:v>434.88</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>4772</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>195.76</x:v>
+        <x:v>203.1</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>4773</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G219" s="1">
         <x:v>390.89</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>4774</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>644</x:v>
-[...11 lines deleted...]
-        <x:v>514.54</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>4775</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G221" s="1">
         <x:v>400.61</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>4776</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>1577.69</x:v>
+        <x:v>1599.71</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>4777</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>4778</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>4779</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="G225" s="1">
         <x:v>520.3</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>4780</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>983.03</x:v>
+        <x:v>1068.03</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>4781</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G227" s="1">
         <x:v>1668.51</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>4782</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G228" s="1">
         <x:v>1224.45</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>4783</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="G229" s="1">
         <x:v>2515.93</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>4784</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G230" s="1">
         <x:v>1224.6</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>4785</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="G231" s="1">
         <x:v>180.55</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>4786</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>760.86</x:v>
+        <x:v>790.22</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>4787</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="G233" s="1">
         <x:v>468.75</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>4788</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G234" s="1">
         <x:v>427.39</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>4789</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>431</x:v>
+        <x:v>445.87</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>4790</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G236" s="1">
-        <x:v>230.29</x:v>
+        <x:v>259.65</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>4791</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G237" s="1">
         <x:v>192.54</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>4792</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G238" s="1">
         <x:v>190.52</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>4793</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="G239" s="1">
         <x:v>357.17</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>4794</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="G240" s="1">
         <x:v>1131.85</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>4795</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>194.94</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>4796</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>184.72</x:v>
+        <x:v>192.06</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>4797</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>184.72</x:v>
+        <x:v>200.01</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>4798</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G244" s="1">
         <x:v>274.14</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>4799</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G245" s="1">
         <x:v>266.03</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>4800</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G246" s="1">
         <x:v>215.8</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>4801</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G247" s="1">
         <x:v>335.69</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>4802</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>721</x:v>
-[...11 lines deleted...]
-        <x:v>549.56</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>4803</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G249" s="1">
         <x:v>205.78</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>4804</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>199.4</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>4805</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G251" s="1">
         <x:v>246.89</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>4806</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>362.13</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>4807</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G253" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>4808</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G254" s="1">
         <x:v>556.24</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>4809</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>1138.18</x:v>
+        <x:v>1223.18</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>4810</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="G256" s="1">
         <x:v>437.35</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>4811</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="G257" s="1">
         <x:v>348.57</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>4812</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>168.23</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>4813</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="G259" s="1">
-        <x:v>504.19</x:v>
+        <x:v>589.19</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>4814</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>4815</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G261" s="1">
         <x:v>1202.51</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>4816</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G262" s="1">
         <x:v>635.91</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>4817</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>4818</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G264" s="1">
-        <x:v>221.54</x:v>
+        <x:v>228.88</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>4819</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>771</x:v>
-[...11 lines deleted...]
-        <x:v>364.17</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>4820</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>5726.23</x:v>
+        <x:v>5811.23</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>4821</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G267" s="1">
-        <x:v>325.32</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>4822</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G268" s="1">
         <x:v>206.13</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>4823</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>207.4</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>4824</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="G270" s="1">
-        <x:v>386.25</x:v>
+        <x:v>393.59</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>4825</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>4826</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>282.24</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>4827</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>458.46</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>4828</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>4829</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>208.46</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>4830</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="G276" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>4831</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>397.65</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>4832</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>1008.05</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>4833</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="G279" s="1">
-        <x:v>1507.43</x:v>
+        <x:v>1514.77</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>4834</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="G280" s="1">
         <x:v>745.52</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>4835</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="G281" s="1">
         <x:v>1112.19</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>4836</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="G282" s="1">
         <x:v>434.73</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>4837</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="G283" s="1">
         <x:v>185.2</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>4838</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G284" s="1">
         <x:v>209.42</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>4839</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="G285" s="1">
         <x:v>1087.27</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>4840</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>680.5</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>4841</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="G287" s="1">
-        <x:v>397.37</x:v>
+        <x:v>412.05</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>4842</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G288" s="1">
         <x:v>1704.38</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>4843</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G289" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>4844</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>192.54</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>4845</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G291" s="1">
-        <x:v>306.33</x:v>
+        <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>4846</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="G292" s="1">
         <x:v>499.23</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>4847</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G293" s="1">
-        <x:v>3828.15</x:v>
+        <x:v>3913.15</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>4848</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>763.43</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>4849</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="G295" s="1">
         <x:v>1294.73</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>4850</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>1380.33</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>4851</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G297" s="1">
         <x:v>1380.33</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>4852</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>300.25</x:v>
+        <x:v>307.59</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>4853</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="G299" s="1">
         <x:v>393.11</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>4854</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="G300" s="1">
         <x:v>397.65</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>4855</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="G301" s="1">
         <x:v>289.45</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>4856</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="G302" s="1">
-        <x:v>192</x:v>
+        <x:v>192.06</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>4857</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="G303" s="1">
-        <x:v>195.76</x:v>
+        <x:v>203.1</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>4858</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="G304" s="1">
         <x:v>265.22</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>4859</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G305" s="1">
         <x:v>265.22</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>4860</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="G306" s="1">
         <x:v>1214.62</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>4861</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="G307" s="1">
-        <x:v>184.72</x:v>
+        <x:v>206.74</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>4862</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="G308" s="1">
         <x:v>209.42</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>4863</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="G309" s="1">
         <x:v>257.88</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>4864</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="G310" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>4865</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>910</x:v>
-[...11 lines deleted...]
-        <x:v>376.72</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>4866</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="G312" s="1">
         <x:v>485.99</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>4867</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="G313" s="1">
         <x:v>307.59</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>4868</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="G314" s="1">
-        <x:v>674.04</x:v>
+        <x:v>681.38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>4869</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="G315" s="1">
         <x:v>500.15</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>4870</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G316" s="1">
         <x:v>360.19</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>4871</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="G317" s="1">
-        <x:v>1262</x:v>
+        <x:v>1269</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>4872</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="G318" s="1">
         <x:v>558.79</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>4873</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G319" s="1">
         <x:v>1223.96</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>4874</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="G320" s="1">
         <x:v>860.88</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>4875</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="G321" s="1">
-        <x:v>282.11</x:v>
+        <x:v>296.79</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>4876</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="G322" s="1">
         <x:v>466.38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>4877</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="G323" s="1">
         <x:v>272.56</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>4878</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="G324" s="1">
-        <x:v>306</x:v>
+        <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>4879</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="G325" s="1">
         <x:v>380.93</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>4880</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="D326" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="G326" s="1">
-        <x:v>46821.1</x:v>
+        <x:v>46921.1</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>4881</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="G327" s="1">
         <x:v>228.8</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>4882</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="G328" s="1">
         <x:v>1814.53</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>4883</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="G329" s="1">
         <x:v>272.56</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>4884</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>4885</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="G331" s="1">
-        <x:v>796.5</x:v>
+        <x:v>811.18</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>4886</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="G332" s="1">
         <x:v>13098.23</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>4887</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G333" s="1">
         <x:v>1968.04</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>4888</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G334" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>4889</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="G335" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>4890</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G336" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>4891</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G337" s="1">
         <x:v>393.11</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>4892</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="G338" s="1">
         <x:v>513.67</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>4893</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="G339" s="1">
         <x:v>451.7</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>4894</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="G340" s="1">
         <x:v>360.88</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>4895</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="G341" s="1">
         <x:v>673.49</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>4896</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="E342" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
-      <x:c r="E342" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>263.37</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>4897</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="G343" s="1">
-        <x:v>527.65</x:v>
+        <x:v>542.33</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>4898</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="G344" s="1">
-        <x:v>397.37</x:v>
+        <x:v>412.05</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>4899</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G345" s="1">
         <x:v>1420.11</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>4900</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>215.8</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>4901</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="G347" s="1">
-        <x:v>341.45</x:v>
+        <x:v>348.79</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>4902</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="G348" s="1">
-        <x:v>255.96</x:v>
+        <x:v>263.3</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>4903</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="G349" s="1">
-        <x:v>255.96</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>4904</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="G350" s="1">
-        <x:v>976.09</x:v>
+        <x:v>976.08</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>4905</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="G351" s="1">
         <x:v>184.72</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>4906</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="G352" s="1">
         <x:v>184.72</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>4907</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="G353" s="1">
-        <x:v>1411.78</x:v>
+        <x:v>1433.8</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>4908</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="G354" s="1">
         <x:v>326.61</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>4909</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="G355" s="1">
         <x:v>321.52</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>4910</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="G356" s="1">
         <x:v>313.25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>