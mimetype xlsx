--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,179 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra359e197553a4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc922831b8b340f5a74224b78efd466e.psmdcp" Id="Rfc89af961c934341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4eba678d5304316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0f9a261a88f4b878220cfce29ab9fcc.psmdcp" Id="R9fc0f845a88641f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CRITTENDEN</x:t>
   </x:si>
   <x:si>
-    <x:t>ABBOT, ESTATE OF AMY &amp; MICHAEL LYNN MORRIS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 48 BLOCK 116 KENDAL ADDITION 18 06N 09E 0.08 ACRE</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALEXANDER, EARNEST OR MELISSA WINTERS MOORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PB 2 PG 231 LOT 6 BLOCK 3 BROADWAY PARK ADDITION 17 06N 09E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>368724000100</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>354040000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALVARADO, REGINA M </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 73 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367356000000</x:t>
   </x:si>
   <x:si>
     <x:t>ARLANDS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT 197 TRACT #37 NE NE 4-7-6 &amp; NW NW 3-7-6 UNIT 197 TOWNES ESTATE ADDITION 04 07N 06E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211834500000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAGLEY ET AL, MELINDA HALL </x:t>
   </x:si>
   <x:si>
     <x:t>PAR M1B SE1/4 13 06N 08E 8.76 ACRES LOT  BLOCK  WMPHS IRRG LOTS ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>DEBORAH BINSWANGER, REBECCA SUMMERS, MARY HUMPHREYS</x:t>
   </x:si>
   <x:si>
     <x:t>394516000000</x:t>
   </x:si>
   <x:si>
     <x:t>PAR M2C SE1/4 13 06N 08E 4.66 ACRES LOT  BLOCK  WMPHS IRRG LOTS ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>394520000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEARD, RAY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BREWER, DAWN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16 BLOCK 15 RHODES ADDITION 04 07N 06E 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210883000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROTHERS%MELVIN A LEVITCH, LEVITCH </x:t>
   </x:si>
   <x:si>
     <x:t>. 18 06N 09E 0.14 ACRES LOT 47-48 BLOCK 111 KENDAL ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>LOUIS LEVITCH, MIKE LEVITCH</x:t>
   </x:si>
   <x:si>
     <x:t>368480000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROWN &amp; NAEEM OMARI, JOSEPH BENJAMIN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROWN, GWENDOLYN </x:t>
   </x:si>
   <x:si>
     <x:t>PT BK 5 PG 317 13 06N 08E 8.88 ACRES LOT 1 BLOCK  GARRISON ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>360407000000</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 5 PG 317 13 06N 08E 8.03 ACRES LOT 2 BLOCK  GARRISON ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>360407000100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, TONY </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 142 09 06N 09E 0.23 ACRES LOT 9 BLOCK 8 THIRD RICH EASTERN ADDITION CITY  SD 114</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
@@ -196,113 +172,59 @@
   <x:si>
     <x:t xml:space="preserve">LOT SE COR SE1/4 SW1/4 LOT 4 PL BK 2 PG 331 LOT 4 RURAL ADDITION 07 05N 08E 11.07 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>103625000000</x:t>
   </x:si>
   <x:si>
     <x:t>DARK SCORPION LABS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 BLOCK 2 WAMPLER ADDITION 29 09N 08E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>246010000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1-A NW1/4 NW1/4 NW1/4 PB 2 PG 129 RURAL ADDITION 34 09N 07E 0.8 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>103497000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS, RHOLLY </x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ERFURT, GREGORY DANIEL </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 392-SCANNED IN. LOT 64 APOLLO ACRES ADDITION 33 08N 06E 0.21 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>209163000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ERNEST, KEMPER </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ESMAIL, MAJED </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE1/4 E209' OF LOT 5 PLAT BK 2 PG 279 BLOCK 186 IRRG LOTS SUB ADDITION 17 06N 09E 1.14 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>375010000000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT IN NW1/4 120X181' 1669 WMPHS IRRG LOTS ADDITION 16 06N 09E 0.49 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>396015000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EVANS, DAVID CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 29-30 BLOCK 108 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368426000000</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
@@ -346,440 +268,230 @@
   <x:si>
     <x:t>LOT 13-18 BLOCK 10 RHODES ADDITION 04 07N 06E 0.56 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210764000000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16-18 BLOCK 11 RHODES ADDITION 04 07N 06E 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210790000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRANKLIN ET AL, DELMAR </x:t>
   </x:si>
   <x:si>
     <x:t>SE1/4 NW1/4 22 05N 07E 0.08 ACRES LOT 32 BLOCK  LUKE ANTHONY 2ND ADDITION CITY  SD 122</x:t>
   </x:si>
   <x:si>
     <x:t>SHAROLYN MOSLEY, LILLIAN MOSLEY</x:t>
   </x:si>
   <x:si>
     <x:t>205000440000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRANKLIN &amp; ABRAM FRANKLIN, JAKIYA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GAINES, DEBORAH </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 1&amp;2 PLAT BK 2 PG 67 BLOCK 3 KENDAL 3RD ADDITION 17 06N 09E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>370357000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAINES, DIANE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 25 LOT 15 BLOCK 4 MEMPHIS VIEW ADDITION 08 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>374104000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAMMON, ESTATE OF SONIA T &amp; LESLIE A </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 24-26 BLOCK 15 KENDAL ADDITION 18 06N 09E 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>366545000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GARDNER, SUSIE </x:t>
-[...130 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 OF LOT 8 PLAT BK 2 PG 93 BLOCK 139 KENDAL ADDITION 17 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369387000000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HALL, CARRIE </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 86 LOT 3 BLOCK 9 SHADY GROVE PARK ADDITION 10 06N 08E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>382071320000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HEAFER-BLACK OAK WATER ASSN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>HENDERSON, ESTATE OF RAYMOND N, JR % RANDY HENDERSON</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 5 PG 139 LOT B RURAL ADDITION 19 08N 08E 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>104892000100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGGINS, EFFIE MAE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 116 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368685000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGGINS, JOHNNIE &amp; EFFIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6-7 BLOCK 116 KENDAL ADDITION 18 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>368682000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOARD, RODRIZGUS </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 1 PG'S 24 &amp; 25 LOT 6 BLOCK 132 KENDAL ADDITION 17 06N 09E 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369114000000</x:t>
   </x:si>
   <x:si>
     <x:t>HOLLINGSWORTH, BOBBY WILSON, JR</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 169 KENDAL ADDITION 17 06N 09E 0.2 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>370104000000</x:t>
   </x:si>
   <x:si>
-    <x:t>HUGHEY, ESTATE OF WILMA WALKER &amp; ZACHARY</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 4 BLOCK 2 WORTHINGTON PARK ADDITION 12 06N 08E 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">HUGHEY &amp; LANE ZACHARY, ESTATE OF WILMA WALKER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 12 06N 08E 0.17 ACRES LOT 4 BLOCK 2 WORTHINGTON PARK ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CODIN MICHAEL EVERHART, JACOB EVERHART, SONYA ZACHARY</x:t>
   </x:si>
   <x:si>
     <x:t>393021000000</x:t>
   </x:si>
   <x:si>
-    <x:t>ITTELEGNA LLC ET AL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JACKSON, MARY &amp; WOFFORD </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 7 BLOCK 18 ORIGINAL ADDITION 33 08N 06E 0.07 ACRE</x:t>
+    <x:t>. 33 08N 06E 0.07 ACRES LOT 7 BLOCK 18 ORIGINAL ADDITION CITY  SD 103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVNV FUNDING, LLC., DISCOVER BANK, CREDIT ACCEPTANCE CORPORATION, CROWN ASSET MANAGEMENT, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>208340000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, MARY A </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 1-2 BLOCK 2 PRUGH HAMMETT ADDITION 04 07N 06E 0.19 ACRE</x:t>
+    <x:t>. 04 07N 06E 0.19 ACRES LOT 1-2 BLOCK 2 PRUGH HAMMETT ADDITION CITY  SD 103</x:t>
   </x:si>
   <x:si>
     <x:t>210175000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JEFFERSON, JOSIEPHINE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 26 BLOCK 122 KENDAL ADDITION 17 06N 09E 0.08 ACRE</x:t>
+    <x:t>. 17 06N 09E 0.08 ACRES LOT 26 BLOCK 122 KENDAL ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF WEST MEMPHIS HOME REHABILITATION PROGRAM</x:t>
   </x:si>
   <x:si>
     <x:t>368922000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, DEXTER </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG'S 24-26 LOT 1 BLOCK 4 MEMPHIS VIEW ADDITION 08 06N 09E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>374090000000</x:t>
   </x:si>
   <x:si>
     <x:t>JP &amp; SE INC &amp; JKLM INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT IN SW1/4 SW1/4 WMPHS IRRG LOTS ADDITION 18 06N 09E 1.47 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>396218000000</x:t>
   </x:si>
   <x:si>
     <x:t>KELLY, LUCILLE &amp; OTELIA BUTLER % RUTH BUTLER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 1 BLOCK 21 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386322000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEE%MELISSA L LEE, LENNIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LEWIS, HENRY &amp; ROBERT LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 28 BLOCK 37 ORIGINAL ADDITION 33 08N 06E 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>208652000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, PAULINE GREENE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT E OF RR SW1/4 RURAL ADDITION 31 05N 07E 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>101713010000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MASON, LEE &amp; STACEY </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MILLER, ALVIX </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK L NORVELL ADDITION 32 08N 06E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>207565000000</x:t>
   </x:si>
   <x:si>
     <x:t>MILLER, JASPER &amp; LEANTIONE BYNUM</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 BLOCK 2 WAMPLER ADDITION 29 09N 08E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>246012000000</x:t>
   </x:si>
   <x:si>
     <x:t>MOBILE OPERATING LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE1/4 LESS SW1/4 RIVERSIDE OF LEVEE RURAL ADDITION 12 03N 07E 120 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>101165000000</x:t>
@@ -868,458 +580,320 @@
   <x:si>
     <x:t>PLAT BK 2 PG 86 LOT 32-33 BLOCK 5 SHADY GROVE PARK ADDITION 10 06N 08E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>382070760000</x:t>
   </x:si>
   <x:si>
     <x:t>PROFESSIONAL HOUSING &amp; LAND, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 24 BLOCK 146 KENDAL ADDITION 17 06N 09E 0.2 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369491000000</x:t>
   </x:si>
   <x:si>
     <x:t>PRYOR, FLOY % LONNIE PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 1 PG 43-(SUBD ALSO KNOW AS M L THOMPSON) LOT 10 BLOCK 20 M L THOMPSON 1ST ADDITION 07 06N 09E </x:t>
   </x:si>
   <x:si>
     <x:t>386319000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">REECE, VANESSA RENEE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>RELENTLESS SPORTS PRODUCTIONS INC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 24 &amp; N5' OF LOT 25 BLOCK 37 KENDAL ADDITION 18 06N 09E 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367189000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REYNOLDS, TERANCE LAFFAYETTE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 12 BLOCK 148 KENDAL ADDITION 17 06N 09E 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>369541000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RHODES, HENRY SQUARE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RICHARD, ESTATE OF AVERY JO </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 &amp; LOT 2 REPLAT LOTS 100-103 LESS S 150' OF THE E 90' PLAT BK 2 PG 241 SPECIAL RE-PLAT BLK 102 ADDITION 33 08N 06E 0.91 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>211506100000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RILEY, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 19-20 BLOCK 15 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210888000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIVERS, JASMINE JUANITA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 148 HARVARD YARD 2ND ADDITION 14 07N 08E 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201229386000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROWELL%EARENEST ROWELL, ESTAE OF ERNEST EBENEZER </x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>SALYARDS, WILLIAM E, IV</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW PLAT BK 2 PGS 271 &amp; 272 LOT 19 BLOCK 3 LAKESHORE ESTATES ADDITION 36 07N 08E </x:t>
   </x:si>
   <x:si>
     <x:t>201389084000</x:t>
   </x:si>
   <x:si>
     <x:t>SANTO VALE IMPORT, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11-12 BLOCK 4 RHODES ADDITION 04 07N 06E 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210625000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, ESTATE OF CHARLES </x:t>
   </x:si>
   <x:si>
     <x:t>. 07 09N 08E 0.34 ACRES LOT 7-8 BLOCK 3 BOON ADDITION CITY  SD 111</x:t>
   </x:si>
   <x:si>
     <x:t>ERNESTINE SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t>213048000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHIRLEY, REBECCA ANN, LIVING TRUST </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SPORTS PRODUCTIONS INC, RELENTLESS </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 26 S.20' OF LOT 25 BLOCK 37 KENDAL ADDITION 18 06N 09E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>367191000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEVELOPMENT CORPORATION, STOCKLEY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 SE1/4 MARION LAKE 24 07N 08E 12.68 ACRES LOT  BLOCK  MARION ADDITION CITY  SD 106</x:t>
   </x:si>
   <x:si>
     <x:t>JACK BOND, CITIZENS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>236166500000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THOMAS-NANCE%MARIO L NANCE, TYRA </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TODD, REGINALD </x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PAGE 245 LOT 19-20 BLOCK 6 BROADWAY PARK 2ND ADDITION 17 06N 09E 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>354148000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TOSTON, DE'AARON </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK G NORVELL ADDITION 32 08N 06E 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>207536000000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT W50' OF 8-10 BLOCK E NORVELL ADDITION 32 08N 06E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>207511000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VAUGHN, LAWRENCE &amp; LISA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WALKER, VICKIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 417.44' S208.72' N703.72' SW1/4 RURAL ADDITION 25 07N 06E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>100352200000</x:t>
   </x:si>
   <x:si>
     <x:t>WATSON, BILL % JULIA HOLLOWAY</x:t>
   </x:si>
   <x:si>
     <x:t>LOT ALL BLOCK D AMMENDED ADDITION 33 08N 06E 0.6 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>208422000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITMAN, LATISHA </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 17 BLOCK 7 THIRD RICH EASTERN ADDITION 09 06N 09E 0.19 ACRE</x:t>
+    <x:t>. 09 06N 09E 0.19 ACRES LOT 17 BLOCK 7 THIRD RICH EASTERN ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA</x:t>
   </x:si>
   <x:si>
     <x:t>377395000000</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAMS, FREDDIE % JOHNNY JOE SIMS</x:t>
   </x:si>
   <x:si>
     <x:t>NE NW PLAT BK 2 PG 49 LOT 6 BLOCK 9 HIGHLAND PARK ADDITION 36 07N 08E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>201269179000</x:t>
   </x:si>
   <x:si>
-    <x:t>WILLIAMS, JAN J ET AL</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 1 &amp; E1/2 6TH ST W. LOT 1 PLAT BK 1 PG 184 BLOCK 13 M L THOMPSON 3RD ADDITION 07 06N 09E 0.27 ACRE</x:t>
+    <x:t xml:space="preserve">WILLIAMS ET AL, JAN J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1 &amp; E1/2 6TH ST W. LOT 1 PLAT BK 1 PG 184 07 06N 09E 0.27 ACRES LOT  BLOCK 13 M L THOMPSON 3RD ADDITION CITY  SD 114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILDRED ANN JEROME, JERE J WELCH, STEPHANIE CARMEN WEBB CARR, BRANDON WEBB</x:t>
   </x:si>
   <x:si>
     <x:t>386899000000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILLIAMS, MARK H, JR </x:t>
-[...2 lines deleted...]
-    <x:t>PT LOT 49 NE COR 60X110' PER PLAT JERICHO ADDITION 27 08N 08E 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">WILLIAMS JR, MARK H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 49 NE COR 60X110' PER PLAT 27 08N 08E 0.15 ACRES LOT  BLOCK  JERICHO ADDITION CITY  SD 116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONN APPLICANCE, INC., OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>216540000000</x:t>
   </x:si>
   <x:si>
-    <x:t>W 90' LOT 49 &amp; E 120' OF S 100' LOT 49 JERICHO ADDITION 27 08N 08E 0.7 ACRE</x:t>
+    <x:t>W 90' LOT 49 &amp; E 120' OF S 100' LOT 49 27 08N 08E 0.7 ACRES LOT  BLOCK  JERICHO ADDITION CITY  SD 116</x:t>
   </x:si>
   <x:si>
     <x:t>216541000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, GRANDVILLE CURTIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLAT BK 2 PG 330 BILL OF ASSURANCE BK 440 PG 108 LOT 6 BLOCK 1 EAST ACRES ADDITION 33 08N 06E </x:t>
   </x:si>
   <x:si>
     <x:t>209605000000</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 330 BILL OF ASSURANCE BK 440 PG 108 LOT 7 BLOCK 1 EAST ACRES ADDITION 33 08N 06E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>209606000000</x:t>
   </x:si>
   <x:si>
     <x:t>PLAT BK 2 PG 330 BILL OF ASSURANCE BK 440 PG 108 LOT 8 BLOCK 1 EAST ACRES ADDITION 33 08N 06E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>209607000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WINKFIELD, A C &amp; HYBUNIA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15 BLOCK P CRAWFORDSVILLE CITY ADDITION 14 07N 07E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>207277000000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">YOUNG, ED </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 1 PRUGH HAMMETT ADDITION 04 07N 06E 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>210157000000</x:t>
   </x:si>
   <x:si>
     <x:t>CROSS</x:t>
   </x:si>
   <x:si>
-    <x:t>ADVOCATE FOR BETTER LIVING CDC</x:t>
-[...11 lines deleted...]
-    <x:t>PT SW SW 34 07N 05E 0.680 ACRES LOT  BLOCK   ADDITION CITY  SD 009</x:t>
+    <x:t xml:space="preserve">BOOKER &amp; ERMA R MUNNS, MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 5 34 08N 05E 0.595 ACRES LOT  BLOCK 10 KELLY ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
-    <x:t>001-04675-010</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>814-05479-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DESMOND, ROBERT J </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 L4 ALL LOT 5 8910111213 FORMERLY KNOWN AS 163 PARKIN 3 07N 05E 3.900 ACRES LOT  BLOCK 3 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05570-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DOUGH LLC, PARKIN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FARMER, RANDY </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 5 BLOCK 4 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05582-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FERNANDES, SANDRO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S OF CREEK LOT 3 &amp; 4 BLOCK 12 ANNA BLOCK ADDITION 21 07N 03W 0.258 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-00359-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GANT, THURMAN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.109 ACRES LOT 212 BLOCK  LANSING'S ORIGINAL DIV ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05101-000</x:t>
   </x:si>
   <x:si>
     <x:t>N 74' LOT 19 03 07 05E 0.110 ACRES LOT  BLOCK 6 LANSING WHEELBARROW CO 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05614-000</x:t>
   </x:si>
   <x:si>
     <x:t>E 56' LOT 191 03 07N 05E 0.296 ACRES LOT  BLOCK  LANSINGS WHEELBARROW 2ND ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05725-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILBERT%DWAYNE PARKER, GUY &amp; MYRTLE </x:t>
   </x:si>
   <x:si>
     <x:t>. 04 07N 05E 0.437 ACRES LOT 1 BLOCK  MCKNIGHT ADDITION CITY  SD 814</x:t>
@@ -1327,59 +901,50 @@
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, GUY DOUGLAS GILBERT, JR., DAVID ALAN GILBERT, PAMELA SUE GILBERT</x:t>
   </x:si>
   <x:si>
     <x:t>814-05741-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLASPER, VERNELL &amp; TROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 BLOCK 5 R BLOCK ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-00503-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRAHAM, TIMMY WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLOCK 32 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.138 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03486-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JONES, SHERMAN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCCAMMON, PATRICK </x:t>
   </x:si>
   <x:si>
     <x:t>. 25 07N 03E 3.320 ACRES LOT  BLOCK  ROLLING RIDGE EST TRACT 26 ADDITION CITY  SD 009</x:t>
   </x:si>
   <x:si>
     <x:t>BANK OF AMERICA</x:t>
   </x:si>
   <x:si>
     <x:t>002-01038-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCRAW, RENETT </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 9 BLOCK 1 LANSING WHEELBARROW 1ST ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>814-05541-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEEVEY, WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 120' LOT 6 OF BLK 2 EZELLS ADDITION 20 07N 03E 0.193 ACRES </x:t>
@@ -1393,83 +958,62 @@
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 69 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03652-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 69 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.172 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03654-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROSAMOND%ANDY ROSAMOND, AUBREY G &amp; GEAN </x:t>
   </x:si>
   <x:si>
     <x:t>. 03 07N 05E 0.505 ACRES LOT 4 BLOCK 1 LANSING WHEELBARROW ADDITION CITY  SD 814</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, JOANNE ANNE ROSAMOND-MORRIS, JIMMY LAINE ROSAMOND, ANDY WAYNE ROSAMOND, CINDY ROSAMOND-KALK, DONNA ROSAMOND-TYLER</x:t>
   </x:si>
   <x:si>
     <x:t>814-05533-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SALARY, MARGARET GRAHAM </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ELITE LAND CLEARING%CURTIS SCOTT, SCOTT'S </x:t>
   </x:si>
   <x:si>
     <x:t>. 17 07N 03E 0.354 ACRES LOT 5 BLOCK  H.F. HENSON #3 ADDITION CITY  SD 900</x:t>
   </x:si>
   <x:si>
     <x:t>CANEY CREEK SPECIAL IMPROVEMENT DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>900-01956-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TAYLOR, CURTIS &amp; ERLINE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TAYLOR, WILENSKY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAPH NO E100'X50' LT 12 BLK 11 PT S1/2 LT 11 BLK 11 RAPHAELSKYS NORTHERN ADDITION 17 07N 03E 0.210 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>900-03364-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TEAGUE, MARY E </x:t>
   </x:si>
   <x:si>
     <x:t>. 21 07N 03E 0.258 ACRES LOT 3 BLOCK 5 ANNA BLOCK ADDITION CITY  SD 900</x:t>
   </x:si>
   <x:si>
     <x:t>MARY P TEAGUE</x:t>
   </x:si>
   <x:si>
     <x:t>900-00332-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON%VIRGINIA R JOHNSON, JAMES L </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW 14 08N 04E 28.23 ACRES LOT  BLOCK   ADDITION CITY  SD 007</x:t>
@@ -1633,68 +1177,50 @@
   <x:si>
     <x:t xml:space="preserve">PT N1/2 NE  92 X 150 33 5N 3E 0.32 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>JERI C MCCOY, KIMBERLY J POWELL</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00538-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 53.5 X 92 PT NE SE 33 5N 3E 0.11 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>0800-00549-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BELIN, GREGORY &amp; BOBBIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">64X64X160 BEECH GROVE #2 9 LOT 12 BLOCK F BEECH GROVE #2 ADDITION 21 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0708-00068-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BLACK, TOM, GERTRUDE &amp; M C % ARTHUR BLACK</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BRINKER, OVERTUS % ETHEL BRINKER </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE 6 5N 3E 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SHENEKA BRINKER DAVIS, LISA PRINCE SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>0801-00154-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROCK, WILLIAM M </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 2763-1-2-2 PT LOT 3 NW1/4 3 5N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, INTERNAL REVENUE SERVICE, FORREST CITY MEDICAL CENTER, CACH LLC, AR DIVISION OF WORKFORCE SERVICES, ANDREA D BROCK</x:t>
   </x:si>
   <x:si>
     <x:t>0001-04116-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRUMLEY, TERRY </x:t>
@@ -1711,111 +1237,89 @@
   <x:si>
     <x:t>0123-00053-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2774-104 63 LOT 102 MEADOW CLIFF #2 ADDITION 3 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0123-00050-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2774-108 63 LOT 106 MEADOW CLIFF #2 ADDITION 3 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0123-00054-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURROWS, ANNETTE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 17 BLOCK 2 JOHN R SIMMONS ADDITION 86/(notebook) </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00758-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BURTON, CHARLES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CARDEN, ALLEN JOE &amp; RHODA S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 3663-6 PT W 1/2 SW PRIVATE SURVEY 2370 2370 5N 3E 5.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-03935-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #001-04433-0000 PT NE 15 5N 3E 3.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>DISCOVER BANK, MARIE KNIGHT, DAVID CARDEN</x:t>
   </x:si>
   <x:si>
     <x:t>0001-04433-0002</x:t>
   </x:si>
   <x:si>
     <x:t>CATES, FRANCES % GLENDA AKINS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 S1/2 (notebook) LOT 13 DELTA COLEMAN SURVEY ADDITION 5 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>GLENDA AKINS</x:t>
   </x:si>
   <x:si>
     <x:t>0801-00107-0013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHAPMAN, GARY &amp; KAREN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 SW 34 5N 3E 2.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0800-00602-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CHILDERS, RITA </x:t>
-[...11 lines deleted...]
-  <x:si>
     <x:t>COBB, C &amp; F &amp; AM JEFFERSON % CLIFFORD COBB, JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">75X75 SE COR BLOCK 101 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00117-0000</x:t>
   </x:si>
   <x:si>
     <x:t>COBB, CLIFFORD, JR/FLORA MAE ROPER</x:t>
   </x:si>
   <x:si>
     <x:t>FLORA C FAIRCHILD, SYLVIA ANGLIN, LAURA COBB, CHERYL COBB, ROSALIND COBB, JACQULENE COBB, CHIFFONYE COBB, DYLSIA COBB, CLIFFORD COBB JR</x:t>
   </x:si>
   <x:si>
     <x:t>0805-00185-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COCHRANE, ISAIAH </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 606-20 PT S1/2 NE1/4 63.8' X 95' PT TRACT NO. 20 1 4N 2E 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-00800-0003</x:t>
@@ -1826,179 +1330,134 @@
   <x:si>
     <x:t xml:space="preserve">WAS # 6680 PT LOT 115 X 45 X 100 X 80 X 118.91 X 118.6 0.29 ACRE LOT 7 BLOCK 74 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0700-00638-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COTHRAN, JOHN A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 1138-2-4  ALL LOT 4 &amp; EAST 09' LOT 5 199'x 228' 75 PORTER-ODOM ADDITION 11 4N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0130-00004-0000</x:t>
   </x:si>
   <x:si>
     <x:t>COTHRAN, LIONELL % LAVERN COTHRAN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2322-6 PT NW1/4 SW1/4 3 5N 2E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-03230-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CURTIS, BURNICE, SR % RAY CURTIS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BLK 125A &amp; 50' S END BLK 126A (notebook) BUTLER &amp; JONES ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00194-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 4070 LOT 50 X 100 PT NW KNOWN AS LOT 24 7 5N 5E 0.11 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05153-0001</x:t>
   </x:si>
   <x:si>
     <x:t>DEWITT, EVA WEST / CHARLES MORGAN ET AL</x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 001-06253-000 PT W 1/2 NE SW 15 6N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>MONIQUE DANIEL (DEEDEE) HOLT, MARNIE M MCDANIEL, CAROLYN SPENCER, PHYLLIS FLEMING, VINCENT N MORGAN</x:t>
   </x:si>
   <x:si>
     <x:t>0001-06253-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EAST TENNESSEE TRUST%VIGIL DUFREDO, 915 </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">5 LOT 9 FORREST CITY #3 ADDITION 28 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0702-00008-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FERNANDES, NILTON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">45 X 126 80 LOT 4 BLOCK 19 ROLFE &amp; WMS ADDITION 28 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0765-00201-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRANKLIN, TRAVIS </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GATHWRIGHT, BYRON D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">65 LOT 9 BLOCK 7 MOORE'S ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0757-00016-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 3241-9 PT SW1/4 31 5N 3E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00745-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRACEY, DONALD &amp; WANDA </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 1-4582 PT SE SE 26 5N 3E 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TRI-B ADVERTISING INC.</x:t>
   </x:si>
   <x:si>
     <x:t>0001-04582-0004</x:t>
   </x:si>
   <x:si>
     <x:t>WAS #  PT SE SE  150' x 150' (.52 acres +/-) 26 5N 3E 0.52 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-04584-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   3144-1  PT OF THE SE SE  210' x 210' (1.02 acres +/-) 26 5N 3E 1.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-04588-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>GREEN, MARTHA J &amp; SAMMY LANCE GREEN</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GUYTON, ANGEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   5435-2 PT E1/2 SW 32 6N 4E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-07165-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GWALTNEY, NATALIE </x:t>
   </x:si>
   <x:si>
     <x:t>WAS #001-05153-0000 PT NW 7 5N 5E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05153-0008</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARE, ROY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SECTION B 74 LOT 69 POPLAR RIDGE #2 SEC B ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00575-0000</x:t>
@@ -2015,143 +1474,77 @@
   <x:si>
     <x:t xml:space="preserve">HARRIS, FREDA </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 5652-4 PT W1/2 W1/2 NE 16 6N 6E 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, ST FRANCIS LEVEE DIST, THELMA MOONEY, WILLIAM MOONEY JR</x:t>
   </x:si>
   <x:si>
     <x:t>0001-07518-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS, WELKHOME J &amp; ANNIE B % ELDORADO SWANIGAN JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 75' X 75' BLOCK 4 FREEMAN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>USDA</x:t>
   </x:si>
   <x:si>
     <x:t>0807-00123-0006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HAWKINS, MELINDA </x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HAYS, BILL P </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2774-142  MEADOW CLIFF #2  132.3' x 120' x 110' x 65.8'  63 LOT 140 MEADOW CLIFF #2 ADDITION 3 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0123-00088-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HERNANDEZ, EVA &amp; LASHONDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HERRING, ADAM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 4660 W PT NW NW 15 6N 2E 1.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>MIDLAND FUNDING LLC.</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05805-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #0001-05805-0000 PT NW NW 15 6N 2E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-05805-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>HILLIS, OLGA SANCHEZ % MANUEL SANCHEZ ET AL</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>HILLIS, OLGA SANCHEZ ET AL % MANUEL SANCHEZ</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(notebook) LOT 18 BLOCK 2 FUSSELL-MCCUTCHEN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>YSA MANUEL SANCHEZ, JR., YOLANDA SANCHEZ CHAMNESS, ST FRANCIS LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>0808-00114-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HOLDER PROPERTY INVESTMENTS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   9287 (42 X 42)  SOUTH SIDE ADDN 89/(notebook) LOT 152 </x:t>
   </x:si>
   <x:si>
     <x:t>0773-00152-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLLAND, PETE &amp; BERTHA </x:t>
   </x:si>
   <x:si>
     <x:t>WAS #   3715  PT LOT 3 NW 5 5N 4E 0.5 ACRE</x:t>
@@ -2174,98 +1567,89 @@
   <x:si>
     <x:t xml:space="preserve">HURST, CHRISTINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 100 LOT 1 BLOCK 13 VACCARO'S 2ND #1 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0785-00009-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INMAN, HANNELORE R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">45 X 106  W 45' 12 LOT 96 BRODIE ALLEY #3 ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0712-00096-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 12 BLOCK 12 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00349-0000</x:t>
   </x:si>
   <x:si>
+    <x:t>.    0 ACRES LOT 11 BLOCK 12 COWAN'S ADDITION CITY  SD 27F</x:t>
+  </x:si>
+  <x:si>
     <x:t>0804-00348-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, DERRICK </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WAS # 1960-24  WEST HUGHES SUB DIV 110 LOT 24 BLOCK 1N 20 4N 6E </x:t>
+    <x:t>. 20 4N 6E 0 ACRES LOT 10 BLOCK 1 WEST HUGHES ADDITION CITY  SD 27</x:t>
   </x:si>
   <x:si>
     <x:t>0143-00010-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 1960-24  WEST HUGHES SUB DIV 110 LOT 24 BLOCK 1 20 4N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>0143-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">86/(notebook) LOT 17 BLOCK 2 JOHN R SIMMONS ADDITION 0 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00747-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, VIVIAN % NADIA DAVYGNON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(50 X 150)  VAC-MANN ADDN 101 LOT 148 </x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT L JONES, TIFFENY L JONES</x:t>
   </x:si>
   <x:si>
     <x:t>0787-00148-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>JACKSON, WALTER JR % DOROTHY JACKSON WILLIAMS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>JACOBS, JESSE LEE &amp; COY LEE % CHESAPEA JACOBS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 23 BLOCK 15 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00421-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 24 BLOCK 15 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00422-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMISON, ODELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT 68' X 114' IN NE CORNER (notebook) LOT 53 BLOCK 76 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0700-00805-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, BOBBY &amp; DELORES </x:t>
@@ -2297,341 +1681,209 @@
   <x:si>
     <x:t xml:space="preserve">WAS # 4740-2-2 PT NW1/4 SW1/4 23 6N 2E 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-05927-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON, LONELL % LANELL &amp; REGINA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 141  MANN &amp; VACCARO ADDN 61 LOT 58 </x:t>
   </x:si>
   <x:si>
     <x:t>0747-00058-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, FLOYD &amp; ETHEL MAE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 X 150 W HWY 1  PT SE 33-5-3 33 5N 3E 0.03 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00568-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KING, JIMMY &amp; CHRISTINE </x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEMOS, LEANDRO S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">7 LOT 2 BLOCK 2 J L ALLEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0704-00005-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LIPSCOMB , RUBY L (GRIGGS) </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #10160 40X114.3 JOHN MANN ADDN #2 60 LOT 49 </x:t>
   </x:si>
   <x:si>
     <x:t>0752-00037-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOCKHART &amp; JENNIFER JONES, DOUGLAS </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOWE, ISAAC </x:t>
   </x:si>
   <x:si>
     <x:t>WAS #4065-2 PT NW1/4 7 5N 5E 0.78 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-05151-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUKER, BOBBIE E &amp; VIRGINIA F </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">91 LOT 53D ST FRANCIS HEIGHTS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00690-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUKER, VIRGINIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">91 LOT 53C ST FRANCIS HEIGHTS ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00689-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MALKIN JR, ARTHUR B </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 2774-160-1 MEADOW CLIFF #4 64 LOT 183 3 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0125-00014-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCCORD, SAM </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MCKENZIE, BOB % JAMES JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 60 FT OF W 1/2 50 LOT 1 BLOCK 1 HUBER ADDITION 15 4N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>JAMES JACKSON, VALERIE JACKSON, ST FRANCIS LEVEE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>0804-00529-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCKITHEN, ROZINA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 50' WEST END ADDN 78X50 109 LOT 23 </x:t>
   </x:si>
   <x:si>
     <x:t>0791-00020-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MI HOLDINGS 1 LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">(50 X 50 X 100) WILL CARTHEE SUBDIV OF LOT 2 (notebook) LOT A&amp;B BLOCK 2 WILL CARTHEE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00244-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MILLER, MICHAEL </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>MIW ACQUISITIONS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60X140 VACCARO'S 1ST ADDN SUB DIV #5 99 LOT 9 BLOCK 4 </x:t>
   </x:si>
   <x:si>
     <x:t>0784-00011-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MONTGOMERY, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 LOT NW 9 4N 2E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0806-00316-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORGAN, CHARLES WOODROW </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 SW TRACT 2 15 6N 3E 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-06253-0004</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MOTLEY, CURTIS &amp; YOLANDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MOTLEY, CURTIS LEDELL % CURTIS LEDELL MOTLEY JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE 30 6N 3E 1.09 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0001-06685-0015</x:t>
   </x:si>
   <x:si>
     <x:t>MUNN, HERBERT A SR % ARTHUR HERBERT MUNN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9295(42 X 42) SOUTH SIDE ADDN 89/(notebook) LOT 160 </x:t>
   </x:si>
   <x:si>
     <x:t>0773-00160-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MUNN, HERBERT A, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9272(43 X 106)  SOUTH SIDE ADDN 89/(notebook) LOT 137 </x:t>
   </x:si>
   <x:si>
     <x:t>0773-00137-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NESTER, ROGER </x:t>
   </x:si>
   <x:si>
     <x:t>WAS # 1469-7 PT NE NW 18 4N 4E 0.2 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0001-02159-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>P M INVESTMENTS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>PANNELL, MRS RUTH SULCER % NORABELLE ASTON SCHAEDE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 63 PALESTINE ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0806-00120-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PARKINSON, ALVAH H </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PIRES, LUKE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #  9297 (40 X 42)  SOUTH SIDE ADDN 89/(notebook) LOT 162 </x:t>
   </x:si>
   <x:si>
     <x:t>0773-00162-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">65 X 150  BURK MANN ADDN #2 14 LOT 10 BLOCK 14 </x:t>
   </x:si>
   <x:si>
     <x:t>0750-00168-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAMSEY, BOBBY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   2798-118  TELICO TRAILS #2 ADDITION SECTION C  95 LOT 177 5 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0140-00047-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REEVES, DANNY RAY </x:t>
@@ -2726,165 +1978,90 @@
   <x:si>
     <x:t xml:space="preserve">ROTERMEL, JULIANA ROSA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 103 BURK MANN ADDN #1 13 LOT 59 </x:t>
   </x:si>
   <x:si>
     <x:t>0749-00059-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">70 X 60 VACCARO'S 1ST ADDN  SUB DIV #1 PART OF LOT 17 97 LOT 17 BLOCK 10 </x:t>
   </x:si>
   <x:si>
     <x:t>0780-00038-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCRUGGS, CARLOS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">70 X 130  FORREST HILLS #1 39 LOT 86 FORREST HILLS #1 ADDITION 3 4N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0732-00086-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SHAPLEY, ANUSUYA ET AL % ANUSUYA SHAPLEY</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, JACKIE DAVIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">60 X 60 X 146  WOOD SUB DIV 123/(notebook) LOT 1 BLOCK 4 </x:t>
   </x:si>
   <x:si>
     <x:t>0794-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t>STAMPS, LIZ % LOTTIE PYE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 .37 ACRE BLOCK 31 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00044-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STANLEY, JAMES &amp; PHYLISTIE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT NE 5-5-3  1 ACRE 5 5N 3E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, EAST ARK CHIROPRACTIC ONE PLLC</x:t>
   </x:si>
   <x:si>
     <x:t>0801-00097-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STOJAKOVIC, BOZO </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TAYLOR, MARCUS D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9621  MILLS SUB DIV OF  BLK 1 BRANDON ADDN PT LOTS 2,3,4, &amp; 8 AS  SURVEY  (notebook) LOT 8 BLOCK 1 MILLS SUB DIV BLK 1 BRANDON AD ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>OFFICE OF CHILD SUPPORT ENFORCEMENT, EAST ARK CHIROPRACTIC ONE PLLC</x:t>
   </x:si>
   <x:si>
     <x:t>0756-00008-0000</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>0771-00048-0000</x:t>
   </x:si>
   <x:si>
     <x:t>TAYLOR, ROSETTA % HAZEL TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>40 X 114.3  JOHN MANN ADDN #2 60 LOT 48</x:t>
   </x:si>
   <x:si>
     <x:t>IRILLA JAGGERS</x:t>
   </x:si>
   <x:si>
     <x:t>0752-00036-0000</x:t>
   </x:si>
   <x:si>
     <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 6779  70X150  PT (notebook) LOT 28 BLOCK 76 ORIGINAL TOWN ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>TIAUNA MURPHY(N/O)</x:t>
   </x:si>
   <x:si>
     <x:t>0700-00744-0000</x:t>
   </x:si>
@@ -2918,98 +2095,83 @@
   <x:si>
     <x:t xml:space="preserve">GROUP%THE MARKET #142, THE MARKET </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW1/4
 *THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 62-0004.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=62000123&amp;OWNER_ID=010129.
 THIS SITE IS SUBJECT TO DEED RESTRICTIONS.  WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.
 DUE TO EXCEEDANCES OS USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THIS SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. 16 05N 3E 1.3 ACRES LOT  BLOCK   ADDITION CITY FORREST CITY SD 07C</x:t>
   </x:si>
   <x:si>
     <x:t>3300 N. WASHINGTON LLC., REGIONS BANK, THE MARKET GRP, CAPTEC FINANCIAL GROUP INC.</x:t>
   </x:si>
   <x:si>
     <x:t>0800-00097-0002</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS, MORRIS JR EST % CALVIN REED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS # 9074 (50 X 70)  BURK MANN ADDN #1  13 LOT 5 </x:t>
   </x:si>
   <x:si>
     <x:t>0749-00005-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TINSLEY, MELVIN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TRIGGS, TERRENCE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 119  BURK MANN ADDN #1 13 LOT 48 </x:t>
   </x:si>
   <x:si>
+    <x:t>EAST ARK CHIROPRACTIC ONE PLLC</x:t>
+  </x:si>
+  <x:si>
     <x:t>0749-00048-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURNER, KATHY ELLEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E SD 50 X 150  GURLEY FIELD SUB DIV  46 LOT 13F BLOCK 4 </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00425-0000</x:t>
   </x:si>
   <x:si>
     <x:t>VONT'A INC % VONTA-LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   2734 PT (N 80') LOT 1 BLOCK 75 ORIGINAL TOWN ADDITION 0 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>PARTNERS BANK, JCM PROPERTIES LLC.</x:t>
   </x:si>
   <x:si>
     <x:t>0700-00660-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VONTA-LLC </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WALKER, C R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   8211-1 50 X 50  BLANNORT ADDN 10/(notebook) LOT 8 BLOCK 2 </x:t>
   </x:si>
   <x:si>
     <x:t>0710-00016-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   10221 65 X 158  BURK MANN ADDN #2  14 LOT 1 BLOCK 3  32 5N 3E </x:t>
   </x:si>
   <x:si>
     <x:t>0750-00013-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #   7508  PETTUS &amp; WMS ADDN (notebook) LOT 10 BLOCK 7 </x:t>
   </x:si>
   <x:si>
     <x:t>0762-00047-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LESS E 1/2  GURLEY FIELD SUB DIV  46 LOT 5 BLOCK 1 </x:t>
   </x:si>
   <x:si>
     <x:t>0805-00392-0000</x:t>
@@ -3089,123 +2251,96 @@
   <x:si>
     <x:t xml:space="preserve">55 X 100 58 LOT 11 LINCOLN PARK ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>0745-00011-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, COURTNEY </x:t>
   </x:si>
   <x:si>
     <x:t>COWAN'S ADDN 23 LOT 13 BLOCK 8</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DIST, AR DEPT. OF WORKFORCE SERVICE, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>0804-00372-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 &amp; LOT 5 &amp; N 4.5 FT OF LOT 6 BLOCK 20 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00444-0000</x:t>
   </x:si>
   <x:si>
+    <x:t>LOT NW E HUDSON BLOCK 21 4N 6E 0 ACRES LOT  BLOCK   ADDITION CITY  SD 27F</x:t>
+  </x:si>
+  <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, COMMISSIONER OF REVENUES, AR DEPT OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>0804-00950-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WILSON, FELIX ET AL</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 66.8 X 146  PT N1/2 NW1/4 21 4N 6E 0.22 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, EAST ARK CHIROPRACTIC ONE PLLC, JOHNNIE LEE WILSON, FREDDIE WILSON, CARRIE MAE WILSON, DAISY WILSON</x:t>
   </x:si>
   <x:si>
     <x:t>0804-00928-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WINTERS, DIANE M </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WOOD, WILLIE PAUL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 13 BLOCK 9 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00304-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COWAN'S ADDN 23 LOT 14 BLOCK 9 </x:t>
   </x:si>
   <x:si>
     <x:t>0804-00305-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WRIGHT, LARRY &amp; DONNA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAS #1960-29 &amp; 0136-00021-0000  LOT 20  RIVERBANK SD  79 30 5N 4E </x:t>
   </x:si>
   <x:si>
     <x:t>ST FRANCIS LEVEE DISTRICT, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>0808-00294-0000</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>0117-00015-0000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -3592,8071 +2727,6883 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>4556</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4557</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G3" s="1">
-        <x:v>493.85</x:v>
+        <x:v>501.19</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4558</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>316.85</x:v>
+        <x:v>324.19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4559</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>9187.64</x:v>
+        <x:v>9194.98</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4560</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>448.59</x:v>
+        <x:v>463.27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4561</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>405.76</x:v>
+        <x:v>420.44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4562</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
-[...11 lines deleted...]
-        <x:v>533.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4563</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>238.2</x:v>
+        <x:v>245.54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4564</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>4375.86</x:v>
+        <x:v>4390.54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4565</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>37</x:v>
-[...11 lines deleted...]
-        <x:v>400.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4566</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>4943.51</x:v>
+        <x:v>4958.19</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4567</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>4602.81</x:v>
+        <x:v>4617.49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4568</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>365.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4569</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>298.5</x:v>
+        <x:v>313.18</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4570</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>340.24</x:v>
+        <x:v>347.58</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4571</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>198.76</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4572</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>499.04</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4573</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>62</x:v>
-[...11 lines deleted...]
-        <x:v>513.72</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4574</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>309.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4575</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>309.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4576</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>325.41</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4577</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>309.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4578</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>66</x:v>
-[...11 lines deleted...]
-        <x:v>309.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4579</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>470.54</x:v>
+        <x:v>477.88</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4580</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>80</x:v>
-[...11 lines deleted...]
-        <x:v>598.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4581</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>4288.84</x:v>
+        <x:v>4296.18</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4582</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>2753.59</x:v>
+        <x:v>2760.93</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4583</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>581.85</x:v>
+        <x:v>596.53</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4584</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>351.43</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4585</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>245.54</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4586</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>278.01</x:v>
+        <x:v>285.35</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4587</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>316.85</x:v>
+        <x:v>324.19</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4588</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>570.12</x:v>
+        <x:v>577.46</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4589</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>304.58</x:v>
+        <x:v>311.92</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4590</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>221.17</x:v>
+        <x:v>243.19</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4591</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>672.14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4592</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>3301.23</x:v>
+        <x:v>3315.91</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4593</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>365.2</x:v>
+        <x:v>379.88</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4594</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>1259.29</x:v>
+        <x:v>1266.63</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4595</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>125</x:v>
-[...11 lines deleted...]
-        <x:v>316.85</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4596</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>129</x:v>
-[...11 lines deleted...]
-        <x:v>3379.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4597</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>129</x:v>
-[...11 lines deleted...]
-        <x:v>3504.04</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4598</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>136</x:v>
-[...11 lines deleted...]
-        <x:v>4126.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4599</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>139</x:v>
-[...11 lines deleted...]
-        <x:v>264.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4600</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>139</x:v>
-[...11 lines deleted...]
-        <x:v>1193.96</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4601</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
-[...11 lines deleted...]
-        <x:v>2944.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4602</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>146</x:v>
-[...11 lines deleted...]
-        <x:v>1182.26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4603</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>139</x:v>
-[...11 lines deleted...]
-        <x:v>261.17</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4604</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>151</x:v>
-[...11 lines deleted...]
-        <x:v>1548.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4605</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>151</x:v>
-[...11 lines deleted...]
-        <x:v>3254.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4606</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>156</x:v>
-[...11 lines deleted...]
-        <x:v>357.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4607</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>159</x:v>
-[...11 lines deleted...]
-        <x:v>3987.73</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4608</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>357.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4609</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>5127.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4610</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>162</x:v>
-[...11 lines deleted...]
-        <x:v>357.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4611</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>372.46</x:v>
+        <x:v>379.8</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4612</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4613</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>173</x:v>
-[...11 lines deleted...]
-        <x:v>506.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4614</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>176</x:v>
-[...11 lines deleted...]
-        <x:v>4312.52</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4615</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>268.51</x:v>
+        <x:v>275.85</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4616</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>183</x:v>
-[...11 lines deleted...]
-        <x:v>265.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4617</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>499.04</x:v>
+        <x:v>506.38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4618</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>483.85</x:v>
+        <x:v>491.19</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4619</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>479.85</x:v>
+        <x:v>487.19</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4620</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>244.33</x:v>
+        <x:v>251.67</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4621</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>899.43</x:v>
+        <x:v>914.11</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4622</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>3515.19</x:v>
+        <x:v>3544.55</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4623</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>205</x:v>
-[...11 lines deleted...]
-        <x:v>348.08</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4624</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>238.2</x:v>
+        <x:v>282.85</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4625</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>444.69</x:v>
+        <x:v>459.37</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4626</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>411.15</x:v>
+        <x:v>433.17</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4627</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>1420.77</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4628</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>2378.91</x:v>
+        <x:v>2386.25</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4629</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>1134.13</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4630</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>226</x:v>
-[...11 lines deleted...]
-        <x:v>1798.97</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4631</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>238.2</x:v>
+        <x:v>252.88</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4632</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>456.27</x:v>
+        <x:v>463.61</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4633</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>235</x:v>
-[...11 lines deleted...]
-        <x:v>6475.26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4634</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>239</x:v>
-[...11 lines deleted...]
-        <x:v>298.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4635</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>324.49</x:v>
+        <x:v>331.83</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4636</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>198.76</x:v>
+        <x:v>206.1</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4637</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>708.44</x:v>
+        <x:v>723.12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4638</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>859.07</x:v>
+        <x:v>866.41</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4639</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>713.3</x:v>
+        <x:v>735.32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4640</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>324.54</x:v>
+        <x:v>331.88</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4641</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>413.55</x:v>
+        <x:v>420.89</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4642</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>577.46</x:v>
+        <x:v>584.8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4643</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>1947.21</x:v>
+        <x:v>1976.57</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4644</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>558.6</x:v>
+        <x:v>565.94</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>4645</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>365.2</x:v>
+        <x:v>372.54</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>4646</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>365.2</x:v>
+        <x:v>372.54</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>4647</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>316.85</x:v>
+        <x:v>324.19</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>4648</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>1905.26</x:v>
+        <x:v>1912.6</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>4649</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>286</x:v>
-[...11 lines deleted...]
-        <x:v>758.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>4650</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>828.15</x:v>
+        <x:v>842.83</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>4651</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>244.33</x:v>
+        <x:v>251.67</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>4652</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>295</x:v>
-[...11 lines deleted...]
-        <x:v>268.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>4653</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>505.05</x:v>
+        <x:v>527.07</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>4654</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>304.58</x:v>
+        <x:v>311.92</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>4655</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>253.62</x:v>
+        <x:v>268.3</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>4656</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>307</x:v>
-[...11 lines deleted...]
-        <x:v>1176.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>4657</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>311</x:v>
-[...11 lines deleted...]
-        <x:v>430.82</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>4658</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>311</x:v>
-[...11 lines deleted...]
-        <x:v>220.98</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>4659</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>311</x:v>
-[...11 lines deleted...]
-        <x:v>2675.74</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>4660</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>318</x:v>
-[...11 lines deleted...]
-        <x:v>1300.36</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>4661</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>321</x:v>
-[...11 lines deleted...]
-        <x:v>370.97</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>4662</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>417.23</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>4663</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>298.5</x:v>
+        <x:v>305.84</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>4664</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>441.25</x:v>
+        <x:v>448.59</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>4665</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>334</x:v>
-[...11 lines deleted...]
-        <x:v>1363.81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>4666</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>1013.54</x:v>
+        <x:v>1028.22</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>4667</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>233.29</x:v>
+        <x:v>255.31</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>4668</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>344</x:v>
-[...11 lines deleted...]
-        <x:v>2299.21</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>4669</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>347</x:v>
-[...11 lines deleted...]
-        <x:v>441.25</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>4670</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>461.9</x:v>
+        <x:v>476.58</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>4671</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>337.77</x:v>
+        <x:v>345.11</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>4672</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>407.47</x:v>
+        <x:v>414.81</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>4673</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>358</x:v>
-[...11 lines deleted...]
-        <x:v>3650.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>4674</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>464.14</x:v>
+        <x:v>471.48</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>4675</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>304.58</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>4676</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>769.07</x:v>
+        <x:v>776.41</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>4677</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>389.96</x:v>
+        <x:v>397.3</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>4678</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>1288.64</x:v>
+        <x:v>1325.34</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>4679</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>231.68</x:v>
+        <x:v>239.02</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>4680</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>351.43</x:v>
+        <x:v>358.77</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>4681</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>370.97</x:v>
+        <x:v>378.31</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>4682</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>370.97</x:v>
+        <x:v>378.31</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>4683</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>1638.9</x:v>
+        <x:v>1646.24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>4684</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>446.27</x:v>
+        <x:v>460.95</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>4685</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>304.58</x:v>
+        <x:v>311.92</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>4686</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>395</x:v>
-[...11 lines deleted...]
-        <x:v>1640.52</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>4687</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>398</x:v>
-[...11 lines deleted...]
-        <x:v>554.6</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>4688</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>8429.82</x:v>
+        <x:v>8451.84</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>4689</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>1071.7</x:v>
+        <x:v>1086.38</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>4690</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>408</x:v>
-[...11 lines deleted...]
-        <x:v>1037.55</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>4691</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>4692</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>1015.94</x:v>
+        <x:v>1023.28</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>4693</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>1141.89</x:v>
+        <x:v>1149.23</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>4694</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>418</x:v>
-[...11 lines deleted...]
-        <x:v>208.25</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>4695</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>244.83</x:v>
+        <x:v>252.17</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>4696</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>244.83</x:v>
+        <x:v>252.17</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>4697</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>260.03</x:v>
+        <x:v>267.37</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>4698</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>772.59</x:v>
+        <x:v>809.29</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>4699</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>378.02</x:v>
+        <x:v>385.36</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>4700</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>396.48</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>4701</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>4702</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>439</x:v>
-[...11 lines deleted...]
-        <x:v>478.4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>4703</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>1346.37</x:v>
+        <x:v>1369</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>4704</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>288.47</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>4705</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>404.43</x:v>
+        <x:v>411.77</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>4706</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>4707</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>378.02</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>4708</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>4709</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>633.21</x:v>
+        <x:v>684.59</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>4710</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>461</x:v>
-[...11 lines deleted...]
-        <x:v>449.31</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>4711</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>575.66</x:v>
+        <x:v>590.34</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>4712</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>468</x:v>
-[...11 lines deleted...]
-        <x:v>1738.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>4713</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>1751.62</x:v>
+        <x:v>1758.96</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>4714</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>2644.5</x:v>
+        <x:v>2659.18</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>4715</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>3393.37</x:v>
+        <x:v>3423.34</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>4716</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>1285.02</x:v>
+        <x:v>1321.72</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>4717</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>1668.5</x:v>
+        <x:v>1683.18</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>4718</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>706.69</x:v>
+        <x:v>714.03</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>4719</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>238.56</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>4720</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>345.47</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>4721</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>397.65</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>4722</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>295.61</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>4723</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>1432.22</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>4724</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>1027.97</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>4725</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>228.88</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>4726</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>228.88</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>4727</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>330.56</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>4728</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>4729</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>434.65</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>4730</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>287.24</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>4731</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G177" s="1">
         <x:v>851.65</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>4732</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>296.58</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>4733</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>886.55</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>4734</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>541</x:v>
-[...11 lines deleted...]
-        <x:v>275.84</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>4735</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>544</x:v>
-[...11 lines deleted...]
-        <x:v>233.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>4736</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>3562.51</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>4737</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>456.75</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>4738</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>4739</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>4740</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>4741</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>4742</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>1054.49</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>4743</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>567</x:v>
-[...11 lines deleted...]
-        <x:v>437.9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>4744</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>4084.85</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>4745</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G191" s="1">
         <x:v>782.41</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>4746</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G192" s="1">
         <x:v>729.87</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>4747</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G193" s="1">
         <x:v>410.58</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>4748</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>583</x:v>
-[...11 lines deleted...]
-        <x:v>2541.93</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>4749</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G195" s="1">
         <x:v>331.46</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>4750</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G196" s="1">
         <x:v>824.52</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>4751</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G197" s="1">
         <x:v>390.31</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>4752</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G198" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>4753</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G199" s="1">
         <x:v>686.62</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>4754</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G200" s="1">
         <x:v>464.09</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>4755</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>605</x:v>
-[...11 lines deleted...]
-        <x:v>330.02</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>4756</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G202" s="1">
         <x:v>439.53</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>4757</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G203" s="1">
         <x:v>343.85</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>4758</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G204" s="1">
         <x:v>2083.56</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>4759</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G205" s="1">
         <x:v>3166.37</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>4760</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G206" s="1">
         <x:v>500.15</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>4761</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>624</x:v>
-[...11 lines deleted...]
-        <x:v>1049.59</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>4762</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G208" s="1">
         <x:v>233.65</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>4763</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G209" s="1">
         <x:v>434.81</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>4764</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G210" s="1">
         <x:v>196.93</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>4765</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G211" s="1">
         <x:v>1332.45</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>4766</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G212" s="1">
         <x:v>439.06</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>4767</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>640</x:v>
-[...11 lines deleted...]
-        <x:v>1653.79</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>4768</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>640</x:v>
-[...11 lines deleted...]
-        <x:v>1653.79</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>4769</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>640</x:v>
-[...11 lines deleted...]
-        <x:v>2180.14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>4770</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G216" s="1">
         <x:v>427.39</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>4771</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="G217" s="1">
         <x:v>434.88</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>4772</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G218" s="1">
         <x:v>203.1</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>4773</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G219" s="1">
         <x:v>390.89</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>4774</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>4775</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G221" s="1">
         <x:v>400.61</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>4776</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G222" s="1">
         <x:v>1599.71</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>4777</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>4778</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>4779</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>668</x:v>
-[...11 lines deleted...]
-        <x:v>520.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>4780</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>668</x:v>
-[...11 lines deleted...]
-        <x:v>1068.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>4781</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>668</x:v>
-[...11 lines deleted...]
-        <x:v>1668.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>4782</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>668</x:v>
-[...11 lines deleted...]
-        <x:v>1224.45</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>4783</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>668</x:v>
-[...11 lines deleted...]
-        <x:v>2515.93</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>4784</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>668</x:v>
-[...11 lines deleted...]
-        <x:v>1224.6</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>4785</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G231" s="1">
         <x:v>180.55</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>4786</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>686</x:v>
-[...11 lines deleted...]
-        <x:v>790.22</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>4787</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G233" s="1">
         <x:v>468.75</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>4788</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G234" s="1">
         <x:v>427.39</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>4789</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>695</x:v>
-[...11 lines deleted...]
-        <x:v>445.87</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>4790</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G236" s="1">
         <x:v>259.65</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>4791</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G237" s="1">
         <x:v>192.54</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>4792</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G238" s="1">
         <x:v>190.52</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>4793</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G239" s="1">
         <x:v>357.17</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>4794</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G240" s="1">
         <x:v>1131.85</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>4795</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>194.94</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>4796</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G242" s="1">
         <x:v>192.06</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>4797</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G243" s="1">
         <x:v>200.01</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>4798</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="G244" s="1">
         <x:v>274.14</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>4799</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G245" s="1">
         <x:v>266.03</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>4800</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G246" s="1">
         <x:v>215.8</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>4801</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G247" s="1">
         <x:v>335.69</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>4802</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>4803</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>733</x:v>
-[...11 lines deleted...]
-        <x:v>205.78</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>4804</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>199.4</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>4805</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G251" s="1">
         <x:v>246.89</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>4806</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>362.13</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>4807</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G253" s="1">
         <x:v>321.01</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>4808</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G254" s="1">
         <x:v>556.24</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>4809</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G255" s="1">
         <x:v>1223.18</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>4810</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G256" s="1">
         <x:v>437.35</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>4811</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G257" s="1">
         <x:v>348.57</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>4812</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>168.23</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>4813</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>762</x:v>
-[...11 lines deleted...]
-        <x:v>589.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>4814</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>766</x:v>
-[...11 lines deleted...]
-        <x:v>216.76</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>4815</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>769</x:v>
-[...11 lines deleted...]
-        <x:v>1202.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>4816</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>772</x:v>
-[...11 lines deleted...]
-        <x:v>635.91</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>4817</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>4818</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G264" s="1">
         <x:v>228.88</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>4819</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>4820</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>781</x:v>
-[...11 lines deleted...]
-        <x:v>5811.23</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>4821</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>784</x:v>
-[...11 lines deleted...]
-        <x:v>340</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>4822</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G268" s="1">
         <x:v>206.13</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>4823</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>207.4</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>4824</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>393.59</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>4825</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>189.02</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>4826</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>801</x:v>
-[...11 lines deleted...]
-        <x:v>282.24</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>4827</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>458.46</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>4828</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>4829</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>208.46</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>4830</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>814</x:v>
-[...11 lines deleted...]
-        <x:v>321.01</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>4831</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>818</x:v>
-[...11 lines deleted...]
-        <x:v>397.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>4832</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>1008.05</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>4833</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>1514.77</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>4834</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G280" s="1">
         <x:v>745.52</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>4835</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>831</x:v>
-[...11 lines deleted...]
-        <x:v>1112.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>4836</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="G282" s="1">
         <x:v>434.73</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>4837</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G283" s="1">
         <x:v>185.2</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>4838</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G284" s="1">
         <x:v>209.42</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>4839</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G285" s="1">
         <x:v>1087.27</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>4840</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>846</x:v>
-[...11 lines deleted...]
-        <x:v>680.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>4841</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="G287" s="1">
         <x:v>412.05</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>4842</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>852</x:v>
-[...11 lines deleted...]
-        <x:v>1704.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>4843</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>856</x:v>
-[...11 lines deleted...]
-        <x:v>313.67</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>4844</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>192.54</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>4845</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G291" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>4846</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G292" s="1">
         <x:v>499.23</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>4847</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G293" s="1">
         <x:v>3913.15</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>4848</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>763.43</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>4849</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G295" s="1">
         <x:v>1294.73</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>4850</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>1380.33</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>4851</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G297" s="1">
-        <x:v>1380.33</x:v>
+        <x:v>1387.67</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>4852</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="G298" s="1">
         <x:v>307.59</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>4853</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G299" s="1">
         <x:v>393.11</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>4854</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="G300" s="1">
         <x:v>397.65</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>4855</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G301" s="1">
         <x:v>289.45</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>4856</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G302" s="1">
         <x:v>192.06</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>4857</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G303" s="1">
         <x:v>203.1</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>4858</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G304" s="1">
         <x:v>265.22</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>4859</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G305" s="1">
         <x:v>265.22</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>4860</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G306" s="1">
         <x:v>1214.62</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>4861</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>905</x:v>
-[...11 lines deleted...]
-        <x:v>206.74</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>4862</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>909</x:v>
-[...11 lines deleted...]
-        <x:v>209.42</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>4863</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>909</x:v>
-[...11 lines deleted...]
-        <x:v>257.88</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>4864</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>914</x:v>
-[...11 lines deleted...]
-        <x:v>306.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>4865</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>4866</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G312" s="1">
         <x:v>485.99</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>4867</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G313" s="1">
         <x:v>307.59</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>4868</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G314" s="1">
         <x:v>681.38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>4869</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>927</x:v>
-[...11 lines deleted...]
-        <x:v>500.15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>4870</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>927</x:v>
-[...11 lines deleted...]
-        <x:v>360.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>4871</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G317" s="1">
         <x:v>1269</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>4872</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>936</x:v>
-[...11 lines deleted...]
-        <x:v>558.79</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>4873</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>936</x:v>
-[...11 lines deleted...]
-        <x:v>1223.96</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>4874</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>936</x:v>
-[...11 lines deleted...]
-        <x:v>860.88</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>4875</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G321" s="1">
         <x:v>296.79</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>4876</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G322" s="1">
         <x:v>466.38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>4877</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G323" s="1">
         <x:v>272.56</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>4878</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G324" s="1">
         <x:v>313.67</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>4879</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="G325" s="1">
         <x:v>380.93</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>4880</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D326" s="4" t="s">
-        <x:v>962</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G326" s="1">
-        <x:v>46921.1</x:v>
+        <x:v>46935.78</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>4881</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G327" s="1">
         <x:v>228.8</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>4882</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>968</x:v>
-[...11 lines deleted...]
-        <x:v>1814.53</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>4883</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="G329" s="1">
         <x:v>272.56</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>4884</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>4885</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="G331" s="1">
         <x:v>811.18</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>4886</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="G332" s="1">
         <x:v>13098.23</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>4887</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>981</x:v>
-[...11 lines deleted...]
-        <x:v>1968.04</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>4888</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G334" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>4889</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G335" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>4890</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G336" s="1">
         <x:v>306.33</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>4891</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="G337" s="1">
         <x:v>393.11</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>4892</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="G338" s="1">
         <x:v>513.67</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>4893</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="G339" s="1">
         <x:v>451.7</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>4894</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G340" s="1">
         <x:v>360.88</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>4895</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G341" s="1">
         <x:v>673.49</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>4896</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>263.37</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>4897</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G343" s="1">
         <x:v>542.33</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>4898</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G344" s="1">
         <x:v>412.05</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>4899</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G345" s="1">
         <x:v>1420.11</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>4900</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>215.8</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>4901</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G347" s="1">
         <x:v>348.79</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>4902</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G348" s="1">
         <x:v>263.3</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>4903</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G349" s="1">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>4904</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1031</x:v>
-[...11 lines deleted...]
-        <x:v>976.08</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>4905</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="G351" s="1">
         <x:v>184.72</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>4906</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G352" s="1">
         <x:v>184.72</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>4907</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G353" s="1">
         <x:v>1433.8</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>4908</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1043</x:v>
-[...11 lines deleted...]
-        <x:v>326.61</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>4909</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1043</x:v>
-[...11 lines deleted...]
-        <x:v>321.52</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>4910</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>1043</x:v>
-[...11 lines deleted...]
-        <x:v>313.25</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>