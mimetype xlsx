--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40a837ff50644c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da1fa41c16eb40cdac2ad48494ba413f.psmdcp" Id="R71bcdfed0bf444b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c8cc1089f24ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32814b06e48048efaccea63d75e859d9.psmdcp" Id="R70039bd9fa8d4643" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,107 +46,110 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>BOONE</x:t>
   </x:si>
   <x:si>
     <x:t>ACOL SERVICES SOLUTION INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 3 WHITE OAK II ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>DIAMOND CITY SID</x:t>
   </x:si>
   <x:si>
     <x:t>775-03277-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ALLEN, DOROTHY REVOCABLE TRUST % DOROTHY &amp; VIVE ALLEN </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT N1/2 NW FR (8.05ac)    LEGAL INCLUDES 020-03242-000     A part of the Northeast Quarter of the Northeast Quarter of Section 5, and a part of the Northwest Quarter of the Northwest Quarter of Section 4, all in Township 17 North, Range 20 West, Boone County, Arkansas, described as follows:  From a fence corner post identified at Survey Book I Page 51, as marking the Southwest Corner of Section 33, Township 18 North, Range 20 West, being a Point on the North line of said Township 17 North and also the Point of Beginning of tract being described, go South 88° 18' 13" East 494.84 feet to a 3/8 inch diameter steel rebar on the West Right-of-Way of Arkansas Highway 7, South 01° 39' 59" West along the Right-of-Way 664.14 feet to a 3/8 inch rebar, North 88° 59' 24" West 1294.30 feet to a 3/8 inch rebar, North 01° 37' 15" East 683.38 feet to a 3/8 inch rebar on the North line of said Township 17 North, then South 88° 02' 09" East 799.93 feet to the Point of Beginning, containing 20.00 acres more or less.    LESS &amp; EXCEPT:  The West Ten (10) acres of described land. 4 17N 20W 8.05 ACRES </x:t>
+    <x:t xml:space="preserve">DOROTHY REVOCABLE TRUST%DOROTHY&amp;VIVE ALLEN, ALLEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW  W HWY 7 (.22ac)    Legal Includes 020-04143-000C    A part of the Southeast Quarter of the Southeast Quarter of Section 17, and a part of the Southwest Quarter of the Southwest Quarter of Section 16, Township 16 North, Range 20 West, Boone County, Arkansas, more particularly described as follows: Beginning at the Northeast Corner of the Southeast Quarter of the Southeast Quarter of Section 17, thence South 326.6 feet, thence South 59° 49' 07" West 85.00 feet, thence South 15° 10' 40" East 131.15 feet to the Point of Real Beginning, thence North 63° 26' 35" East 124.59 feet, thence South 11° 19' 59" West 221.16 feet, thence North 75° 27' 06" West 112.27 feet, thence North 17° 01' 10" East 139.03 feet to the Point of Real Beginning. 16 18N 20W 0.22 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KROOKED KREEK RURAL VOL FIRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>020-03231-000C</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BOLTON, CLARA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33 21N 18W 0 ACRES LOT 13 BLOCK 4 LAKEVIEW II ADDITION CITY  SD 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEANOR W BOLTON, CECIL BOLTON, LEAD HILL VOL FIRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>361-04013-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 21 BLOCK 3 DIAMOND POINT SUB II ADDITION 20 21N 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>775-01129-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BOWLES, ANNA M </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 16 BLOCK 1 VALLEY VIEW SUB DIVISION ADDITION 20 21N 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>775-02503-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CANDE, AHMADU </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 20 21N 18W 0.14 ACRES LOT  28-29-30 BLOCK 1 SPRING PARK ADDITION CITY  SD 4DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAMOND CITY RURAL VOL FIRE DIST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775-02319-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CHURCH OF CHRIST % JORDAN SHEPHERD </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 1 BLOCK 4 SPRING PARK ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>020-03231-000C</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>775-02424-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER, S M JR </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 21N 18W 0 ACRES LOT 56 BLOCK 3 LAKEVIEW II ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>SANDRA F COOPER, LEAD HILL VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>361-03056-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COULMAN, GARY L &amp; SHIRLEY M </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 21N 18W 0 ACRES LOT 23 BLOCK 1 LAKEVIEW ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>LEAD HILL VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>360-01022-000</x:t>
@@ -268,54 +271,57 @@
   <x:si>
     <x:t>021-07446-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, CARL P II </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 21N 18W 0 ACRES LOT 13 BLOCK 2 LAKEVIEW ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>360-02015-000</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TWO HOLDINGS LLC, GROUP </x:t>
   </x:si>
   <x:si>
     <x:t>. 13 21N 19W 0 ACRES LOT 14 BLOCK 1 SUNSET BLUFF SUBDIVISION ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>570-01009-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HALL, CHARLES L &amp; MARTHA-WISE % CHARLES L HALL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE SE (5.00ac)    A part of the Northeast Quarter of the Southeast Quarter of Section 30, Township 18 North, Range 21 West, Boone County, Arkansas, described as follows: Beginning at the Southeast Corner of the above described forty acre tract tun thence North on the East line 660 feet, thence West 660 feet to the Point of Real Beginning; thence North 660 feet to the North line, thence West 330 feet, thence South 660 feet, thece East 330 feet to the Point of Real Beginning, containing 5.00 acres, more or less. 30 18N 21W 5 ACRES </x:t>
+    <x:t xml:space="preserve">HALL&amp;MARTHA-WISE%CHARLES L HALL, CHARLES L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE (5.00ac)    A part of the Northeast Quarter of the Southeast Quarter of Section 30, Township 18 North, Range 21 West, Boone County, Arkansas, described as follows: Beginning at the Southeast Corner of the above described forty acre tract tun thence North on the East line 660 feet, thence West 660 feet to the Point of Real Beginning; thence North 660 feet to the North line, thence West 330 feet, thence South 660 feet, thece East 330 feet to the Point of Real Beginning, containing 5.00 acres, more or less. 30 18N 21W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HILL TOP VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>021-06729-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALLUM C/O CHRISTOPHER HALLUM, MARCIEREE </x:t>
   </x:si>
   <x:si>
     <x:t>. 4 19N 19W 0 ACRES LOT 10 BLOCK  SAVILLE TERRACE ADDITION CITY  SD 3</x:t>
   </x:si>
   <x:si>
     <x:t>BERGMAN RURAL VOL FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>512-00010-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL, JAMES S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 34 BLOCK 2 GREENBRIAR SUB DIV ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-01925-000</x:t>
   </x:si>
@@ -328,213 +334,210 @@
   <x:si>
     <x:t>775-00117-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&amp; AY LLC, IM </x:t>
   </x:si>
   <x:si>
     <x:t>PT B 11-12    A part of Blocks 11 and 12, Bellefonte Boone County, Arkansas, more particularly described as follows: Beginning at a point on the West boundary of U.S. Highway No. 65 Right-of-Way, which point is North 56° 30' West 526 feet, from the center of Section 19, Township 18 North, Range 19 West, running thence South 84° West 242 feet, thence North 10° 30' West 189 feet, thence North 84° 57 ½ feet to the West line of U.S. Highway No. 65 Right-of-Way, thence South 56° 30' East with West line of said Right-of-Way, 250 feet to the Point of Beginning.    ALSO:    A part of Blocks 11 and 12, Bellefonte, Arkansas, more particularly described as follows: Beginning at a point on the West boundary of U.S. Highway No. 65 Right-of-Way, which point is North 56° 30' West 526 feet from the center of Section 19, Township 18 North, Range 19 West, running thence South 84° West 242 feet, thence North 10° 30' West 189 feet for the Real Point of Beginning to describe the lands herein conveyed, thence North 84° East 57 ½ feet to the West line of said U.S. Highway No. 65 Right-of-Way, thence North 56° 30' West, along the West line of said Right-of-Way, 21 feet, thence in a Southwesterly direction 47 feet to the Real Point of Beginning.  According to the unofficial plat of the Town of Bellefonte, Arkansas, the foregoing descriptions include a part of Lots 5, 6, 7 and 8 in Block 12; and a part of Lots 2, 3, 4 and 5 in Block 11 of the Town of Bellefonte, Arkansas.    LESS &amp; EXCEPT:    A part of the Southeast Quarter of the Northwest Quarter Section 19, Township 18 North, Range 19 West, more particularly described as follows: Beginning at the Southeast Corner of the Northeast Quarter of the Southwest Quarter of Section 19, Township 18 North, Range 19 West, thence North 1193.4 feet, thence West 703 feet, thence North 19° 36' West 287.2 feet, thence North 77° 10' East 50.5 feet to the Point of Beginning; thence North 77° 10' East 103.4 feet, thence North 10° 40' West 189.2 feet, thence North 56° 05' 39' East 39 feet, thence North 53° 47' West 174.6 feet, thence South 77° 12' West 33.5 feet, thence in a Southerly direction 335 feet to the Point of Real Beginning.    According to the unofficial plat of the town of Bellefonte, Arkansas, this description includes lot 7 and a part of lots 5, 6, and 8 in Block 12; and a part of lot 2 in Block 11 of Town of Bellefonte. 19 18N 19W 0.843 ACRES LOT  BLOCK  BELLEFONTE ADDITION CITY  SD 2BC</x:t>
   </x:si>
   <x:si>
     <x:t>VALLEY SPRINGS VOL FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>725-00049-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">IM &amp; AY LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW  W HWY 7 (.22ac)    Legal Includes 020-04143-000C    A part of the Southeast Quarter of the Southeast Quarter of Section 17, and a part of the Southwest Quarter of the Southwest Quarter of Section 16, Township 16 North, Range 20 West, Boone County, Arkansas, more particularly described as follows: Beginning at the Northeast Corner of the Southeast Quarter of the Southeast Quarter of Section 17, thence South 326.6 feet, thence South 59° 49' 07" West 85.00 feet, thence South 15° 10' 40" East 131.15 feet to the Point of Real Beginning, thence North 63° 26' 35" East 124.59 feet, thence South 11° 19' 59" West 221.16 feet, thence North 75° 27' 06" West 112.27 feet, thence North 17° 01' 10" East 139.03 feet to the Point of Real Beginning. 16 18N 20W 0.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>020-04072-000C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE (.21ac)    Legal Includes 020-04072-000C    A part of the Southeast Quarter of the Southeast Quarter of Section 17, and a part of the Southwest Quarter of the Southwest Quarter of Section 16, Township 16 North, Range 20 West, Boone County, Arkansas, more particularly described as follows: Beginning at the Northeast Corner of the Southeast Quarter of the Southeast Quarter of Section 17, thence South 326.6 feet, thence South 59° 49' 07" West 85.00 feet, thence South 15° 10' 40" East 131.15 feet to the Point of Real Beginning, thence North 63° 26' 35" East 124.59 feet, thence South 11° 19' 59" West 221.16 feet, thence North 75° 27' 06" West 112.27 feet, thence North 17° 01' 10" East 139.03 feet to the Point of Real Beginning. 17 18N 20W 0.21 ACRES </x:t>
+    <x:t>PT SE SE (.21ac)    Legal Includes 020-04072-000C    A part of the Southeast Quarter of the Southeast Quarter of Section 17, and a part of the Southwest Quarter of the Southwest Quarter of Section 16, Township 16 North, Range 20 West, Boone County, Arkansas, more particularly described as follows: Beginning at the Northeast Corner of the Southeast Quarter of the Southeast Quarter of Section 17, thence South 326.6 feet, thence South 59° 49' 07" West 85.00 feet, thence South 15° 10' 40" East 131.15 feet to the Point of Real Beginning, thence North 63° 26' 35" East 124.59 feet, thence South 11° 19' 59" West 221.16 feet, thence North 75° 27' 06" West 112.27 feet, thence North 17° 01' 10" East 139.03 feet to the Point of Real Beginning. 17 18N 20W 0.21 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>020-04143-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KILBURN, AARON &amp; BEVERLY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 22 BLOCK 5 EVERGREEN PARK SUB ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-01515-000</x:t>
   </x:si>
   <x:si>
-    <x:t>KIMBRELL, MIKE C/O CHRISTY HINSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT S1/2 SW SE (.86ac)    Part of the Southwest Quarter of the Southeast Quarter of s c19, Township 19 North, Range 9 West, More Particularly Described as Follows: Beginning at the Southwest Corner of said forty tun thence East 200 Feet to the Point of Real Beginning; run thence in a Northeasterly direction 450 Feet to a point 50 Feet NW of a County Road, thence in a Southeasterly direction 50 Feet to a County Road, thence in a Southeasterly direction with said County Road 300 Feet to the South line of said forty-acre tract, run thence West 150 Feet to the Point of Real Beginning. 19 19N 19W 0.86 ACRES </x:t>
+    <x:t xml:space="preserve">KIMBRELL C/O CHRISTY HINSON, MIKE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 SW SE (.86ac)    Part of the Southwest Quarter of the Southeast Quarter of s c19, Township 19 North, Range 9 West, More Particularly Described as Follows: Beginning at the Southwest Corner of said forty tun thence East 200 Feet to the Point of Real Beginning; run thence in a Northeasterly direction 450 Feet to a point 50 Feet NW of a County Road, thence in a Southeasterly direction 50 Feet to a County Road, thence in a Southeasterly direction with said County Road 300 Feet to the South line of said forty-acre tract, run thence West 150 Feet to the Point of Real Beginning. 19 19N 19W 0.86 ACRES LOT  BLOCK   ADDITION CITY  SD 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERGMAN RURAL VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>019-02243-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KNOCH, ELMO &amp; FLORENCE </x:t>
   </x:si>
   <x:si>
     <x:t>HARRISON CITY ACREAGE 04-18-20 04-18-20 0.38 Acres PT SW SE (.38ac)    A part of the Southwest Quarter of the Southeast Quarter of Section 4, Township 18 North, Range 20 West, Boone County, Arkansas, described as follows: Beginning at the Northeast Corner of said forty, run thence West 660 feet, thence South 88 feet to a Beginning Point, thence West 330 feet, thence South 88 feet, thence East 330 feet, thence North 88 feet to the Place of Beginning.    LESS &amp; EXCEPT:    A part of the Southwest Quarter of the Southeast Quarter of Section 4, Township 18 North, Range 20 West, Boone County, Arkansas, described as follows: Beginning at the Northeast Corner of said forty, run thence West 660 feet, thence South 88 feet, thence West 180 feet, for the Place of Beginning, thence West 150 feet, thence South 88 feet, thence East 150 feet, thence North 88 feet to the Place of Beginning. 4 18 20 0.38 ACRES LOT  BLOCK  HARRISON CITY ACREAGE 04-18-20 ADDITION CITY  SD 1C</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST FEDERAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>825-13910-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANDRY % DARRELL &amp; LINDAK (DARRELL) BLEVINS, LINDA K </x:t>
   </x:si>
   <x:si>
     <x:t>NE SW (.75) 24 21N 21W 0.75 ACRES LOT  BLOCK   ADDITION CITY  SD 6</x:t>
   </x:si>
   <x:si>
     <x:t>OMAHA RURAL VOL FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>021-08147-100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LANE, ADAM </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LAWRENCE % BILLY E LAWRENCE , BILLY </x:t>
   </x:si>
   <x:si>
     <x:t>. 9 18N 20W 0 ACRES LOT 10 BLOCK 13 MOORE ADDITION ADDITION CITY  SD 1C</x:t>
   </x:si>
   <x:si>
     <x:t>COLE AARON LAWRENCE</x:t>
   </x:si>
   <x:si>
     <x:t>825-02128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARDAK, DONALD F </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 53 BLOCK 2 GREENBRIAR SUB DIV ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-01941-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MASS, JOSHUA AARON % JOSHUA MASS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW NE (.03ac)    The Northeast Quarter of the Southeast Quarter of the Northwest Quarter of Section 15, Township 19 North, Range 21 West, Boone County, Arkansas, lying East of County Road #220, Containing .83, more.    ALSO:    The Southwest Quarter of the Northeast Quarter of Section 15, Township 19 North, Range 21 West, More Particularly Described as Follows: Beginning at the Northwest Corner of said forty, thence South 86° 59' 10" East 116.11 Feet to the West Right-of-Way ling of Highway 65, thence South 54° 45' 54" East 262.25 Feet, thence North 86° 59' 10" West 344.93 Feet to the West line of said forty, thence North 05° 51' 45" East 140.00 Feet to the Point of Beginning, Containing .74 acres, more or less.    Less &amp; Except:    A part of the Southeast Quarter of the Northwest Quarter and a part of the Southwest Quarter of the Northeast Quarter, Section 15, Township 19 North, Range 21 West, Boone County, Arkansas, Described as Follows: Starting at the Northwest Corner of the said Southeast Quarter of the Northwest Quarter, Section 15; thence along the North line thereof South 85° 30' 58" East for a distance of 1,107.76 Feet to the proposed Westerly controlled access Right-of-Way of Hwy 65 and the Point of Beginning; thence continuing along the said North line South 85° 30' 58" East for a distance of 186.36 Feet to the Northwest Corner of the said Southwest Quarter of the Northeast Quarter , Section 15, thence along the North line thereof South 87° 30' 09" East for a distance of 105.86 Feet to the existing Westerly Right-of-Way of Hwy 65; thence along the said existing Right-of-Way, the following calls: thence along a curve to the left having a radius of 1,268.66 Feet and an arc length of 55.46 Feet, being subtended by a chord of South 50° 53' 28" East for a distance of 55.46 Feet; thence North 37° 51' 23" East for a distance of 16.00 Feet; thence along a curve to the left having a radius of 1,252.66 Feet and an arc length of 40.40 Feet, being subtended by a chord of South 53° 04' 03" East for a distance of 40.40 Feet to the proposed Easterly controlled access of Right-of-Way of Hwy65; thence along the said proposed Right-of-Way South 25° 24' 12" East for a distance of 119.88 Feet; thence leaving the said proposed Right-of-Way North 85° 30' 01" West for a distance of 261.12 Feet to the East line of the said Southeast Quarter of the Northwest Quarter, Section 15; thence along the said East line South 07° 22' 13" West for a distance of 189.42 Feet to the centerline of County Road 220; thence along said centerline North 36° 23' 26" West for a distance of 158.35 Feet to the said proposed Westerly controlled access Right-of-Way of Hwy 65; thence along the said proposed Right-of-Way North 13° 02' 15" West for a distance of 219.66 Feet to the Point of Real Beginning; containing 1.54 acres, more or less. 15 19N 21W 0.03 ACRES </x:t>
+    <x:t xml:space="preserve">MASS % JOSHUA MASS, JOSHUA AARON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NE (.03ac)    The Northeast Quarter of the Southeast Quarter of the Northwest Quarter of Section 15, Township 19 North, Range 21 West, Boone County, Arkansas, lying East of County Road #220, Containing .83, more.    ALSO:    The Southwest Quarter of the Northeast Quarter of Section 15, Township 19 North, Range 21 West, More Particularly Described as Follows: Beginning at the Northwest Corner of said forty, thence South 86° 59' 10" East 116.11 Feet to the West Right-of-Way ling of Highway 65, thence South 54° 45' 54" East 262.25 Feet, thence North 86° 59' 10" West 344.93 Feet to the West line of said forty, thence North 05° 51' 45" East 140.00 Feet to the Point of Beginning, Containing .74 acres, more or less.    Less &amp; Except:    A part of the Southeast Quarter of the Northwest Quarter and a part of the Southwest Quarter of the Northeast Quarter, Section 15, Township 19 North, Range 21 West, Boone County, Arkansas, Described as Follows: Starting at the Northwest Corner of the said Southeast Quarter of the Northwest Quarter, Section 15; thence along the North line thereof South 85° 30' 58" East for a distance of 1,107.76 Feet to the proposed Westerly controlled access Right-of-Way of Hwy 65 and the Point of Beginning; thence continuing along the said North line South 85° 30' 58" East for a distance of 186.36 Feet to the Northwest Corner of the said Southwest Quarter of the Northeast Quarter , Section 15, thence along the North line thereof South 87° 30' 09" East for a distance of 105.86 Feet to the existing Westerly Right-of-Way of Hwy 65; thence along the said existing Right-of-Way, the following calls: thence along a curve to the left having a radius of 1,268.66 Feet and an arc length of 55.46 Feet, being subtended by a chord of South 50° 53' 28" East for a distance of 55.46 Feet; thence North 37° 51' 23" East for a distance of 16.00 Feet; thence along a curve to the left having a radius of 1,252.66 Feet and an arc length of 40.40 Feet, being subtended by a chord of South 53° 04' 03" East for a distance of 40.40 Feet to the proposed Easterly controlled access of Right-of-Way of Hwy65; thence along the said proposed Right-of-Way South 25° 24' 12" East for a distance of 119.88 Feet; thence leaving the said proposed Right-of-Way North 85° 30' 01" West for a distance of 261.12 Feet to the East line of the said Southeast Quarter of the Northwest Quarter, Section 15; thence along the said East line South 07° 22' 13" West for a distance of 189.42 Feet to the centerline of County Road 220; thence along said centerline North 36° 23' 26" West for a distance of 158.35 Feet to the said proposed Westerly controlled access Right-of-Way of Hwy 65; thence along the said proposed Right-of-Way North 13° 02' 15" West for a distance of 219.66 Feet to the Point of Real Beginning; containing 1.54 acres, more or less. 15 19N 21W 0.03 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR STATE HWY COMMISSION, CAPPS-BATAVIA RURAL VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>021-07002-311</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOORE, BERNICE M </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 21N 18W 0 ACRES LOT 27 BLOCK 3 LAKEVIEW ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT A MOORE, LEAD HILL VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>360-03027-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MRS WREIGHT % JUNE E (WRIGHT) DOSS, CECIL M </x:t>
   </x:si>
   <x:si>
     <x:t>. 13 21N 19W 0 ACRES LOT 9 BLOCK 11 SUNSET BLUFF SUBDIVISION ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>570-11006-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORRIS, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 BLOCK 4 CEDAR HEIGHTS SUB ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIAMOND CITY SID, </x:t>
   </x:si>
   <x:si>
     <x:t>775-00106-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 4 CEDAR HEIGHTS SUB ADDITION 20 21N 18 </x:t>
   </x:si>
   <x:si>
     <x:t>775-00107-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RATKOWSKI, J H </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE-.30;    A part of the Southeast Quarter of the Southeast Quarter of Section 3, Township 21 North, Range 19 West More Particularly Described as Follows: Beginning at the common corner of Section 2,3,10 and 11, Township 21 North, Range 19 West, thence North 144.5 Feet on the Section line to an iron pin, thence West 423 Feet to an iron pin, thence North 6° West 100.5 Feet to an iron pin at the Point of Real Beginning; thence West 151.3 Feet to an iron pin on the East side of the road, thence North 6° West 100.5 Feet to a point, thence East 151.3 Feet to a point, thence South 6° East 100.5 Feet to the Point of Beginning. Also known as tracts 3 and 4 East side of road - Horseshoe Bed Narrows Sub-division. 3 21N 19W 0.3 ACRES </x:t>
+    <x:t>PT SE SE-.30;    A part of the Southeast Quarter of the Southeast Quarter of Section 3, Township 21 North, Range 19 West More Particularly Described as Follows: Beginning at the common corner of Section 2,3,10 and 11, Township 21 North, Range 19 West, thence North 144.5 Feet on the Section line to an iron pin, thence West 423 Feet to an iron pin, thence North 6° West 100.5 Feet to an iron pin at the Point of Real Beginning; thence West 151.3 Feet to an iron pin on the East side of the road, thence North 6° West 100.5 Feet to a point, thence East 151.3 Feet to a point, thence South 6° East 100.5 Feet to the Point of Beginning. Also known as tracts 3 and 4 East side of road - Horseshoe Bed Narrows Sub-division. 3 21N 19W 0.3 ACRES LOT  BLOCK   ADDITION CITY  SD 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LEAD HILL VOL FIRE DEPT.,HELEN I RATKOWSKI</x:t>
   </x:si>
   <x:si>
     <x:t>019-02891-000</x:t>
   </x:si>
   <x:si>
     <x:t>RICHESIN, DAN H % RICHESIN, DANNY H ESTATE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 23 BLOCK 3 SPRING PARK ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-02405-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SEELEY%LESLIE (ERNST) &amp; WILLIAM SEELEY, WILLIAM &amp; LESLIE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW NE  LYING SOUTH HWY 14 (8.00ac)    All that part of the Northwest Quarter of the Southwest Quarter of the Northeast Quarter lying South of Arkansas State Highway No. 14, in Section 6, Township 20 North, Range 18 West, Boone County, Arkansas. 6 20N 18W 8 ACRES LOT  BLOCK   ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK OF NORTH AR, LEAD HILL VOL FIRE DEPT, UNITED RENTALS (NORTH AMERICA)</x:t>
   </x:si>
   <x:si>
     <x:t>018-00587-002</x:t>
   </x:si>
   <x:si>
-    <x:t>SENTINEL IMPERIUM LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW SE; PT SW NE (3ac)    A part of the Northwest Quarter of the Southeast Quarter and a part of the Southwest Quarter of the Northeast Quarter of Section 14, Township 20 North, Range 20 West of the fifth principal meridian, Boone County, Arkansas and being More Particularly Described as Follows: Commencing at an existing one-half inch rebar with ID Cap #1769 marking the Northeast Corner of the Northwest Quarter of the Southeast Quarter of said Section 14, thence along the East line of said Northwest Quarter of the Southeast Quarter of South 01° 25' 54" West (Bearings based on Grid North NAD 83) 600.80 Feet (Distances are Ground Distance) to a point, thence leaving said East line North 53° 55' 39" West 87.98 Feet to a point, thence North 70° 47' 56" West 309.12 Feet to a point, said point also being the Point of Beginning of tract being described, thence North 69° 39' 36" West 283.94 Feet to a point, thence North 21° 24' 48" West 522.87 Feet to a point, thence the following courses: North 69° 57' 53" East 122.90 Feet, North  64° 02' 28" East 69.47 Feet, North 55° 41' 11" East 20.21 Feet to a point, thence South 21° 24' 48" East 719.02 Feet to the Point of Beginning, containing 3.00 acres. 14 20N 20W 3 ACRES </x:t>
+    <x:t xml:space="preserve">IMPERIUM LLC, SENTINEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LEAD HILL VOL FIRE DEPT., </x:t>
   </x:si>
   <x:si>
     <x:t>020-05462-011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHARP%LARRY B SHARP, JEFF </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW (1.02ac)    Part of the Northeast Quarter of the Northwest Quarter of Section 9, Township 18 North, Range 18 West, More particularly described as follows: Beginning at the Northeast Corner of said Northeast Quarter of the Northwest Quarter, thence South 1060.73 feet, thence West 232.59 feet to the Point of Real Beginning; thence South 23° 31' 31" East 95.18 feet, thence South 38° 16' 42" East 134.66 feet, thence South 05° 14' 20" West 82.0 feet, thence North 88° 30' 17" West 241.44 feet, thence North 08° 02' East 169.00 feet, thence North 45° 42' 56" East 144.91 feet to the Point of Real Beginning. 9 18N 18W 1.02 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>ANSTAFF BANK, HARMON VOL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>018-00207-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHARP% LARRY B SHARP, JEFF </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> PT NE NW (39ac); E 13AC NW NW (13ac)    The East 13 acres of the Northwest Quarter of the Northwest Quarter; the Northeast Quarter of the Northwest Quarter in Section 9, Township 18 North, Range 18 West, Boone County, Arkansas.    ALSO:    The South Half of the Northwest Quarter, Section 9, Township 18 North, Range 18 West, Boone County, Arkansas.    LESS &amp; EXCEPT:    Beginning at the Northeast Corner of said Northeast Quarter of the Northwest Quarter, thence South 1060.73 feet, thence West 232.59 feet to the Point of Real Beginning; thence South 23° 31' 31" East 95.18 feet, thence South 38° 16' 42" East 134.66 feet, thence South 05° 14' 20" West 82.0 feet, thence North 88° 30' 17" West 241.44 feet, thence North 08° 02' East 169.00 feet, thence North 45° 42' 56" East 144.91 feet to the Point of Real Beginning.    LESS &amp; EXCEPT:    Beginning at the Southwest Corner of the Southwest Quarter of the Northwest Quarter of Section 9, Township 18 North, Range 18 West, Boone County, Arkansas, thence East 330 feet along South boundary of the Southwest Quarter of the Northwest Quarter, thence North approximately 770 feet to the South Right-of-Way boundary of U.S. Highway No. 62, thence in a Southwesterly direction along said South Right-of-Way boundary to the West boundary of the Southwest Quarter of the Northwest Quarter of Section 9, Township 18 North, Range 18 West, thence South along West boundary approximately 550 feet to the Point of Beginning.    LESS &amp; EXCEPT:    A part of the Southeast Quarter of the Northwest Quarter and a part of the Southwest Quarter of the Northwest Quarter in Section 9, Township 18 North, Range 18 West lying South of U.S. Highway 62 and more particularly described as follows: from a fence corner the said and accepted Southeast Corner of the Northwest Quarter of Section 9, Township 18 North, Range 18 West go South 89° 38' 40" West 870.00 feet to a metal post in an East-West fence, the Real Point of Beginning; thence along the East-West fence South 89° 01' 41" West 1455.47 feet to a metal post in the center of an old road, thence North 02° 48' 09" West along a property line fence a distance of 780.23 feet to a metal post at the South Right-of-Way of U.S. Highway 62, thence along the South Right-of-Way of U.S. Highway 62 North 69° 23' 26" East 384.78 feet to a point, thence North 79° 04' 23" East 1088.04 feet to a metal post at the South Right-of-Way of U.S. Highway 62, thence leaving the highway go South 03° 22' 58" East 1098.21 feet to a metal post in an East-West fence the Real Point of Beginning.    LESS &amp; EXCEPT:    A part of the Southwest Quarter of the Northwest Quarter of Section 9, Township 18 North, Range 18 West, Boone County, Arkansas, more particularly described as follows: Beginning at the Northwest Corner of said forty, thence South along the West line of the forty 313.07 feet to a point, thence East parallel to the North line of the forty 208.71 feet to a point, thence North parallel to the West line of the forty, thence West along the North line of the forty 208.71 feet to the Point of Beginning. 9 18N 18W 89.98 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>ANSTAFF BANK, FIRST NATIONAL BANK, HARMON RURAL VOL FIRE DIST, CARLA SHARP</x:t>
   </x:si>
@@ -868,104 +871,80 @@
   <x:si>
     <x:t>MESSER, VIRGIL % LINDA MCKOON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11-13 BLOCK 5 HUDSON BAY ADDITION 32 21N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>OAKLAND PROMISE LAND VOL FIRE DEPT., MARY MESSER</x:t>
   </x:si>
   <x:si>
     <x:t>245-00021-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, GAYLA </x:t>
   </x:si>
   <x:si>
     <x:t>903 BULL SHOALS DAM BLVD BULL SHOALS AR 72619 LOT 1 BLOCK 72 BULL SHOALS ADDITION 17 20N 15W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF BULL SHOAL CODE, BULL SHOALS VOL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>760-09782-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ONEIL, JACK FREMONT </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">OZARKS OUTPOST TRUST % EVELYN KELLY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 6 &amp; 7 PT SE/4 NW/4 BENNETT ACRES ADDITION 28 19N 16W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>SUMMIT VOL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>127-00004-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PALMER, ALENA NICOLE &amp; KELLY </x:t>
   </x:si>
   <x:si>
     <x:t>AR S121.27' S171.27' E331.83' W663.66' E3/4 W1/2 N1/2 SE1/4 FRL SEC 16 NWR 16 21N 16W 0.92 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-06399-005</x:t>
   </x:si>
   <x:si>
     <x:t>REYNOLDS, GEORGETTE &amp; CAROL FIELDS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*MC 172 THEODOSIA MO* SE SE NE NW NWR LYING S &amp; E OF RD 20 21N 16W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06466-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, CHRISTOPHER </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, JAMES LEWIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">700 PARK ST FLIPPIN AR 72634 LOT 1-3 BLOCK 28 FLIPPIN ADDITION 20 19N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>770-00590-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, JAMES LOUIS </x:t>
   </x:si>
   <x:si>
     <x:t>*159 MC 7058 RD FLIPPIN AR* PT SE SE MPDA BEG SW COR S87*E225' N01*E214.52' TO POB CONT N02*E127.19' S87*E200' S10*W134.73' N85*W180.78' TO POB 30 19N 15W 0.57 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>Fairview Rural Volunteer Fire Dept</x:t>
   </x:si>
   <x:si>
     <x:t>001-02035-000</x:t>
   </x:si>
   <x:si>
     <x:t>WMT PROPERTIES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 14 &amp; W60' OF 15 HILLTOP ESTATES ADDITION 18 20N 15W </x:t>
@@ -1009,165 +988,141 @@
   <x:si>
     <x:t>001-06018-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW &amp; PT NW NE-TR 6 &amp; ALL THAT PT TR 5 LYING EAST OF WEST SIDE OF ACCESS RD 35 15N 21W 6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06018-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT ALL OF BLOCK 6 PHILLIPS 27-16-21 ALSO 8'x100' FROM CLOSED STREET PHILLIPS ADDITION 27 16N 21W </x:t>
   </x:si>
   <x:si>
     <x:t>726-00091-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT PT SW SE PHILLIPS ADDITION 27 16N 21W </x:t>
   </x:si>
   <x:si>
     <x:t>726-00255-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREEDLOVE, SUSAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW 12 15N 21W 0.5 ACRE </x:t>
+    <x:t>PT SE SW 12-15-21 12 15N 21W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>R.B. BREEDLOVE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05364-001</x:t>
   </x:si>
   <x:si>
     <x:t>COFFEY, JAMES, MARRY HARRELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 25 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00021-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 103 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00025-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COFFEY, JAMES, MARRY HARRELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 158 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00028-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETERSON, RAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE 05 14N 20W 37.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02059-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROYCE, STANLEY &amp; CATHY </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SEARCY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLARK, CHRIS &amp; LORRAINE A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SW SE 33 14N 14W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>001-00647-003</x:t>
   </x:si>
   <x:si>
-    <x:t>HENSLEY, JIM % JEWELDEAN HENSLEY</x:t>
-[...2 lines deleted...]
-    <x:t>PT NW SE 10 15N 16W 0.7 ACRE</x:t>
+    <x:t xml:space="preserve">HENSLEY%JEWELDEAN HENSLEY, JIM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SE 10 15N 16W 0.7 ACRES LOT  BLOCK   ADDITION CITY  SD 17R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUNTER B JACKSON, KRISTINA L RAGLAND, SUZANNE L MAHER</x:t>
   </x:si>
   <x:si>
     <x:t>001-04957-000</x:t>
   </x:si>
   <x:si>
-    <x:t>KING, MINNIE P, FAMILY TRUST</x:t>
-[...2 lines deleted...]
-    <x:t>PT FRL SE NW (LOTS 78-82, 124 &amp; 125, 127, 129 &amp; 130) 06 16N 15W 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">KING FAMILY TRUST, MINNIE P </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT FRL SE NW (LOTS 78-82, 124 &amp; 125, 127, 129 &amp; 130) 06 16N 15W 0.12 ACRES LOT  BLOCK   ADDITION CITY  SD 4M</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIMMIE GLEN KING</x:t>
   </x:si>
   <x:si>
     <x:t>001-03319-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOHR, TOMMY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">OUTL DYES PT OUT LOT  </x:t>
+    <x:t>OUTL DYES PT OUT LOT      ACRES LOT  BLOCK   ADDITION CITY  SD 17LC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOMMY DAVID MOHR</x:t>
   </x:si>
   <x:si>
     <x:t>800-00165-001</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>900-00334-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1583,74 +1538,74 @@
       </x:c>
       <x:c r="G2" s="1">
         <x:v>280.32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4912</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>15994.14</x:v>
+        <x:v>16094.13</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4913</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>185</x:v>
+        <x:v>184.8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4914</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>174.32</x:v>
       </x:c>
     </x:row>
@@ -1692,850 +1647,838 @@
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4917</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>287.66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4918</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>185</x:v>
+        <x:v>184.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4919</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>185</x:v>
+        <x:v>184.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4920</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>219.98</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4921</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>227.32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4922</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>227.32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4923</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>170</x:v>
+        <x:v>170.48</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4924</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>113.97</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4925</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>219.98</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4926</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>1484.6</x:v>
+        <x:v>1679.6</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4927</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>280.32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4928</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>234.66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4929</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>185</x:v>
+        <x:v>184.8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4930</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>166</x:v>
+        <x:v>165.73</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4931</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>173</x:v>
+        <x:v>172.88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4932</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>399</x:v>
+        <x:v>398.94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4933</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>185</x:v>
+        <x:v>184.8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4934</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4935</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>196</x:v>
+        <x:v>196.05</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4936</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>201.45</x:v>
+        <x:v>301.45</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4937</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>1043</x:v>
+        <x:v>1042.89</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4938</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>185.23</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4939</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>140.47</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4940</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>17367</x:v>
+        <x:v>17366.53</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4941</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>329.27</x:v>
+        <x:v>429.27</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4942</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>6717.43</x:v>
+        <x:v>6817.43</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4943</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>166.98</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4944</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>682.71</x:v>
+        <x:v>782.71</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4945</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>1236</x:v>
+        <x:v>1331.07</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4946</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>660</x:v>
+        <x:v>660.43</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4947</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>122</x:v>
-[...11 lines deleted...]
-        <x:v>3987</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4948</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D39" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D39" s="0" t="s">
+      <x:c r="E39" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E39" s="0" t="s">
+      <x:c r="F39" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="1">
-        <x:v>3292</x:v>
+        <x:v>3291.62</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4949</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D40" s="0" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>192.57</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4950</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D41" s="0" t="s">
+      <x:c r="E41" s="0" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>80.34</x:v>
+        <x:v>180.34</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4951</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>185</x:v>
+        <x:v>184.8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4952</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>196</x:v>
+        <x:v>196.05</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4953</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>155.76</x:v>
       </x:c>
     </x:row>
@@ -2554,1529 +2497,1457 @@
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>147.81</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4955</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>208.95</x:v>
+        <x:v>308.95</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4956</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>280.32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4957</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>3412</x:v>
+        <x:v>3506.59</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4958</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>668.66</x:v>
+        <x:v>768.66</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4959</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>5255</x:v>
+        <x:v>5349.76</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4960</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>790</x:v>
+        <x:v>789.87</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4961</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>7865</x:v>
+        <x:v>7959.61</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4962</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>1776</x:v>
+        <x:v>1775.64</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4963</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>192.57</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4964</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>378.99</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4965</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>219.98</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4966</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>219.98</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4967</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>3352</x:v>
+        <x:v>3351.71</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4968</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>280.32</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4969</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>185.23</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4970</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>447</x:v>
+        <x:v>447.23</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4971</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>499.42</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4972</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>371.84</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4973</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>468.03</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4974</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>4101.16</x:v>
+        <x:v>4386.16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4975</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>1582.41</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4976</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>8332.59</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4977</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>393.93</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4978</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>360.06</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4979</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>239.79</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4980</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>1695.76</x:v>
+        <x:v>1790.76</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4981</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>511.43</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4982</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>529.21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4983</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>1857.63</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4984</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>190.3</x:v>
+        <x:v>285.3</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4985</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>902.62</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4986</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>393.93</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4987</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>394.03</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4988</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>995.27</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4989</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>5916.48</x:v>
+        <x:v>6011.48</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4990</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>413.88</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4991</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>780.75</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4992</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>286</x:v>
-[...11 lines deleted...]
-        <x:v>477.82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4993</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D84" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E84" s="0" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F84" s="0" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>1154.21</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4994</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>362.94</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4995</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>734.07</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4996</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>300</x:v>
-[...11 lines deleted...]
-        <x:v>651.44</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4997</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>2706.55</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4998</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>2013.38</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4999</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>806.48</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>685.67</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5001</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>1475.8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5002</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>513.16</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5003</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>7218.99</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5004</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>1672.16</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5005</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>5128.07</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5006</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>511.71</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5007</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>241.17</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5008</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>184.91</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5009</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>184.91</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5010</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>184.91</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5011</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>381.47</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5012</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>346</x:v>
-[...11 lines deleted...]
-        <x:v>1982.42</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5013</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>349</x:v>
-[...11 lines deleted...]
-        <x:v>306.83</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5014</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>285.59</x:v>
+        <x:v>385.59</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5015</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>93.77</x:v>
+        <x:v>208.45</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5016</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>81.21</x:v>
+        <x:v>188.55</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5017</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>541.24</x:v>
+        <x:v>648.58</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5018</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>366</x:v>
-[...11 lines deleted...]
-        <x:v>76.21</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5019</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>369</x:v>
-[...11 lines deleted...]
-        <x:v>4235.35</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>