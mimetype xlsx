--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65c8cc1089f24ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32814b06e48048efaccea63d75e859d9.psmdcp" Id="R70039bd9fa8d4643" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4659f59a7c024832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/011bcd9b956242a3828d8c6a08e35184.psmdcp" Id="R0f48cf9d37c44a79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,60 +46,51 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>BOONE</x:t>
   </x:si>
   <x:si>
     <x:t>ACOL SERVICES SOLUTION INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 3 WHITE OAK II ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>DIAMOND CITY SID</x:t>
   </x:si>
   <x:si>
     <x:t>775-03277-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DOROTHY REVOCABLE TRUST%DOROTHY&amp;VIVE ALLEN, ALLEN </x:t>
-[...8 lines deleted...]
-    <x:t>020-03231-000C</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOLTON, CLARA </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 21N 18W 0 ACRES LOT 13 BLOCK 4 LAKEVIEW II ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>ELEANOR W BOLTON, CECIL BOLTON, LEAD HILL VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>361-04013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 21 BLOCK 3 DIAMOND POINT SUB II ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-01129-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOWLES, ANNA M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 16 BLOCK 1 VALLEY VIEW SUB DIVISION ADDITION 20 21N 18W </x:t>
   </x:si>
@@ -178,68 +169,50 @@
   <x:si>
     <x:t xml:space="preserve">LOT 13 BLOCK 5 GREENBRIAR SUB DIV ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-02067-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ETHERTON, DONALD J </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 21N 18W 0 ACRES LOT 2 BLOCK 7 LAKEVIEW III ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>362-07002-000</x:t>
   </x:si>
   <x:si>
     <x:t>FAITH INDEPENDENT ASSEM OF GOD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 24 BLOCK 1 WHITE OAK ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-03166-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FISHER, MERLE D </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FRANCISCO, LICIO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1 BLOCK 1 WHITE OAK II ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-03258-000</x:t>
   </x:si>
   <x:si>
     <x:t>GAMBILL, JOHN M VACCAROI, TRUSTEE % JOHN M VACCARO GAMBILL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 25 BLOCK 3 VALLEY VIEW SUB DIVISION ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-02651-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARUFI, DEANA </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 21N 18W 0.1 ACRES LOT 4 BLOCK 1 LAKEVIEW ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>LEAD HILL VOL FIRE DEPT</x:t>
@@ -259,131 +232,89 @@
   <x:si>
     <x:t>360-02005-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">&amp; MARILYN S GILLIAM%DALE GILLIAM, DALE F </x:t>
   </x:si>
   <x:si>
     <x:t>PT E 1/2 SW (5ac)    A part of the Southeast Quarter of the Southwest Quarter of Section 33, Township 19 North, Range 21 West, Boone County, Arkansas, More Particularly Described as Follows: Commencing at the Northwest Corner of the Southeast Quarter of the Southwest Quarter of said Section 33, thence East 704.66 Feet, thence South 142.83 Feet to a point in the center line of abandon Missouri and North Arkansas Railroad, said abandon railroad now being a county road, thence with said center line of county road South 30° 26' 24" East 321.80 Feet to the Point of Beginning, thence leaving said center line of county road North 57° 43' 50" East 288.36 Feet, thence South 30° 26' 24" East 209.02 Feet, thence North 78° 55' 42" East 150.00 Feet to an existing fence line, thence with said fence line South 02° 17' 30" West 214.52 Feet to a fence corner, thence leaving said fence line South 00° 37' 48" West 523.73 Feet to a point in the center line of said county road, thence with said center line North 39° 46' 47" West 177.48 Feet, thence North 36° 24' 46" West 101.86 Feet, thence North 32° 55' 08" West 93.76 Feet, thence North 30° 26' 24" West 508.50 Feet to the Point of Beginning. 33 19N 21W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>CAPPS-BATAVIA RURAL VOL FIRE DIST</x:t>
   </x:si>
   <x:si>
     <x:t>021-07446-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, CARL P II </x:t>
   </x:si>
   <x:si>
     <x:t>. 33 21N 18W 0 ACRES LOT 13 BLOCK 2 LAKEVIEW ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>360-02015-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TWO HOLDINGS LLC, GROUP </x:t>
   </x:si>
   <x:si>
     <x:t>. 13 21N 19W 0 ACRES LOT 14 BLOCK 1 SUNSET BLUFF SUBDIVISION ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>570-01009-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL&amp;MARTHA-WISE%CHARLES L HALL, CHARLES L </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE (5.00ac)    A part of the Northeast Quarter of the Southeast Quarter of Section 30, Township 18 North, Range 21 West, Boone County, Arkansas, described as follows: Beginning at the Southeast Corner of the above described forty acre tract tun thence North on the East line 660 feet, thence West 660 feet to the Point of Real Beginning; thence North 660 feet to the North line, thence West 330 feet, thence South 660 feet, thece East 330 feet to the Point of Real Beginning, containing 5.00 acres, more or less. 30 18N 21W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 1</x:t>
   </x:si>
   <x:si>
     <x:t>HILL TOP VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>021-06729-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HALLUM C/O CHRISTOPHER HALLUM, MARCIEREE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HILL, JAMES S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 34 BLOCK 2 GREENBRIAR SUB DIV ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-01925-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOAGLIN, FAY L  C/O DEBBIE BRACKEN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 19 BLOCK 4 CEDAR HEIGHTS SUB ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-00117-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">&amp; AY LLC, IM </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KILBURN, AARON &amp; BEVERLY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 22 BLOCK 5 EVERGREEN PARK SUB ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-01515-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIMBRELL C/O CHRISTY HINSON, MIKE </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 SW SE (.86ac)    Part of the Southwest Quarter of the Southeast Quarter of s c19, Township 19 North, Range 9 West, More Particularly Described as Follows: Beginning at the Southwest Corner of said forty tun thence East 200 Feet to the Point of Real Beginning; run thence in a Northeasterly direction 450 Feet to a point 50 Feet NW of a County Road, thence in a Southeasterly direction 50 Feet to a County Road, thence in a Southeasterly direction with said County Road 300 Feet to the South line of said forty-acre tract, run thence West 150 Feet to the Point of Real Beginning. 19 19N 19W 0.86 ACRES LOT  BLOCK   ADDITION CITY  SD 3</x:t>
   </x:si>
   <x:si>
     <x:t>BERGMAN RURAL VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>019-02243-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KNOCH, ELMO &amp; FLORENCE </x:t>
   </x:si>
   <x:si>
     <x:t>HARRISON CITY ACREAGE 04-18-20 04-18-20 0.38 Acres PT SW SE (.38ac)    A part of the Southwest Quarter of the Southeast Quarter of Section 4, Township 18 North, Range 20 West, Boone County, Arkansas, described as follows: Beginning at the Northeast Corner of said forty, run thence West 660 feet, thence South 88 feet to a Beginning Point, thence West 330 feet, thence South 88 feet, thence East 330 feet, thence North 88 feet to the Place of Beginning.    LESS &amp; EXCEPT:    A part of the Southwest Quarter of the Southeast Quarter of Section 4, Township 18 North, Range 20 West, Boone County, Arkansas, described as follows: Beginning at the Northeast Corner of said forty, run thence West 660 feet, thence South 88 feet, thence West 180 feet, for the Place of Beginning, thence West 150 feet, thence South 88 feet, thence East 150 feet, thence North 88 feet to the Place of Beginning. 4 18 20 0.38 ACRES LOT  BLOCK  HARRISON CITY ACREAGE 04-18-20 ADDITION CITY  SD 1C</x:t>
@@ -478,107 +409,50 @@
   <x:si>
     <x:t>775-00107-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RATKOWSKI, J H </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE-.30;    A part of the Southeast Quarter of the Southeast Quarter of Section 3, Township 21 North, Range 19 West More Particularly Described as Follows: Beginning at the common corner of Section 2,3,10 and 11, Township 21 North, Range 19 West, thence North 144.5 Feet on the Section line to an iron pin, thence West 423 Feet to an iron pin, thence North 6° West 100.5 Feet to an iron pin at the Point of Real Beginning; thence West 151.3 Feet to an iron pin on the East side of the road, thence North 6° West 100.5 Feet to a point, thence East 151.3 Feet to a point, thence South 6° East 100.5 Feet to the Point of Beginning. Also known as tracts 3 and 4 East side of road - Horseshoe Bed Narrows Sub-division. 3 21N 19W 0.3 ACRES LOT  BLOCK   ADDITION CITY  SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>LEAD HILL VOL FIRE DEPT.,HELEN I RATKOWSKI</x:t>
   </x:si>
   <x:si>
     <x:t>019-02891-000</x:t>
   </x:si>
   <x:si>
     <x:t>RICHESIN, DAN H % RICHESIN, DANNY H ESTATE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 23 BLOCK 3 SPRING PARK ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-02405-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SEELEY%LESLIE (ERNST) &amp; WILLIAM SEELEY, WILLIAM &amp; LESLIE </x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SHELDON% LEROY A &amp; REBECCA A SHELDON, LEROY </x:t>
   </x:si>
   <x:si>
     <x:t>. 10 18N 20W 0 ACRES LOT 8 &amp; 9 BLOCK 7 WOODLAND HEIGHTS ADDITION CITY  SD 1C</x:t>
   </x:si>
   <x:si>
     <x:t>REBECCA A SHELDON</x:t>
   </x:si>
   <x:si>
     <x:t>825-03567-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIGLEY, DONALD K &amp; DONNA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 28 BLOCK 4 GREENBRIAR SUB DIV ADDITION 20 21N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>775-02038-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SLAGER, ROBERT E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT  37-38 BLOCK 5 VALLEY VIEW SUB DIVISION ADDITION 20 21N 18W </x:t>
@@ -730,375 +604,243 @@
   <x:si>
     <x:t>760-22318-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>AR PT SE SW RD THE WITH W R/W GO SOUTHWESTERLY TO S LN THEN WITH SLN GO W TO SW COR THE POB SWR 30 21N 17W 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>PEEL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>001-09782-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-9 BLOCK 12 HUDSON BAY ADDITION 32 21N 15W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Oakland-Promise Land Volunteer Fire Department </x:t>
   </x:si>
   <x:si>
     <x:t>245-00058-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">EVANS, BILLY JOE &amp; SANDRA MARIE </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HALL, RICKY LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*135 MC 6030 YELLVILLE AR 72687* PT NW NE NW MPDA COMM AT THE W 1/16 CORNER TO SAID SEC 03 TH S88*10'16E ALONG THE NORTH LINE OF SAID NW NE NW 642.40 FEET TO THE NE CORNER OF SAID NW NE NW; TH ALONG THE EAST LINE OF SAID NW NE NW S00*17'35 E 396 FEET TO THE POINT OF BEGINNING; TH CONTINUE S00*174'36E 364.33 FEET TO A FOUND 1 1/2 IN PIPE AT THE SE CORNER OF SAID NW NE NW; TH ALONG THE SOUTH LINE OF SAID NW NE NW S89*10'00W 182.50 FEET; TH LEAVE THE SOUTH LINE OF SAID NW NE NW N00*16'30W 372.80 FEET; TH S88*10'16E 182.50 FEET TO THE POINT OF BEGINNING CONTAINING 1.54 ACREAS AS SURVEYED SEPTEMBER 30 2015 AND SUBJECT TO THE ROW OF CO RD 6030 ALONG THE EAST SIDE ALSO AN ELECRIC TRANSMISSION LINE EASEMENT ALONG WITH ANY OTHER ROW AND/OR EASEMENTS THAT MAY EXIST. 3 17N 16W 1.54 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>RALPH CANEY FIRE DEPT, EDWARD L KEETER</x:t>
   </x:si>
   <x:si>
     <x:t>001-03323-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMMOND, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR N1/2 SE NE S OF CLN EXISTING RD 22 20N 17W 18.64 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>LAKEWAY RURAL VOL FIRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-08984-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HERTZLER, ARTHUR </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HUTSON, VAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">909 SHORECREST BULL SHOALS AR 72619 LOT 4 BLOCK 82 BULL SHOALS ADDITION 17 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>MARSHA K HUTSON, BULL SHOALS VOL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>760-11039-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JESSON, BRADLEY D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NO ROAD BULL SHOALS AR LOT 78 RIVER CLIFF ADDITION 20 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>760-22363-000</x:t>
   </x:si>
   <x:si>
     <x:t>KIRSCHKE, JAMES W % KRISTINA KIRSCHKE</x:t>
   </x:si>
   <x:si>
     <x:t>*WOODSONG LN FLIPPIN AR* PT SE NE MPDA BEG SE COR N87*W135' TO POB CONT N87*W121.21' N02*E234.59' CONT S87*E 23.22' S02*W215.97' TO ORIGINAL POB 30 19N 15W 0.47 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>AR STATE HIGHWAY COMMISSION</x:t>
   </x:si>
   <x:si>
     <x:t>001-01980-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUNDY, FRANK A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">203 OAK ST BULL SHOALS AR 72619 LOT 1-3 BLOCK 80 BULL SHOALS ADDITION 17 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>BULL SHOALS VOL FIRE DEPT., WANDA LUNDY</x:t>
   </x:si>
   <x:si>
     <x:t>760-10724-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MARCUSEN, ELROY R &amp; YVONNE C, TRUSTEES</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MESSER, VIRGIL % LINDA MCKOON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11-13 BLOCK 5 HUDSON BAY ADDITION 32 21N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>OAKLAND PROMISE LAND VOL FIRE DEPT., MARY MESSER</x:t>
   </x:si>
   <x:si>
     <x:t>245-00021-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, GAYLA </x:t>
   </x:si>
   <x:si>
     <x:t>903 BULL SHOALS DAM BLVD BULL SHOALS AR 72619 LOT 1 BLOCK 72 BULL SHOALS ADDITION 17 20N 15W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF BULL SHOAL CODE, BULL SHOALS VOL FIRE DEPT.</x:t>
   </x:si>
   <x:si>
     <x:t>760-09782-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">OZARKS OUTPOST TRUST % EVELYN KELLY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PALMER, ALENA NICOLE &amp; KELLY </x:t>
   </x:si>
   <x:si>
     <x:t>AR S121.27' S171.27' E331.83' W663.66' E3/4 W1/2 N1/2 SE1/4 FRL SEC 16 NWR 16 21N 16W 0.92 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-06399-005</x:t>
   </x:si>
   <x:si>
     <x:t>REYNOLDS, GEORGETTE &amp; CAROL FIELDS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*MC 172 THEODOSIA MO* SE SE NE NW NWR LYING S &amp; E OF RD 20 21N 16W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06466-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, JAMES LEWIS </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>WMT PROPERTIES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 14 &amp; W60' OF 15 HILLTOP ESTATES ADDITION 18 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>760-16248-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ZALEWSKI, KRZYSZTOF </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*MARILYN BULL SHOALS AR* E. 50' LOT 11 W. 25' LOT 12  BLOCK 108 BULL SHOALS ADDITION 17 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>760-14189-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALFORD DR BULL SHOALS AR 72619 LOT 5 BLOCK 2 MCDONALD MEADOWS ADDITION 19 20N 15W </x:t>
   </x:si>
   <x:si>
     <x:t>760-19129-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*8 TH ST FLIPPIN AR* PT NW NE 20 19N 15W 2.37 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>FLIPPIN FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>770-05063-000</x:t>
   </x:si>
   <x:si>
     <x:t>NEWTON</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEMIS, HAROLD SIMPSON, JR &amp; AMY DENISE </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BREEDLOVE, SUSAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 12-15-21 12 15N 21W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 01</x:t>
   </x:si>
   <x:si>
     <x:t>R.B. BREEDLOVE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05364-001</x:t>
   </x:si>
   <x:si>
     <x:t>COFFEY, JAMES, MARRY HARRELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 25 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00021-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 103 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00025-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COFFEY, JAMES, MARRY HARRELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 158 BLOCK 2 OZARK WILDLIFE CLUB ADDITION 03 14N 19W </x:t>
   </x:si>
   <x:si>
     <x:t>501-00028-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PETERSON, RAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE 05 14N 20W 37.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-02059-000</x:t>
   </x:si>
   <x:si>
     <x:t>SEARCY</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>001-04957-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KING FAMILY TRUST, MINNIE P </x:t>
   </x:si>
   <x:si>
     <x:t>PT FRL SE NW (LOTS 78-82, 124 &amp; 125, 127, 129 &amp; 130) 06 16N 15W 0.12 ACRES LOT  BLOCK   ADDITION CITY  SD 4M</x:t>
   </x:si>
   <x:si>
     <x:t>JIMMIE GLEN KING</x:t>
   </x:si>
   <x:si>
     <x:t>001-03319-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MOHR, TOMMY </x:t>
   </x:si>
   <x:si>
     <x:t>OUTL DYES PT OUT LOT      ACRES LOT  BLOCK   ADDITION CITY  SD 17LC</x:t>
   </x:si>
   <x:si>
     <x:t>TOMMY DAVID MOHR</x:t>
   </x:si>
   <x:si>
     <x:t>800-00165-001</x:t>
   </x:si>
@@ -1528,2426 +1270,2126 @@
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
         <x:v>280.32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>4912</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>4913</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="D4" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>184.8</x:v>
+        <x:v>192.14</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>4914</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>174.32</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>4915</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>227.32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>4916</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G7" s="1">
-        <x:v>691</x:v>
+        <x:v>698.34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>4917</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>287.66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>4918</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G9" s="1">
-        <x:v>184.8</x:v>
+        <x:v>199.48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>4919</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>184.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>4920</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>219.98</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>4921</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>227.32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>4922</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>227.32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>4923</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>170.48</x:v>
+        <x:v>177.82</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>4924</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>113.97</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>4925</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>56</x:v>
-[...11 lines deleted...]
-        <x:v>219.98</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>4926</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>59</x:v>
-[...11 lines deleted...]
-        <x:v>1679.6</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>4927</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>280.32</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>4928</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>234.66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>4929</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>184.8</x:v>
+        <x:v>192.75</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>4930</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>165.73</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>4931</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>172.88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>4932</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>398.94</x:v>
+        <x:v>413.62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>4933</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>184.8</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>4934</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>4935</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>196.05</x:v>
+        <x:v>210.73</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>4936</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>301.45</x:v>
+        <x:v>316.13</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>4937</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>91</x:v>
-[...11 lines deleted...]
-        <x:v>1042.89</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>4938</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>185.23</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>4939</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>140.47</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>4940</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>101</x:v>
-[...11 lines deleted...]
-        <x:v>17366.53</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>4941</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>429.27</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>4942</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>101</x:v>
-[...11 lines deleted...]
-        <x:v>6817.43</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>4943</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>166.98</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>4944</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>782.71</x:v>
+        <x:v>797.39</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>4945</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>1331.07</x:v>
+        <x:v>1353.09</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>4946</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>660.43</x:v>
+        <x:v>682.45</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>4947</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>4948</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>3291.62</x:v>
+        <x:v>3298.96</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>4949</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>192.57</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>4950</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>180.34</x:v>
+        <x:v>195.02</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>4951</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>184.8</x:v>
+        <x:v>199.48</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>4952</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>196.05</x:v>
+        <x:v>203.39</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>4953</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>155.76</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>4954</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>147.81</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>4955</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>308.95</x:v>
+        <x:v>323.63</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>4956</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>280.32</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>4957</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>156</x:v>
-[...11 lines deleted...]
-        <x:v>3506.59</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>4958</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>160</x:v>
-[...11 lines deleted...]
-        <x:v>768.66</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>4959</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>163</x:v>
-[...11 lines deleted...]
-        <x:v>5349.76</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>4960</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>167</x:v>
-[...11 lines deleted...]
-        <x:v>789.87</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>4961</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>171</x:v>
-[...11 lines deleted...]
-        <x:v>7959.61</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>4962</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>1775.64</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>4963</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>192.57</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>4964</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>378.99</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>4965</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>219.98</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>4966</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>219.98</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>4967</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>3351.71</x:v>
+        <x:v>3366.39</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>4968</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>280.32</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>4969</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>185.23</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>4970</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>447.23</x:v>
+        <x:v>454.57</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>4971</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>499.42</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>4972</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>371.84</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>4973</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>468.03</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>4974</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>4386.16</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>4975</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>1582.41</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>4976</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>8332.59</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>4977</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>393.93</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>4978</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>360.06</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>4979</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>239.79</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>4980</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>240</x:v>
-[...11 lines deleted...]
-        <x:v>1790.76</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>4981</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>244</x:v>
-[...11 lines deleted...]
-        <x:v>511.43</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>4982</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>529.21</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>4983</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>1857.63</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>4984</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>256</x:v>
-[...11 lines deleted...]
-        <x:v>285.3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>4985</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>902.62</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>4986</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>393.93</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>4987</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>394.03</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>4988</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>995.27</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>4989</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>275</x:v>
-[...11 lines deleted...]
-        <x:v>6011.48</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>4990</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>413.88</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>4991</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>780.75</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>4992</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>4993</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>287</x:v>
-[...11 lines deleted...]
-        <x:v>1154.21</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>4994</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>362.94</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>4995</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>734.07</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>4996</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>4997</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>297</x:v>
-[...11 lines deleted...]
-        <x:v>2706.55</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>4998</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>300</x:v>
-[...11 lines deleted...]
-        <x:v>2013.38</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>4999</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>806.48</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>685.67</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5001</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>1475.8</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5002</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>513.16</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5003</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>316</x:v>
-[...11 lines deleted...]
-        <x:v>7218.99</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5004</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>316</x:v>
-[...11 lines deleted...]
-        <x:v>1672.16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5005</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>316</x:v>
-[...11 lines deleted...]
-        <x:v>5128.07</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5006</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>316</x:v>
-[...11 lines deleted...]
-        <x:v>511.71</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5007</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>241.17</x:v>
+        <x:v>255.85</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5008</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>184.91</x:v>
+        <x:v>199.59</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5009</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>184.91</x:v>
+        <x:v>199.59</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5010</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>184.91</x:v>
+        <x:v>199.59</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5011</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>381.47</x:v>
+        <x:v>396.15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5012</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5013</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5014</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>341</x:v>
-[...11 lines deleted...]
-        <x:v>385.59</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5015</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>345</x:v>
-[...11 lines deleted...]
-        <x:v>208.45</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5016</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>188.55</x:v>
+        <x:v>195.89</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5017</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>648.58</x:v>
+        <x:v>670.6</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5018</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5019</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>