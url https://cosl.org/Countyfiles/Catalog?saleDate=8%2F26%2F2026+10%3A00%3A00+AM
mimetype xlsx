--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4be1e829529f49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f9abdd7905dc4f5aa68525d176b5e59a.psmdcp" Id="R73db653d51334216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb204e81321f142ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/376e260416f248adb6d4be277317b39a.psmdcp" Id="Rded587f1cea1406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -112,72 +112,51 @@
   <x:si>
     <x:t>BAZATA, CHARLES T JR AND JULIE A BAZATA % CHARLES T BAZATA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT  BLOCK B HOWARD CREEK ADDITION 17 20N 14W </x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, TONY &amp; SUSAN TAYLOR, TERRY LINDENMEYER</x:t>
   </x:si>
   <x:si>
     <x:t>002-05639-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRINDLEY, MIKE &amp; CODY </x:t>
   </x:si>
   <x:si>
     <x:t>THE NORTHWEST QUARTER (NW1/4) OF THE NORTHWEST QUARTER (NW1/4) OF SECTION 14, TOWNSHIP 17 NORTH, RANGE 12 WEST, BAXTER COUNTY, ARKANSAS.    AND: PART OF THE SOUTHWEST QUARTER (SW1/4) OF THE NORTHWEST QUARTER (NW1/4), AND PART OF THE SOUTHEAST QUARTER (SE1/4) OF THE NORTHWEST QUARTER (NW1/4) OF SECTION 14, TOWNSHIP 17 NORTH, RANGE 12 WEST, BAXTER COUNTY, ARKANSAS, DESCRIBED AS FOLLOWS: FROM THE NORTHWEST CORNER OF SAID SE1/4 NW1/4 OF SECTION 14, THE POINT OF BEGINNING OF THE TRACT BEING DESCRIBED, GO ALONG THE NORTH BOUNDARY OF SAID SE1/4 NW1/4 SOUTH 88° 34' 56" EAST 138.32 FEET TO A 3/8 INCH REBAR; THEN GO SOUTH 15° 12' 20" EAST 405.41 FEET TO A 5/8 INCH REBAR; THEN GO SOUTH 78° 55' 21" EAST 334.61 FEET TO A 5/8 INCH REBAR; THEN GO SOUTH 72° 33' 35" EAST 718.11 FEET TO THE CENTERLINE OF A COUNTY ROAD; THEN GO ALONG SAID CENTERLINE SOUTH 60° 47' 02" EAST 91.38 FEET TO A POINT ON THE EAST BOUNDARY OF SAID SE1/4 NW1/4; THEN GO ALONG SAID EAST BOUNDARY SOUTH 00° 55' 39" WEST 138.12 FEET TO THE CENTERLINE OF A CREEK; THEN GO ALONG SAID CENTERLINE OF THE CREEK NORTH 88° 53' 56" WEST 632.80 FEET; THEN GO SOUTH 00° 55' 39" WEST 323.45 FEET TO A 5/8 INCH REBAR; THEN GO NORTH 88° 34' 14" WEST 739.47 FEET TO A 5/8 INCH REBAR; THEN GO NORTH 88° 34' 57" WEST 544.50 FEET TO A 5/8 INCH REBAR THEN GO NORTH 00° 02' 46" WEST 934.00 FEET TO A 5/8 INCH REBAR ON THE-NORTH BOUNDARY OF THE SW1/4 NW1/4 OF SECTION 14; THEN GO SOUTH 88° 34' 56" EAST 544.50 FEET TO THE POINT OF BEGINNING. AND: PART OF THE SOUTHWEST QUARTER (SW1/4) OF THE NORTHEAST QUARTER (NE1/4) OF SECTION 14, TOWNSHIP 17 NORTH, RANGE 12 WEST, BAXTER COUNTY, ARKANSAS, LYING SOUTH OF THE CENTERLINE OF COUNTY ROAD 73 AND NORTH OF THE CENTERLINE OF A CREEK KNOWN AS MILL CREEK, MORE PARTICULARLY DESCRIBED AS FOLLOWS: FROM THE NORTHWEST COMER OF THE SE1/4 NW1/4 OF SECTION 14, GO ALONG THE NORTH BOUNDARY OF SAID SE1/4 NW1/4 SOUTH 88° 34' 56" EAST 138.32 FEET TO A 5/8 INCH REBAR; THEN GO SOUTH 15° 12' 20" EAST 405.41 FEET TO A 5/8 INCH REBAR; THEN GO SOUTH 78° 55' 21" EAST 334.61 FEET TO A 5/8 INCH REBAR; THEN GO SOUTH 71° 33' 35" EAST 718.11 FEET TO THE CENTERLINE OF COUNTY ROAD 73; THEN GO ALONG SAID CENTERIINE SOUTH 60° 47' 02" EAST 91.38 FEET TO A POINT ON THE EAST BOUNDARY OF SAID SE1/4 NW1/4 AND THE POINT OF BEGINNING; THEN GO ALONG SAID EAST.BOUNDARY SOUTH 00° 55' 39" WEST 138.12 FEET TO THE CENTERLINE OF A CREEK KNOWN AS MILL CREEK; THEN GO ALONG SAID CENTERLINE OF THE CREEK SOUTH 68° 53' 56" EAST 203 FEET, MORE OR LESS, TO THE INTEREECTION WITH THE CENTERLINE OF COUNTY ROAD 73; THEN GO NORTHWESTERLY ALONG THE CENTERLINE OF SAID COUNTY ROAD 290 FEET, MORE OR LESS, TO THE POINT OF BEGINNING. SUBJECT TO ONE-HALF OF THE RIGHT OF WAY FOR THE COUNTY ROAD ALONG THE NORTHEAST BORDER. 14 17N 12W 64.52 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK OF IZARD COUNTY, CAR MART OF MOUNTAIN HOME, ABIGAIL GREEN, HANNAH HARPER, PATRICK BRINDLEY, CODY BRINDLEY, MACKENZIE PATTERSON, MAKAYLA PATTERSON, PATRICIA SUE BRINDLEY</x:t>
   </x:si>
   <x:si>
     <x:t>001-01102-001</x:t>
   </x:si>
   <x:si>
-    <x:t>BROOK HAVEN LODGE LLC</x:t>
-[...20 lines deleted...]
-    <x:t>002-10680-018</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURCH, DENNIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3,4 BLOCK 6 FOREST PARK ADD 1 30 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-04615-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 5,6,7,8,9,10,11 BLK 6 FOREST PARK ADD 1 30 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-04617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BYRD, RAYMOND AND BERTHA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 1 HOLIDAY HILLS EST 1 ADDITION 32 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-05419-000</x:t>
   </x:si>
@@ -1099,62 +1078,50 @@
   <x:si>
     <x:t xml:space="preserve">LOT 172 BRIARCLIFF SEC 16 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02442-000</x:t>
   </x:si>
   <x:si>
     <x:t>PATEL, NAYAN AND RITA PATEL % NAYAN AND RITA PATEL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 147 BRIARCLIFF SEC 16 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02437-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PINA, MARK C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 443 BRIARCLIFF SEC 16 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02584-000</x:t>
   </x:si>
   <x:si>
-    <x:t>POLLARD, RANDY W AND KAREN POLLARD % RANDY W AND KAREN P POLLARD</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PROFESSIONAL % PROFESSIONAL HOUSING &amp; LAND LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 285 BRIARCLIFF SEC 16 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02478-285</x:t>
   </x:si>
   <x:si>
     <x:t>PROFESSIONAL HOUSING &amp; LAND LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 401 BLOCK  BRIARCLIFF SEC 10 ADDITION 33 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01552-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 406 BRIARCLIFF SEC 11 ADDITION 33 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01835-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 60 BRIARCLIFF SEC 15 ADDITION 4 18N 12W </x:t>
@@ -1303,62 +1270,50 @@
   <x:si>
     <x:t xml:space="preserve">Lot 323 BRIARCLIFF SEC 16 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02492-000</x:t>
   </x:si>
   <x:si>
     <x:t>RUDICK REALTY LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 72 BRIARCLIFF SEC 14 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02200-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCHAEFER, GARY LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLOCK 8 DOGWOOD PARK 1A ADDITION 20 20N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-03362-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SCHOPP, JOHN L AND THELMA SCHOPP % THELMA SCHOPP</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SENSINI, THIAGO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3,4 BLOCK 9 TOWER GROVE SUB NLE ADDITION 21 20N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-08208-000</x:t>
   </x:si>
   <x:si>
     <x:t>SMART PROPERTIES SERVICES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 21 BLOCK 2 DOGWOOD PARK 1 ADDITION 20 20N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-03274-000</x:t>
   </x:si>
   <x:si>
     <x:t>SNOOKS, DEBORAH % DEBORAH A SNOOKS</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE 3 ACRES AND EASEMENT LESS AND EXCEPT: PART OF THE SW 1/4 NE 1/4 OF SECTION 11, TOWNSHIP 19 NORTH, RANGE 13 WEST IN BAXTER COUNTY, ARKANSAS, DESCRIBED AS FOLLOWS: COMMENCE AT THE NORTHEAST CORNER OF SAID SW 1/4 NE 1/4, A BAXTER COUNTY ALUMINUM CAP MONUMENT, THENCE SOUTH 01 DEG. 02 MIN. 00. SEC. WEST, 442.96 FEET TO A 3/8" REBAR WITH 1.D. CAP (1224) AND THE POINT OF BEGINNING; THENCE NORTH 88 DEG. 51 MIN. 33 SEC. WEST, 295.07 FEET TO A 3/8" REBAR WITH 1.D. CAP (1224); THENCE SOUTH 01 DEG. 02 MIN. 35 SEC. WEST, 619.93 FEET TO A 3/8" REBAR WITH ALUMINUM CAP (1180) ON THE NORTH RIGHT OF WAY OF THE HIGHWAY 62/412 BYPASS; THENCE ALONG SAID RIGHT OF WAY THE FOLLOWING COURSES: NORTH 45 DEG. 34 MIN. 21 SEC. EAST, 324.30 FEET; NORTH 35 DEG. 41 MIN. 00 SEC. EAST, 119.10 FEET TO A 3/8" REBAR WITH ALUMINUM CAP (1180); THENCE LEAVING SAID RIGHT OF WAY, NORTH 01 DEG. 02 MIN. 00 SEC. EAST, 290.25 FEET TO THE POINT OF BEGINNING. BEING SHOWN ON A SURVEY BY CONSOLIDATED LAND SERVICES, DATED OCTOBER 31, 2007 AND RECORDED NOVEMBER 1, 2007 AS INSTRUMENT #RS-338-2007. 11 19N 13W 3 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>001-05302-002</x:t>
@@ -1681,201 +1636,216 @@
   <x:si>
     <x:t xml:space="preserve">ZANI, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 459 BRIARCLIFF SEC 16 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02598-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ZUWIALA, VINCENT C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 52 BRIARCLIFF SEC 10 ADDITION 33 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01268-000</x:t>
   </x:si>
   <x:si>
     <x:t>STONE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALCORN, CHARLES R &amp; SHIRLEY J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NW (PT TRACT 1 &amp; 2) 31 13N 13W 5.47 ACRES </x:t>
+    <x:t>PT NW NW  (PT TRACT 1 &amp; 2) 31 13N 13W 5.47 ACRES LOT  BLOCK   ADDITION CITY  SD 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST SERVICE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-08997-002</x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW SW (PT TRACT 2) 30 13N 13W 0.06 ACRE</x:t>
+    <x:t>PT SW SW  (PT TRACT 2) 30 13N 13W 0.06 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>001-08985-007</x:t>
   </x:si>
   <x:si>
-    <x:t>ANDREWS, WILLIAM (CONTRACT)</x:t>
-[...2 lines deleted...]
-    <x:t>PT LOT 1 WEBB I ADDITION 06 14N 10W 0.73 ACRE</x:t>
+    <x:t xml:space="preserve">ANDREWS (CONTRACT), WILLIAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 1 06 14N 10W 0.73 ACRES LOT  BLOCK  WEBB I ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRANK &amp; JULIA FOLL LIVING TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>208-00001-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BATTLES, CHANCE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 18 YORKTOWN HOMESITES ADDITION 16 13N 08W 1.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>260-00018-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BEARD, HOWARD, JR &amp; MARICIA WHITE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW SW 33 17N 11W 0.64 ACRE </x:t>
+    <x:t xml:space="preserve">BEARD &amp; MARICIA WHITE, HOWARD JR </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SW 33 17N 11W 0.64 ACRES LOT  BLOCK   ADDITION CITY  SD 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM DANIEL COY, FIRST NATIONAL BANK OF IZARD COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>001-06207-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BERRY, SANDY &amp; WILLIAM P </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW 21 15N 10W 13.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03557-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARRAR, DOROTHY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE = 20.01 AC  PT NE NE = 0.04 AC  PT SW NE = 1.58 AC  PT SE NE = 0.37 AC 08 15N 13W 22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09919-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FREEMAN, DORA (DEPEW) </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE 23 15N 13W 1.09 ACRES </x:t>
+    <x:t>PT SE SE 23 15N 13W 1.09 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUDITH SON, CENTENNIAL BANK, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>001-10219-000</x:t>
   </x:si>
   <x:si>
     <x:t>HENRY, DOUGLAS &amp; NANCE, REVOCABLE FAMILY TR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 - 15 YORKTOWN HOMESITES ADDITION 16 13N 08W 3.53 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>260-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOGUE, KELLY MARSH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S PT W1/2 SW SW 26 14N 12W 8.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07477-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIRKENDOLL, DAVID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 35 13N 13W 7.07 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09101-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCNAIR, EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW (TRACT 17) 31 13N 13W 5.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08997-001</x:t>
   </x:si>
   <x:si>
     <x:t>MITCHELL, CATHY % KATHLEEN MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 31 15N 10W 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-03696-008</x:t>
   </x:si>
   <x:si>
-    <x:t>MULLINS, SUE ETAL, ATTN: BILL BRASWELL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W1/2 SW SW 34 13N 10W 20 ACRES </x:t>
+    <x:t xml:space="preserve">MULLINS ET AL ATTN: BILL BRASWELL, SUE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 SW SW 34 13N 10W 20 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DONALD WAYNE BRASWELL, WILLIAM BRASWELL JR</x:t>
   </x:si>
   <x:si>
     <x:t>001-02580-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PONDER, GEORGIA MICHELLE </x:t>
-[...11 lines deleted...]
-    <x:t>PT W1/2 SE SW 02 16N 11W 0.46 ACRE</x:t>
+    <x:t xml:space="preserve">RENNER%TERESA L DRAKE, LOWELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT W1/2 SE SW, 02 16N 11W 0.46 ACRES LOT  BLOCK   ADDITION CITY  SD 50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOWELL RENNER, PATRICIA WASSMAN</x:t>
   </x:si>
   <x:si>
     <x:t>001-05849-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, BENJAMIN T </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 SE NE 35 15N 12W 7.24 ACRES </x:t>
+    <x:t>PT E1/2 SE NE 35 15N 12W 7.24 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CECELIA SMITH, CARL SMITH, BENJAMIN SMITH, ASHLEY MCCARTY, FIRST SERVICE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-08290-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WIPPEL, RICHARD </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NE 30 14N 12W 5.7 ACRES </x:t>
+    <x:t>PT NW NE 30 14N 12W 5.7 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSALIE WIPPEL</x:t>
   </x:si>
   <x:si>
     <x:t>001-07544-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -2409,4651 +2379,4591 @@
       </x:c>
       <x:c r="G7" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5026</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>575</x:v>
+        <x:v>604.65</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5027</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>3239</x:v>
+        <x:v>3305.05</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5028</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5029</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>38</x:v>
-[...11 lines deleted...]
-        <x:v>16972</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5030</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>374.24</x:v>
+        <x:v>381.58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5031</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>721.4</x:v>
+        <x:v>728.74</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5032</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>201.92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5033</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5034</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5035</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5036</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>229.13</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5037</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5038</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5039</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5040</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5041</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5042</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5043</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>127.71</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5044</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>127.71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5045</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>318.06</x:v>
+        <x:v>325.4</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5046</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5047</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>423</x:v>
+        <x:v>437.63</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5048</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>329.06</x:v>
+        <x:v>336.4</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5049</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>84.7</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5050</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>600.55</x:v>
+        <x:v>607.89</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5051</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>2463.76</x:v>
+        <x:v>2478.44</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5052</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>536.58</x:v>
+        <x:v>551.26</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5053</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>211.61</x:v>
+        <x:v>218.95</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5054</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5055</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>336.42</x:v>
+        <x:v>358.44</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5056</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>996.01</x:v>
+        <x:v>1010.69</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5057</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5058</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>305.02</x:v>
+        <x:v>319.7</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5059</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>235.88</x:v>
+        <x:v>243.21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5060</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5061</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>209.42</x:v>
+        <x:v>238.78</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5062</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>201.92</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5063</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>592.44</x:v>
+        <x:v>607.12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5064</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5065</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>209.42</x:v>
+        <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5066</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>209.42</x:v>
+        <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5067</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>975.33</x:v>
+        <x:v>1077.67</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5068</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5069</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>687.45</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5070</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>337.93</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5071</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>1972</x:v>
+        <x:v>2096.3</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5072</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>236</x:v>
+        <x:v>243.21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5073</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>426.71</x:v>
+        <x:v>441.39</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5074</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>363.7</x:v>
+        <x:v>378.38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5075</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5076</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>101.12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5077</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5078</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>229.95</x:v>
+        <x:v>244.63</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5079</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>209</x:v>
+        <x:v>231.44</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5080</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>209.42</x:v>
+        <x:v>224.1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5081</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>655</x:v>
+        <x:v>677.23</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5082</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5083</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>283.53</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5084</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5085</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>6746.07</x:v>
+        <x:v>6753.41</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5086</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5087</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>175.46</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5088</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>340.97</x:v>
+        <x:v>348.31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5089</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>185</x:v>
+        <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5090</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>678.98</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5091</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>5445.52</x:v>
+        <x:v>5547.86</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5092</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5093</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5094</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5095</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5096</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5097</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>236</x:v>
+        <x:v>257.89</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>5098</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>231.17</x:v>
+        <x:v>238.51</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>5099</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>5100</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>5101</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>296.37</x:v>
+        <x:v>303.71</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>5102</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>5103</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>252.87</x:v>
+        <x:v>267.55</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>5104</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>5105</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>101.12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>5106</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>5107</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>5108</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5109</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5110</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5111</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5112</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>182.73</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5113</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>3929.27</x:v>
+        <x:v>3936.61</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5114</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>1545.77</x:v>
+        <x:v>1553.11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5115</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>155.52</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5116</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>5060.59</x:v>
+        <x:v>5067.93</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5117</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5118</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5119</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>231.17</x:v>
+        <x:v>238.51</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5120</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5121</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5122</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5123</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5124</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>1907</x:v>
+        <x:v>1921.23</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5125</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>927.45</x:v>
+        <x:v>942.13</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5126</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5127</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5128</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>5129</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>283.53</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>5130</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>283.53</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>5131</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>5132</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>5133</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>5134</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>5135</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>927.45</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>5136</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>709.89</x:v>
+        <x:v>717.23</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>5137</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>302.92</x:v>
+        <x:v>310.26</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>5138</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>5139</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>5140</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>5141</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>5142</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>363</x:v>
-[...11 lines deleted...]
-        <x:v>2588</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>5143</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>5144</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>120</x:v>
+        <x:v>135.05</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>5145</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>5146</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>5147</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>5148</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>5149</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>5150</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>5151</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>5152</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>5153</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>5154</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>5155</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>5156</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>5157</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G139" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>5158</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G140" s="1">
         <x:v>127.71</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>5159</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>2062</x:v>
+        <x:v>2083.93</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>5160</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>442</x:v>
+        <x:v>457.09</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>5161</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>340</x:v>
+        <x:v>347.15</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>5162</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>577</x:v>
+        <x:v>591.67</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>5163</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>209.42</x:v>
+        <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>5164</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>5165</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>5166</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>318.06</x:v>
+        <x:v>325.4</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>5167</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>431</x:v>
-[...11 lines deleted...]
-        <x:v>726</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>5168</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>209.42</x:v>
+        <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>5169</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>318.06</x:v>
+        <x:v>325.4</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>5170</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>3796.07</x:v>
+        <x:v>3803.41</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>5171</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>5172</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G154" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>5173</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>252.87</x:v>
+        <x:v>260.21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>5174</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>819</x:v>
+        <x:v>826.63</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>5175</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>5176</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>5177</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>5178</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>5179</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>5180</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>240.2</x:v>
+        <x:v>247.54</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>5181</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>1200.51</x:v>
+        <x:v>1215.19</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>5182</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>1046.04</x:v>
+        <x:v>1053.38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>5183</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G165" s="1">
-        <x:v>1046.04</x:v>
+        <x:v>1053.38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>5184</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>426.71</x:v>
+        <x:v>441.39</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>5185</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G167" s="1">
-        <x:v>170.3</x:v>
+        <x:v>177.64</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>5186</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>187.72</x:v>
+        <x:v>195.06</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>5187</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>5188</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>5189</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>5190</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>259.15</x:v>
+        <x:v>273.83</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>5191</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>3112.66</x:v>
+        <x:v>3127.33</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>5192</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>3625</x:v>
+        <x:v>3639.83</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>5193</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>231</x:v>
+        <x:v>245.85</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>5194</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>5195</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G177" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>5196</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>5197</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>199.33</x:v>
+        <x:v>206.67</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>5198</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>2464</x:v>
+        <x:v>2493.73</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>5199</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>5200</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>5201</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>5202</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>5203</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>5204</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>5205</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>5206</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>5207</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>5208</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>5209</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>97.01</x:v>
+        <x:v>197.01</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>5210</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>63.45</x:v>
+        <x:v>163.45</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>5211</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>1042.24</x:v>
+        <x:v>1142.24</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>5212</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>842.85</x:v>
+        <x:v>942.85</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>5213</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>196.05</x:v>
+        <x:v>296.05</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>5214</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>208.49</x:v>
+        <x:v>403.49</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>5215</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>1041.5</x:v>
+        <x:v>1236.5</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>5216</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>1042.24</x:v>
+        <x:v>1142.24</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>5217</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>2390.93</x:v>
+        <x:v>2490.93</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>5218</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>288.53</x:v>
+        <x:v>388.53</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>5219</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G201" s="1">
-        <x:v>239.95</x:v>
+        <x:v>339.95</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>5220</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>228.58</x:v>
+        <x:v>328.58</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>5221</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>76.97</x:v>
+        <x:v>176.97</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>5222</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>164.13</x:v>
+        <x:v>264.13</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>5223</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>597</x:v>
-[...11 lines deleted...]
-        <x:v>775.14</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>5224</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G206" s="1">
-        <x:v>183.42</x:v>
+        <x:v>283.42</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>5225</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>100.16</x:v>
+        <x:v>200.16</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>5226</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>236.49</x:v>
+        <x:v>336.49</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>