--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb204e81321f142ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/376e260416f248adb6d4be277317b39a.psmdcp" Id="Rded587f1cea1406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd17a98834334d58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ca79c95acbf435f9c3e6e59f7a3ee33.psmdcp" Id="Rb7e5e232f4f040b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -100,62 +100,50 @@
   <x:si>
     <x:t xml:space="preserve">LOT 78 BRIARCLIFF SEC 14 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02206-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 377 BRIARCLIFF SEC 16 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02533-000</x:t>
   </x:si>
   <x:si>
     <x:t>BAZATA, CHARLES T JR AND JULIE A BAZATA % CHARLES T BAZATA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT  BLOCK B HOWARD CREEK ADDITION 17 20N 14W </x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, TONY &amp; SUSAN TAYLOR, TERRY LINDENMEYER</x:t>
   </x:si>
   <x:si>
     <x:t>002-05639-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRINDLEY, MIKE &amp; CODY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURCH, DENNIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3,4 BLOCK 6 FOREST PARK ADD 1 30 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-04615-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 5,6,7,8,9,10,11 BLK 6 FOREST PARK ADD 1 30 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-04617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BYRD, RAYMOND AND BERTHA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 1 HOLIDAY HILLS EST 1 ADDITION 32 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-05419-000</x:t>
@@ -301,59 +289,50 @@
   <x:si>
     <x:t xml:space="preserve">COPAS, LARRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 12,13,14,15 AND 16 BLOCK 3 COUNTRY LIFE MOBILE PK ADD 1 22 20N 14W </x:t>
   </x:si>
   <x:si>
     <x:t>002-03083-012</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COPAS, LARRY CECIL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 17 BLOCK 3 COUNTRY LIFE MOBILE PK ADD 1 22 20N 14W </x:t>
   </x:si>
   <x:si>
     <x:t>002-03083-317</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 3 COUNTRY LIFE MOBILE PK ADD 1 22 20N 14W </x:t>
   </x:si>
   <x:si>
     <x:t>002-03097-000</x:t>
   </x:si>
   <x:si>
-    <x:t>COURVILLE, MICHAEL AND TERI COURVILLE % MICHAEL AND TERI COURVILLE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CRAWFORD, DONALD AND MELISSA CRAWFORD % DONALD AND MELISSA CRAWFORD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 379 BRIARCLIFF SEC 10 ADDITION 33 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01530-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRUMP, LAURA ANN </x:t>
   </x:si>
   <x:si>
     <x:t>A PART OF THE NORTHEAST QUARTER (NE1/4) OF THE SOUTHWEST QUARTER (SW1/4) OF SECTION TWENTY-SIX (26), TOWNSHIP TWENTY-ONE (21) NORTH, RANGE TWELVE (12) WEST BOUNDED AND DESCRIBED AS FOLLOWS: BEGINNING AT THE NORTHWEST CORNER OF LOT NUMBER FOUR (4) IN THE TOWN OF GAMALIEL, ARKANSAS, AND RUN THENCE EAST WITH SAID LOT, ONE HUNDRED NINETY-SIX (196) FEET TO THE NORTHEAST CORNER OF LOT NUMBER EIGHT (8), RUN THENCE NORTH, ONE HUNDRED TWENTY-SEVEN. (127) FEET WITH THE CHURCH LOT TO HIGHWAY NO. 101, RUN THENCE IN A SOUTHWESTERN DIRECTION WITH THE MEANDERINGS OF SAID HIGHWAY 101, TWO HUNDRED THIRTY-THREE (233) FEET TO THE PLACE OF BEGINNING, CONTAINING ONE-FOURTH (1/4) ACRE, MORE OR LESS. 26 21N 12W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-03558-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LTS 28,42,43,44,49,50 LAKE FOREST EST SEC 1 ADDITION 33 21N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>002-06056-028</x:t>
@@ -451,59 +430,50 @@
   <x:si>
     <x:t xml:space="preserve">LOT 46 DOGWOOD PARK 9 ADDITION 29 20N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-04035-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ERICKSON, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 180 BRIARCLIFF SEC 12 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02010-000</x:t>
   </x:si>
   <x:si>
     <x:t>FAIR PROPERTY DEAL LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6,7,8,9 BLOCK P DOGWOOD PARK 6 ADDITION 30 20N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-03930-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FAIR PROPERTY DEAL LLC </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>FINNEY, CAROLYN F TRUSTEE % COROLYN F FINNEY</x:t>
   </x:si>
   <x:si>
     <x:t>A PORTION OF THE NE1/4 NE1/4 SECTION 17, TOWNSHIP 18 N., RANGE 11 WEST DESCRIBED AS FOLLOWS: STARTING AT THE SE CORNER OF SAID FORTY, THENCE N 87° 32' 00" W 989.9 FEET TO POINT OF BEGINNING, THENCE N. 87° 32' 00" W 362.0 FEET; THENCE N 00° 47' 40" W. 1133.2 FEET TO THE SOUTH R/W LINE OF ARKANSAS HWY 177; THENCE ALONG R/W S 58° 47' 10" E. 360.42 FEET; THENCE LEAVING R/W GO S. 02° 29' 30" W. 958.05 FEET TO THE POINT OF BEGINNING FOR TRACT A. STARTING AT THE SE CORNER OF SAID FORTY, THENCE N 87° 32' 00" W 1240.90 FEET TO POINT OF BEGINNING, THENCE N. 00° 47' 40" W 1133.20 FEET TO THE SOUTH RIGHT OF WAY OF HWY. 177; THENCE ALONG RIGHT OF WAY N 58° 47' 10" W. 14.22 FEET; THENCE LEAVING R/W S 02° 34' 15" W. 1138.2 FEET; THENCE S. 87° 32' 00" E. 79.1 FEET TO THE POINT OF BEGINNING FOR TRACT B OF SURVEY. 17 18N 11W 7.95 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK AND TRUST, INTEGRITY FIRST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-00129-000</x:t>
   </x:si>
   <x:si>
     <x:t>FLECK, ARTHUR A ESTATE % ARTHUR FLECK % JOAN CONNOR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 35 BLOCK 7 DOGWOOD PARK 2 ADDITION 20 20N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>MARGARET FLECK</x:t>
   </x:si>
   <x:si>
     <x:t>002-03583-000</x:t>
   </x:si>
   <x:si>
     <x:t>FLOYD, WILSON L, JR TRUST % EVELYN R WILSON</x:t>
@@ -598,113 +568,95 @@
   <x:si>
     <x:t>010-01534-000</x:t>
   </x:si>
   <x:si>
     <x:t>GRACE, JOSHUA ALLEN ESTATE % JESSICA GRACE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 206, 205 BRIARCLIFF SEC 6 ADDITION 29 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>CITY  OF BRIARCLIFF</x:t>
   </x:si>
   <x:si>
     <x:t>010-00393-000</x:t>
   </x:si>
   <x:si>
     <x:t>GREER, DAVID FLOYD AND ELIZABETH BARKLEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 53 BRIARCLIFF SEC 14 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02182-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HAFLICH, TIM AND LITA HALFICH % TIM R AND LALITA D HAFLICH</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HARRIS AND JANE HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 41 BRIARCLIFF SEC 15 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02343-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 282 BRIARCLIFF SEC 14 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02292-282</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HICKLE, COLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 34 BLOCK 3 DOGWOOD PARK 2 ADDITION 20 20N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-03476-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOFFMAN, JOHN JOSEPH % JOHN JOSEPH HOFFMAN ESTATE</x:t>
   </x:si>
   <x:si>
     <x:t>ALL THAT PART OF THE SE NE LYING WEST &amp; SOUTH OF HWY 126 THAT LIES WEST OF THE EXISTING FENCE LINE ON THE WEST SIDE AS SHOWN BY SURVEY RS-310-2003 1.45AC 35 18N 14W 1.45 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>BAXTER COUNTY COLLECTOR,</x:t>
   </x:si>
   <x:si>
     <x:t>001-07806-300</x:t>
   </x:si>
   <x:si>
     <x:t>HOMBERG, INGEBORG ETAL% INGEBORG HOMBERG</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3, PT 4 BLOCK F WUNDERLAND ESTATES ADDITION 30 20N 14E </x:t>
   </x:si>
   <x:si>
     <x:t>002-10915-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HUDSON, JAMES J AND JUDITH DARA HUDSON % JAMES J HUDSON ESTATE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HUTCHINSON, EDWARD L AND NINA S HUTCHINS % EDWARD L AND NINA S HUTCHINSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 131 BRIARCLIFF SEC 14 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02252-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUTTO, THOMAS D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 454 BRIARCLIFF SEC 11 ADDITION 33 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01882-000</x:t>
   </x:si>
   <x:si>
     <x:t>INCANDELA, VINCENZO AND MARIA INCANDELA % MARIA INCANDELA C/O VIRGINIA KISSEL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 213 BRIARCLIFF SEC 7 ADDITION 29 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-00695-000</x:t>
@@ -766,59 +718,50 @@
   <x:si>
     <x:t xml:space="preserve">LOT 456 BRIARCLIFF SEC 16 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02590-456</x:t>
   </x:si>
   <x:si>
     <x:t>LANDFLESS % ONCE UPON A BRICK INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 24 BLOCK S DOGWOOD PARK 6 ADDITION 30 20N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-03978-024</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINDSEY, VINCENT E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BRIARCLIFF SEC 12 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01930-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LIVESAY, CLARENCE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LPI INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 38 BRIARCLIFF SEC 15 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02340-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 100 BRIARCLIFF SEC 16 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02434-000</x:t>
   </x:si>
   <x:si>
     <x:t>MANDEVILLE, BRADLEY % CAMERON MANDEVILLE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BRIARCLIFF SEC 12 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01925-001</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN, RAY C AND MARY C % MARY C MARTIN</x:t>
@@ -871,68 +814,50 @@
   <x:si>
     <x:t xml:space="preserve">Lot 297,298 BRIARCLIFF SEC 9 ADDITION 32 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01172-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">METZGER, VALERIE </x:t>
   </x:si>
   <x:si>
     <x:t>A PORTION OF LAND LOCATED IN THE NE 1/4 NE 1/4, SECTION 27, TOWNSHIP 18 NORTH, RANGE 12 WEST, DESCRIBED AS FOLLOWS: BEGINNING AT THE SW CORNER OF THE NE 1/4 NE 1/4, SAID SECTION 27, A FOUND T POST IN MOUND OF STONE, RUN THENCE NORTH 02 DEGREES 55 MINUTES 19 SECONDS EAST 666.91 FEET TO A SET 3/8" REBAR WITH I.D. CAP, THENCE SOUTH 87 DEGREES 10 MINUTES 13 SECONDS EAST 655.77 FEET TO A SET 3/8" REBAR, THENCE SOUTH 02 DEGREES 56 MINUTES 19 SECONDS WEST 662.93 FEET TO A SET 3/8" REBAR, THENCE NORTH 87 DEGREES 31 MINUTES 04 SECONDS WEST 655.79 FEET TO THE POINT OF BEGINNING. BEING SUBJECT TO A 50 FOOT WIDE COUNTY ROAD AND UTILITY EASEMENT ALONG THE SOUTH AND WEST BOUNDARIES OF THE ABOVE DESCRIBED PARCEL. BEING SHOWN ON A SURVEY BY BENNIE W. GOFORTH, R.P.L.S. #1028 FILED NOVEMBER 28, 1994 AS RS-728-94. 27 18N 12W 10.01 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>001-01719-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MIDDLETON, CHRISTOPHER A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">A PART OF THE SE 1/4 OF THE SE 1/4 OF SECTION 27, TOWNSHIP 20 NORTH, RANGE 13 WEST, BAXTER COUNTY, ARKANSAS, DESCRIBED AS FOLLOWS: BEGIN AT THE NORTHEAST CORNER OF SAID SE 1/4 SE 1/4 AS SHOWN ON THE PLAT OF SURVEY RECORDED AS RS-16-95 IN THE RECORDS OF THE BAXTER COUNTY CLERK'S OFFICE AND RUN THENCE NORTH 89 DEGREES 14 MINUTES 00 SECONDS WEST FOR A DISTANCE OF 4.83 FEET ALONG THE NORTH LINE OF SAID SE 1/4 SE 1/4 TO A 3/8" REBAR ON THE NORTH LINE OF A FIFTY FOOT EASEMENT AS SHOWN ON SAID RS- 16-95 FOR THE POINT OF BEGINNING OF THE TRACT HEREIN DESCRIBED: THENCE SOUTH 47 DEGREES 23 MINUTES 55 SECONDS WEST FOR A DISTANCE OF 504.00 FEET ALONG THE NORTH LINE OF THE FIFTY FOOT EASEMENT TO A 3/8" REBAR: THENCE NORTH 20 DEGREES 55 MINUTES 02 SECONDS WEST FOR A DISTANCE OF 372.44 FEET TO A 3/8" REBAR ON THE NORTH LINE OF SAID SE 1/4 SE 1/4: THENCE SOUTH 89 DEGREES 14 MINUTES 00 SECONDS EAST FOR A DISTANCE OF 504.00 FEET TO THE POINT OF BEGINNING. SAID PROPERTY CONTAINS 2.00 ACRES MORE OR LESS. 27 20N 13W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06703-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MIKSELL, ADAM </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MIRANDA, CHARLES A AND ANN L MIRANDA TRUST % ANNE MIRANDA GUARDIANSHIP C/O SANDRA LINDER EX OF THE STATE OF MIRANDA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 382 BRIARCLIFF SEC 11 ADDITION 33 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01811-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N FAST DEAL LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 176 BRIARCLIFF SEC 14 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02284-176</x:t>
   </x:si>
   <x:si>
     <x:t>N FAST DEAL LLC</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE .25 ACRE 24 20N 12W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-02943-000</x:t>
@@ -1324,62 +1249,50 @@
   <x:si>
     <x:t xml:space="preserve">LOT 349 BRIARCLIFF SEC 6 ADDITION 29 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-00527-000</x:t>
   </x:si>
   <x:si>
     <x:t>SUTTER, EDWARD H, JR  AND JANINE SUTTER % EDWARD H, JR AND JANINE SUTTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 194 BRIARCLIFF SEC 9 ADDITION 32 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01074-000</x:t>
   </x:si>
   <x:si>
     <x:t>SYKORA, FRED J AND LORRAINE SYKORA % FRED J AND LORRAINE SYKORA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 41,42 BAY TERRACE ADDITION 12 20N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>002-00128-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SZEWCZYK, AILEEN, TRUSTEE AND DEBBIE SALD % AILEEN SZEWCZYK ESTATE</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TASSIE, JAMAL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 90 BRIARCLIFF SEC 10 ADDITION 33 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01304-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, ROBERT AND HEATHER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 32 BRIARCLIFF SEC 9 ADDITION 32 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-00945-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 49 BRIARCLIFF SEC 9 ADDITION 32 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-00962-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 53 BRIARCLIFF SEC 9 ADDITION 32 19N 12W </x:t>
@@ -1429,116 +1342,95 @@
   <x:si>
     <x:t xml:space="preserve">LOT 2 WHITE RIVER TIMBER TRAILS ESTA ADDITION 6 19N 14W 1.44 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-10664-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VANGUARD PROPERTIES LIMITED PARTNERSHIP % VANGUARD PROPERTIES, LP </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 20 EDEN POND ADDITION 10 20N 13W </x:t>
   </x:si>
   <x:si>
     <x:t>002-11041-000</x:t>
   </x:si>
   <x:si>
     <x:t>VELDHUIS, JOHANNES, TRUSTEE % JOHANNES VELDHUIS</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE .01 AC M/L 10 20N 13W 0.01 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-06280-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WARD, WAYNE M </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WARREN, CHANDRA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 125 BRIARCLIFF SEC 14 ADDITION 4 18N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-02248-000</x:t>
   </x:si>
   <x:si>
     <x:t>WEAVERS PROFESSIONAL SERVICES INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 249 BRIARCLIFF SEC 7 ADDITION 29 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-00743-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WERGER, JODY AND DON WERGER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 107 BRIARCLIFF SEC 10 ADDITION 33 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01317-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITE, ANTHONY KEITH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 20,21 BLOCK 2 FIRST ADDITION NLE ADDITION 19 20N 11W </x:t>
   </x:si>
   <x:si>
     <x:t>002-07062-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITE, KEITH </x:t>
   </x:si>
   <x:si>
     <x:t>PART OF THE NORTHEAST QUARTER (NE1/4) OF THE NORTHEAST QUARTER (NE1/4) OF SECTION 9, TOWNSHIP 20 NORTH, RANGE 12 WEST, BAXTER COUNTY, ARKANSAS, DESCRIBED AS FOLLOWS: BEGINNING AT THE NORTHEAST CORNER OF SAID SECTION 9, A BAXTER COUNTY MONUMENT; THENCE  SOUTH 01° 46' 31" WEST 200.00 FEET ALONG THE EAST LINE OF SAID NE1/4 NE1/4 TO A 3/8 INCH REBAR; THENCE NORTH 88° 35' 39" WEST 253.92 FEET TO A,3/8 INCH REBAR; THENCE SOUTH 84° 01' 11" WEST 108.90 FEET TO A 3/8 INCH REBAR; THENCE NORTH 83° 15' 43" WEST 150.65 FEET TO A 3/8 INCH REBAR ON THE EAST R/W LINE PF ARKANSAS STATE HIGHWAY NO. 101; THENCE NORTH 28° 49' 14" EAST 117.12 FEET ALONG SAID R/W LINE TO A 3/8 INCH REBAR; THENCE LEAVING R/W RUN THENCE SOUTH 78° 06' 12" EAST 92.28 FEET TO A 3/8 INCH REBAR; THENCE NORTH 83° 09' 05" EAST 76.25 FEET TO A 3/8 INCH REBAR; THENCE NORTH 03° 27' 48" EAST 101.88 FEET TO A 3/8 INCH REBAR ON THE NORTH LINE OF SAID NE1/4 NE1/4; THENCE SOUTH 88° 36' 30" EAST 289.43 FEET TO THE POINT OF BEGINNING. TOGETHER WITH A DRIVEWAY EASEMENT AS SET FORTH IN INSTRUMENT NO. 13571-2007. BEING SHOWN ON SURVEY RECORDED JANUARY 28, 2005, AS INSTRUMENT NO. RS-19-05. 9 20N 12W 1.8 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>001-02599-002</x:t>
   </x:si>
   <x:si>
-    <x:t>WIDMAN, STEVEN W AND DEBRA G WIDMAN % DEBRA G WIDMAN</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WOODS, ELIJAH E </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16 BLOCK 8 LAKEVIEW ADDITION 13 20N 12W</x:t>
   </x:si>
   <x:si>
     <x:t>BRIAN DAVID</x:t>
   </x:si>
   <x:si>
     <x:t>002-07569-000</x:t>
   </x:si>
   <x:si>
     <x:t>WRIGHT, DUSTIN AND CAROL WRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 339 BRIARCLIFF SEC 9 ADDITION 32 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01211-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 340 BRIARCLIFF SEC 9 ADDITION 32 19N 12W </x:t>
   </x:si>
   <x:si>
     <x:t>010-01212-000</x:t>
@@ -1651,204 +1543,129 @@
   <x:si>
     <x:t>010-01268-000</x:t>
   </x:si>
   <x:si>
     <x:t>STONE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALCORN, CHARLES R &amp; SHIRLEY J </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW  (PT TRACT 1 &amp; 2) 31 13N 13W 5.47 ACRES LOT  BLOCK   ADDITION CITY  SD 03</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST SERVICE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-08997-002</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW  (PT TRACT 2) 30 13N 13W 0.06 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>001-08985-007</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ANDREWS (CONTRACT), WILLIAM </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BEARD &amp; MARICIA WHITE, HOWARD JR </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SW 33 17N 11W 0.64 ACRES LOT  BLOCK   ADDITION CITY  SD 50</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAM DANIEL COY, FIRST NATIONAL BANK OF IZARD COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>001-06207-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BERRY, SANDY &amp; WILLIAM P </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW 21 15N 10W 13.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03557-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FARRAR, DOROTHY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FREEMAN, DORA (DEPEW) </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 23 15N 13W 1.09 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>JUDITH SON, CENTENNIAL BANK, OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>001-10219-000</x:t>
   </x:si>
   <x:si>
     <x:t>HENRY, DOUGLAS &amp; NANCE, REVOCABLE FAMILY TR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 - 15 YORKTOWN HOMESITES ADDITION 16 13N 08W 3.53 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>260-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOGUE, KELLY MARSH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S PT W1/2 SW SW 26 14N 12W 8.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07477-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KIRKENDOLL, DAVID </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCNAIR, EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW (TRACT 17) 31 13N 13W 5.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08997-001</x:t>
   </x:si>
   <x:si>
     <x:t>MITCHELL, CATHY % KATHLEEN MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 31 15N 10W 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-03696-008</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MULLINS ET AL ATTN: BILL BRASWELL, SUE </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, BENJAMIN T </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 SE NE 35 15N 12W 7.24 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>CECELIA SMITH, CARL SMITH, BENJAMIN SMITH, ASHLEY MCCARTY, FIRST SERVICE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-08290-001</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>001-07544-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -2392,4578 +2209,4362 @@
         <x:v>26</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>604.65</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5027</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5028</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5029</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5030</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>381.58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5031</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>728.74</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5032</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>201.92</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5033</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5034</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5035</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5036</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>229.13</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5037</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5038</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5039</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5040</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5041</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5042</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5043</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>127.71</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5044</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>127.71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5045</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>325.4</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5046</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5047</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>437.63</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5048</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>336.4</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5049</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>84.7</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5050</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>607.89</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5051</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>2478.44</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5052</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>551.26</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5053</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>97</x:v>
-[...11 lines deleted...]
-        <x:v>218.95</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5054</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5055</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>358.44</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5056</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>1010.69</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5057</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5058</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>319.7</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5059</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>243.21</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5060</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5061</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>238.78</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5062</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>201.92</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5063</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>607.12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5064</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5065</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5066</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5067</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>1077.67</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5068</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5069</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>687.45</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5070</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>147</x:v>
-[...11 lines deleted...]
-        <x:v>337.93</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5071</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>2096.3</x:v>
+        <x:v>2103.64</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5072</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>243.21</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5073</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>441.39</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5074</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>378.38</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5075</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5076</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>101.12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5077</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5078</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>244.63</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5079</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>231.44</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5080</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>224.1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5081</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>677.23</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5082</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5083</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>283.53</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5084</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5085</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>196</x:v>
-[...11 lines deleted...]
-        <x:v>6753.41</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5086</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5087</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>175.46</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5088</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>348.31</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5089</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>199.6</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5090</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>678.98</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5091</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>214</x:v>
-[...11 lines deleted...]
-        <x:v>5547.86</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5092</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5093</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5094</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5095</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5096</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5097</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>257.89</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>5098</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>238.51</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>5099</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>5100</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>5101</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>303.71</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>5102</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>5103</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>252</x:v>
-[...11 lines deleted...]
-        <x:v>267.55</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>5104</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>5105</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>101.12</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>5106</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>5107</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>5108</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5109</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5110</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5111</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5112</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>182.73</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5113</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>3936.61</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5114</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>1553.11</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5115</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>287</x:v>
-[...11 lines deleted...]
-        <x:v>155.52</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5116</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>290</x:v>
-[...11 lines deleted...]
-        <x:v>5067.93</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5117</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5118</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5119</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>238.51</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5120</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5121</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5122</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5123</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5124</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>1921.23</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5125</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>942.13</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5126</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5127</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5128</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>5129</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>283.53</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>5130</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>283.53</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>5131</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>5132</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>5133</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>5134</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>5135</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>927.45</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>5136</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>717.23</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>5137</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>310.26</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>5138</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>5139</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>5140</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>5141</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>5142</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>5143</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>5144</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>135.05</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>5145</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>5146</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>5147</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>5148</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>5149</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>5150</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>5151</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>5152</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>5153</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>5154</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>5155</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>5156</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>5157</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G139" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>5158</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G140" s="1">
         <x:v>127.71</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>5159</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G141" s="1">
         <x:v>2083.93</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>5160</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>457.09</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>5161</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G143" s="1">
         <x:v>347.15</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>5162</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G144" s="1">
         <x:v>591.67</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>5163</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G145" s="1">
         <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>5164</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>5165</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>5166</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G148" s="1">
         <x:v>325.4</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>5167</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>5168</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>216.76</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>5169</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>325.4</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>5170</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>3803.41</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>5171</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>5172</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G154" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>5173</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>260.21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>5174</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>438</x:v>
-[...11 lines deleted...]
-        <x:v>826.63</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>5175</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>5176</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>5177</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>5178</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>5179</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>5180</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>247.54</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>5181</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G163" s="1">
         <x:v>1215.19</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>5182</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>1053.38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>5183</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>1053.38</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>5184</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>441.39</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>5185</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>177.64</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>5186</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>473</x:v>
-[...11 lines deleted...]
-        <x:v>195.06</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>5187</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>5188</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>5189</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>5190</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>273.83</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>5191</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>3127.33</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>5192</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>491</x:v>
-[...11 lines deleted...]
-        <x:v>3639.83</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>5193</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>245.85</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>5194</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>5195</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G177" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>5196</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>5197</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>206.67</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>5198</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G180" s="1">
         <x:v>2493.73</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>5199</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>5200</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>5201</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>5202</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>5203</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>5204</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>5205</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>174.78</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>5206</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>100.51</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>5207</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>5208</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>93.17</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>5209</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>197.01</x:v>
+        <x:v>211.69</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>5210</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>163.45</x:v>
+        <x:v>178.13</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>5211</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>547</x:v>
-[...11 lines deleted...]
-        <x:v>1142.24</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>5212</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>551</x:v>
-[...11 lines deleted...]
-        <x:v>942.85</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>5213</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>296.05</x:v>
+        <x:v>325.41</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>5214</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>403.49</x:v>
+        <x:v>425.51</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>5215</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>561</x:v>
-[...11 lines deleted...]
-        <x:v>1236.5</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>5216</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>1142.24</x:v>
+        <x:v>1164.26</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>5217</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>2490.93</x:v>
+        <x:v>2505.61</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>5218</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>388.53</x:v>
+        <x:v>403.21</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>5219</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>574</x:v>
-[...11 lines deleted...]
-        <x:v>339.95</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>5220</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>328.58</x:v>
+        <x:v>357.94</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>5221</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>176.97</x:v>
+        <x:v>191.65</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>5222</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>583</x:v>
-[...11 lines deleted...]
-        <x:v>264.13</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>5223</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>5224</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>587</x:v>
-[...11 lines deleted...]
-        <x:v>283.42</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>5225</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>200.16</x:v>
+        <x:v>244.2</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>5226</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>595</x:v>
-[...11 lines deleted...]
-        <x:v>336.49</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>