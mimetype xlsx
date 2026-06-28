--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R600f4ef1cbd447aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80deef0cf5da4948b2fd23c1e46eabe9.psmdcp" Id="Rc326e2b5e909424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R390b78c626774598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c1bca6d50bd4a7194809a9a13f51f04.psmdcp" Id="Rf004243bf33849c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -172,71 +172,50 @@
   <x:si>
     <x:t>706-01764-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 004 BLOCK 009 OAKHURST A ADDITION 19 18S 08W 0.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-01792-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 001 BLOCK 014 OAKHURST A ADDITION 30 18S 08W 0.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-01839-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 006 BLOCK 014 OAKHURST A ADDITION 30 18S 08W 0.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-01844-000</x:t>
   </x:si>
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COULTER, RONALD J &amp; JULIE A </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DARR, ROBERT H &amp; BRENDA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE1/4 SW1/4 COMMENCING AT THE SW CORNER  OF SAID SE1/4 OF SW1/4,  THENCE RUN NORTH 01 DEG 19  MIN 18 SEC WEST ALONG THE  WEST BOUNDARY OF SAID SE1/4  OF SW1/4 A DISTANCE OF 630 FT  TO THE POB FOR THE PARCEL OF  LAND HEREBY DESCRIBED, THENCE  FROM SAID POB, CONTINUE NORTH  01 DEG 19 MIN 18 SEC WEST  ALONG THE WEST BOUNDARY A  DISTANCE OF 614.12 FT TO THE  CENTERLINE OF ASHLEY COUNTY  ROAD #73, THENCE RUN ALONG  SAID CENTERLINE THE FOLLOWING  COURSES AND DISTANCE:  SOUTH  03 DEG 13 MIN 21 SEC EAST A  DISTANCE OF 194.32 FT, THENCE  RUN SOUTH 05 DEG 20 MIN 55  SEC EAST A DISTANCE OF 178.93  FT, THENCE RUN SOUTH 06 DEG  30 MIN 26 SEC EAST A DISTANCE  OF 242.87 FT, THENCE LEAVING  SAID CENTERLINE, RUN SOUTH 89  DEG 20 MIN 07 SEC WEST  PARALLEL TO THE SOUTH  BOUNDARY OF SAID SE1/4 OF  SW1/4 A DISTANCE OF 40.96 FT  BACK TO THE POB, CONTAINING  0.23 ACRES OF LAND, MORE OR  LESS. METES AND BOUNDS ADDITION CITY RURAL 05 16S 07W 0.23 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03995-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE ANDRADE, JHONATAN GOMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. SW1/4 SW1/4  STARTING AT THE NW CORNER OF T HE NW1/4 OF THE SW1/4 OF SEC 1 3, RUN EAST FOR 396 FEET TO TH E P.O.B.; THENCE RUN SOUTH FOR  165 FEET; THENCE RUN EAST FOR  132 FEET; THENCE RUN NORTH FO R 165 FEET; THENCE RUN WEST FO R 132 FEET, BACK TO THE P.O.B. METES AND BOUNDS ADDITION CITY RURAL 13 18S 09W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09916-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FUQUA, JAMES &amp; MONICA </x:t>
   </x:si>
   <x:si>
     <x:t>08 18S 08W 0.34 ACRES LOT 005 BLOCK 007 E &amp; S ADDITION CITY  SD CR</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, TIMBERLINE FCU, FAB INC</x:t>
@@ -311,101 +290,80 @@
   <x:si>
     <x:t xml:space="preserve">LOT 3 OF BANKSTON'S S/D, LOT 2, BLOCK 54 BLOCK 054 BANKSTON S/D BUNN'S SURVEY ADDITION 23 17S 07W 0.265 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>705-01132-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRIX, TIFFANY </x:t>
   </x:si>
   <x:si>
     <x:t>ORIGINAL LOT 026 BLOCK 106 CROSSETT ORIGINAL F ADDITION 19 18S 08W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>706-00999-001</x:t>
   </x:si>
   <x:si>
     <x:t>HINTON, RAYMOND &amp; MELISSA % MELISSA NIX</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 013 BLOCK 010 J R JOHNSON'S ADDITION 08 18S 08W 0.34 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>116-00072-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HOLLAND, DONALD CARL &amp; LENA FAYE % CARLY D CARTER</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HORN, T J </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 SW1/4 ALL THAT PART OF THE W1/2  SW1/4 OF SEC 18, LYING WEST  AND NORTH OF MARIE SALINE  PUBLIC ROAD, LESS AND EXCEPT  A PARCEL DEEDED TO L B  FRANLIN ON 3/10/76, A PARCEL  DEEDED TO TRETON &amp; PARALLE  WILSON ON 11/2/48 AND A  PARCEL DEEDED TO SHERMAN  MILLER ON 12/4/79, SAID  PARCEL BEING CONVEYED  CONTAINING 3.5 ACRES, MORE OR  LESS 18 17S 08W 1.99 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY RURAL SD CR</x:t>
   </x:si>
   <x:si>
     <x:t>DON GLOVER LAW OFFICE</x:t>
   </x:si>
   <x:si>
     <x:t>001-07035-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACOBS, SANQUIA </x:t>
   </x:si>
   <x:si>
     <x:t>FAIRVIEW S/D PT LOT 20 BEGIN AT AN IRON PIN WHICH IS  660 FEET EAST AND 664.4 FEET  NORTH OF SW CORNER OF SAID  SE1/4 SE1/4 5-18-8 THENE RUN  EAST 262.4 FEET TO AN IRON  PIN THENCE RUN NORTH 166.1  FEET; THENCE RUN WEST 262.2  FEET; THENCE RUN SOUTH 166.1  FEET BACK TO THE P.O.B. FAIRVIEW ADDITION 05 18S 08W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>112-00032-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, CARLOS E, II </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 002 BLOCK 005 PARKER'S ADDITION 12 19S 05W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>703-00296-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MC SANT SHOP LLC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MITCHEL, MACK MCKINLEY &amp; EDGAR &amp; RUBY BLAKLEY % RUBY GARNETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILMOT UNPLATTED PT NE1/4 NW1/4 THE N1/2 OF THAT CERTAIN ONE ACRE OF LAND ACQUIRED BY MARY  ALLEN BY DEED EXECUTED BY  JOHN ALLEN, DATED FEBRUARY  10, 1896, WHICH ONE ACRE OF  LAND WAS DESCRIBED IN SAID  DEED AS FOLLOWS: ONE ACRE IN  THE NE CORNER OF NE1/4 NW1/4  OF SEC 13, ON WHICH THE  DWELLING HOUSE NOW STANDS  WHICH IS OCCUPIED BY SAID  MARY ALLEN; ALSO ONE ACRE IN  THE NE CORNER OF THE NE1/4  NW1/4 OF BLOCK 1 OF SECTION  13, CONTAINING ONE ACRE, MORE  OR LESS, LEGAL INCLUDES  703-494-0 &amp; 703-0495-0 WILMOT UNPLATTED ADDITION 13 19S 05W 0.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>703-00495-000</x:t>
   </x:si>
   <x:si>
     <x:t>MITCHELL, EDGAR % RUBY GARNETT</x:t>
   </x:si>
   <x:si>
     <x:t>WOOTEN'S ADDITION NO LEGAL BLOCK 001 WOOTEN'S ADDITION 13 19S 05W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>703-00311-000</x:t>
   </x:si>
   <x:si>
     <x:t>MITCHELL, MACK MCKINLEY ETAL % RUBY GARNETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ORIGINAL LOTS 1-2  BLOCK 017 WILMOT ORIGINAL ADDITION 12 19S 05W </x:t>
   </x:si>
   <x:si>
     <x:t>703-00099-000</x:t>
@@ -467,62 +425,50 @@
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>001-08006-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NIX, MICHAEL &amp; MELISSA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE1/4 NW1/4  STARTING AT THE SW CORNER OF  THE SE1/4 NW1/4 RUN NORTH FOR  193 FT. TO THE P.O.B., THENCE  CONTINUE NORTH 210 FT.,  THENCE RUN EAST 400 FT.,  THENCE RUN SOUTH 210 FT.,  THENCE RUN WEST 397.4 FT.  BACK TO THE P.O.B. AND: PT SE1/4 NW1/4 STARTING AT THE SW CORNER OF THE SE1/4 OF THE NW1/4 OF SECTION 8, TOWNSHIP 18 SOUTH, RANGE 8 WEST, AS THE POB, THENCE RUN NORTH 193 FEET, THENCE RUN EAST 397.4 FEET, THENCE RUN SOUTH 193 FEET, THENCE RUN WEST 395 FEET BACK TO THE POB. AND: PT SE1/4 NW1/4 STARTING AT THE SW CORNER OF THE SE1/4 OF THE NW1/4 OF SECTION 8, TOWNSHIP 18 SOUTH, RANGE 8 WEST, THENCE RUN NORTH FOR 403 FEET; THENCE RUN EAST FOR 400 FEET TO THE POB; THENCE RUN EAST FOR 50 FEET; THENCE RUN SOUTH 210 FEET; THENCE RUN WEST 50 FEET, THENCE RUN NORTH 210 FEET BACK TO THE POB. 08 18S 08W 3.93 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY RURAL SD CR</x:t>
   </x:si>
   <x:si>
     <x:t>001-07893-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POLK, DENNY </x:t>
   </x:si>
   <x:si>
     <x:t>RICHARDSON'S SURVEY 19 18S 04W 1 ACRES LOT 001 BLOCK 010 RICHARDSON'S SURVEY (INCL TRAC ADDITION CITY  SD PAC</x:t>
   </x:si>
   <x:si>
     <x:t>702-00163-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">POLK, DENNY &amp; CYNTHIA POLK </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REECE, VANESSA RENEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">19 18S 08W 0.31 ACRES LOT 011 BLOCK 009 OAKHURST A ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF CROSSETT</x:t>
   </x:si>
   <x:si>
     <x:t>706-01799-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON &amp; SHAWN ROBINSON, FANNIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 40-41 BLOCK 003 GARDNER'S ADDITION 15 17S 07W 0.482 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>705-01560-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SELLERS, KAREN </x:t>
   </x:si>
   <x:si>
     <x:t>BEG AT A POINT 200 FEET NORTH  OF THE SE CORNER OF THE SE1/4  OF SEC 4, RUN WEST ALONG THE  SOUTH BORDER OF A PUBLIC ROAD  593 FEET TO A P.O.B.; THENCE  SOUTH 200 FEET, THENCE WEST  100 FEET, THENCE NORTH 200  FEET TO THE SOUTH BORDER OF  THE SAME ROAD, THENCE EAST  100 FEET BACK TO THE P.O.B.;  CONTAINING ALL OF LOT #5 OF  FAIR OAKS ADDITION LOT 005 FAIR OAKS ADDITION 04 18S 08W 0.459 ACRE</x:t>
@@ -530,62 +476,50 @@
   <x:si>
     <x:t>105-00003-000</x:t>
   </x:si>
   <x:si>
     <x:t>SIEGLE, MICHAEL R &amp; JENNIFER L MILLER</x:t>
   </x:si>
   <x:si>
     <x:t>NORTH CROSSETT S/D PT LOT 29 COMMENCING AT THE NORTHWEST CORNER OF THE NE1/4 OF THE NW1/4 OF SAID SECTION 17, RUN NORTHERLY FOR 2.3 FEET, MORE OR LESS TO THE NORTH BOUNDARY OF ROOSEVELT STREET; THENCE RUN EASTERLY ALONG THE NORTH BOUNDARY OF ROOSEVELT STREET FOR 379.6 FEET, MORE OR LESS TO THE WEST BOUNDARY OF PATTON DRIVE; THENCE RUN SOUTHERLY ALONG THE WEST BOUNDARY OF PATTON DRIVE FOR 2,080.0 FEET, MORE OR LESS TO THE NORTH BOUNDARY OF WASHINGTON STREET; THENCE RUN WESTERLY ALONG THE NORTH BOUNDARY OF WASHINGTON STREET FOR 248.4 FEET TO THE POINT OF BEGINNING; THENCE RUN 90 DEGREES RIGHT FOR 100.0 FEET; THENCE RUN 90 DEGREES LEFT FOR 119.3 FEET, MORE OR LESS TO THE EAST RIGHT OF WAY OF ARKANSAS HIGHWAY 133 ( FORMERLY US HWY 82); THENCE RUN SOUTHERLY ALONG THE EAST RIGHT OF WAY OF SAID HIGHWAY 133 (FORMERLY US HIGHWAY 82) FOR 100.0 FEET TO THE NORTH BOUNDARY OF WASHINGTON STREET; THENCE RUN EAST ALONG THE NORTH BOUNDARY OF WASHINGTON STREET FOR 114.2 FEET, BACK TO THE POINT OF BEGINNING. (BEING A PART OF LOT 29 OF NORTH CROSSETT ADDITION) NORTH CROSSETT ADDITION 17 18S 08W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>119-00028-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SLAUGHTER, JIMMY BRIAN &amp;  AMELIA SLAUGHTER </x:t>
   </x:si>
   <x:si>
     <x:t>32 15S 07W 0.385 ACRES LOT 31-34 BLOCK 004 PIERCE ADDITION CITY  SD FOC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMMERCIAL CAITAL BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>704-00074-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SLAUGHTER, JIMMY BRIAN &amp; AMELIA EVAN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STANLEY, LEROY </x:t>
   </x:si>
   <x:si>
     <x:t>ALL THAT PART OF SOUTH 100 FT OF WEST HALF LOT 7 AND OF LOTS 8 &amp; 9 BLOCK 3 OF WOOTENS ADDITION TO TOWN OF WILMOT LYING SOUTH OF HWY 165 13 19S 05W 0.199 ACRES LOT  BLOCK  WOOTEN'S ADDITION CITY  SD WIC</x:t>
   </x:si>
   <x:si>
     <x:t>703-00325-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STELL, HAZERIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. SE1/4 NW1/4 START AT THE SW CORNER OF THE  N1/2 SE1/4 NW1/4 OF SEC 32; THENCE RUN EAST 290 FT;  THENCE RUN NORTH 184 FT;  THENCE RUN WEST 298 FT;  THENCE RUN SOUTH 184 FT TO  THE SW CORNER OF THE N1/2  SE1/4 NW1/4  AND THE P.O.B. CROSSETT UNPLATTED ADDITION 32 18S 08W 1.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02737-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STELL, HAZERIE NEAL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT NW1/4 NW1/4 STARTING AT THE NORTHEAST CORNER OF THE ABOVE NORTHWEST QUARTER OF THE NORTHWEST  QUARTER, RUN WEST ALONG THE  SECTION LINE 194.2 FEET TO  THE WEST RIGHT-OF-WAY OF  STATE HIGHWAY NO. 133 WHICH  IS THE POINT OF BEGINNING OF  THE HAZERIE NEEL STELL  PROPERTY, THENCE RUN WEST  ALONG THE SECTION LINE 203  FEET TO AN IRON PIPE; THENCE  RUN SOUTH 334.3 FEET; THENCE  RUN NORTH 68 DEGREES AND 15  MINUTES EAST 305.5 FEET TO  THE WEST RIGHT-OF-WAY OF  STATE HIGHWAY NO. 133, THENCE  NORTH 21 DEGREES AND 10  MINUTES WEST ALONG THIS  RIGHT-OF-WAY 232.5 FEET TO  THE POINT OF BEGINNING. CROSSETT UNPLATTED ADDITION 32 18S 08W 7.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02677-000</x:t>
@@ -602,51 +536,51 @@
   <x:si>
     <x:t xml:space="preserve">STELL, HAZERIE NEEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. SW1/4 NW1/4 START AT THE NW CORNER OF THE SW1/4 NW1/4 OF SEC 32 AND RUN  SOUTH 669 FT AND EAST 662 FT  TO THE P.O.B.; THENCE RUN  SOUTH 350 T; THENCE RUN EAST  671 FT TO THE EAST BOUNDARY  OF THE SW1/4 NW1/4 OF SEC 32;  THENCE RUN NORTH 638 FT TO  THE CENTER OF SNAKE CREEK;  THENCE RUN IN A SOUTHWESTERLY  DIRECTION ALONG THE CENTER OF  SAID CREEK 560 FT; THENCE RUN  WEST 131 FT; THENCE RUN SOUTH  115 FT TO THE P.O.B. CROSSETT UNPLATTED ADDITION 32 18S 08 7.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02680-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. NW1/4 NW1/4 STARTING AT AN IRON PIPE ON THE QUARTER LINE OF THE NW 1/4 NW 1/4 933.37 FEET EAST  OF THE NORTHWEST CORNER OF  THE NW 1/4 NW 1/4, THENCE RUN  SOUTH PARALLEL TO THE WEST  BOUNDARY LINE OF NW 1/4 NW  1/4 538.5 FEET TO AN IRON  PIPE WHICH IS THE POINT OF  BEGINNING FOR TRACT NO. 1;  THENCE NORTH 70 DEGREES 50  MINUTES EAST 272.7 FEET TO AN  IRON PIPE; THENCE SOUTH 21  DEGREES 30 MINUTES EAST 50  FEET; THENCE SOUTH 74 DEGREES  30 MINUTES WEST 100 FEET TO  AN IRON PIPE; THENCE SOUTH 20  DEGREES 30 MINUTES EAST 161  FEET TO AN IRON PIPE; THENCE  SOUTH 75 DEGREES WEST 241  FEET TO AN IRON PIPE LOCATED  188 FEET SOUTH OF POINT OF  BEGINNING; THENCE  NORTHEASTERLY PARALLEL TO  WEST BOUNDARY LINE OF NW 1/4  NW 1/4 188 FEET TO POINT OF  BEGINNING. CROSSETT UNPLATTED ADDITION 32 18S 08W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02706-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. NW1/4 NW1/4 STARTING AT AN IRON PIPE ON THE QUARTER LINE OF THE NW 1/4 NW 1/4 933.37 FEET EAST  OF THE NORTHWEST CORNER OF NW  1/4 NW 1/4, RUN SOUTH  PARALLEL TO THE WEST BOUNDARY  LINE OF NW 1/4 NW 1/4  538.5  FEET TO AN IRON PIPE AND THEN  NORTH 70 DEGREES 50 MINUTES  EAST 272.7 FEET TO AN IRON  PIPE, THE POINT OF BEGINNING  OF TRACT NO. 2; THENCE NORTH  70 DEGREES 50 MINUTES EAST  100 FEET TO AN IRON PIPE;  THENCE SOUTH 21 DEGREES 20  MINUTES EAST ALONG WEST  RIGHT-OF-WAY LINE OF HWY. 133  FOR 100 FEET; THENCE SOUTH 70  DEGREES 50 MINUTES WEST 100  FEET TO A FENCE; THENCE NORTH  21 DEGREES 30 MINUTES WEST  APPROXIMATELY 100 FEET TO  POINT OF BEGINNING. LESS &amp; EXCEPT: .09 AC NOW ASSESSED ON  706-2750-1-E CROSSETT UNPLATTED ADDITION 32 18S 08W 0.14 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02750-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STELL, Z M </x:t>
   </x:si>
   <x:si>
-    <x:t>PT. W1/2 SE1/4 LYING WEST OF STATE HWY 133 BEGIN AT SW CORNER OF SAID  1/4 SEC. LOCATED ON THE  ARK.-LA STATE LINE THENCE RUN  EAST ALONG STATE LINE 2.40  CHAINS TO CENTER OF HWY, A  PT. BEING SE CORNER THENCE  NWLY ALONG CENTER OF HWY 9.39  CHAINS TO A PT. ON WEST LINE  WHERE HWY INTERSECTS SAID  LINE THENCE RUN SOUTH 9.00  CHAINS ALONG W LINE BACK TO  P.O.B. PROPERTY BEING IN A  TRIANGLOR FROM HAVING ONLY 3  SIDES. 33 19S 08W 1.11 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY RURAL SD CR</x:t>
+    <x:t>PT. W1/2 SE1/4 LYING WEST OF STATE HWY 133 BEGIN AT SW CORNER OF SAID  1/4 SEC. LOCATED ON THE  ARK.-LA STATE LINE THENCE RUN  EAST ALONG STATE LINE 2.40  CHAINS TO CENTER OF HWY, A  PT. BEING SE CORNER THENCE  NWLY ALONG CENTER OF HWY 9.39  CHAINS TO A PT. ON WEST LINE  WHERE HWY INTERSECTS SAID  LINE THENCE RUN SOUTH 9.00  CHAINS ALONG W LINE BACK TO  P.O.B. PROPERTY BEING IN A  TRIANGLOR FROM HAVING ONLY 3  SIDES. LESS &amp; EXCEPT 0.163 AC +/- NOW BEING ON 1-8987-1 STR:33-19-08 33 19S 08W 0.947 ACRES LOT  BLOCK  METES AND BOUNDS ADDITION CITY RURAL SD CR</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS HIGHWAY COMMISSION, HAZIRIE STELL</x:t>
   </x:si>
   <x:si>
     <x:t>001-08987-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. W1/2 NW1/4 CROSSETT UNPLATTED BEGINNING AT AN IRON PIPE 933.7 FEET SOUTH OF THE NORTHWEST CORNER OF SECTION32, TOWNSHIP 18 SOUTH,  RANGE 8 WEST, RUN SOUTH 88  DEGREES 47 MINUTES EAST  778.51 FEET TO THE POINT OF  BEGINNING OF THE PARCEL BEING  CONVEYED;  THENCE RUN SOUTH  01 DRGREE WEST 232 FEET;   THENCE RUN NORTH 88 DEGREES  47 MINUTES WEST 306.2 FEET;  THENCE RUN SOUTH 01 DEGREES  EAST 810 FEET TO THE SOUTH  BANK OF SNAKE CREEK;  THENCE  RUN ALONG THE SOUTH BANK OF  SNAKE CREEK EASTERLY TO A  POINT WHICH IS THE SOUTHEAST  CORNER OF THE PARCEL BEING  CONVEYED AND WHICH POINT  DETERMINED BY STARTING AT THE  POINT OF BEGINNING OF THE  PARCEL BEING CONVEYED AND  RUNNING SOUTH 88 DEGREES 47  MINUTES EAST 110.2 FEET;   THENCE SOUTH 01 DEGREES WEST  232 FEET; THENCE SOUTH 09  DEGREES 20 MINUTES EAST 612  FEET TO THE SAID POINT AND  SAID LINE IS THE NORTH AND  EAST BOUNDARY LINES OF THE  PARCEL OF LAND BEING  CONVEYED. CROSSETT UNPLATTED ADDITION 32 18S 08W 7.24 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02678-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. SE1/4 SW1/4 NW1/4 START AT THE SOUTHEAST CORNER OF THE SW 1/4 NW 1/4, SECTION 32, AND RUN 194 FEET WEST TO  THE POINT OF BEGINNING;  THENCE RUN NORTH 225 FEET;  THENCE RUN WEST 226 FEET;  THENCE RUN NORTH 105 FEET;  THENCE RUN WEST 240 FEET;  THENCE RUN SOUTH 330 FEET;  THENCE RUN EAST 466 FEET BACK  TO POINT OF BEGINNING; SAID  PARCEL CONTAINING THREE (3)  ACRES. CROSSETT UNPLATTED ADDITION 32 18S 08 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02679-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSSETT UNPLATTED PT. SW1/4 SW1/4 NW1/4 THE WEST TWO AND ONE-HALF (2  1/2) ACRES OF THE SOUTHWEST QUARTER OF THE SOUTHWEST  QUARTER OF THE NORTHWEST  QUARTER OF SECTION 32,  TOWNSHIP 18 SOUTH, RANGE 8  WEST, LESS AND EXCEPT THE  SOUTH 225 FEET OF SAID TWO  AND ONE-HALF (2 1/2) ACRES. (THIS SOUTH 225 FT IS ASSESSED ON PARCEL 706-02710-000) CROSSETT UNPLATTED ADDITION 32 18S 08W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>706-02681-000</x:t>
   </x:si>
@@ -1010,59 +944,50 @@
   <x:si>
     <x:t xml:space="preserve">PT LOT 3 CITY ACREAGE ADDITION 36 12S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>742-00092-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, MARSHA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTS 2 &amp; 4 &amp; ALL STREET S LOTS 2 &amp; 4 BLOCK 5 GANNAWAY ADDITION 5 13S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>707-00048-000</x:t>
   </x:si>
   <x:si>
     <x:t>MADISON DEVELOPMENT PROERTIES INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 8  53 X 98 BLOCK 19 ORIGINAL TOWN ADDITION 31 12S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>700-19005-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCEWEN, MARCUS D </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MEADOWS, VIRGINIA % HOWARD E SMITH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF LOT 1 BLOCK 4 MEEK ADDITION CITY WARREN 5 13S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>713-00126-000</x:t>
   </x:si>
   <x:si>
     <x:t>MOORE, BIANCA &amp; EMMITT MCKINLEY</x:t>
   </x:si>
   <x:si>
     <x:t>743-00222-000</x:t>
   </x:si>
   <x:si>
     <x:t>PAHNO, MICHAEL PETE AND JESSICA % JESSICA PALATT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 21 BELLS SUB OF WILSON ADDITION 6 13S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>702-00116-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PICKETT, JASMINE </x:t>
@@ -1127,59 +1052,50 @@
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 4 JOHN SHARP HAMILTON ADDITION 7 13S 9W </x:t>
   </x:si>
   <x:si>
     <x:t>708-00064-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, DANTE LEMURAL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 18 CITY ACREAGE ADDITION 1 13S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>743-00231-000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS, K. W. % BRIDGETTE CLARK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot 6 &amp; PT 8  SUB'D SW/4 NE/4 CITY ACREAGE ADDITION 1 13S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>743-00049-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILLIAMS, NEIL E </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CHICOT</x:t>
   </x:si>
   <x:si>
     <x:t>ALLEN, BERTHA % MELVA WRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>31 13S 3W 0.16 ACRES LOT 2 BLOCK M PARNELLS ADDITION CITY  SD 302</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTHEAST ARKANSAS LEVEE DISTRICT, CHICOT/DESHA/DREW IMPROVEMENT DISTRICT, DFA, ROXIE ELLEN WRIGHT, BETTYE WRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>050-03637-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AUSBROOKS, SHERRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 27 BLOCK A POWELLS ADDITION 24 18S 2W 0.1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>EUDORA WESTERN IMPROVEMENT DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>040-02617-000</x:t>
@@ -1583,59 +1499,50 @@
   <x:si>
     <x:t>040-00606-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 CHARLIE CLARKS S/D LOT 9 FRANK CLARKS 2ND ADDN - LOT 1   FRANK CLARKS 3RD ADDN 13 18S 2W 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>040-00946-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 FRANK CLARKS 2ND ADDN - LOT 1 FRANK CLARKS 3RD ADDN LOT 3 BLOCK  CHARLIE CLARKS ADDN OF LT 9 13 18S 2W 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>040-00947-000</x:t>
   </x:si>
   <x:si>
     <x:t>GORDON, LARRY % JAMES L GORDON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 372' LT 17 ALL LT 18  &amp;  W300' LT 19 MYRTLES ADDITION 24 18S 2W 3.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>040-02377-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GRAY, BLANCHE LAVERNE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GREEN, BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t>24 18S 2W 0.11 ACRES LOT 7 BLOCK C NEW HIGHWAY 65 ADDITION CITY  SD 202</x:t>
   </x:si>
   <x:si>
     <x:t>EUDORA WESTERN DISTRICT, TORI LAKENDRA GREEN, TIVIA LAKEETA CHARLES</x:t>
   </x:si>
   <x:si>
     <x:t>040-02412-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAHN, CELESTIAL </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 BLOCK T PARNELLS FOURTH ADDITION 30 13S 3W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>050-03967-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, KENDRA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 28 BLOCK 10 BLOUNT &amp; MOSS ADDITION 32 13S 3W 0.16 ACRE</x:t>
@@ -2312,50 +2219,56 @@
   <x:si>
     <x:t>10490-00</x:t>
   </x:si>
   <x:si>
     <x:t>ALLEY, WILMA REVOCABLE LIVING TRUST % GLEN &amp; WILMA ALLEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW1/4 SE1/4 8 11S 10W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>04960-00</x:t>
   </x:si>
   <x:si>
     <x:t>BOYD, CHRISTOPHER &amp; ROBYN L WOOD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 5 WOODLAWN ESTATES ADDITION 19 8S 9W 2.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RICKY &amp; ANGELA STEWART, </x:t>
   </x:si>
   <x:si>
     <x:t>15925-00</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">BOYD &amp; ROBYN L WOOD, CHRISTOPHER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 LOT 5 19 8S 9W 2.04 ACRES LOT  BLOCK  WOODLAWN ESTATES ADDITION CITY  SD 6</x:t>
+  </x:si>
+  <x:si>
     <x:t>15925-01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CAB LAND LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. NW1/4 SE1/4 LYING WEST OF RR 14 9S 11W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>CARLEY BELL, TYLER BELL</x:t>
   </x:si>
   <x:si>
     <x:t>06535-00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLAIBORNE, JOHN H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PART SE1/4 SW1/4 (JOHN) 28 8S 10W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>SATIRA CLAIBORNE</x:t>
   </x:si>
   <x:si>
     <x:t>03497-00</x:t>
@@ -2510,1202 +2423,1202 @@
   <x:si>
     <x:t xml:space="preserve">VANDIVER, WESLEY EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 S1/2 E1/2 BLK. 11 EAST ADDITION ADDITION 6 9S 10W 0.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>20229-00</x:t>
   </x:si>
   <x:si>
     <x:t>WILBURN, WENDELL &amp; DESHAWN SHEPPARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 W1/2 W1/2, EAST A RISON EAST BLOCK 15 EAST ADDITION ADDITION 6 9S 10W </x:t>
   </x:si>
   <x:si>
     <x:t>20251-00</x:t>
   </x:si>
   <x:si>
     <x:t>DESHA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALEXANDER, DEMARCUS C </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 6-7 BLOCK 1 ERWINS SUBDIVISION INSIDE 35 12S 03W </x:t>
+    <x:t>. 35   12S 03W 0 ACRES LOT 6-7                  BLOCK 1                    ERWINS SUBDIVISION INSIDE      ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMMONS BANK, VELOCITY INVESTMENTS LLC, SOUTHEAST AR LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-01082-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 5 BLOCK 1 ERWINS SUBDIVISION INSIDE 35 12S 03W </x:t>
+    <x:t>. 35   12S 03W 0 ACRES LOT 5                    BLOCK 1                    ERWINS SUBDIVISION INSIDE      ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-01082-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 14 BLOCK 12 MAULDINGS 3RD ADDITION INSIDE 27 12S 03W </x:t>
+    <x:t>. 27   12S 03W 0 ACRES LOT 14                   BLOCK 12                   MAULDINGS 3RD ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-01536-000</x:t>
   </x:si>
   <x:si>
-    <x:t>AMES TOWER GROUP-CONTRACT % LAQUITA HUGHES</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL PT NW1/4 SE1/4 100'X177' BLOCK 76 MCGEHEE ANNEXATION 1977 INSID 28 12S 03W 0.4000000000000 ACRES </x:t>
+    <x:t xml:space="preserve">TOWER GROUP-CONTRACT%LAQUITA HUGHES, AMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL PT NW1/4 SE1/4 100'X177' 28   12S 03W 0.4000000000000 ACRES LOT  BLOCK 76                   MCGEHEE ANNEXATION 1977 INSID  ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACQUELINE CROFF, BORN TO ROOF LLC</x:t>
   </x:si>
   <x:si>
     <x:t>005-00096-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ASHFORD, MARC </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 11 BLOCK 4 BURNETT ADDITION INSIDE 27 09S 04W </x:t>
+    <x:t>. 27   09S 04W 0 ACRES LOT 11                   BLOCK 4                    BURNETT ADDITION INSIDE        ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, DESHA DRAINAGE DISTRICT #5, CYPRESS CREEK LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>004-00294-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAILEY, SHARON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 19 BLOCK 3 SOUTH MCGEHEE 1ST ADDITION INS 34 12S 03W </x:t>
+    <x:t>. 34   12S 03W 0 ACRES LOT 19                   BLOCK 3                    SOUTH MCGEHEE 1ST ADDITION INS ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CANAL 18 WATER DISTRICT, CYPRESS CREEK LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-02240-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BAMN REALTY &amp; PROPERTY CARE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">66'X140' FRL S PT 3 LOT WILLOUGHBY &amp; FRIEDMAN 2ND ADDITION 35 12S 03W </x:t>
+    <x:t xml:space="preserve">REALTY &amp; PROPERTY CARE, BAMN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>66'X140'   FRL S PT 3     35   12S 03W 0 ACRES LOT        BLOCK  WILLOUGHBY &amp; FRIEDMAN 2ND ADDI ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-02694-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BAMN REALTY &amp; PROPERTY CARE % B.A.M.N. REALTY &amp; PROPERTY CARE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 6 BLOCK 67 MCGEHEE ORIGINAL INSIDE ADDITION 27 12S 03W </x:t>
+    <x:t xml:space="preserve">REALTY &amp; PROPERTY CARE%B.A.M.N. REALTY &amp; PROPERTY CARE, BAMN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 6                    BLOCK 67                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-00476-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BANKSTON, BEULAH % ETHEL THEUS WEST </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 4 BLOCK 87 MCGEHEE ORIGINAL INSIDE ADDITION 34 12S 03W </x:t>
+    <x:t xml:space="preserve">BANKSTON%ETHEL THEUS WEST, BEULAH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 34   12S 03W 0 ACRES LOT 4                    BLOCK 87                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-00550-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BANKSTON, BEULAH % ETHEL WEST THEUS </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W1/2 LOT 3 BLOCK 87 MCGEHEE ORIGINAL INSIDE ADDITION 34 12S 03W </x:t>
+    <x:t xml:space="preserve">BANKSTON%ETHEL WEST THEUS, BEULAH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 LOT 3 34   12S 03W 0 ACRES LOT          BLOCK 87                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-00549-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BANYARD, MATTIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 215 MEADOWVIEW ADDITION INSIDE 35 09S 04W </x:t>
+    <x:t>. 35   09S 04W 0 ACRES LOT 215                  BLOCK  MEADOWVIEW ADDITION INSIDE     ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, DRAINAGE DISTRICT #5, CYPRESS CREEK LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>004-01526-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARTLETT, CAMERON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 8 BLOCK 7 MAULDINGS 1ST ADDITION INSIDE 27 12S 03W </x:t>
+    <x:t>. 27   12S 03W 0 ACRES LOT 8                    BLOCK 7                    MAULDINGS 1ST ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-01493-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROOKS, LILLIAN JORDAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PARCEL #2 PT NE1/4 SW1/4 REED ANNEXATION ADDITION 31 11S 3W 1.3 ACRES </x:t>
+    <x:t>PARCEL #2   PT NE1/4 SW1/4   31   11S 3   1.3 ACRES LOT  BLOCK  REED ANNEXATION                ADDITION CITY  SD 802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANAL 18 WATER DISTRICT, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>007-00005-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BY ANY MEANS NECESSARY LLC % DEMARCUS ALEXANDER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S 50' LOT 4 BLOCK 8 WHITE &amp; WILLOUGHBY 2ND INS ADDITION 27 12S 03W </x:t>
+    <x:t xml:space="preserve">ANY MEANS NECESSARY LLC%DEMARCUS ALEXANDER, BY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 50' LOT 4 27   12S 03W 0 ACRES LOT        BLOCK 8                    WHITE &amp; WILLOUGHBY 2ND ADD INS ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-02550-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 8 BLOCK 8 WHITE &amp; WILLOUGHBY 2ND INS ADDITION 27 12S 03W </x:t>
+    <x:t>. 27   12S 03W 0 ACRES LOT 8                    BLOCK 8                    WHITE &amp; WILLOUGHBY 2ND ADD INS ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-02554-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CLARK, MARCIE LEE ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 3 BLOCK 9 JOHN MITCHELL ADDITION INSIDE 22 09S 04W </x:t>
+    <x:t xml:space="preserve">CLARK ET AL, MARCIE LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22   09S 04W 0 ACRES LOT 3                    BLOCK 9                    JOHN MITCHELL ADDITION INSIDE  ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MACIE LEE CLARK, INEZ CLARK, BEATRICE HORTON, SOUTHEAST AR LEVEE DISTRICT, DRAINAGE DISTRICT #5, CYPRESS CREEK LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>006-00204-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DA CRUZ, CARLOS WILIAN MARCONI RODRIGUES </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S 70' S1/2 LOT BLOCK 85 MCGEHEE ORIGINAL INSIDE ADDITION 34 12S 03W </x:t>
+    <x:t>S 70' S1/2 34   12S 03W 0 ACRES LOT       BLOCK 85                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CANAL 18 WATER DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-00543-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DANTZLER, ROSETTA ET AL % LATECIA STRAIN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 10 BLOCK 12 DANTE &amp; TANNENBAUM IN ADDITION 28 09S 04W </x:t>
+    <x:t xml:space="preserve">DANTZLER ET AL%LATECIA STRAIN, ROSETTA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 10                   BLOCK 12                   DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH DANTZLER, LINDA KEMP, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT,  DRAINAGE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>004-00547-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 11 BLOCK 12 DANTE &amp; TANNENBAUM IN ADDITION 28 09S 04W </x:t>
+    <x:t>. 28   09S 04W 0 ACRES LOT 11                   BLOCK 12                   DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
   </x:si>
   <x:si>
     <x:t>004-00548-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 12 BLOCK 12 DANTE &amp; TANNENBAUM IN ADDITION 28 09S 04W </x:t>
+    <x:t>. 28   09S 04W 0 ACRES LOT 12                   BLOCK 12                   DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNETH DANTZLER, LINDA KEMP, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, DRAINAGE DISTRICT #5</x:t>
   </x:si>
   <x:si>
     <x:t>004-00549-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 13 BLOCK 12 DANTE &amp; TANNENBAUM IN ADDITION 28 09S 04W </x:t>
+    <x:t>. 28   09S 04W 0 ACRES LOT 13                   BLOCK 12                   DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
   </x:si>
   <x:si>
     <x:t>004-00550-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS, ROBERT LEE &amp; DARLENE </x:t>
-[...8 lines deleted...]
-    <x:t xml:space="preserve">E1/2 LOT 25 &amp; ALL LOT 26 BLOCK 52 HIGHLAND ADDITION INSIDE 33 12S 01W </x:t>
+    <x:t>E1/2 LOT 25 &amp; ALL LOT 26 33   12S 01W 0 ACRES LOT  BLOCK 52                   HIGHLAND ADDITION INSIDE       ADDITION CITY  SD 804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, AR CITY WATERSHED, CYPRESS CREEK LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>003-00483-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DELGADILLO, JUAN CARLOS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1 BLOCK 48 MCGEHEE ORIGINAL INSIDE ADDITION 27 12S 03W </x:t>
+    <x:t>. 27   12S 03W 0 ACRES LOT 1                    BLOCK 48                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-00361-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W 46' OF S 30' LOT 5 BLOCK 2 COTHAM ADDITION INSIDE ADDITION 27 09S 04W </x:t>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 46' OF S 30' LOT 5 27   09S 04W 0 ACRES LOT        BLOCK 2                    COTHAM ADDITION INSIDE         ADDITION CITY  SD 601</x:t>
   </x:si>
   <x:si>
     <x:t>004-00371-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 BLOCK 72 MCGEHEE ORIGINAL INSIDE ADDITION 27 12S 03W </x:t>
+    <x:t xml:space="preserve">FAIRGREEN, FIELDS TRUST </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 2                    BLOCK 72                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
   </x:si>
   <x:si>
     <x:t>005-00485-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 CYPRESS GARDEN ADDITION INSIDE ADDITION 35 12S 03W </x:t>
+    <x:t>. 35   12S 03W 0 ACRES LOT 2                    BLOCK  CYPRESS GARDEN ADDITION INSIDE ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANAL 18 WATER DISTRICT, SOUTHEAST AR LEVEE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>005-00985-000</x:t>
   </x:si>
   <x:si>
+    <x:t>. 34   12S 03W 0 ACRES LOT 6                    BLOCK 1                    SOUTH MCGEHEE 1ST ADDITION INS ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02191-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALICIA A ROGERS VANO, CANAL 18 WATER DISTRICT, SOUTHEAST AR LEVEE DISTRICT 34   12S 03W 0 ACRES LOT 15 &amp; 16        BLOCK 3                    SOUTH MCGEHEE 1ST ADDITION INS ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02237-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL E1/2 E1/2 30   12S 03W 0.20 ACRES LOT  BLOCK  SNOW COBB ADDITION CITY  SD 800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05986-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ASSETS LLC, FORWARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 5                    BLOCK 49                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHANIE JONES, SOUTHEAST AR LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00378-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRAVES, IVA LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 26   09S 02W 0 ACRES LOT 13-14-15 BLOCK 6                    WATSON  ADDITION CITY  SD 805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009-00105-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRAVES C/O GREG HUNTHROP, IVA LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 26   09S 02W 0 ACRES LOT 1-2                  BLOCK 6                    WATSON ADDITION CITY  SD 805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009-00097-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GRIMES%DWIGHT HUDSPETH, ALFRED </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 34   12S 03W 0 ACRES LOT 9                    BLOCK 4                    BELLFIELD 2ND ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00773-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOLDINGS LLC, HARRIS &amp; JANE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL S1/2 NE1/4 N OF HWY 33'X25' 28   09S 04W 0.02 ACRES LOT  BLOCK   ADDITION CITY  SD 600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, DRAINAGE DISTRICT #5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-06924-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HART, EARLY MAE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 6' LOT 3, LOTS 4-7 &amp; E 12' LOT 8 32   12S 01W 0 ACRES LOT  BLOCK 25                   ARKANSAS CITY ORIGINAL         ADDITION CITY  SD 804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDDIE HART, CLOTTE JOHNSON, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT, ARKANSAS CITY WATERSHED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00308-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JOINER, ROSCOE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22   09S 04W 0 ACRES LOT 9                    BLOCK 9                    JOHN MITCHELL ADDITION INSIDE  ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT, DRAINAGE DISTRICT #5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-00210-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JOINER%ROSCOE JOYNER JR, ROSCOE &amp; VELMA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22   09S 04W 0 ACRES LOT 12                   BLOCK 7                    JOHN MITCHELL ADDITION INSIDE  ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOIS JOINER, AR DEVELOPMENT FINANCE AUTHORITY, SOUTHEAST AR LEVEE DISTRICT, DRAINAGE DISTRICT #5, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-00185-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JOINER ET AL, WARREN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22   09S 04W 0 ACRES LOT 9                    BLOCK 2                    WATSON DISTRICT ASSOCIATION    ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEBORAH FREEMAN, TONY B MARKS, DANIEL MARKS, WORKFORCE SERVICES, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT, DRAINAGE DISTRICT #5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-00268-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JOYNER, ROSCOE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT OUTLOT 3 TRACTS H THRU I     22   09S 04W 0 ACRES LOT  BLOCK 6                    WATSON DISTRICT ASSOCIATION    ADDITION CITY  SD 602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTINE JOYNER, ROSCOE JOYNER JR, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT, DRAINAGE DISTRICT #5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-00304-006</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KEMP%LATECIA STRAIN, BERTHA MAE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 11-12                BLOCK 3                    DANTE &amp; TANNENBAUM IN ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDA KEMP, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT,  DRAINAGE DISTRICT #5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00484-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KEMP%LETECIA STRAIN, BERTHA MAE &amp; K DANTZLER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2 LOTS SW CORNER PT TRACT C 50X150 28   09S 04W 0 ACRES LOT    BLOCK 2                    KING ADDITION INSIDE           ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-01169-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LANDERS%CLEON SEALS-TRUSTEE, THOMAS LESTER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33   12S 01W 0 ACRES LOT 15-28                BLOCK 6                    ARKANSAS CITY ORIGINAL         ADDITION CITY  SD 804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUSSELL W CASE, KARA NICOLE CURTIS, JONATHAN COWAN, JENNIFER TICE, KANDEICE TICE, LINDA NGAR, TERESA LYNN DUCKWORTH, BRYAN V SEALS, CLEON SEALS, SOUTHEAST AR LEVEE DISTRICT, ARKANSAS CITY WATERSHED, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00097-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LINLEY, JONATHAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE1/4 SE1/4 W OF HWY 04   09S 03W 2.21 ACRES LOT  BLOCK   ADDITION CITY  SD 600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, CUMMINS DRAINAGE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-04120-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LISON, LENZETTA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 34   12S 03W 0 ACRES LOT 1                    BLOCK  BELLFIELD 3RD ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00785-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 2 BELLFIELD 3RD ADDITION INSIDE 34 12S 03W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00786-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LIVINGSTON, VALEQUEZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 6-11                 BLOCK 27                   DANTE &amp; TANNENBAUM 4TH ADD INS ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00820-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MARTIN%LEON BENTON, FRANCIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 31   11S 03W 0 ACRES LOT 9                    BLOCK 3                    ROGERS 4TH INSIDE              ADDITION CITY  SD 802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANAL 18 WATER DISTRICT, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>007-00135-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MAYS, TENNIS &amp; SYLVIA M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   09S 04W 0 ACRES LOT 1-2                  BLOCK 9                    NORTH DUMAS ADDITION INSIDE    ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-01780-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NEXUS US &amp; HONG HIEU, CHRISTIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E150' OF LOT 12  100'X 150' 27   09S 04W 0 ACRES LOT    BLOCK 2                    PICKENS ADDITION INSIDE        ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-02053-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NEXUS US &amp; THI HONG HIEU HO, CHRISTIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   12S 03W 0 ACRES LOT 1 &amp; 2                BLOCK 3                    CHICKASAW ADDITION INSIDE      ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA, SOUTHEAST AR LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00863-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NORMAN, JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 9-10                 BLOCK 4                    KING ADDITION INSIDE           ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAIRGREEN FIELDS TRUST, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, DRAINAGE DISTRICT #5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-01190-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PAGE JR &amp; DEANTE JEROME KELLY, JIMMY LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   12S 03W 0 ACRES LOT 1 &amp; 2                BLOCK 1                    SHERLAND 2ND ADDITION REPLAT   ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCHANTS &amp; FARMERS BANK, CATHERINE PAGE, SOUTHEAST AR LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-01880-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PASCHALL%SAMANTHA PASCHALL, GARY RAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   12S 03W 0 ACRES LOT 21                   BLOCK  SHERLAND 11TH ADDITION INSIDE  ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAMANTHA PASCHALL, LINDA PASCHALL, STACY PASCHALL, WAYNE PASCHALL, SOUTHEAST AR LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02036-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PROMISE LAND PROPERTIES LLC, PLP </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT PARCEL #1  23   09S 02W 0.4299999999999 ACRES LOT  BLOCK  ANNEXATION-WATSON ADDITION CITY  SD 805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHEAP HOME FINDERS, INC, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009-00182-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RAGSDALE ESTATE, JIMMY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   09S 04W 0 ACRES LOT 27-28                BLOCK 7                    LEITNERS ADDITION INSIDE       ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, DRAINAGE DISTRICT #5, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-01341-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RHODES JR, LESTER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 57' LOT 16 27   12S 03W 0 ACRES LOT  BLOCK 9                    BELL ADDITION INSIDE           ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00809-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 12                   BLOCK 6                    WHITE &amp; WILLOUGHBY ADDITION IN ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02533-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SASS, THOMAS DALE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE1/4 NE1/4 03   10S 02W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>US DISTRICT COURT OF EASTERN AR, DFA, SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-02310-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SHARMA, NIDHI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 1                    BLOCK 65                   MCGEHEE ORIGINAL INSIDE        ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00458-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SULLIVAN, WILLIAM I </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33   12S 01W 0 ACRES LOT 15 &amp; 16              BLOCK G                    HIGHLAND ADDITION INSIDE       ADDITION CITY  SD 804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT, ARKANSAS CITY WATERSHED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00466-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SWIMMERS CLUB%DIANE FISHER, THE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 85 ' LOT 11 &amp; 12-16 26   09S 04W 0 ACRES LOT  BLOCK  COLLINS PLACE ADDITION INSIDE  ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00353-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">UBALLE, SONYA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>75'X150' PT LOT 12 26   12S 03W 0.2600000000000 ACRES LOT        BLOCK  TONEY ADDITION INSIDE          ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02394-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 12 26   12S 03W 0.5400000000000 ACRES LOT        BLOCK  TONEY ADDITION INSIDE          ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02398-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">VALENTINE%TAMMY R HOWELL, CLARK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 5                    BLOCK 9                    BELL ADDITION INSIDE           ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF MCGEHEE, SOUTHEAST AR LEVEE DISTRICT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00798-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">VALENTINE%TAMMY HOWELL, LARRY CLARK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27   12S 03W 0 ACRES LOT 6                    BLOCK 7                    WHITE &amp; WILLOUGHBY 2ND ADD INS ADDITION CITY  SD 801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-02538-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">WILLIAMS, HULDA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 28   09S 04W 0 ACRES LOT 14-15                BLOCK 3                    KING ADDITION INSIDE           ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHEAST AR LEVEE DISTRICT, CYPRESS CREEK DRAINAGE DISTRICT,  DRAINAGE DISTRICT #5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-01178-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">WILLIAMS, KARAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 12' LOT 6 27   09S 04W 0 ACRES LOT         BLOCK 3                    COTHAM ADDITION INSIDE         ADDITION CITY  SD 601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00394-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DREW</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ALSOBROOK, JAMES VANCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">E1/2 E1/2 NE1/4 METES &amp; BOUNDS ADDITION CITY RURAL 18 14S 7W 40 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-07935-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">W 8A S1/2 N1/2 NW1/4; W 16A S, METES &amp; BOUNDS ADDITION CITY RURAL 17 14S 7W 38.850000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-07916-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FORREST, GARY WAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*127 FORREST LN* PT E1/2 SE1/4 NW1/4 METES &amp; BOUNDS ADDITION CITY RURAL 8 12S 7W 0.9200000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMISSIONER OF REVENUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-06310-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FORREST, KENNETH A </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*272 AVERY RD* PT LT 9 FRL W1/2, LOT 9 RURAL METES &amp; BOUNDS ADDITION CITY RURAL 7 12S 7 1.8500000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-06278-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GILLESPIE, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*4456 E 277 HWY* SW CORNER OF BK 19 The Southwe, BLOCK 19 TILLAR CITY ADDITION 25 11S 4 0.2300000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>701-00074-000C</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GUILORY, BRENDA &amp; ORIE % KIMBERLY CALDWELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT NE1/4 NE1/4 MONTICELLO UNPLATTED ADDITION 36 12S 7W 0.2800000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-03782-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HAMPTON, WILLIAM H &amp; ROSE N, REVOCABLE FAMILY TRUST </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*W OAKLAND ST* W 30' LT 11 OAKLAND ADDITION 26 12S 7W 7.0000000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-02293-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAYNES INVESTMENTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GLENWOOD LOT 27 VIVIAN MANOR ADDITION 35 12S 7W 0.44 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-02818-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAYNES INVESTMENTS LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*207 E COLLEGE ST* E 1/2 OF W 140' LT 5 BLOCK 229 MONTICELLO ORIGINAL ADDITION 35 12S 7W 0.2399999999999 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-01042-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HICKS, A. J. % VELMA HICKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">523 E TROTTER LOT 2 BLOCK 106 MONTICELLO ORIGINAL ADDITION 26 12S 7 0.2099999999999 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEATRICE HICKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-00364-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HICKS, A.J., JR &amp; VELMA JEAN % VELMA HICKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*513 E TROTTER ST* ALL LTS 3,4  BLOCK 99 MONTICELLO ORIGINAL ADDITION 26 12S 7 0.4799999999999 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-00314-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HILL, FRED &amp; MARGIE M. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DONNIE HILL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-03800-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOVER HUNTING CLUB C/O S. MCMILLIAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*GARNETT RD* PT SE1/4 NE1/4 SE1/4, RURAL METES &amp; BOUNDS ADDITION 23 11S 7W 2 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05822-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOWARD, KATHY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*1329 S 16 SECTION* a part of the W 1/2 of the NE, METES &amp; BOUNDS ADDITION CITY RURAL 7 13S 5W 0.9300000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRENDA ARKIN, GLENDA SWISHER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-02591-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HUGHES, BILLY JOE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*323 W OAKLAND ST* PT E 1/2 LOT 5, BLOCK 160 MONTICELLO ORIGINAL ADDITION 26 12S 7W 0.5 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-00735-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">INGRAM, HORACE OR LINDA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*MAPLE* PT W1/2 NE1/4 SW1/4 (62 X 440), MONTICELLO UNPLATTED ADDITION 36 12S 7W 0.62 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADWS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-03822-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JACKSON, DONNEY &amp; LASHUNDA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">612 E MCCLOY ST LOT 7 BLOCK 104 MONTICELLO ORIGINAL ADDITION 26 12S 7W 0.2300000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, COMMERCIAL BANK &amp; TRUST CO.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-00349-000C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNSON, JOHN E. &amp; EVELYN % MALVIN DONELL JOHNSON</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*E JACKSON ST* PT NW1/4 NW1/4, LOT 8, BLOCK 8 MONTICELLO UNPLATTED ADDITION 31 12S 6W 0.4099999999999 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-03143-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LEE, KAY MAGNESS </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 18 &amp; 19 BLOCK 10 LADELLE ADDITION 26 14S 7W 0.16 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>113-00030-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LEONARD, RAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*S PINE* S 1/2 NW 1/4 NW 1/4 MONTICELLO UNPLATTED ADDITION 36 12S 7W 0.1000000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-01434-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PERSON, TONI </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*824 N MAIN ST* W 112' OF LT 5 BLOCK 147 MONTICELLO ORIGINAL ADDITION 26 12S 7W 0.25 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-00610-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REIDLAND'S LLC &amp; BENJAMIN L. HAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT W1/2 NW1/4 METES &amp; BOUNDS ADDITION CITY RURAL 12 13S 6W 3 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-04772-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SALAZAR, CHRIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*514 E BOLLING* PT SW 1/4 NW 1/4 (61 X 85), MONTICELLO UNPLATTED ADDITION 36 12S 7W 0.11 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>JASON HUSKEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-01464-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SHAW, TYVION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS BANK, NA., MERS INC., DAI'BRINA SHAW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-03830-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERLAND, COLEEN MCFADDEN % SHERRY GREGORY</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*310 TEXAS* S PT 5-7 BLOCK 309 MONTICELLO ORIGINAL ADDITION 35 12S 7W 0.1799999999999 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIMBERLY JEAN GREGORY-KERN, SHERRY JAGGERS GREGORY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-01807-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRICKLAND, RAYMOND O % JIMMY &amp; DEBRA BARNETT</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*520 S SPEER ST*  PT 288 MONTICELLO ORIGINAL ADDITION 35 12S 7W 0.2399999999999 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEANETT STRICKLAND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-01660-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*E COLLEGE ST* PT BLKS (155 X 245) 287 &amp; 290, BLOCK 288 MONTICELLO ORIGINAL ADDITION 35 12S 7W 0.87 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-01655-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THOMPSON, ERIC L % AARON LOVELACE #151969</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*507 E OAKLAND ST* 76 X 155 a parcel of land in b, BLOCK 126 MONTICELLO ORIGINAL ADDITION 26 12S 7W 0.2700000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>AARON LOVELACE, SHEILA THOMPSON, KELLY WOLFE, TAMARA WOLFE, JAYDEN THOMPSON, COMMERCIAL BANK &amp; TRUST, MELBA KENNEDY, OCSE, DISCOVER BANK, SYNCHRONY BANK HUSQVARNA, SYNCHRONY BANK LOWES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-00484-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TUCK LAND LLC &amp; TAD LAND LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*FLORENCE RD* PT W1/2 S1/2 NE1/4 NE1/4, METES &amp; BOUNDS ADDITION CITY RURAL 13 12S 7W 9.8300000000000 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-06485-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINCENT, MATTHEW % MATTIE TANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*1599 GARNETT RD* PT SE1/4 SE1/4 W OF RD, METES &amp; BOUNDS ADDITION CITY RURAL 2 11S 7W 7 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05427-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">WILLIAMS, DERALYNN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*338 EDWARDS ST* N 10' OF E 170' BLOCK 207 MONTICELLO ORIGINAL ADDITION 35 12S 7W 2.9999999999999 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>703-00931-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">WILLIAMS, RACHELLE JONES </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*OLD WARREN RD* PT SW1/4 SE1/4 E OF RD, METES &amp; BOUNDS ADDITION CITY RURAL 5 13S 7W 1 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-07162-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINCOLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ALLEN, ZELLD &amp; JOSEPHINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*34 ANDREW LN*  COMMENCING AT THE NORTHWEST C, 31 7S 7W 0.3 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEVERLY MILLER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000-03639-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEITZ, HELEN M &amp; JUDY BEITZ WALDERN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1 BLOCK 4 TYRO ORIGINAL ADDITION 21 10S 6W 0.05 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117-00034-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEITZ, HELEN M &amp; JUDY BEITZ WALDERNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">N PT SW1/4 SW1/4 N OF CREEK, 21 10S 6W 2.5 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>000-03336-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BOREN%ROSCOE &amp; VICTORIA MITCHELL, JIMMY N </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*503 STAR ST*  35 8S 5W 0.55 ACRES LOT 3,4 BLOCK 3 MASSEY'S 1ST ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEAL BOREN, VICKEY BOREN, NANCY BOREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-00665-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BURTON, HARRIETT % BRENDA DIXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAN BUREN LOT 10 BLOCK 19 GOULD THIRD ADDITION 35 8S 5W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-00296-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONTI, ELIZABETH S &amp; CLAR LOGUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*106 E JACKSON* N 1/2 LOT 8 BLK 3 MAX A JOSLYN, BELLE JOSLYN ADDITION 35 8S 5W 0.08 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-00625-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COOK, J D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 33 7S 6W 0.17 ACRES LOT 67 BLOCK 4 C. E. WOOD ADDITION CITY  SD 11GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELFANNIA COOK, CALVIN COOK, BANK OF STAR CITY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>701-00211-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DAILEY, KENNETH &amp; ELOISE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1861 BOSTON RD* S BAYOU BARTH. SW 1/4 NE1/4 B 34 8S 7W 1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000-04414-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SCORPION LABS, LLC, DARK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S ARKANSAS 35 8S 5W 0.24 ACRES LOT 19 BLOCK 18 GOULD THIRD ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDWARD JAMES ROJAS OLVERA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-00285-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DIXON, THOMAS R &amp; OLGA G </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 9 GRIFFITH SPRINGS ACRES LOT 9 GRIFFITH SPRINGS ACRES ADDITION 17 8S 8W 4.94 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>104-00015-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EVERETT%JUSTIN EVERETT OR KOR'REN, FOSTER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>501 114 &amp; STAR  35 8S 5W 0.36 ACRES LOT 1,2 BLOCK 5 MASSEY'S 2ND COL ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORREST EVERETT, KOR'REN EVERETT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-00776-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVERETT, FOSTER % JUSTIN EVERETT OR KOR'REN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>504 ARKANSAS ST LOT 6 BLOCK 3 GOULD ORIGINAL ADDITION 35 8S 5W 0.16 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-00047-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EVERETT, KOR'REN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARKANSAS  35 8S 5W 0.16 ACRES LOT 8 BLOCK 3 GOULD ORIGINAL ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JEAN FAIR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-00049-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 35 8S 5W 0.16 ACRES LOT 14 BLOCK 19 GOULD THIRD ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIO ORLANDO ALFARO, TWISTEN RANDAL MCDADE, SARAH WEBER MCDADE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700-00300-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 6 BLOCK 1 SOUTH MCGEHEE 1ST ADDITION INS 34 12S 03W </x:t>
-[...907 lines deleted...]
-  <x:si>
     <x:t>BEGINNING AT THE SW COR. OF T, 8 9S 8W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>000-07216-001</x:t>
   </x:si>
   <x:si>
-    <x:t>ROOSEVELT ST LOT 2 BLOCK 26 GOULD THIRD ADDITION 35 8S 5W 0.15 ACRE</x:t>
+    <x:t>ROOSEVELT ST 35 8S 5W 0.15 ACRES LOT 2 BLOCK 26 GOULD THIRD ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TWISTEN RANDAL MCDADE, SARAH WEBER MCDADE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00362-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 13 BLOCK 19 GOULD THIRD ADDITION 35 8S 5W 0.16 ACRE</x:t>
+    <x:t>. 35 8S 5W 0.16 ACRES LOT 13 BLOCK 19 GOULD THIRD ADDITION CITY  SD DSGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIO ORLANDO ALFARO, MATTHEW CAMERINO, MARK GENIS</x:t>
   </x:si>
   <x:si>
     <x:t>700-00299-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FOSTER, ANNA &amp; ROSE BATTLES</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HARDIN, CORENTHA &amp; FANNIE P HARDIN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*83 BELMONT RD* NW 1/4 NW 1/4 COMM. AT THE NW, 28 8S 7W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>000-04260-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAYES, BRANDI </x:t>
   </x:si>
   <x:si>
     <x:t>MAPLE ST LOT 10 BLOCK 2 MASSEY'S 1ST ADDITION 35 8S 5W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00662-000</x:t>
   </x:si>
   <x:si>
     <x:t>206 MAPLE ST LOT 11-12 BLOCK 2 MASSEY'S 1ST ADDITION 35 8S 5W 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00663-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGH, LINDA </x:t>
@@ -3917,60 +3830,66 @@
   <x:si>
     <x:t>000-01915-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 NE1/4 19 8S 5W 80 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>000-00422-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, ANTOINE </x:t>
   </x:si>
   <x:si>
     <x:t>*DESTINY RD* S1/3 S1/2 NW1/4, 35 7S 6W 25.66 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL W JORDAN, TRIPLE T FARMS, ROBERT THOMAS</x:t>
   </x:si>
   <x:si>
     <x:t>000-02088-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, DOYLE &amp; LINDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*DELTA RD* PT W1/2 SE1/4, 14 7S 6W 12.33 ACRES </x:t>
+    <x:t>*DELTA RD*  PT W1/2 SE1/4, 14 7S 6W 12.33 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTHA THOMAS, MAXCIE THOMAS</x:t>
   </x:si>
   <x:si>
     <x:t>000-01883-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, LINDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL NE1/4 NW1/4, 19 8S 5W 40.14 ACRES </x:t>
+    <x:t>FRL NE1/4 NW1/4, 19 8S 5W 40.14 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMERCIAL BANK &amp; TRUST, ROBERT THOMAS, DOYLE THOMAS</x:t>
   </x:si>
   <x:si>
     <x:t>000-00425-000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS, ROBERT, TRUSTEE OF THE MARTHA THOMAS IRREVOCABLE TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE1/4 NW1/4 19 8S 5W 40.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>000-00429-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, MICHAEL, JR </x:t>
   </x:si>
   <x:si>
     <x:t>MONROE ST LOT 10 BLOCK 3 WEBB'S ADDITION 35 8S 5W 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-00952-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -4384,258 +4303,258 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>2650</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>238.82</x:v>
+        <x:v>253.5</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>2651</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>2365</x:v>
+        <x:v>2379.8</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>2652</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>515</x:v>
+        <x:v>529.86</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>2653</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>310</x:v>
+        <x:v>317.66</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>2654</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>619.2</x:v>
+        <x:v>633.88</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>2655</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>653</x:v>
+        <x:v>668.05</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>2656</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>1049</x:v>
+        <x:v>1071.32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>2657</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>632</x:v>
+        <x:v>653.95</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>2658</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>362.92</x:v>
+        <x:v>370.26</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>2659</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>362.92</x:v>
+        <x:v>370.26</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>2660</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>393.84</x:v>
       </x:c>
     </x:row>
@@ -4660,9601 +4579,9337 @@
       </x:c>
       <x:c r="G13" s="1">
         <x:v>1203.21</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>2662</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>464.68</x:v>
+        <x:v>472.02</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>2663</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>383.06</x:v>
+        <x:v>390.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>2664</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>390.75</x:v>
+        <x:v>398.09</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>2665</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>2666</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>54</x:v>
-[...11 lines deleted...]
-        <x:v>435</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>2667</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
-[...11 lines deleted...]
-        <x:v>433</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>2668</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>165.97</x:v>
+        <x:v>187.99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>2669</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>256.6</x:v>
+        <x:v>263.94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>2670</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>2552</x:v>
+        <x:v>2661.81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>2671</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>703.43</x:v>
+        <x:v>718.11</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>2672</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>754.55</x:v>
+        <x:v>761.89</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>2673</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>2565.48</x:v>
+        <x:v>2572.82</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>2674</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>259</x:v>
+        <x:v>273.8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>2675</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>288</x:v>
+        <x:v>302.59</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>2676</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>1238.63</x:v>
+        <x:v>1253.31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>2677</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>362.13</x:v>
+        <x:v>369.47</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>2678</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>354.09</x:v>
+        <x:v>361.43</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>2679</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1664.37</x:v>
+        <x:v>1708.41</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>2680</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>100</x:v>
-[...11 lines deleted...]
-        <x:v>1280</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>2681</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>680</x:v>
+        <x:v>694.63</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>2682</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>2045.13</x:v>
+        <x:v>2162.15</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>2683</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>2684</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>290.37</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>2685</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>114</x:v>
-[...11 lines deleted...]
-        <x:v>227.51</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>2686</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>293.67</x:v>
+        <x:v>301.01</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>2687</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>447.82</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>2688</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>392.71</x:v>
+        <x:v>400.05</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>2689</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>275</x:v>
+        <x:v>297.34</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>2690</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>332</x:v>
+        <x:v>347.09</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>2691</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>341.16</x:v>
+        <x:v>348.5</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>2692</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>541.99</x:v>
+        <x:v>549.33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>2693</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>2592.74</x:v>
+        <x:v>2607.42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>2694</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>932</x:v>
+        <x:v>939.23</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>2695</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>1548</x:v>
+        <x:v>1563.49</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>2696</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>434</x:v>
+        <x:v>434.26</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>2697</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>152</x:v>
-[...11 lines deleted...]
-        <x:v>1496</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>2698</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>553</x:v>
+        <x:v>568.17</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>2699</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>512.55</x:v>
+        <x:v>519.89</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>2700</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>663.21</x:v>
+        <x:v>677.89</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>2701</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>609.49</x:v>
+        <x:v>624.17</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>2702</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>1261</x:v>
+        <x:v>1392.66</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>2703</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>173</x:v>
-[...11 lines deleted...]
-        <x:v>615</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>2704</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>1250</x:v>
+        <x:v>1257.26</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>2705</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>2706</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>821.91</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>2707</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>8615.17</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>2708</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>220.24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>2709</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>532.26</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>2710</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>2889.52</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>2711</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>346</x:v>
+        <x:v>356.16</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>2712</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>233.31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>2713</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>192.79</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>2714</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>205.72</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>2715</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>317.49</x:v>
+        <x:v>325.44</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>2716</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>171.93</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>2717</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>243.38</x:v>
+        <x:v>251.33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>2718</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>737.8</x:v>
+        <x:v>745.14</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>2719</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>287.48</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>2720</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>287.91</x:v>
+        <x:v>302.59</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>2721</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>287.91</x:v>
+        <x:v>295.25</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>2722</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>2496.01</x:v>
+        <x:v>2503.35</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>2723</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>647.46</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>2724</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>347</x:v>
+        <x:v>354.29</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>2725</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>935.08</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>2726</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>1025.15</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>2727</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>283.91</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>2728</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>983.17</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>2729</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>349.24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>2730</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>341.9</x:v>
+        <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>2731</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>365.79</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>2732</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>185.65</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>2733</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>255.45</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>2734</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>289.77</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>2735</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>2736</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>447.11</x:v>
+        <x:v>549.45</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>2737</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>463.17</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>2738</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>1100.05</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>2739</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>1511.55</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>2740</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>286.47</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>2741</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>939.28</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>2742</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>429.48</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>2743</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>398.39</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>2744</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>1302.61</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>2745</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G97" s="1">
         <x:v>1554.86</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>2746</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>1102.82</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>2747</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>1997.7</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>2748</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>2738.83</x:v>
+        <x:v>2782.87</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>2749</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>401.16</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>2750</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>3235.13</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>2751</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>3341.29</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>2752</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>279.28</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>2753</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>2754</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>349.24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>2755</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>2039.99</x:v>
+        <x:v>2062.01</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>2756</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>884.54</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>2757</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>445.8</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>2758</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>333</x:v>
-[...11 lines deleted...]
-        <x:v>274.76</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>2759</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>213.85</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>2760</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>2761</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>2762</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>882.2</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>2763</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>2004.13</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>2764</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>2765</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>438.08</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>2766</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>222.95</x:v>
+        <x:v>230.29</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>2767</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>1586.75</x:v>
+        <x:v>1608.77</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>2768</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>349.85</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>2769</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>341.9</x:v>
+        <x:v>356.58</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>2770</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>2017.28</x:v>
+        <x:v>2039.3</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>2771</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>372</x:v>
-[...11 lines deleted...]
-        <x:v>261.89</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>2772</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>275</x:v>
+        <x:v>297.05</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>2773</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>215</x:v>
+        <x:v>222.57</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>2774</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>243</x:v>
+        <x:v>250.66</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>2775</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>275</x:v>
+        <x:v>282.37</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>2776</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>217</x:v>
+        <x:v>224.6</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>2777</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>245</x:v>
+        <x:v>267.39</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>2778</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>1208</x:v>
+        <x:v>1223</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>2779</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>2780</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>240</x:v>
+        <x:v>240.32</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>2781</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>240</x:v>
+        <x:v>240.32</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>2782</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>240</x:v>
+        <x:v>240.32</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>2783</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>240</x:v>
+        <x:v>240.32</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>2784</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>275</x:v>
+        <x:v>311.73</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>2785</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>1487</x:v>
+        <x:v>1502.14</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>2786</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>257</x:v>
+        <x:v>286.18</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>2787</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>275.03</x:v>
+        <x:v>289.71</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>2788</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>275</x:v>
+        <x:v>289.71</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>2789</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>269</x:v>
+        <x:v>291.52</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>2790</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>1022</x:v>
+        <x:v>1044.4</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>2791</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>274</x:v>
+        <x:v>288.87</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>2792</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>774</x:v>
+        <x:v>817.88</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>2793</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>243</x:v>
+        <x:v>243.32</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>2794</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>387</x:v>
+        <x:v>416.89</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>2795</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>209</x:v>
+        <x:v>223.69</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>2796</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>950</x:v>
+        <x:v>964.93</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>2797</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>1445</x:v>
+        <x:v>1467.4</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>2798</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>341</x:v>
+        <x:v>348.03</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>2799</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>243</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>2800</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>269</x:v>
+        <x:v>284.18</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>2801</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>292</x:v>
+        <x:v>344.13</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>2802</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>209</x:v>
+        <x:v>231.03</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>2803</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>2632</x:v>
+        <x:v>2646.4</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>2804</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>214</x:v>
+        <x:v>250.71</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>2805</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>199</x:v>
+        <x:v>251.66</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>2806</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>1421</x:v>
+        <x:v>1435.73</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>2807</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>191</x:v>
+        <x:v>205.76</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>2808</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>209</x:v>
+        <x:v>231.03</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>2809</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>275</x:v>
+        <x:v>289.71</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>2810</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>181</x:v>
+        <x:v>195.94</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>2811</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>449</x:v>
+        <x:v>471.23</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>2812</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>269</x:v>
+        <x:v>284.18</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>2813</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G165" s="1">
-        <x:v>209</x:v>
+        <x:v>223.73</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>2814</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>209</x:v>
+        <x:v>223.73</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>2815</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G167" s="1">
-        <x:v>2874</x:v>
+        <x:v>2888.85</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>2816</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>524</x:v>
-[...11 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>2817</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>209</x:v>
+        <x:v>231.07</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>2818</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G170" s="1">
-        <x:v>265</x:v>
+        <x:v>272.35</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>2819</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G171" s="1">
-        <x:v>275</x:v>
+        <x:v>289.71</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>2820</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>341</x:v>
+        <x:v>348.39</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>2821</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>242</x:v>
+        <x:v>257.05</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>2822</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>243</x:v>
+        <x:v>265.34</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>2823</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>210</x:v>
+        <x:v>224.49</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>2824</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>311</x:v>
+        <x:v>325.67</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>2825</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>320</x:v>
+        <x:v>350.45</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>2826</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>2827</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>275</x:v>
+        <x:v>282.37</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>2828</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>968</x:v>
+        <x:v>990.25</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>2829</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>2310</x:v>
+        <x:v>2338.97</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>2830</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G182" s="1">
-        <x:v>237</x:v>
+        <x:v>266.3</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>2831</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="G183" s="1">
-        <x:v>275</x:v>
+        <x:v>304.39</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>2832</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>240</x:v>
+        <x:v>247.66</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>2833</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>274</x:v>
+        <x:v>281.53</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>2834</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>190</x:v>
+        <x:v>219.12</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>2835</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>305</x:v>
+        <x:v>334.44</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>2836</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>275</x:v>
+        <x:v>297.05</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>2837</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>243</x:v>
+        <x:v>265.34</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>2838</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>243</x:v>
+        <x:v>272.68</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>2839</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>275</x:v>
+        <x:v>304.39</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>2840</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>340</x:v>
+        <x:v>369.4</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>2841</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>243</x:v>
+        <x:v>265.34</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>2842</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>326</x:v>
+        <x:v>340.36</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>2843</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>353</x:v>
+        <x:v>367.7</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>2844</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>291</x:v>
+        <x:v>305.19</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>2845</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>243</x:v>
+        <x:v>272.68</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>2846</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>216</x:v>
+        <x:v>237.91</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>2847</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>275</x:v>
+        <x:v>289.71</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>2848</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>275</x:v>
+        <x:v>289.71</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>2849</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G201" s="1">
-        <x:v>214</x:v>
+        <x:v>243.49</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>2850</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>275</x:v>
+        <x:v>289.71</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>2851</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>240</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>2852</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>949</x:v>
+        <x:v>978.33</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>2853</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G205" s="1">
-        <x:v>320</x:v>
+        <x:v>334.35</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>2854</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="G206" s="1">
-        <x:v>275</x:v>
+        <x:v>282.37</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>2855</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>167</x:v>
+        <x:v>189.13</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>2856</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>2581</x:v>
+        <x:v>2603.27</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>2857</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>18779</x:v>
+        <x:v>18808.73</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>2858</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G210" s="1">
-        <x:v>489</x:v>
+        <x:v>496.61</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>2859</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G211" s="1">
-        <x:v>232</x:v>
+        <x:v>231.99</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>2860</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G212" s="1">
-        <x:v>548</x:v>
+        <x:v>548.11</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>2861</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>214</x:v>
+        <x:v>214.14</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>2862</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G214" s="1">
-        <x:v>275</x:v>
+        <x:v>275.03</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>2863</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>275</x:v>
+        <x:v>275.03</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>2864</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G216" s="1">
-        <x:v>243</x:v>
+        <x:v>243.32</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>2865</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>243</x:v>
+        <x:v>243.32</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>2866</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>263</x:v>
+        <x:v>277.69</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>2867</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G219" s="1">
-        <x:v>243</x:v>
+        <x:v>243.32</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>2868</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>243</x:v>
+        <x:v>243.32</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>2869</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>265</x:v>
+        <x:v>265.01</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>2870</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>275</x:v>
+        <x:v>275.03</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>2871</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>243</x:v>
+        <x:v>243.32</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>2872</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D224" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="D224" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>209</x:v>
+        <x:v>223.69</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>2873</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>265</x:v>
+        <x:v>265.01</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>2874</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>209</x:v>
+        <x:v>231.68</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>2875</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>213</x:v>
+        <x:v>212.97</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>2876</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G228" s="1">
-        <x:v>213</x:v>
+        <x:v>212.97</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>2877</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>209</x:v>
+        <x:v>209.05</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>2878</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>459</x:v>
+        <x:v>466.34</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>2879</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>470</x:v>
+        <x:v>470.27</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>2880</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>1611</x:v>
+        <x:v>1727.85</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>2881</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>275</x:v>
+        <x:v>289.71</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>2882</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>912</x:v>
+        <x:v>941.73</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>2883</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>1929</x:v>
+        <x:v>1957.9</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>2884</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G236" s="1">
-        <x:v>215</x:v>
+        <x:v>237.25</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>2885</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G237" s="1">
-        <x:v>235</x:v>
+        <x:v>242.77</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>2886</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>977</x:v>
+        <x:v>999.31</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>2887</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G239" s="1">
-        <x:v>228</x:v>
+        <x:v>242.99</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>2888</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G240" s="1">
-        <x:v>275</x:v>
+        <x:v>304.39</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>2889</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="G241" s="1">
-        <x:v>249</x:v>
+        <x:v>286.01</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>2890</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>1095</x:v>
+        <x:v>1146.65</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>2891</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>2892</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G244" s="1">
-        <x:v>562</x:v>
+        <x:v>576.24</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>2893</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G245" s="1">
         <x:v>328.72</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>2894</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G246" s="1">
         <x:v>256.89</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>2895</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>17838.17</x:v>
+        <x:v>17933.17</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>2896</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="G248" s="1">
         <x:v>476.82</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>2897</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="G249" s="1">
         <x:v>5171.41</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>2898</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>881.09</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>2899</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="G251" s="1">
         <x:v>282.63</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>2900</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>233.41</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>2901</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G253" s="1">
         <x:v>204.33</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>2902</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>6044.91</x:v>
+        <x:v>6139.91</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>2903</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G255" s="1">
         <x:v>420.02</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>2904</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="G256" s="1">
         <x:v>769.46</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>2905</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="G257" s="1">
         <x:v>224.71</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>2906</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>292.52</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>2907</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>290.42</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>2908</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>1778.31</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>2909</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="G261" s="1">
-        <x:v>1746.33</x:v>
+        <x:v>1841.33</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>2910</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="G262" s="1">
         <x:v>282.63</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>2911</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>259.88</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>2912</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="G264" s="1">
         <x:v>608.5</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>2913</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="G265" s="1">
         <x:v>999.43</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>2914</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="G266" s="1">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>2915</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>2916</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>3190.36</x:v>
+        <x:v>3285.36</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>2917</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>929.35</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>2918</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="G270" s="1">
-        <x:v>590.13</x:v>
+        <x:v>626.83</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>2919</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G271" s="1">
-        <x:v>449.53</x:v>
+        <x:v>478.89</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>2920</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="G272" s="1">
-        <x:v>280.77</x:v>
+        <x:v>310.13</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>2921</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G273" s="1">
-        <x:v>1092.9</x:v>
+        <x:v>1122.26</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>2922</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="G274" s="1">
-        <x:v>224.95</x:v>
+        <x:v>239.63</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>2923</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="G275" s="1">
-        <x:v>329.72</x:v>
+        <x:v>359.08</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>2924</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G276" s="1">
-        <x:v>789.84</x:v>
+        <x:v>819.2</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>2925</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="G277" s="1">
-        <x:v>751.59</x:v>
+        <x:v>780.95</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>2926</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="G278" s="1">
-        <x:v>296.61</x:v>
+        <x:v>311.29</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>2927</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="G279" s="1">
-        <x:v>232.46</x:v>
+        <x:v>247.14</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>2928</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G280" s="1">
-        <x:v>3269.42</x:v>
+        <x:v>3386.44</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>2929</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G281" s="1">
-        <x:v>1162.55</x:v>
+        <x:v>1184.57</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>2930</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="G282" s="1">
-        <x:v>368.52</x:v>
+        <x:v>390.54</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>2931</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="G283" s="1">
-        <x:v>217.84</x:v>
+        <x:v>247.2</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>2932</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>480.62</x:v>
+        <x:v>517.32</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>2933</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G285" s="1">
-        <x:v>244.5</x:v>
+        <x:v>259.18</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>2934</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="G286" s="1">
-        <x:v>394.77</x:v>
+        <x:v>409.45</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>2935</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G287" s="1">
-        <x:v>306.3</x:v>
+        <x:v>328.32</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>2936</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G288" s="1">
-        <x:v>217.61</x:v>
+        <x:v>239.63</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>2937</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="G289" s="1">
-        <x:v>217.61</x:v>
+        <x:v>239.63</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>2938</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G290" s="1">
-        <x:v>217.61</x:v>
+        <x:v>239.63</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>2939</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>889</x:v>
-[...11 lines deleted...]
-        <x:v>2526.95</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>2940</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>248.7</x:v>
+        <x:v>263.38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>2941</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G293" s="1">
-        <x:v>491.88</x:v>
+        <x:v>506.56</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>2942</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="G294" s="1">
-        <x:v>296.7</x:v>
+        <x:v>311.38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>2943</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="G295" s="1">
-        <x:v>402.58</x:v>
+        <x:v>417.26</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>2944</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="G296" s="1">
-        <x:v>217.2</x:v>
+        <x:v>239.22</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>2945</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G297" s="1">
-        <x:v>329.72</x:v>
+        <x:v>351.74</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>2946</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>414.04</x:v>
+        <x:v>443.4</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>2947</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="G299" s="1">
-        <x:v>628.77</x:v>
+        <x:v>636.11</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>2948</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="G300" s="1">
-        <x:v>554.52</x:v>
+        <x:v>576.54</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>2949</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="G301" s="1">
-        <x:v>375.13</x:v>
+        <x:v>389.81</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>2950</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="G302" s="1">
-        <x:v>297.27</x:v>
+        <x:v>311.95</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>2951</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="G303" s="1">
-        <x:v>360.52</x:v>
+        <x:v>367.86</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>2952</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G304" s="1">
-        <x:v>301.32</x:v>
+        <x:v>308.66</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>2953</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="G305" s="1">
-        <x:v>930</x:v>
+        <x:v>952.22</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>2954</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>929</x:v>
-[...11 lines deleted...]
-        <x:v>2137.38</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>2955</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G307" s="1">
-        <x:v>251.84</x:v>
+        <x:v>266.52</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>2956</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G308" s="1">
-        <x:v>1628.44</x:v>
+        <x:v>1657.8</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>2957</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="G309" s="1">
-        <x:v>251.84</x:v>
+        <x:v>288.54</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>2958</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="G310" s="1">
-        <x:v>1758.16</x:v>
+        <x:v>1780.18</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>2959</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="G311" s="1">
-        <x:v>245.93</x:v>
+        <x:v>260.61</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>2960</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="G312" s="1">
-        <x:v>274.25</x:v>
+        <x:v>296.27</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>2961</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G313" s="1">
-        <x:v>639.34</x:v>
+        <x:v>727.42</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>2962</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="G314" s="1">
-        <x:v>5641.45</x:v>
+        <x:v>5648.79</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>2963</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="G315" s="1">
-        <x:v>337.06</x:v>
+        <x:v>351.74</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>2964</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="G316" s="1">
-        <x:v>252.69</x:v>
+        <x:v>267.37</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>2965</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="G317" s="1">
-        <x:v>398.91</x:v>
+        <x:v>420.93</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>2966</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="G318" s="1">
-        <x:v>364.41</x:v>
+        <x:v>386.43</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>2967</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="G319" s="1">
-        <x:v>573.59</x:v>
+        <x:v>580.93</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>2968</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>970</x:v>
-[...11 lines deleted...]
-        <x:v>47233.78</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>2969</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="G321" s="1">
-        <x:v>658.39</x:v>
+        <x:v>680.41</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>2970</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="G322" s="1">
-        <x:v>1637.49</x:v>
+        <x:v>1659.51</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>2971</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="G323" s="1">
-        <x:v>253.27</x:v>
+        <x:v>275.29</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>2972</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="G324" s="1">
-        <x:v>3721.18</x:v>
+        <x:v>3750.54</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>2973</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="G325" s="1">
-        <x:v>1545.65</x:v>
+        <x:v>1575.01</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>2974</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G326" s="1">
-        <x:v>297.76</x:v>
+        <x:v>312.44</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>2975</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="G327" s="1">
-        <x:v>245.93</x:v>
+        <x:v>260.61</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>2976</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G328" s="1">
-        <x:v>203.16</x:v>
+        <x:v>225.18</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>2977</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G329" s="1">
-        <x:v>280.77</x:v>
+        <x:v>302.79</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>2978</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="G330" s="1">
-        <x:v>485.5</x:v>
+        <x:v>514.86</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>2979</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="G331" s="1">
-        <x:v>561.99</x:v>
+        <x:v>576.67</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>2980</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="G332" s="1">
-        <x:v>275.45</x:v>
+        <x:v>290.13</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>2981</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="G333" s="1">
-        <x:v>2893.27</x:v>
+        <x:v>2900.61</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>2982</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="G334" s="1">
-        <x:v>273.43</x:v>
+        <x:v>295.45</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>2983</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
+        <x:v>1007</x:v>
+      </x:c>
+      <x:c r="D335" s="0" t="s">
+        <x:v>1010</x:v>
+      </x:c>
+      <x:c r="E335" s="0" t="s">
+        <x:v>955</x:v>
+      </x:c>
+      <x:c r="F335" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
-      <x:c r="D335" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G335" s="1">
-        <x:v>2189.57</x:v>
+        <x:v>2211.59</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>2984</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="G336" s="1">
-        <x:v>1575.29</x:v>
+        <x:v>1597.31</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>2985</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="G337" s="1">
-        <x:v>354.02</x:v>
+        <x:v>368.7</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>2986</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1022</x:v>
-[...11 lines deleted...]
-        <x:v>653.71</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>2987</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="G339" s="1">
-        <x:v>245.93</x:v>
+        <x:v>260.61</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>2988</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="G340" s="1">
-        <x:v>194</x:v>
+        <x:v>208.61</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>2989</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1031</x:v>
-[...11 lines deleted...]
-        <x:v>3869.44</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>2990</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1035</x:v>
-[...11 lines deleted...]
-        <x:v>672.52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>2991</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="G343" s="1">
         <x:v>424.82</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>2992</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="G344" s="1">
         <x:v>451.21</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>2993</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1043</x:v>
-[...11 lines deleted...]
-        <x:v>378.27</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>2994</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>1539.78</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>2995</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="G347" s="1">
         <x:v>645.2</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>2996</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="G348" s="1">
         <x:v>1611.02</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>2997</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="G349" s="1">
         <x:v>455.25</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>2998</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="G350" s="1">
         <x:v>311.82</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>2999</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="G351" s="1">
         <x:v>1083.24</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>3000</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G352" s="1">
         <x:v>1833.72</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>3001</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="G353" s="1">
         <x:v>1494.45</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>3002</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="G354" s="1">
         <x:v>610.54</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>3003</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1076</x:v>
-[...11 lines deleted...]
-        <x:v>1164.77</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>3004</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>1076</x:v>
-[...11 lines deleted...]
-        <x:v>543.83</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>3005</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="G357" s="1">
         <x:v>2043.57</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>3006</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="G358" s="1">
         <x:v>1684.06</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>3007</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="G359" s="1">
         <x:v>1616.51</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>3008</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="G360" s="1">
         <x:v>610.54</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>3009</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="G361" s="1">
         <x:v>233.94</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>3010</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="G362" s="1">
         <x:v>1431.09</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>3011</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="G363" s="1">
         <x:v>299.9</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>3012</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="G364" s="1">
         <x:v>228.62</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>3013</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="G365" s="1">
         <x:v>279.37</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>3014</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>3015</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>3016</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>1112</x:v>
-[...11 lines deleted...]
-        <x:v>364.38</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>3017</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="G369" s="1">
         <x:v>6475.99</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>3018</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="G370" s="1">
         <x:v>856.91</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>3019</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="G371" s="1">
         <x:v>1383.06</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>3020</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="G372" s="1">
         <x:v>4175.96</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>3021</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="G373" s="1">
         <x:v>1361.4</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>3022</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="G374" s="1">
         <x:v>846.02</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>3023</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="G375" s="1">
         <x:v>821.32</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>3024</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="G376" s="1">
         <x:v>531.44</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>3025</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>3026</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>3027</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>3028</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>3029</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>3030</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>3031</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="G383" s="1">
         <x:v>245.37</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>3032</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="G384" s="1">
         <x:v>228.14</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>3033</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="G385" s="1">
         <x:v>188.45</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>3034</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="G386" s="1">
         <x:v>499.22</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>3035</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="G387" s="1">
-        <x:v>1109</x:v>
+        <x:v>1131.01</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>3036</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="G388" s="1">
-        <x:v>167.08</x:v>
+        <x:v>181.76</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>3037</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="G389" s="1">
-        <x:v>177.56</x:v>
+        <x:v>192.24</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>3038</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="G390" s="1">
-        <x:v>394</x:v>
+        <x:v>430.89</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:7">
       <x:c r="A391" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B391" s="0">
         <x:v>3039</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="G391" s="1">
-        <x:v>279.28</x:v>
+        <x:v>293.96</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:7">
       <x:c r="A392" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B392" s="0">
         <x:v>3040</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1173</x:v>
-[...11 lines deleted...]
-        <x:v>508.89</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:7">
       <x:c r="A393" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B393" s="0">
         <x:v>3041</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>1173</x:v>
-[...11 lines deleted...]
-        <x:v>888.74</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:7">
       <x:c r="A394" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B394" s="0">
         <x:v>3042</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="G394" s="1">
-        <x:v>379.88</x:v>
+        <x:v>409.24</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:7">
       <x:c r="A395" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B395" s="0">
         <x:v>3043</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="G395" s="1">
-        <x:v>230</x:v>
+        <x:v>258.95</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:7">
       <x:c r="A396" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B396" s="0">
         <x:v>3044</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="G396" s="1">
-        <x:v>800.59</x:v>
+        <x:v>917.61</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:7">
       <x:c r="A397" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B397" s="0">
         <x:v>3045</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="G397" s="1">
-        <x:v>302</x:v>
+        <x:v>331.62</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:7">
       <x:c r="A398" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B398" s="0">
         <x:v>3046</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="G398" s="1">
-        <x:v>700.31</x:v>
+        <x:v>714.99</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:7">
       <x:c r="A399" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B399" s="0">
         <x:v>3047</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="G399" s="1">
-        <x:v>990</x:v>
+        <x:v>1026.57</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:7">
       <x:c r="A400" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B400" s="0">
         <x:v>3048</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="G400" s="1">
-        <x:v>308.01</x:v>
+        <x:v>352.05</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:7">
       <x:c r="A401" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B401" s="0">
         <x:v>3049</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="G401" s="1">
-        <x:v>618</x:v>
+        <x:v>647.63</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:7">
       <x:c r="A402" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B402" s="0">
         <x:v>3050</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="G402" s="1">
-        <x:v>279.28</x:v>
+        <x:v>308.64</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:7">
       <x:c r="A403" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B403" s="0">
         <x:v>3051</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="G403" s="1">
-        <x:v>311.2</x:v>
+        <x:v>318.54</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:7">
       <x:c r="A404" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B404" s="0">
         <x:v>3052</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="G404" s="1">
-        <x:v>279.28</x:v>
+        <x:v>301.3</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:7">
       <x:c r="A405" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B405" s="0">
         <x:v>3053</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="G405" s="1">
-        <x:v>279.28</x:v>
+        <x:v>323.32</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:7">
       <x:c r="A406" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B406" s="0">
         <x:v>3054</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>1214</x:v>
-[...11 lines deleted...]
-        <x:v>237.79</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:7">
       <x:c r="A407" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B407" s="0">
         <x:v>3055</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="G407" s="1">
-        <x:v>2662.96</x:v>
+        <x:v>2684.98</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:7">
       <x:c r="A408" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B408" s="0">
         <x:v>3056</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="G408" s="1">
-        <x:v>279.28</x:v>
+        <x:v>286.62</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:7">
       <x:c r="A409" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B409" s="0">
         <x:v>3057</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="G409" s="1">
-        <x:v>1526.08</x:v>
+        <x:v>1540.76</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:7">
       <x:c r="A410" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B410" s="0">
         <x:v>3058</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="G410" s="1">
-        <x:v>1133</x:v>
+        <x:v>1177.5</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:7">
       <x:c r="A411" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B411" s="0">
         <x:v>3059</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="G411" s="1">
-        <x:v>226</x:v>
+        <x:v>232.89</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:7">
       <x:c r="A412" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B412" s="0">
         <x:v>3060</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="G412" s="1">
-        <x:v>196.18</x:v>
+        <x:v>218.2</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:7">
       <x:c r="A413" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B413" s="0">
         <x:v>3061</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="G413" s="1">
-        <x:v>279</x:v>
+        <x:v>301.3</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:7">
       <x:c r="A414" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B414" s="0">
         <x:v>3062</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="G414" s="1">
-        <x:v>568</x:v>
+        <x:v>597.52</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:7">
       <x:c r="A415" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B415" s="0">
         <x:v>3063</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="G415" s="1">
-        <x:v>713.55</x:v>
+        <x:v>728.23</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:7">
       <x:c r="A416" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B416" s="0">
         <x:v>3064</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="G416" s="1">
-        <x:v>833.79</x:v>
+        <x:v>841.13</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:7">
       <x:c r="A417" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B417" s="0">
         <x:v>3065</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="G417" s="1">
-        <x:v>2582.76</x:v>
+        <x:v>2604.78</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:7">
       <x:c r="A418" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B418" s="0">
         <x:v>3066</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="G418" s="1">
-        <x:v>279</x:v>
+        <x:v>301.3</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:7">
       <x:c r="A419" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B419" s="0">
         <x:v>3067</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="G419" s="1">
-        <x:v>436</x:v>
+        <x:v>472.39</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:7">
       <x:c r="A420" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B420" s="0">
         <x:v>3068</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="G420" s="1">
-        <x:v>268</x:v>
+        <x:v>289.81</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:7">
       <x:c r="A421" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B421" s="0">
         <x:v>3069</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="G421" s="1">
-        <x:v>371</x:v>
+        <x:v>385.89</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:7">
       <x:c r="A422" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B422" s="0">
         <x:v>3070</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="G422" s="1">
-        <x:v>221.83</x:v>
+        <x:v>236.51</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:7">
       <x:c r="A423" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B423" s="0">
         <x:v>3071</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="G423" s="1">
-        <x:v>927</x:v>
+        <x:v>941.98</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:7">
       <x:c r="A424" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B424" s="0">
         <x:v>3072</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="G424" s="1">
-        <x:v>408.56</x:v>
+        <x:v>423.24</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:7">
       <x:c r="A425" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B425" s="0">
         <x:v>3073</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="G425" s="1">
-        <x:v>511.66</x:v>
+        <x:v>526.34</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:7">
       <x:c r="A426" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B426" s="0">
         <x:v>3074</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="G426" s="1">
-        <x:v>1392.23</x:v>
+        <x:v>1414.25</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:7">
       <x:c r="A427" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B427" s="0">
         <x:v>3075</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="G427" s="1">
-        <x:v>268</x:v>
+        <x:v>282.47</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:7">
       <x:c r="A428" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B428" s="0">
         <x:v>3076</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="G428" s="1">
-        <x:v>311.2</x:v>
+        <x:v>318.54</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:7">
       <x:c r="A429" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B429" s="0">
         <x:v>3077</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="G429" s="1">
         <x:v>1770.47</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:7">
       <x:c r="A430" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B430" s="0">
         <x:v>3078</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="G430" s="1">
         <x:v>2004.32</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:7">
       <x:c r="A431" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B431" s="0">
         <x:v>3079</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="G431" s="1">
-        <x:v>4140.71</x:v>
+        <x:v>4148.05</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:7">
       <x:c r="A432" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B432" s="0">
         <x:v>3080</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="G432" s="1">
-        <x:v>1124</x:v>
+        <x:v>1153.42</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:7">
       <x:c r="A433" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B433" s="0">
         <x:v>3081</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="G433" s="1">
-        <x:v>775.74</x:v>
+        <x:v>812.44</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:7">
       <x:c r="A434" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B434" s="0">
         <x:v>3082</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="G434" s="1">
-        <x:v>2004.32</x:v>
+        <x:v>2041.02</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:7">
       <x:c r="A435" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B435" s="0">
         <x:v>3083</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="G435" s="1">
         <x:v>1529.26</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:7">
       <x:c r="A436" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="B436" s="0">
         <x:v>3084</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="G436" s="1">
-        <x:v>279.28</x:v>
+        <x:v>293.96</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>