--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc32978726ad24ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c60eda05426431f846e45602aa55aae.psmdcp" Id="R63470127e26447ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc9c58b45f74422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb5eac737d0a46babe6a5273db7c1684.psmdcp" Id="R18db820f3a9e440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -61,165 +61,189 @@
   <x:si>
     <x:t xml:space="preserve">COLE, DOUGLAS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. S1/2 SW SW 229-764 13 06S 12W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-02222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER%WINNIE MAE COOPER, LEO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 07 05S 14W 0.51 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06032-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIAL, JUNIOR </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NW COR NE NE NW 26 06S 15W 0.51 ACRES </x:t>
+    <x:t>NW COR NE NE NW 26 06S 15W 0.51 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRYAN DEWAYNE DIAL</x:t>
   </x:si>
   <x:si>
     <x:t>001-07863-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DISMUKE, JAMES L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">181-311 LOT 35 LEE'S FERRY LAND ADDITION 36 07S 13W </x:t>
+    <x:t>181-311 36 07S 13W 0 ACRES LOT 35 BLOCK  LEE'S FERRY LAND ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BETTY DISMUKE, NANCY KAREN DISMUKE</x:t>
   </x:si>
   <x:si>
     <x:t>380-00034-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ESTATE, MATHIOUS % RICHA MATHIOUS </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E792' S1/2 SW NE 12 06S 12W 12 ACRES </x:t>
+    <x:t xml:space="preserve">ESTATE%RICHA MATHIOUS, MATHIOUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E792' S1/2 SW NE 12 06S 12W 12 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOROTHY ANN MATHIOUS</x:t>
   </x:si>
   <x:si>
     <x:t>001-02191-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOGUE, DAVID B &amp; HAZEL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 NE NW 29 03S 11W 20 ACRES </x:t>
+    <x:t>E1/2 NE NW 29 03S 11W 20 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESLEY DAVID HOGUE, KRISTY D HOVER</x:t>
   </x:si>
   <x:si>
     <x:t>001-00118-001</x:t>
   </x:si>
   <x:si>
-    <x:t>ORT, CATHERINE, REVOC TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW NE - TRACT 1 15 05S 12W 10 ACRES </x:t>
+    <x:t xml:space="preserve">ORT REVOC TRUST, CATHERINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW NE - TRACT 1 15 05S 12W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BERNADETTE ANN ORT, MARTIN EDWARD ORT</x:t>
   </x:si>
   <x:si>
     <x:t>001-01804-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PURPLE LOTUS TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E2/3 LOT 12 &amp; 13 222-245 BLOCK 046 ORIGINAL TOWN OF SHERIDAN ADDITION 10 05S 13W </x:t>
+    <x:t xml:space="preserve">LOTUS TRUST, PURPLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E2/3 LOT 12 &amp; 13 222-245 10 05S 13W 0 ACRES LOT  BLOCK 046 ORIGINAL TOWN OF SHERIDAN ADDITION CITY  SD 37C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICAN EXPRESS NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>700-00229-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHOPTAW, WALTER;PRESTON;BRENT;JONES, BRANDI </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW1/4 SW1/4 19 04S 14W 0.16 ACRES </x:t>
+    <x:t>PT SW1/4 SW1/4 19 04S 14W 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRESTON MCCORD SHOPTAW, BRENTON WADE SHOPTAW, BRANDIE LYNN SHOPTAW-JONES, ARVEST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-05754-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT W1/2 SW SW 185-303 19 04S 14W 0.15 ACRES </x:t>
+    <x:t>PT W1/2 SW SW 185-303 19 04S 14W 0.15 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-05763-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW SW 185-303 19 04S 14W 0.11 ACRES </x:t>
+    <x:t>PT SW SW 185-303 19 04S 14W 0.11 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-05753-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 594' SE SE EX .29 A &amp; EX 6 A &amp; EX 6 A 216-11 24 04S 15W 0.84 ACRES </x:t>
+    <x:t>N 594' SE SE EX .29 A &amp; EX 6 A &amp; EX 6 A 216-11 24 04S 15W 0.84 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06957-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N 594' SE SE 24 04S 15W 4.8 ACRES </x:t>
+    <x:t>PT N 594' SE SE 24 04S 15W 4.8 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06957-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE BEG NE COR SES E S 40' FOR POB W 93'N 40' W 1262.7' 24 04S 15W 6 ACRES </x:t>
+    <x:t>PT SE SE BEG NE COR SES E S 40' FOR POB W 93'N 40' W 1262.7' 24 04S 15W 6 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06958-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE BEG SW COR SES E N 628.2' FOR POB E 21 0' N 111'E 735 24 04S 15W 13.45 ACRES </x:t>
+    <x:t>PT SE SE BEG SW COR SES E N 628.2' FOR POB E 21 0' N 111'E 735 24 04S 15W 13.45 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06961-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE 223-216 24 04S 15W 3.87 ACRES </x:t>
+    <x:t>PT SE SE 223-216 24 04S 15W 3.87 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06963-001</x:t>
   </x:si>
   <x:si>
     <x:t>SMIRL, ARTHUR T % NORMA NASH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 W1/2 W1/2 SW NW 36 03S 14W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05634-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SNYDER, FRANK A &amp; LINDA BLACK </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 8 BLOCK 001 CLEARWATER EST SEC 1 ADDITION 05 05S 11W </x:t>
+    <x:t xml:space="preserve">SNYDER &amp; LINDA BLACK, FRANK A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 05 05S 11W 0 ACRES LOT 8 BLOCK 001 CLEARWATER EST SEC 1 ADDITION CITY  SD 37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COUNTERTOP WORLD, LLC, SCOTT P FRELUND II, JENNIFER SNYDER</x:t>
   </x:si>
   <x:si>
     <x:t>110-00008-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TARVER, MARVIN &amp; THOMAS R DELAUGHTER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 14 166-80 PRAGUE ADDITION 11 05S 12W 1.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>260-00008-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRING</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ABLES, JERRY B </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARLINGTON DR LOT 961 BLOCK 00F DIAMONDHEAD BLOCK "F" ADDITION 28 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>DIAMOND HEAD POA</x:t>
   </x:si>
@@ -508,59 +532,50 @@
   <x:si>
     <x:t xml:space="preserve">*LEWALLEN ST* PT NW NE CONTIG 046-00119-000, RURAL METES &amp; BOUND ADDITION 11 06S 19W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>046-00118-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ECHOLS, NORMA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*303 BAYSHORE DR* LOT 4 BLOCK A TWIN TREES ADDITION 23 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-02003-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EDMONSON, DANIEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">820 MARIGOLD ST (REPLAT) LOT 9 BLOCK 145 PURDY ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-02014-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ENGLISH, JENNIFER </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ENNIS, KEITH KEON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">223 BANKS ST LOT 3 BLOCK 51 BROOMFIELD ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03032-000</x:t>
   </x:si>
   <x:si>
     <x:t>EUODOUTAI INVESTMENT LLC D/B/A LIAH LANDS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1424 BRYANT ST*  E 32' LOTS 1-2 BLOCK 4, BLOCK 4 BRYANT'S 1ST ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03192-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FITZHUGH, CLAUDIA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*433 COUNTRY CLUB RD* PT SW NW RURAL METES &amp; BOUND ADDITION 17 05S 16W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, LONO/ROLLA FIRE DIST., BAPTIST HEALTH MED CENTER, ROBERT FITZHUGH</x:t>
@@ -847,59 +862,62 @@
   <x:si>
     <x:t>MASSIVE INVESTMENTS OPERATING CO. LLC%YADDIEL GALDO</x:t>
   </x:si>
   <x:si>
     <x:t>700-03617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LACKEY, MONROE </x:t>
   </x:si>
   <x:si>
     <x:t>*1473 S WALCO RD* PT NE1/4 SE1/4 RURAL METES &amp; BOUND ADDITION 28 04S 17W 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-01277-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANGLEY, JERRY GREG &amp; CANDICE CH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">605 DIVISION ST LOT 13-15 BLOCK 9 MOLINE ADDITION 15 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-04445-000</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">PROPERTIES, LEMAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>26547 S HIGHWAY 67 33 04S 17W 0 ACRES LOT 5-6 BLOCK  THORNTONS S/D 1 ADDITION CITY  SD MS0-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>024-01394-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>LEMAY PROPERTIES</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">26547 S HIGHWAY 67 LOT 5-6 THORNTONS S/D 1 ADDITION 33 04S 17W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>*HIGHWAY 67* S100' OF LOTS 11-12; W 8' OF S, THORNTONS S/D 3 ADDITION 33 04S 17W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-01398-000</x:t>
   </x:si>
   <x:si>
     <x:t>*HIGHWAY 67* LOTS 5-6; S100' LOTS 7 THRU 9, THORNTONS S/D 2 ADDITION 33 04S 17W 0.46 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-01396-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*HIGHWAY 67* LOTS 1 THRU 8; W 8' OF LOT 9, THORNTONS S/D 5 ADDITION 33 04S 17W 3.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>024-01403-000</x:t>
   </x:si>
   <x:si>
     <x:t>LINGO, WILLIAM R; SHAUNA J LINGO</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1128 E HIGHLAND AVE LOT 12 BLOCK 5 ROSS ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-05152-000</x:t>
@@ -1084,50 +1102,53 @@
   <x:si>
     <x:t>NEXT MILLENNIUM PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*MORNINGSTAR DR* PT N1/2 NE NW CONTIG 633-0301, MAGNET COVE CITY ADDITION 25 03S 18W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SIMMONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>820-01080-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORWOOD, CHRISTINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*391 SAVANNAH LN* PT NW NW 12 04S 16W 4.7 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>GLEN ROSE FIRE DISTRICT, TAMMY KESTER</x:t>
   </x:si>
   <x:si>
     <x:t>014-00219-000</x:t>
   </x:si>
   <x:si>
+    <x:t>*NEW DIXSONVILLE RD* PT NW NW CONTIG 014-00219-000 12 04S 16W 13.470 ACRES LOT  BLOCK   ADDITION CITY  SD 030-R</x:t>
+  </x:si>
+  <x:si>
     <x:t>GLEN ROSE FIRE DISTRICT, TAMMY KESTER, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>014-00217-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*SAVANNAH LN* PT NW1/4 NW1/4 12 04S 16W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00221-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*325 SAVANNAH LN* PT NW1/4 NW1/4 12 04S 16W 1.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00220-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*NEW DIXSONVILLE RD*  PT NW1/4 NW1/4 12 04S 16W 7.6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00214-000</x:t>
   </x:si>
   <x:si>
     <x:t>*NEW DIXSONVILLE RD* PT NW NW NO CONTIG LAND, 12 04S 16W 0.28 ACRE</x:t>
@@ -1276,59 +1297,50 @@
   <x:si>
     <x:t>BANK OZK, ALISHA HUSH, CITY OF MALVERN</x:t>
   </x:si>
   <x:si>
     <x:t>700-03676-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RUSSELL, MIKE </x:t>
   </x:si>
   <x:si>
     <x:t>*BROWN TRL* PT NE NW NW RURAL METES &amp; BOUND ADDITION 26 04S 18W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>034-00144-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCHURDEVIN, CHRISTELLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INDEPENDENCE LOT 175 BLOCK 00B DIAMONDHEAD BLOCK "B" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-13072-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SHAMHART, REBECCA ANN; BRANDON SHAMHART</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SHARP, DAVID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1319 E SULLENBERGER AVE* W 4.6' LOT 4; LOT 5; E 18' LOT BLOCK 4 PRATT ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>TIFFANY SHARISE KENNEDY, GREGORY MONTANA KENNEDY</x:t>
   </x:si>
   <x:si>
     <x:t>700-04730-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHEETS, SUE HELEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHINOOK W LOT 1 POINT CEDAR ESTATES ADDITION 19 05S 21W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>AARON J SHEETS, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>665-30001-009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIDERS, LEONARD </x:t>
@@ -1348,62 +1360,50 @@
   <x:si>
     <x:t>633-13076-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURK, MARY </x:t>
   </x:si>
   <x:si>
     <x:t>*3366 SAND RD* PT N1/2 SW SE RURAL METES &amp; BOUND ADDITION 1 04S 17W 0.49 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-00025-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VALENTINE, DREWEY A &amp; KATHRYN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*CENTRAL AVE* PT NW NW RURAL METES &amp; BOUND ADDITION 14 04S 20W 1.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>ENTERGY ARK-ROW</x:t>
   </x:si>
   <x:si>
     <x:t>054-00018-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VENT, JAMES </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WALKER, MICHAEL DEAN &amp; LAURA ALLYSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*147 MCNANNA PL* PT NE RURAL METES &amp; BOUND ADDITION 17 04S 21W 14.85 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>FARM CREDIT SERVICES OF WESTERN AR FCLA, COMMISSIONER OF REVENUES, 70-WEST FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>064-00061-009</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALTON, ROBERT CHRIS &amp; SYLVIA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*9343 HIGHWAY 9* PT NW SE; PT FRL SW NE RURAL METES &amp; BOUND ADDITION 29 05S 16W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>LONO/ROLLA FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>015-00342-000</x:t>
   </x:si>
   <x:si>
     <x:t>*9337 HIGHWAY 9* PT NE SE RURAL METES &amp; BOUND ADDITION 29 05S 16W 1 ACRE</x:t>
@@ -1684,81 +1684,72 @@
   <x:si>
     <x:t>001-21700-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHORT, JOYCE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW PERRYVILLE CITY ACREA ADDITION 03 04N 17W 1.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>850-10012-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEAVER, DESTIN &amp; TABITHA </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW, Beginning at the NW corner of said NW NW, thence S 88 degrees 30 minutes 33 seconds E along the north boundary of the said NW NW a distance of 466.69 feet; thence leaving the said N boundary, S 01 degrees 36 minutes 42 seconds W a distance of 466.69 feet; thence N 88 degrees 30 minutes 33 seconds W a distance of 466.69 feet to the W boundary of the said NW NW; thence N 01 degrees 36 minutes 42 seconds E along the said W boundary, a distance of 466.69 feet to the point of beginning. 13 05N 15W 5 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIRST SECURITY BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>001-04000-014</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WELLS JR, JOHN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WESTLAKE, WILLIAM JOHN &amp; BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW, Commence at a pomt  462 feet N and 210 feet E of  the SW corner of said SW NW  thence run N 168 feet, thence  S 47 degrees 45' E 250 feet  along a road, thence leaving  road run W 185 feet to the point of beginning. 09 04N 17W 0.36 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 7R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEIDRE WILLIAMS, </x:t>
   </x:si>
   <x:si>
     <x:t>001-18612-001</x:t>
   </x:si>
   <x:si>
     <x:t>SALINE</x:t>
   </x:si>
   <x:si>
-    <x:t>ABELS PROPERTIES GROUP LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2022-023145 LOT 38 RIVERSIDE HILLS PH I ADDITION 30 01S 17W </x:t>
+    <x:t xml:space="preserve">PROPERTIES GROUP LLC, ABELS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022-023145 30 01S 17W 0 ACRES LOT 38 BLOCK  RIVERSIDE HILLS PH I ADDITION CITY  SD 180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CROWS FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>272-00538-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ABINGTON, MARTIN T </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 2 BLOCK 3 LETRISTA ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA</x:t>
   </x:si>
   <x:si>
     <x:t>616-00046-000</x:t>
   </x:si>
   <x:si>
     <x:t>ALETHYAH CLEANING LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-027847 LOT 2 BLOCK 4 OLIETE ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>656-00024-000</x:t>
   </x:si>
@@ -1789,108 +1780,120 @@
   <x:si>
     <x:t xml:space="preserve">ALVES, ADRIANO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-019588 LOT 18 BLOCK 6 MARIA ADDITION 20 01S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>619-01149-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-020361 LOT 26 BLOCK 5 SALDANA ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>720-00133-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANDERSON, STEPHEN CRAIG </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-015856 LOT 2 BLOCK 8 CALAHORRA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>452-00120-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ARCH STREET MINI MART PROPERTIES LLC</x:t>
-[...2 lines deleted...]
-    <x:t>S208' W50' E258' NWSE 2018-002606 7 02S 12W 0.24 ACRE</x:t>
+    <x:t xml:space="preserve">STREET MINI MART PROPERTIES LLC, ARCH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S208' W50' E258' NWSE 2018-002606 7 02S 12W 0.24 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-00292-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW SE 2016-001735 7 02S 12W 1.08 ACRES </x:t>
+    <x:t>PT SW SE 2016-001735 7 02S 12W 1.08 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, CHARMAINE BAILEY, CENTENNIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-00297-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2016-001735 LOT 5,6,7 DUNCAN ADDITION 7 02S 12W </x:t>
+    <x:t>2016-001735 7 02S 12W 0 ACRES LOT 5,6,7 BLOCK  DUNCAN ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>091-00016-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2018-002606 LOT 8 DUNCAN ADDITION 7 02S 12W </x:t>
+    <x:t>2018-002606 7 02S 12W 0 ACRES LOT 8 BLOCK  DUNCAN ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>091-00017-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARCHOICE, LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2014-4584 LOT 3 BLOCK 4 SABIOTE ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>708-00044-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ARKANSAS ASPHALTMAN LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW 2021-024485 31 02S 12W 3.01 ACRES </x:t>
+    <x:t xml:space="preserve">ASPHALTMAN LLC, ARKANSAS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW 2021-024485 31 02S 12W 3.01 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANDREW MAURICE QUINN, JOURDAN LEIGH QUINN, TONYA ESTES LEFLORE-DOUGLAS, CHRISTOPHER CHADWICK DOUGLAS</x:t>
   </x:si>
   <x:si>
     <x:t>001-00899-002</x:t>
   </x:si>
   <x:si>
     <x:t>ASH GREEN PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-021877 LOT 11 BLOCK 22 DIAMANTE ADDITION 18 01S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>506-00404-000</x:t>
   </x:si>
   <x:si>
-    <x:t>AULT, BRIAN ADAM &amp; ABIGAIL MARIE AULT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2011-72826 LOT 2 RED OAK ACRES ADDITION 20 01S 13W </x:t>
+    <x:t xml:space="preserve">AULT &amp; ABIGAIL MARIE AULT, BRIAN ADAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-72826 20 01S 13W 0 ACRES LOT 2 BLOCK  RED OAK ACRES ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, STEPHEN LOCKWOOD, NOAH LOCKWOOD</x:t>
   </x:si>
   <x:si>
     <x:t>264-00002-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, BOBBY L &amp; DORIS E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">236-795 LOT 14 BLOCK 3 JARDINERO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>600-00054-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BALUCH, AFTAB &amp; TAHIRA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2007-54520 LOT 8 BLOCK 9 BENEVENTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRING VILLAGE POA</x:t>
   </x:si>
   <x:si>
     <x:t>428-00113-000</x:t>
   </x:si>
@@ -1981,243 +1984,267 @@
   <x:si>
     <x:t>436-00022-000</x:t>
   </x:si>
   <x:si>
     <x:t>BARNES, IONA VIVIAN &amp; D E MARKS &amp; K A BARNES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">353-472 LOT 22 BLOCK 10 PAMPLONA ADDITION 4 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, KEVIN ANTHONY BARNES</x:t>
   </x:si>
   <x:si>
     <x:t>672-00235-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARRETT, DAMION &amp; TENISHA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-58416 LOT 6 BLOCK 2 JUBILEO ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>604-00036-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BATES, WILLARD &amp; TAWANA % TAWANA D PENNER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2004-63459 LOT 46 RANCHETTE HOMES ADDITION 19 01S 13W </x:t>
+    <x:t xml:space="preserve">BATES%TAWANA D PENNER, WILLARD &amp; TAWANA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2004-63459 19 01S 13W 0 ACRES LOT 46 BLOCK  RANCHETTE HOMES ADDITION CITY  SD 257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERS, INC., US BANK NATIONAL ASSOCIATION, VAK M100 FUND, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>810-70546-000</x:t>
   </x:si>
   <x:si>
     <x:t>BECHER &amp; MOSES ENERPRISES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-028178 LOT 3 BLOCK 4 MIGUEL ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>632-00041-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BECK, DESSIE MERLE % JACQUELINE BECK</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT LOT 21  359-133 LOT PT 21 BLOCK 2 WATSON MANOR ADDITION 1 02S 15W </x:t>
+    <x:t xml:space="preserve">BECK%JACQUELINE BECK, DESSIE MERLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 21  359-133 1 02S 15W 0 ACRES LOT PT 21 BLOCK 2 WATSON MANOR ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN ROBERT BECK, JR</x:t>
   </x:si>
   <x:si>
     <x:t>800-74226-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLINGS, RON &amp; SUE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1997-28391 LOT 1 BLOCK 7 TALAVAN ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>748-00100-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BIRD, FRANCIS EDWIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2001-70273 LOT 5 BLOCK 3 GRECO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, CHERYL KAY BIRD</x:t>
   </x:si>
   <x:si>
     <x:t>588-00054-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLACK, WOODROW W JR &amp; MADELINE J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">361-388 LOT 3 PARKWOOD ADDITION 15 02S 15W </x:t>
+    <x:t>361-388 15 02S 15W 0 ACRES LOT 3 BLOCK  PARKWOOD ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF BENTON, HEATHER MICHELLE CARROLL, JOHN SWAIN, CASEY BRIGHTEN BLACK</x:t>
   </x:si>
   <x:si>
     <x:t>800-57004-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BLAND, MICHAEL W &amp; SARA R, LC: LONITA SYLANOUVONG</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2003-58027 LOT 6 RED OAK HILLS ADDITION 35 01S 13W </x:t>
+    <x:t xml:space="preserve">BLAND LC: LONITA SYLANOUVONG, MICHAEL W &amp; SARA R </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2003-58027 35 01S 13W 0 ACRES LOT 6 BLOCK  RED OAK HILLS ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, HINEPHET SYLANOUVONG</x:t>
   </x:si>
   <x:si>
     <x:t>265-00006-000</x:t>
   </x:si>
   <x:si>
     <x:t>BOSCH, PAUL L &amp; EUGENIA CO-TRUSTEES P BOX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2006-89778 LOT 7 BLOCK 4 ESPECTRO ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, DANIEL WILLIAM BOSCH</x:t>
   </x:si>
   <x:si>
     <x:t>536-00037-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOWDEN, RODNEY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2010-64876 LOT 18 ROYAL OAK MANOR ADDITION 24 01S 13W </x:t>
+    <x:t>2010-64876 24 01S 13W 0 ACRES LOT 18 BLOCK  ROYAL OAK MANOR ADDITION CITY  SD 740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, DFA, NEXTGEAR CAPITAL, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>281-00017-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYETTE, MATTHEW CURTIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE NW 2016-019242 13 02S 15W 0.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>805-19869-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYKIN, JERALD L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">396-678 LOT 12 BLOCK 2 PROMESA ADDITION 13 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>686-00051-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BRACY, MELINDA L REVOCABLE TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2020-015311 LOT 230 ROYAL OAK MANOR ADDITION 24 01S 13W </x:t>
+    <x:t xml:space="preserve">BRACY REVOCABLE TRUST, MELINDA L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020-015311 24 01S 13W 0 ACRES LOT 230 BLOCK  ROYAL OAK MANOR ADDITION CITY  SD 740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, BRIAN KEITH BRACY</x:t>
   </x:si>
   <x:si>
     <x:t>281-00206-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRADLEY, ROBERT W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-003449 LOT 20 BLOCK 2 MONTEZ ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, RYAN P BRADLEY</x:t>
   </x:si>
   <x:si>
     <x:t>640-00028-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, DAVID </x:t>
   </x:si>
   <x:si>
-    <x:t>E 50' S410' W551' NW SW 2018-001038 36 01S 15W 0.5 ACRE</x:t>
+    <x:t>E 50' S410' W551' NW SW 2018-001038 36 01S 15W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA</x:t>
   </x:si>
   <x:si>
     <x:t>805-14827-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRINSFIELD, WILLARD &amp; MARIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2020-029724 LOT 9 BLOCK 4 SAN PABLO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>728-00059-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROOKS, VICTORIA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2002-67659 LOT 9R ANGEL COURT II ADDITION 7 02S 12W 16.18 ACRES </x:t>
+    <x:t>2002-67659 7 02S 12W 16.18 ACRES LOT 9R BLOCK  ANGEL COURT II ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>011-00015-000</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, A M % CHALRES R BROWN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLOCK 7 SORPRESA ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>744-00112-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015246 LOT 8 BLOCK 8 CALDERON ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>456-00133-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015247 LOT 10 BLOCK 4 LA VIEJO ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>608-00079-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015245 LOT 19 BLOCK 4 LA VIEJO ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>608-00088-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015248 LOT 9 BLOCK 2 QUIJOTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>688-00042-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, DONALD P </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE SE 83-86 PROBATE 2019-020260 3 03S 16W 0.86 ACRE</x:t>
+    <x:t>PT NE SE 83-86 PROBATE 2019-020260 3 03S 16W 0.86 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TURTLE CREEK FIRE DISTRICT, ALICIA ANN BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>001-12449-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, LOUIS D </x:t>
   </x:si>
   <x:si>
     <x:t>E130' W200' E660' NWNE N OF SHOBE ROAD 2021-007100 26 01S 14W 0.06 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TRUSHA WAGHELA</x:t>
   </x:si>
   <x:si>
     <x:t>840-13727-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, SAMUEL H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">325-101 LOT 12 BLOCK 4 FONSAGRADA ADDITION 14 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>560-00090-000</x:t>
   </x:si>
@@ -2242,210 +2269,213 @@
   <x:si>
     <x:t>CAMPA SERVICES INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-032421 LOT 15 BLOCK 8 ESTANCIA ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>544-00127-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-033521 LOT 3 BLOCK 3 PONCE DE LEON ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>680-00075-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-028813 LOT 11 BLOCK 3 REATA ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>700-00077-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CANNON, BONNIE &amp; EARL J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 48 ROYAL OAK TERRACE ADDITION 24 01S 13W </x:t>
+    <x:t>. 24 01S 13W 0 ACRES LOT 48 BLOCK  ROYAL OAK TERRACE ADDITION CITY  SD 740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, LINDA JANE COOK</x:t>
   </x:si>
   <x:si>
     <x:t>283-00044-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CARPENTE, ABRAHAM, JR</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CARTER, MARK </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW SE LOT 20 BLK E PINE GROVE ADDN 2013-111127 31 01S 13W 1.62 ACRES </x:t>
+    <x:t>PT SW SE LOT 20 BLK E PINE GROVE ADDN 2013-111127 31 01S 13W 1.62 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-01623-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 2018-014549 17 02S 14W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>820-02662-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-024766 LOT 12 BLOCK 1 SHERWOOD FOREST ADDITION 20 01S 14W </x:t>
   </x:si>
   <x:si>
     <x:t>840-08811-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 1 EMERALD MOUNTAIN ADDITION 20 01S 13W </x:t>
+    <x:t>2021-022262 20 01S 13W 0 ACRES LOT 1 BLOCK  EMERALD MOUNTAIN ADDITION CITY  SD 255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANNON HILLS REC</x:t>
   </x:si>
   <x:si>
     <x:t>880-01701-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 86 EMERALD MOUNTAIN PH 3 ADDITION 19 01S 13W </x:t>
+    <x:t>2021-022262 19 01S 13W 0 ACRES LOT 86 BLOCK  EMERALD MOUNTAIN PH 3 ADDITION CITY  SD 255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANNON HILLS REC, SHANNON HILLS FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>880-01786-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 89 EMERALD MOUNTAIN PH 3 ADDITION 19 01S 13W </x:t>
+    <x:t>2021-022262 19 01S 13W 0 ACRES LOT 89 BLOCK  EMERALD MOUNTAIN PH 3 ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01789-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 7 EMERALD MOUNTAIN ADDITION 20 01S 13W </x:t>
+    <x:t>2021-022262 20 01S 13W 0 ACRES LOT 7 BLOCK  EMERALD MOUNTAIN ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01707-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 28 EMERALD MOUNTAIN ADDITION 20 01S 13W </x:t>
+    <x:t>2021-022262 20 01S 13W 0 ACRES LOT 28 BLOCK  EMERALD MOUNTAIN ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01728-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 29 EMERALD MOUNTAIN ADDITION 20 01S 13W </x:t>
+    <x:t>2021-022262 20 01S 13W 0 ACRES LOT 29 BLOCK  EMERALD MOUNTAIN ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01729-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 33 EMERALD MOUNTAIN ADDITION 20 01S 13W </x:t>
+    <x:t>2021-022262 20 01S 13W 0 ACRES LOT 33 BLOCK  EMERALD MOUNTAIN ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01733-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 48 EMERALD MOUNTAIN PH 2 ADDITION 19 01S 13W </x:t>
+    <x:t>2021-022262 19 01S 13W 0 ACRES LOT 48 BLOCK  EMERALD MOUNTAIN PH 2 ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01748-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2020-010304 LOT 60 EMERALD MOUNTAIN PH 2 ADDITION 19 01S 13W </x:t>
+    <x:t>2020-010304 19 01S 13W 0 ACRES LOT 60 BLOCK  EMERALD MOUNTAIN PH 2 ADDITION CITY  SD 255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANNON HILLS REC, SHANON HILLS FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>880-01760-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2020-010304 LOT 61 EMERALD MOUNTAIN PH 2 ADDITION 19 01S 13W </x:t>
+    <x:t>2020-010304 19 01S 13W 0 ACRES LOT 61 BLOCK  EMERALD MOUNTAIN PH 2 ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01761-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2020-010304 LOT 62 EMERALD MOUNTAIN PH 2 ADDITION 19 01S 13W </x:t>
+    <x:t>2020-010304 19 01S 13W 0 ACRES LOT 62 BLOCK  EMERALD MOUNTAIN PH 2 ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01762-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 123 EMERALD MOUNTAIN PH 5 ADDITION 19 01S 13W </x:t>
+    <x:t>2021-022262 19 01S 13W 0 ACRES LOT 123 BLOCK  EMERALD MOUNTAIN PH 5 ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01823-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 150 EMERALD MOUNTAIN PH 5 ADDITION 19 01S 13W </x:t>
+    <x:t>2021-022262 19 01S 13W 0 ACRES LOT 150 BLOCK  EMERALD MOUNTAIN PH 5 ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-01850-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 111 PARKWAY MEADOWS PH 3 ADDITION 30 01S 13W </x:t>
+    <x:t>2021-022262 30 01S 13W 0 ACRES LOT 111 BLOCK  PARKWAY MEADOWS PH 3 ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-03000-111</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-022262 LOT 133 PARKWAY MEADOWS PH 3 ADDITION 30 01S 13W </x:t>
+    <x:t>2021-022262 30 01S 13W 0 ACRES LOT 133 BLOCK  PARKWAY MEADOWS PH 3 ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>880-03000-133</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT N1/2 SE 2022-027911 33 02S 14W 10.17 ACRES </x:t>
+    <x:t>PT N1/2 SE 2022-027911 33 02S 14W 10.17 ACRES LOT  BLOCK   ADDITION CITY  SD 140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHAW FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-05900-006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE NW 2018-014550 35 02S 14W 3.73 ACRES </x:t>
+    <x:t>PT SE NW 2018-014550 35 02S 14W 3.73 ACRES LOT  BLOCK   ADDITION CITY  SD 140</x:t>
   </x:si>
   <x:si>
     <x:t>001-05932-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CASH, BILLY R &amp; ROSIE N </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT W 200' OF E 1000' OF FRL NW SW 225-096 12 02S 13W 1.13 ACRES </x:t>
+    <x:t>PT W 200' OF E 1000' OF FRL NW SW 225-096 12 02S 13W 1.13 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, TONI RAEANN EICHEL, KENNY RAY CASH</x:t>
   </x:si>
   <x:si>
     <x:t>001-02194-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CASTILLO, JOSEFINA FLORES </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2015-28154 LOT 26 SOUTH POINT I ADDITION 1 02S 13W </x:t>
+    <x:t>2015-28154 1 02S 13W 0 ACRES LOT 26 BLOCK  SOUTH POINT I ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>320-00026-000</x:t>
   </x:si>
   <x:si>
     <x:t>CGT FARM MANAGEMENT LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-015055 LOT 14 BLOCK 5 SALDANA ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>720-00121-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHESHIRE, HELEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">304-756 LOT 3 BLOCK 4 OLIETE ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, CARY EDWARD CHESHIRE, ROBERT GARRISON CHESHIRE, RODNEY GLENN CHESHIRE</x:t>
   </x:si>
   <x:si>
     <x:t>656-00025-000</x:t>
   </x:si>
@@ -2467,126 +2497,135 @@
   <x:si>
     <x:t>624-00161-000</x:t>
   </x:si>
   <x:si>
     <x:t>CONERLY, SONJI % BEVERLY BLYTHE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2018-021549 LOT 8 BLOCK 7 BARLOVENTO ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, RODNEY JEROME CONERLY, JR</x:t>
   </x:si>
   <x:si>
     <x:t>424-00098-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2018-021548 LOT 4 BLOCK 6 CABIDA ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, RODNEY J CONERLY, JR</x:t>
   </x:si>
   <x:si>
     <x:t>448-00075-000</x:t>
   </x:si>
   <x:si>
-    <x:t>COOK, CHRISTOPHER A &amp; SHERRY R COOK &amp; CA</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT E1/2 SE 2009-33035 13 03S 16W 1 ACRES </x:t>
+    <x:t xml:space="preserve">COOK &amp; SHERRY R COOK &amp; CA, CHRISTOPHER A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT E1/2 SE 2009-33035 13 03S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRENDA L HUTCHESON</x:t>
   </x:si>
   <x:si>
     <x:t>900-02746-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOK, LOUIS III </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-031457 LOT 7 BLOCK 5 ALENTEJO ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>384-00075-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER, JAMES H JR &amp; JOAN V </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">352-475 LOT 5 BLOCK 4 BRILLIANTE ADDITION 13 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>442-00069-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRABBE, JOHN R &amp; CAROLYN SUE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">337 - 037 LOT 3 BLOCK 10 CALDERON ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>456-00159-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSS, PAMELA DENISE </x:t>
   </x:si>
   <x:si>
-    <x:t>2019-020240 LOT 9 CHERYLWOOD ACRES ADDITION 20 01S 13W 0.86 ACRE</x:t>
+    <x:t>2019-020240 20 01S 13W 0.86 ACRES LOT 9 BLOCK  CHERYLWOOD ACRES ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>042-00009-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRUTCHFIELD, KERRI M &amp; KEN M </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NW SE &amp; PT SW SE 2007-83197 30 02S 12W 1 ACRE</x:t>
+    <x:t>PT NW SE &amp; PT SW SE 2007-83197 30 02S 12W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT #11, IBERIA BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-00880-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DANIELS, ANGELA Q </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2014-44206 LOT 4 BLOCK 3 CLOUD ADDITION 14 02S 15W </x:t>
+    <x:t>2014-44206 14 02S 15W 0 ACRES LOT 4 BLOCK 3 CLOUD ADDITION CITY  SD 82</x:t>
   </x:si>
   <x:si>
     <x:t>800-12605-000</x:t>
   </x:si>
   <x:si>
     <x:t>DARK SCORPION LABS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-016840 LOT PARCEL B WESTPOINTE NORTH PH II ADDITION 16 01S 14W </x:t>
   </x:si>
   <x:si>
     <x:t>840-11501-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DARNELL, STAN &amp; SHANNON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2012-1096 LOT 6 HOLLYWOOD HEIGHTS ADDITION 21 01S 13W </x:t>
+    <x:t>2012-1096 21 01S 13W 0 ACRES LOT 6 BLOCK  HOLLYWOOD HEIGHTS ADDITION CITY  SD 255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NATIONAL BANK OF ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>880-02059-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE OLIVEIRA, TIAGO SOUZA LOBAO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-031434 LOT 8 BLOCK 5 ZAFIRO ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>772-00103-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEEDS, MARION H &amp; ELIZABETH K </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">277-186 LOT 8 BLOCK 1 BOLIVAR ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>440-00008-000</x:t>
   </x:si>
   <x:si>
     <x:t>DEMATOS, ADILSON &amp; ARAUJO FERREIRA</x:t>
   </x:si>
@@ -2662,96 +2701,75 @@
   <x:si>
     <x:t xml:space="preserve">2005-52055 LOT 3 BLOCK 2 PINTUERERO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>676-00028-000</x:t>
   </x:si>
   <x:si>
     <x:t>EAST CAMDEN GOLF COURSE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1995-7999 LOT 16 BLOCK 1 BOLIVAR ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>440-00016-000</x:t>
   </x:si>
   <x:si>
     <x:t>EGLEY, ROBERT M &amp; WILMA L % PATI EGLEY-TOOPS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">331-469 LOT 13 BLOCK 8 GRECO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>588-00153-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">EICHAKER, HERB &amp; SHIRLEY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ELDREDGE, EDGAR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-008529 LOT 9 BLOCK 2 FONSAGRADA ADDITION 14 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>560-00035-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAIRGREEN FIELDS TRUST</x:t>
-[...2 lines deleted...]
-    <x:t>PT SW SE 2022-015199 35 01S 15W 0.03 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SE 2022-015199 35 01S 15W 0.03 ACRES LOT  BLOCK   ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLADYS KAYE MORRIS</x:t>
   </x:si>
   <x:si>
     <x:t>805-14184-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FARR, AADRYN, AVION FARR &amp; KANEISHA FARR % AADRYN K FARR</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FERNANDEZ, JESSICA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2004-93853 LOT 34 DEPRIEST ACRES ADDITION 24 01S 13W </x:t>
+    <x:t>2004-93853 24 01S 13W 0 ACRES LOT 34 BLOCK  DEPRIEST ACRES ADDITION CITY  SD 740</x:t>
   </x:si>
   <x:si>
     <x:t>082-00034-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FILHO, GUILHERME ROMERO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-011621 LOT 12 BLOCK 6 REATA ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>700-00167-000</x:t>
   </x:si>
   <x:si>
     <x:t>FINCAUS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-021073 LOT 2 BLOCK 11 BENEVENTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>428-00149-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-021076 LOT 3 BLOCK 11 BENEVENTE ADDITION 5 01S 18W </x:t>
   </x:si>
@@ -2845,84 +2863,90 @@
   <x:si>
     <x:t>FLATIRON REALTY HOLDINGS LLC % STOCKBRIDGE CAPITAL LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2016-021963 LOT 1 BLOCK 6 SAN PABLO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>728-00092-000</x:t>
   </x:si>
   <x:si>
     <x:t>FLEISCHHAUER, KATHLEEN TRUSTEE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1996-26922 LOT 1 BLOCK 3 PONCE DE LEON ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, KARL F ROSE, DAVID M ROSE, LORRAL A CAHILL</x:t>
   </x:si>
   <x:si>
     <x:t>680-00073-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FLEMING, ADRIAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE SW 2008-7981 4 03S 16W 1.17 ACRES </x:t>
+    <x:t>PT NE SW 2008-7981 4 03S 16W 1.17 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TURTLE CREEK FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-12492-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FONSECA, YVONNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-29483 LOT 1 BLOCK 8 MARINERO ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>620-00161-000</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAT INVESTMENTS LTD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-013211 LOT 23 BLOCK 9 BENEVENTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>428-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-013210 LOT 25 BLOCK 9 BENEVENTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>428-00130-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRANKLIN, EARNEST &amp; BRENDA WILKINS RICHAR</x:t>
-[...2 lines deleted...]
-    <x:t>S 145'OF N 580'OF E 300' OF FRL NE NE 2017-020409 1 01S 14W 1 ACRE</x:t>
+    <x:t xml:space="preserve">FRANKLIN &amp; BRENDA WILKINS RICHAR, EARNEST </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 145'OF N 580'OF E 300' OF FRL NE NE 2017-020409 1 01S 14W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLORIA STEPHENS-JONES</x:t>
   </x:si>
   <x:si>
     <x:t>001-03305-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRANKLIN, FRED &amp; OLIEVA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">330 - 662 LOT 22 BLOCK 7 CALDERON ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>456-00109-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FUSTE, ANA MARIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2008-7865 LOT 24 BLOCK 5 PAMPLONA ADDITION 4 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>672-00134-000</x:t>
   </x:si>
   <x:si>
     <x:t>FX AMERICAN GROUP LLC</x:t>
   </x:si>
@@ -3016,51 +3040,54 @@
   <x:si>
     <x:t>760-00017-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOOD STARAMERICA LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-002670 LOT 8 BLOCK 18 DIAMANTE ADDITION 18 01S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>506-00350-000</x:t>
   </x:si>
   <x:si>
     <x:t>GOODS &amp; THINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-023420 LOT 4 BLOCK 2 ANDORRA ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>396-00016-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GORTNEY, ROBERT &amp; PATTY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2023-008619 LOT 13 KILLDEER ADDITION 21 02S 13W </x:t>
+    <x:t>2023-008619 21 02S 13W 0 ACRES LOT 13 BLOCK  KILLDEER ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARDIS FIRE DISTRICT, CALVALRY SPV I, LLC, PORTFOLIO RECOVERY ASSOCIATES, LLC, MIDLAND CREDIT MANAGEMENT, CAPITAL ONE, N.A., BANK OF AMERICA</x:t>
   </x:si>
   <x:si>
     <x:t>164-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREEN, MELVIN &amp; LORRAINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">243-190 LOT 6 BLOCK 4 CALAHORRA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, BARNEY PAUL GREEN</x:t>
   </x:si>
   <x:si>
     <x:t>452-00055-000</x:t>
   </x:si>
   <x:si>
     <x:t>GREENWOOD, BILL, INTER VIVOS REVOCABLE TR % GREG GREENWOOD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2010-42085 LOT 2 BLOCK 18 CURANDERO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>496-00213-000</x:t>
   </x:si>
@@ -3103,126 +3130,138 @@
   <x:si>
     <x:t xml:space="preserve">341-244 LOT 6 BLOCK 4 SERGIO ADDITION 13 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>738-00066-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAREWOOD, ADRIAN A &amp; KATHYANNE R MYERES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-8666 LOT 18 BLOCK 5 SERGIO ADDITION 14 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>738-00101-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAROON, DANISH MOHAMMED </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-015087 LOT 13 BLOCK 4 DOSEL ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>516-00101-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HARPER, JERRY O &amp; LINDA J % BARRY E &amp; HOLLY BARNES</x:t>
-[...2 lines deleted...]
-    <x:t>PT S1/2 NW 17 02S 15W 0.23 ACRE</x:t>
+    <x:t xml:space="preserve">HARPER%BARRY E &amp; HOLLY BARNES, JERRY O &amp; LINDA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 NW 17 02S 15W 0.23 ACRES LOT  BLOCK   ADDITION CITY  SD 80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TURTLE CREEK FIRE DISTRICT, HOLLY HARPER-BARNES</x:t>
   </x:si>
   <x:si>
     <x:t>001-09093-000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS &amp; JANE HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-021885 LOT 7 BLOCK 7 MONTEZ ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>640-00191-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARRIS, PEGGY L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE SW 2016-006756 36 02N 17W 1.26 ACRES </x:t>
+    <x:t>PT NE SW 2016-006756 36 02N 17W 1.26 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARON FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-12897-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARVEY, JASON W &amp; NICOLE K </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1999-20633 LOT 8 BLOCK 15 ESTANCIA ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>544-00247-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HASSETT, MICHAEL &amp; TAMMY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NW SE 1998-831 7 03S 14W 0.89 ACRE</x:t>
+    <x:t>PT NW SE 1998-831 7 03S 14W 0.89 ACRES LOT  BLOCK   ADDITION CITY  SD 140</x:t>
   </x:si>
   <x:si>
     <x:t>001-06157-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HERNANDEZ, LUIS &amp; MIRNA Y </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-83162 LOT 1 BLOCK 8 CURANDERO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>496-00088-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL, TED &amp; SHARON G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">369-327 LOT 40 BLOCK 5 BALTANAS ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>416-00112-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILTON, JOYCE ANN </x:t>
   </x:si>
   <x:si>
-    <x:t>PT FRL S1/2 NE NW 1999-30930 6 02S 12W 0.25 ACRE</x:t>
+    <x:t>PT FRL S1/2 NE NW 1999-30930 6 02S 12W 0.25 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, DELLA LOUISE GOSSETT, LEWIS ALLEN HAGGARD, BOBBY WAYNE HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>001-00153-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOGUE, CHARLES C </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2000-06321 LOT 27 GENTLE ACRES ADDITION 22 02S 13W </x:t>
+    <x:t>2000-06321 22 02S 13W 0 ACRES LOT 27 BLOCK  GENTLE ACRES ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARDIS FIRE DISTRICT, JAMES LEE HOGUE</x:t>
   </x:si>
   <x:si>
     <x:t>119-00027-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLMES, CHARLES L &amp; JULIA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">326-501 LOT 22 BLOCK 7 BALTANAS ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>416-00155-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOQ, RABEYA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-113022 LOT 3 BLOCK 3 RASO ADDITION 4 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>692-00023-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOUSTON, DONALD E &amp; LAURA A % RENEE CARTWRIGHT</x:t>
   </x:si>
@@ -3319,255 +3358,276 @@
   <x:si>
     <x:t>692-00042-000</x:t>
   </x:si>
   <x:si>
     <x:t>IRVINE, ROBERT B TRUSTEE % GEORGE W IRVINE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-86728 LOT 12 BLOCK 8 MURILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, JUDITY BOZIGIAN IRVINE</x:t>
   </x:si>
   <x:si>
     <x:t>644-00223-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACOBS, RICKY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-032408 LOT 17 BLOCK 9 ECUESTRE ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>520-00106-000</x:t>
   </x:si>
   <x:si>
-    <x:t>JAMES HOLDINGS LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2022-000422 LOT 55 LE SAGE ADDITION 6 02S 14W </x:t>
+    <x:t xml:space="preserve">HOLDINGS LLC, JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022-000422 6 02S 14W 0 ACRES LOT 55 BLOCK  LE SAGE ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALEM FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>184-00025-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2022-000422 LOT 57 LE SAGE ADDITION 6 02S 14W </x:t>
+    <x:t>2022-000422 6 02S 14W 0 ACRES LOT 57 BLOCK  LE SAGE ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>184-00027-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2022-000422 LOT 53 &amp; 54 LE SAGE ADDITION 6 02S 14W </x:t>
+    <x:t>2022-000422 6 02S 14W 0 ACRES LOT 53 &amp; 54 BLOCK  LE SAGE ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>184-00024-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JENNINGS, BRYAN CODY &amp; SHAWNA MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 6 SW 2014-68449 31 02S 15W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-09649-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, QUENTIN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Lot PT BLK 6  2010-95913 BLOCK 6 CLOUD ADDITION 14 02S 15W </x:t>
+    <x:t>Lot PT BLK 6  2010-95913 14 02S 15W 0 ACRES LOT  BLOCK 6 CLOUD ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF BENTON, DFA, IRS</x:t>
   </x:si>
   <x:si>
     <x:t>800-12646-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot S 50' OF 17  2010-103716 BLOCK 3 GINGLES ADDITION 14 02S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>800-26693-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, DANNY K &amp; CONNIE S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2010-11032 LOT 23 MEADOW VIEW ADDITION 11 02S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>800-46060-000</x:t>
   </x:si>
   <x:si>
-    <x:t>JUBILEE INVESTMENT PROPERTY LLC</x:t>
-[...2 lines deleted...]
-    <x:t>PT SE NE 2017-013751 7 02S 12W 0.69 ACRE</x:t>
+    <x:t xml:space="preserve">INVESTMENT PROPERTY LLC, JUBILEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NE 2017-013751 7 02S 12W 0.69 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, CENTENNIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-00253-001</x:t>
   </x:si>
   <x:si>
-    <x:t>PT SE NE 2017-013751 7 02S 12W 0.31 ACRE</x:t>
+    <x:t>PT SE NE 2017-013751 7 02S 12W 0.31 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>001-00253-012</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KARAMBELLAS, NICHOLAS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 6 SORPRESA ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, MICHAEL TODD KARAMBELLAS</x:t>
   </x:si>
   <x:si>
     <x:t>744-00094-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEEN, JACK LESTER </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 LOT 2 FRL NW 1995-35922 19 01S 15W 1.47 ACRES </x:t>
+    <x:t>PT E1/2 LOT 2 FRL NW 1995-35922 19 01S 15W 1.47 ACRES LOT  BLOCK   ADDITION CITY  SD 80</x:t>
   </x:si>
   <x:si>
     <x:t>001-08028-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KELLEY, HEATHER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-013189 LOT 19 BLOCK 3 ZARAGOZA ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>776-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t>KHSS INTERNATIONAL LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2018-024456 LOT 5 BLOCK 3 JARDINERO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>600-00045-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2018-024457 LOT 5 BLOCK 4 JARDINERO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>600-00081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2019-019360 LOT 22 BLOCK 6 JUBILEO ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>604-00141-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2019-019361 LOT 18 BLOCK 2 PINTUERERO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>676-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2019-019362 LOT 13 BLOCK 2 PONCE DE LEON ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>680-00065-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIRKES, WILLIAM &amp; BETTY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S200' E220' N469' W915'NESE 2002-34097 4 02S 12W 1.02 ACRES </x:t>
+    <x:t>S200' E220' N469' W915'NESE 2002-34097 4 02S 12W 1.02 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, RTO NATIONAL, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-00072-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KLOSS, BETTY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 SW 1998-22032 35 01N 16W 3.95 ACRES </x:t>
+    <x:t>PT E1/2 SW 1998-22032 35 01N 16W 3.95 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALEM FIRE DISTRICT, BRANDY MICHELLE WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>001-10766-000</x:t>
   </x:si>
   <x:si>
     <x:t>KOINOBORI LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-013621 LOT 9 BLOCK 3 CALAHORRA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>452-00041-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-013620 LOT 10 BLOCK 3 CALAHORRA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>452-00042-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KOON, GENE &amp; PATSY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NW, PT LOT 25-TRACT 2 11 02S 12W 1.2 ACRES </x:t>
+    <x:t>PT NE NW, PT LOT 25-TRACT 2 11 02S 12W 1.2 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, BRENT PICKENS KOON, TIFFANY JEAN KOON-JAMES, ALLEN GRAY, NATURE LAND PROPERTY OWNERS ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>001-00508-013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KOON, GENE P </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SW, PT LOT 25 - TRACT 2 2009-87902 2 02S 12W 3.8 ACRES </x:t>
+    <x:t>PT SE SW, PT LOT 25 - TRACT 2 2009-87902 2 02S 12W 3.8 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>001-00002-049</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KUHR, WILLIAM &amp; LYDIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 34 BLOCK 1 COLLADO ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>476-00034-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KUMAR, ASHOK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2012-43736 LOT 19 BLOCK 4 SALDANA ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>720-00106-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAMUEL, FLOYD J &amp; NELLIE S </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">1998-48906 LOT 42 MAPLE CRK-SOUTHLAND ACRE ADDITION 13 02S 12W 1.87 ACRES </x:t>
+    <x:t>1998-48906 13 02S 12W 1.87 ACRES LOT 42 BLOCK  MAPLE CRK-SOUTHLAND ACRE ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAPLE CREEK IMPROVEMENT DISTRICT, EAST END FIRE DISTRICT, AMY LINN LAMUEL, FLOYD JOSEPH LAMUEL, III</x:t>
   </x:si>
   <x:si>
     <x:t>199-00515-000</x:t>
   </x:si>
   <x:si>
     <x:t>LAND TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2020-028314 LOT 2 BLOCK 4 ALEGRIA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>380-00084-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2020-028315 LOT 9 BLOCK 2 MURILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>644-00042-000</x:t>
   </x:si>
   <x:si>
     <x:t>LITTLE ALAMITO PROPERTY GROUP LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2018-014628 LOT 15 BLOCK 5 MESERO ADDITION 31 01N 18W </x:t>
   </x:si>
@@ -3697,72 +3757,78 @@
   <x:si>
     <x:t xml:space="preserve">2022-017535 LOT 2 BLOCK 1 MIGUEL ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>632-00002-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MATATA, FABRICE NZANZU </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2019-019293 LOT 17 BLOCK 2 ENCANTADO ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>526-00074-000</x:t>
   </x:si>
   <x:si>
     <x:t>MATTHEWS BROTHERS PAINTING</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2007-29650 LOT 3 BLOCK 6 ZARAGOZA ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>776-00095-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MAY, WAYNE EDWARD % SANDY SIMPSON</x:t>
-[...2 lines deleted...]
-    <x:t>PT SE NW 271-561 11 02S 15W 0.32 ACRE</x:t>
+    <x:t xml:space="preserve">MAY%SANDY SIMPSON, WAYNE EDWARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NW 271-561 11 02S 15W 0.32 ACRES LOT  BLOCK   ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF BENTON, DONNIE PAUL MAY, DEBORAH LYNN MAY-HOOKER</x:t>
   </x:si>
   <x:si>
     <x:t>805-18568-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCDERMOTT, DANIEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW, N OF RD 2021-028810 15 01S 14W 0.04 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>840-11705-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCELROY, TED &amp; PAULINE </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NW SW 341-278 4 03S 15W 1.58 ACRES</x:t>
+    <x:t>PT NW SW 341-278 4 03S 15W 1.58 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J.D. COLE, PAULA CROOK</x:t>
   </x:si>
   <x:si>
     <x:t>001-09811-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCFADIN, DENNIS &amp; GAYNELL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2000-23338 LOT 6 BLOCK 6 ALEGRIA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, CARMEN MCFADIN</x:t>
   </x:si>
   <x:si>
     <x:t>380-00123-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MELFUND </x:t>
   </x:si>
   <x:si>
     <x:t>2016-011442 LOT 15 BLOCK 14 LADERA ADDITION 7 01S 17W 0.52 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>605-00345-000</x:t>
   </x:si>
@@ -3934,71 +4000,59 @@
   <x:si>
     <x:t>684-00063-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OF SOUTH FLORIDA INC, VICO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-138681 LOT 13 BLOCK 8 MURILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>644-00224-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">O'HARA, PAUL F </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2009-60816 LOT 2 BLOCK 6 DIAMANTE ADDITION 13 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>506-00112-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ORENDER, JOHN MATTHEW &amp; SANDRA J </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2021-014939 LOT 7 BLOCK 12 SPEERS ADDITION 11 02S 15W </x:t>
+    <x:t>2021-014939 11 02S 15W 0 ACRES LOT 7 BLOCK 12 SPEERS ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERS, INC., FIRST OPTION MORTGAGE, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>800-67831-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PALACIOS, DANIEL SALAZAR </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>PARKER, DAVID &amp; LAKEN HARRELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-031444 LOT 2 BLOCK 1 PAMPLONA ADDITION 4 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>672-00002-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAZINI, MARCOS ROBERTO TIRAPELLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-029567 LOT 4 BLOCK 3 FLETANTE ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>556-00063-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEARSON, JOHN &amp; IRENE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">05-01S-18W  LOT 6 BLOCK 11 CURANDERO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, MATTHEW ERIC PEARSON, JULIE BREAUX PEARSON, JOHN ERIC PEARSON III</x:t>
@@ -4282,144 +4336,159 @@
   <x:si>
     <x:t>496-00104-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RANEY, APRIL </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 115' X 200' 2022-023646 35 01S 15W 0.53 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>805-14133-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RECKTENWALD, RICHARD &amp; CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">269-403 LOT 9 BLOCK 3 CICLAMOR ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>468-00070-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REID, DONNIE &amp; JOAN </x:t>
   </x:si>
   <x:si>
-    <x:t>N150' OF NW NW,W OF RD 1998-21931 28 01S 13W 0.1 ACRE</x:t>
+    <x:t>N150' OF NW NW,W OF RD 1998-21931 28 01S 13W 0.1 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, CITIBANK, N.A.</x:t>
   </x:si>
   <x:si>
     <x:t>001-01438-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NE 1998-21931 29 01S 13W 2.71 ACRES </x:t>
+    <x:t>PT NE NE 1998-21931 29 01S 13W 2.71 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>001-01522-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REID, DONNIE G &amp; JOAN </x:t>
   </x:si>
   <x:si>
-    <x:t>E120 OF SESE S OR RD 217-618 20 01S 13W 0.06 ACRE</x:t>
+    <x:t>E120 OF SESE S OR RD 217-618 20 01S 13W 0.06 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>001-01008-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REYNOLDS, SHANNON L &amp; RACHEL D </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">1998-18027 LOT 2 BONNIE VIEW ADDITION 20 01S 13W </x:t>
+    <x:t>1998-18027 20 01S 13W 0 ACRES LOT 2 BLOCK  BONNIE VIEW ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>023-00002-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RHOADS, JERRY W &amp; BRENDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">262-520 LOT 77 MAPLE CREEK FARMS ADDITION 15 02S 12W 3 ACRES </x:t>
+    <x:t>262-520 15 02S 12W 3 ACRES LOT 77 BLOCK  MAPLE CREEK FARMS ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, CLIFF PACKER BONDS, INC., CONNIE L ELLIOTT</x:t>
   </x:si>
   <x:si>
     <x:t>199-00092-000</x:t>
   </x:si>
   <x:si>
-    <x:t>RHODES, HERBERT R &amp; BRIDGET A HENRY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">393-481 LOT 96 WOODLAND CCE ADDITION 25 01S 14W </x:t>
+    <x:t xml:space="preserve">RHODES &amp; BRIDGET A HENRY, HERBERT R </x:t>
+  </x:si>
+  <x:si>
+    <x:t>393-481 25 01S 14W 0 ACRES LOT 96 BLOCK  WOODLAND CCE ADDITION CITY  SD 257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL JOSEPH HENRY, BRIANNA N HENRY, AMBER CHRISTINE HENRY</x:t>
   </x:si>
   <x:si>
     <x:t>810-90096-000</x:t>
   </x:si>
   <x:si>
     <x:t>RMQ HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-140464 LOT 9 BLOCK 1 LA VIEJO ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>608-00009-000</x:t>
   </x:si>
   <x:si>
-    <x:t>ROBERSON, TRACY &amp; GARY R MYRICK SR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2017-011357 LOT 74 BRYANT ESTATES IV ADDITION 4 02S 13W </x:t>
+    <x:t xml:space="preserve">ROBERSON &amp; GARY R MYRICK SR, TRACY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2017-011357 4 02S 13W 0 ACRES LOT 74 BLOCK  BRYANT ESTATES IV ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SARDIS FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>030-00074-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERTS, RANDELL </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NW 2010-100732 15 02S 13W 1 ACRE</x:t>
+    <x:t>PT NE NW 2010-100732 15 02S 13W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>001-02368-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NW 2010-100732 15 02S 13W 2.13 ACRES </x:t>
+    <x:t>PT NW NW 2010-100732 15 02S 13W 2.13 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>001-02368-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROCKEFELLER, STEVEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2007-52598 LOT 12 BLOCK 7 MURILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>644-00190-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROLLANS, DIANNE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S150' E30' NW SW 1998-39698 10 02S 15W 0.1 ACRES </x:t>
+    <x:t>S150' E30' NW SW 1998-39698 10 02S 15W 0.1 ACRES LOT  BLOCK   ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF BENTON, STEPHEN EDWARD ROLLANS, MEGAN MARIE LEWIS, ADAM D ROLLANS</x:t>
   </x:si>
   <x:si>
     <x:t>805-17749-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROSA, FELIPE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-018979 LOT 4 BLOCK 5 BELLEZA ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>426-00044-000</x:t>
   </x:si>
   <x:si>
     <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-009358 LOT 53 BLOCK 1 SALDANA ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>720-00053-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROUSSEL, VIRGINIA </x:t>
   </x:si>
@@ -4432,68 +4501,62 @@
   <x:si>
     <x:t>RUFF, D NILES &amp; ELMA L TRUSTEES % S MCGUIRE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">342-431 LOT 16 BLOCK 3 CRESTA ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, GWEN R RUFF</x:t>
   </x:si>
   <x:si>
     <x:t>488-00058-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RUGER, DONALD D &amp; KATHY C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">367-765 LOT 4 BLOCK 7 PERFECTO ADDITION 12 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, CATHEY SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>674-00101-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RUSSELL, CARYOL &amp; KANDYCE BEHNKE-BLANCO </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2022-017353 LOT 83 FOREST COVE 1 ADDITION 21 01S 14W </x:t>
+    <x:t xml:space="preserve">RUSSELL &amp; KANDYCE BEHNKE-BLANCO, CARYOL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022-017353 21 01S 14W 0 ACRES LOT 83 BLOCK  FOREST COVE 1 ADDITION CITY  SD 253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARKANSAS FEDERAL</x:t>
   </x:si>
   <x:si>
     <x:t>840-05100-083</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SALAZAR-PACHECOS, DANIEL </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SAMPAIO, ADRIANO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-028204 LOT 16 BLOCK 7 MARIA ADDITION 20 01S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>619-01169-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANCHEZ, JAMIE A &amp; LEIDY A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-91891 LOT 13 BLOCK 1 FAISAN ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>548-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANCHEZ, JAMIE E &amp; LEIDY A % JAMIE A &amp; LEIDY A SANCHEZ </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-91889 LOT 14 BLOCK 6 CAMISA ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>460-00085-000</x:t>
@@ -4510,93 +4573,99 @@
   <x:si>
     <x:t>SANTO VALE IMPORT LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015197 LOT 19 BLOCK 1 PADILLA ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>668-00019-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-014260 LOT 1 BLOCK 1 RONQUILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>704-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANTOS, JOSENILTON OLIVEIRA, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-013205 LOT 5 BLOCK 9 ALEGRIA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>380-00170-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SCALLION, STEVE O &amp; PAT MCMINN </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SE NE 29 02S 14W 0.51 ACRES </x:t>
+    <x:t xml:space="preserve">SCALLION &amp; PAT MCMINN, STEVE O </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NE 29 02S 14W 0.51 ACRES LOT  BLOCK   ADDITION CITY  SD 140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHAW FIRE DISTRICT, ANDREA KAREN SCALLION, LEE ALAN SCALLION, BENJAMIN TED SCALLION</x:t>
   </x:si>
   <x:si>
     <x:t>001-05764-011</x:t>
   </x:si>
   <x:si>
-    <x:t>SCALLION, STEVE O &amp; PAT SCALLION MCMINN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW 2002-24073 28 02S 14W 3.25 ACRES </x:t>
+    <x:t xml:space="preserve">SCALLION &amp; PAT SCALLION MCMINN, STEVE O </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 2002-24073 28 02S 14W 3.25 ACRES LOT  BLOCK   ADDITION CITY  SD 140</x:t>
   </x:si>
   <x:si>
     <x:t>001-05725-000</x:t>
   </x:si>
   <x:si>
     <x:t>SCAR INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-000157 LOT 8 BLOCK 11 DIAMANTE ADDITION 13 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>506-00210-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCHLEDER, RONALD H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1995-7201 LOT 2 BLOCK 3 TALAVAN ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, JOHN R SCHLEDER, CAROL BABBS, RICK TROY SCHLEDER, BRAD ADAM SCHLEDER, LENA SUE SCHLEDER</x:t>
   </x:si>
   <x:si>
     <x:t>748-00043-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SCOTT, ALMA LEE JONES % ALMA LEE HALL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE NE 1998-10523 1 01S 14W 1 ACRES </x:t>
+    <x:t xml:space="preserve">SCOTT%ALMA LEE HALL, ALMA LEE JONES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE NE 1998-10523 1 01S 14W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIDICOM, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-03295-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHALLUE, LAWRENCE &amp; C V </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 18 BLOCK 5 PAMPLONA ADDITION 4 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>672-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHEAD, JAMES A &amp; ETTA A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">334-317 LOT 3 BLOCK 3 PADILLA ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, THOMAS EDWARD SHEAD, FREDERICK BERNARD SHEAD, LISA SHANDELL SHEAD, NATHANIEL SHEAD, COREY A SHEAD</x:t>
   </x:si>
   <x:si>
     <x:t>668-00068-000</x:t>
   </x:si>
@@ -4648,105 +4717,99 @@
   <x:si>
     <x:t>560-00080-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-024253 LOT 13 BLOCK 2 JUBILEO ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>604-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-024255 LOT 36 BLOCK 2 OJOS ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>652-00045-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMON, GEORGE T JR &amp; TRESSIE C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2001-08547 LOT 24 BLOCK 6 LADERA ADDITION 17 01S 17W 0.35 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>605-00172-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SIMPSON, TERRY &amp; BRENDA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SINGLETON, BETTY L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">337-276 LOT 8 BLOCK 1 PAMPLONA ADDITION 4 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, WILLIAM WINFIELD SINGLETON</x:t>
   </x:si>
   <x:si>
     <x:t>672-00008-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, KENNETH E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2004-26562 LOT 18 BLOCK 7 ESPECTRO ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, CAROLYN CLARK SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>536-00085-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, TINA S </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT W1/2 NE SE, E OF HWY 2005-100263 6 02S 12W 0.44 ACRES </x:t>
+    <x:t>PT W1/2 NE SE, E OF HWY 2005-100263 6 02S 12W 0.44 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>001-00194-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SPANN, JOHN H &amp; SANDRA A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2013-57477 LOT 9 BLOCK 2 GABRIELA ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>564-00026-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STAEDEN, LOU ANN &amp; ADAM STAEDEN </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2022-026407 LOT 71 RANCHETTE HOMES ADDITION 19 01S 13W </x:t>
+    <x:t xml:space="preserve">STAEDEN &amp; ADAM STAEDEN, LOU ANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2022-026407 19 01S 13W 0 ACRES LOT 71 BLOCK  RANCHETTE HOMES ADDITION CITY  SD 257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK CARTER</x:t>
   </x:si>
   <x:si>
     <x:t>810-70571-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STALEY, TONY L &amp; KELLY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1997-29751 LOT 5 BLOCK 6 BALTANAS ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>416-00119-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEELE, RON C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2001-47262 LOT 6 BLOCK 4 GRECO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>588-00076-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEVENSON, JOY ELISABETH </x:t>
   </x:si>
@@ -4765,189 +4828,207 @@
   <x:si>
     <x:t>448-00049-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STINNETT, RONALD A &amp; TONJA D &amp; CALVIN &amp; EMILY W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">356-536 LOT 19 BLOCK 1 GRECO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>588-00019-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STIVERS, FRANK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-011271 LOT 24 BLOCK 2 QUIJOTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>688-00057-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STOOPS, ROBERT </x:t>
   </x:si>
   <x:si>
-    <x:t>W30' N420' E/4 NE NW 2021-015027 27 01S 13W 0.29 ACRE</x:t>
+    <x:t>W30' N420' E/4 NE NW 2021-015027 27 01S 13W 0.29 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, CROWN ASSET MANAGEMENT, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>001-01351-001</x:t>
   </x:si>
   <x:si>
     <x:t>STRAUSS, SAM, SR % WALTER E OR DEBORAH R SMITH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 20, W1/2 LOT 21 GARDEN ESTATES ADDITION 26 01S 14W </x:t>
   </x:si>
   <x:si>
     <x:t>810-67520-000</x:t>
   </x:si>
   <x:si>
     <x:t>STRICKLAND, PATRICIA M &amp; GEORGE SCOTT STRICKLAND</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">326-563 LOT 28 BLOCK 7 TALAVAN ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>748-00126-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SUGGS, PATRICK M &amp; LESLIE ANNE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 SWNE 2018-023748 34 02S 16W 13.89 ACRES </x:t>
+    <x:t>PT E1/2 SWNE 2018-023748 34 02S 16W 13.89 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TURTLE CREEK FIRE DISTRICT, J &amp; J FINANCE, LLC, FIRST SECURITY BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-12204-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SUMNER, WILLIAM C &amp; PATSY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">294-394 LOT 6 BLOCK 4 CURANDERO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, SEAN PATRICK SUMNER, AMY MICHELLE SUMNER</x:t>
   </x:si>
   <x:si>
     <x:t>496-00039-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SWARTZ &amp; BROUGH LC: MIKE &amp; KIM VANASCHE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2006-129292 LOT 257 FOREST MANOR ADDITION 25 01S 14W </x:t>
+    <x:t xml:space="preserve">&amp; BROUGH LC: MIKE &amp; KIM VANASCHE, SWARTZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2006-129292 25 01S 14W 0 ACRES LOT 257 BLOCK  FOREST MANOR ADDITION CITY  SD 257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOTS 255, 256, 257, UDT 11/30/2010</x:t>
   </x:si>
   <x:si>
     <x:t>810-67252-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SWEATT, ROBERT &amp; NANCY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-227 LOT 11 BLOCK 1 FONSAGRADA ADDITION 14 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>560-00011-000</x:t>
   </x:si>
   <x:si>
     <x:t>SWEET BRAZILIAN WAX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-031439 LOT 2 BLOCK 2 MARINERO ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>620-00020-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TEMBA, GABRIEL &amp; MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-006603 LOT 3 BLOCK 4 DEDALERA ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>500-00060-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TEMBA, MICHELLE &amp; GABRIEL </x:t>
   </x:si>
   <x:si>
     <x:t>2021-006602 LOT 10 BLOCK 15 LADERA ADDITION 8 01S 17W 0.42 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>605-00362-000</x:t>
   </x:si>
   <x:si>
-    <x:t>THE FAIRGREEN FIELDS TRUST</x:t>
-[...2 lines deleted...]
-    <x:t>PT SE SE, E OF RD 2021-031438 26 01S 13W 0.1 ACRE</x:t>
+    <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST, THE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE SE, E OF RD 2021-031438 26 01S 13W 0.1 ACRES LOT  BLOCK   ADDITION CITY  SD 740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, JAMES WES CROOK</x:t>
   </x:si>
   <x:si>
     <x:t>001-01337-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMAS, HAZEL L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">336-323 LOT 69 RAINTREE ACRES III ADDITION 22 01S 14W </x:t>
+    <x:t>336-323 22 01S 14W 0 ACRES LOT 69 BLOCK  RAINTREE ACRES III ADDITION CITY  SD 253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARLA TOMAS, SAMUEL C THOMAS, III</x:t>
   </x:si>
   <x:si>
     <x:t>840-08530-000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS, LARRY % LARRY MARTIN THOMAS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1998-03096 LOT 6 BLOCK 5 RONQUILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>704-00090-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOME, HEINRICH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 20  EAST PT 2021-032420 PARK HILL ADDITION 27 01S 14W </x:t>
   </x:si>
   <x:si>
     <x:t>840-06663-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, DONNA TRUSTEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-129322 LOT 8 BLOCK 7 PERFECTO ADDITION 12 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>674-00105-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THRELKELD, RICKY LYNN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">2018-004788 LOT 20 BLOCK 3 SHERWOOD ESTATES ADDITION 21 01S 14W </x:t>
+    <x:t>2018-004788 21 01S 14W 0 ACRES LOT 20 BLOCK 3 SHERWOOD ESTATES ADDITION CITY  SD 253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TINA RENEA WARNER, TRACY LEE WARNER, JAMES MICHAEL WARNER</x:t>
   </x:si>
   <x:si>
     <x:t>840-08694-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TILSON, CYLK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-011272 LOT 33 BLOCK 3 QUIJOTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>688-00104-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-011272 LOT 34 BLOCK 3 QUIJOTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>688-00105-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-011272 LOT 35 BLOCK 3 QUIJOTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>688-00106-000</x:t>
   </x:si>
@@ -4984,134 +5065,134 @@
   <x:si>
     <x:t>688-00100-000</x:t>
   </x:si>
   <x:si>
     <x:t>VIKING EQUITY LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-019334 LOT 9 BLOCK 4 BOLIVAR ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>440-00081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-019334 LOT 13 BLOCK 4 BOLIVAR ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>440-00085-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-019334 LOT 9 BLOCK 2 GRECO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>588-00046-000</x:t>
   </x:si>
   <x:si>
-    <x:t>VOCQUE, ALLEN &amp; CHRISTY L % ALAN J &amp; CHRISTY L VOCQUE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SE SE 305-565 32 02S 13W 1 ACRE </x:t>
+    <x:t xml:space="preserve">VOCQUE%ALAN J &amp; CHRISTY L VOCQUE, ALLEN &amp; CHRISTY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE SE 305-565 32 02S 13W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 140</x:t>
   </x:si>
   <x:si>
     <x:t>001-03106-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALL, LELAND R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">343-532 LOT 4 BLOCK 3 ZAFIRO ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, LELAND REX WALL, LANCE RODNEY WALL</x:t>
   </x:si>
   <x:si>
     <x:t>772-00061-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALLEY, CYNTHIA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">1999-15125 LOT 72 SARDIS SUBURBS PHASE II ADDITION 15 02S 13W </x:t>
+    <x:t>1999-15125 15 02S 13W 0 ACRES LOT 72 BLOCK  SARDIS SUBURBS PHASE II ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>293-00072-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WARD, FERMAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 2 SUN VALLEY PH 3 ADDITION 1 02S 15W </x:t>
+    <x:t>. 1 02S 15W 0 ACRES LOT 2 BLOCK  SUN VALLEY PH 3 ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARGOS, USA, LLC, BANK OF AMERICA, JOHN TREVOR WARD, SHERI MICHELLE CULLEN, CHRISTOPHER LYNN WARD, BRANDY LORRAINE WARD-VINES</x:t>
   </x:si>
   <x:si>
     <x:t>800-69440-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WARD, FERMAN L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT PT SE SW  2003-99722 SUN VALLEY ADDITION 1 02S 15W 2.97 ACRES </x:t>
+    <x:t>Lot PT SE SW  2003-99722 1 02S 15W 2.97 ACRES LOT  BLOCK  SUN VALLEY ADDITION CITY  SD 82</x:t>
   </x:si>
   <x:si>
     <x:t>800-69438-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WARD, JUDY F </x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2, LOT 115 2007-4600 13 02S 13W 1 ACRE</x:t>
+    <x:t>PT N1/2, LOT 115 2007-4600 13 02S 13W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, RICHARD E WARD, DONNA MAE WARD, JOHNEY JAY WARD</x:t>
   </x:si>
   <x:si>
     <x:t>001-02226-017</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATSON, KENNARD E &amp; PATRICIA A TRUSTEES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1997-07165 LOT 2 BLOCK 1 FONSAGRADA ADDITION 14 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>560-00002-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATTERS, GALE C </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SE NE 1996-44310 5 02S 15W 0.87 ACRE</x:t>
+    <x:t>PT SE NE 1996-44310 5 02S 15W 0.87 ACRES LOT  BLOCK   ADDITION CITY  SD 80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TURTLE CREEK FIRE DISTRICT, TONYA GALE UPPERMAN</x:t>
   </x:si>
   <x:si>
     <x:t>001-08954-011</x:t>
   </x:si>
   <x:si>
-    <x:t>WEAVERS PROFESSIONAL SERVICES INC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WHEAT, MAC &amp; BETSY TRUSTEES % ADRIANE WHEAT </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1995-7672 LOT 11 BLOCK 5 FAISAN ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>548-00092-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHETSEL, KIRK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">353-283 LOT 30 BLOCK 7 MONTEZ ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>640-00214-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITESIDE, BILLY C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1997-39262 LOT 11 BLOCK 3 MONTEZ ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, SHIRLEY MCKINZIE WHITESIDE</x:t>
@@ -5128,63 +5209,69 @@
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, EDWARD JAMES WIDOFSKY</x:t>
   </x:si>
   <x:si>
     <x:t>712-00042-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, DONALD G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2001-55580 LOT 3 BLOCK 5 ESTANCIA ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>544-00073-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, KELLEY SHAWN &amp; BILLY WAYNE WILLIAMS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2016-022807 LOT 44 CASA DE CAMPO ADDITION 20 01S 14W </x:t>
   </x:si>
   <x:si>
     <x:t>840-03588-077</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILSON, JOHN A &amp; ALBERTA % LILY WILSON </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 3 BLOCK 15 CLOUD ADDITION 14 02S 15W </x:t>
+    <x:t xml:space="preserve">WILSON%LILY WILSON, JOHN A &amp; ALBERTA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 14 02S 15W 0 ACRES LOT 3 BLOCK 15 CLOUD ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LILLY WILSON, CHESTER WILSON, EARL WILSON, MARY WILSON MCAFEE</x:t>
   </x:si>
   <x:si>
     <x:t>800-12718-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILSON, LILY, CHESTER WILSON, EARL WILSON </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">2014-26503 LOT 11 BLOCK 15 CLOUD ADDITION 14 02S 15W </x:t>
+    <x:t xml:space="preserve">WILSON, CHESTER WILSON, EARL WILSON, LILY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2014-26503 14 02S 15W 0 ACRES LOT 11 BLOCK 15 CLOUD ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY WILSON MCAFEE</x:t>
   </x:si>
   <x:si>
     <x:t>800-12723-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, LILY, CHESTER WILSON, EARL WILSON &amp; </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2014-26501 LOT 4 BLOCK 15 CLOUD ADDITION 14 02S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>800-12718-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOOD, BURL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1995-16991 LOT 17 BLOCK 8 ALENTEJO ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, REBECCA ALISON BRYAN, DIONE AMBER SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t>384-00115-000</x:t>
   </x:si>
@@ -5678,13720 +5765,13552 @@
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5228</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>1372.82</x:v>
+        <x:v>1480.16</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5229</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>138.81</x:v>
+        <x:v>246.15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5230</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>920.13</x:v>
+        <x:v>1027.47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>120.22</x:v>
+        <x:v>227.56</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5232</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>158.48</x:v>
+        <x:v>265.82</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5233</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G8" s="1">
-        <x:v>248.9</x:v>
+        <x:v>356.24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5234</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>168.38</x:v>
+        <x:v>283.06</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5235</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>2503.09</x:v>
+        <x:v>2610.43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5236</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>87.85</x:v>
+        <x:v>187.85</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5237</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>87.85</x:v>
+        <x:v>187.85</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5238</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>87.85</x:v>
+        <x:v>195.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5239</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>448.72</x:v>
+        <x:v>888.72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5240</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>119.15</x:v>
+        <x:v>219.15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5241</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1673.91</x:v>
+        <x:v>1773.91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5242</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>215.46</x:v>
+        <x:v>315.46</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5243</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>99.89</x:v>
+        <x:v>199.89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5244</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>117.28</x:v>
+        <x:v>231.96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5245</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>1057.23</x:v>
+        <x:v>1334.57</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5246</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>396.05</x:v>
+        <x:v>503.39</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5247</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>537.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5248</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>172.93</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5249</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>8301.87</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5250</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>239.34</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5251</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>519.04</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5252</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>2979.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5253</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>2487.27</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5254</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>1825.15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5255</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>2687.16</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5256</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>8047.61</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5257</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>207.58</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5258</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>801.3</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5259</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>2332.8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5260</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>316.71</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5261</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>969.69</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5262</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>316.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5263</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>1863.01</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5264</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>1619.85</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5265</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>305.01</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5266</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>2435.52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5267</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>2247.02</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5268</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>347.12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5269</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>4503.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5270</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>1593.5</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5271</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>3548.05</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5272</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>488.27</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5273</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>1352.04</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5274</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>173.55</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5275</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1856.31</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5276</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>711.05</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5277</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>166</x:v>
-[...11 lines deleted...]
-        <x:v>339.05</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5278</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>1016.72</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5279</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>328.71</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5280</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>3234.33</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5281</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>212.32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5282</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>359.47</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5283</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>303.1</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5284</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>727.38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5285</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>318.29</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5286</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>617.56</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>2636.97</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5288</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>793.66</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5289</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>596.04</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5290</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>531.77</x:v>
+        <x:v>531.76</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5291</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>604.25</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5292</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>327.21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5293</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>274.26</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5294</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>274.26</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5295</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5296</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>353.22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5297</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5298</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>1311.87</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5299</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>692.93</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5300</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>1989.72</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5301</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>345.16</x:v>
+        <x:v>430.16</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5302</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>795.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5303</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>609.03</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5304</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>5305</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>5306</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>332.74</x:v>
+        <x:v>417.74</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>5307</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>342.43</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>5308</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>4906.04</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>5309</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>501.3</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>5310</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>2014.19</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>5311</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>1280.61</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>5312</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>9759.73</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>5313</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>177.09</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>5314</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>178.33</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>5315</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>202.56</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5316</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>1751.59</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5317</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>1307.32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5318</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>309.35</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5319</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>2444.34</x:v>
+        <x:v>2529.34</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5320</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>297.3</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5321</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>557.29</x:v>
+        <x:v>642.29</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5322</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5323</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>2037.88</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5324</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>6523.52</x:v>
+        <x:v>6608.52</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5325</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>312.92</x:v>
+        <x:v>397.92</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5326</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>3172.8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5327</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5328</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>383.55</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5329</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>610.98</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5330</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5331</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>1907.81</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5332</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>1623.8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5333</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>2700.79</x:v>
+        <x:v>2785.79</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5334</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>1521.35</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5335</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>706.42</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>5336</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>686.71</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>5337</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>9465.78</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>5338</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>5445.08</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>5339</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>448.57</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>5340</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>5078.4</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>5341</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>678.42</x:v>
+        <x:v>686.37</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>5342</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>366.23</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>5343</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>6811.48</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>5344</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>1632.4</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>5345</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>1377.62</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>5346</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>496.69</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>5347</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>418.45</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>5348</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>586.76</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>5349</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>1097.3</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>5350</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>657.84</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>5351</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>1516.83</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>5352</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>603.83</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>5353</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>698.66</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>5354</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>3828.88</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>5355</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>3059.4</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>5356</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>2765.41</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>5357</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>558.83</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>5358</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>1236.65</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>5359</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>412.83</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>5360</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>5361</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>422</x:v>
-[...11 lines deleted...]
-        <x:v>680.54</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>5362</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>1655.06</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>5363</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>664.55</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>5364</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G139" s="1">
         <x:v>1580.02</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>5365</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G140" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>5366</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="G141" s="1">
         <x:v>2277.01</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>5367</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>5368</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>446</x:v>
-[...11 lines deleted...]
-        <x:v>1664.51</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>5369</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>446</x:v>
-[...11 lines deleted...]
-        <x:v>2745.05</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>5370</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="G145" s="1">
         <x:v>2148.68</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>5371</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>6148.3</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>5372</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>1394.49</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>5373</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="G148" s="1">
         <x:v>365.63</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>5374</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>1713.44</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>5375</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>841.5</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>5376</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>2202</x:v>
+        <x:v>2238.74</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>5377</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>1834</x:v>
+        <x:v>1841.31</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>5378</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>1455</x:v>
+        <x:v>1477.6</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>5379</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>4408</x:v>
+        <x:v>4437.7</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>5380</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>1715</x:v>
+        <x:v>1730.44</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>5381</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>284</x:v>
+        <x:v>283.94</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>5382</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>266</x:v>
+        <x:v>273.44</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>5383</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>729</x:v>
+        <x:v>744.04</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>5384</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>3640</x:v>
+        <x:v>3655.03</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>5385</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>1146</x:v>
+        <x:v>1153.42</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>5386</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>919</x:v>
+        <x:v>933.65</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>5387</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>216</x:v>
+        <x:v>222.99</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>5388</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="G163" s="1">
-        <x:v>1278</x:v>
+        <x:v>1300.14</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>5389</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>169.51</x:v>
+        <x:v>184.19</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>5390</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>5391</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>7289</x:v>
+        <x:v>7303.83</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>5392</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="G167" s="1">
-        <x:v>170</x:v>
+        <x:v>347.25</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>5393</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>2091</x:v>
+        <x:v>2113.3</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>5394</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>364.57</x:v>
+        <x:v>379.25</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>5395</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="G170" s="1">
-        <x:v>523.45</x:v>
+        <x:v>530.79</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>5396</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="G171" s="1">
-        <x:v>1154.79</x:v>
+        <x:v>1247.13</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>5397</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>190.21</x:v>
+        <x:v>204.89</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>5398</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>2937.08</x:v>
+        <x:v>3029.42</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>5399</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>231.97</x:v>
+        <x:v>239.31</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>5400</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>231.97</x:v>
+        <x:v>239.31</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>5401</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>271.43</x:v>
+        <x:v>278.77</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>5402</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>2325</x:v>
+        <x:v>2346.74</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>5403</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>270.36</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>5404</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>1554</x:v>
+        <x:v>1561.46</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>5405</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>558</x:v>
-[...11 lines deleted...]
-        <x:v>219</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>5406</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>316</x:v>
+        <x:v>337.55</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>5407</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G182" s="1">
-        <x:v>983.91</x:v>
+        <x:v>1091.25</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>5408</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>5409</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>190.28</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>5410</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>5411</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="D186" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>5412</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>1497.19</x:v>
+        <x:v>1597.19</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>5413</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>5414</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D189" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>5415</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>5416</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="D191" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G191" s="1">
-        <x:v>648.08</x:v>
+        <x:v>762.76</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>5417</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="E192" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G192" s="1">
-        <x:v>21771.04</x:v>
+        <x:v>21885.72</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>5418</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E193" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G193" s="1">
-        <x:v>1056.01</x:v>
+        <x:v>1170.69</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>5419</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="E194" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G194" s="1">
-        <x:v>378.72</x:v>
+        <x:v>486.06</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>5420</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D195" s="0" t="s">
+      <x:c r="E195" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="E195" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G195" s="1">
-        <x:v>1973.4</x:v>
+        <x:v>2073.4</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>5421</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="D196" s="0" t="s">
+      <x:c r="E196" s="0" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>11</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>2469.25</x:v>
+        <x:v>2576.59</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>5422</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="G197" s="1">
         <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>5423</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>632.25</x:v>
+        <x:v>739.59</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>5424</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G199" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>5425</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G200" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>5426</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G201" s="1">
         <x:v>195.56</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>5427</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G202" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>5428</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G203" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>5429</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="G204" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>5430</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G205" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>5431</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G206" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>5432</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G207" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>5433</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G208" s="1">
         <x:v>184.94</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>5434</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G209" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>5435</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G210" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>5436</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G211" s="1">
         <x:v>226.66</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>5437</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G212" s="1">
         <x:v>226.66</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>5438</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>1504.53</x:v>
+        <x:v>1604.53</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>5439</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G214" s="1">
         <x:v>138.2</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>5440</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G215" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>5441</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G216" s="1">
-        <x:v>991.72</x:v>
+        <x:v>1099.06</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>5442</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="G217" s="1">
         <x:v>306.67</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>5443</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>4481.74</x:v>
+        <x:v>4589.08</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>5444</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="G219" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>5445</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G220" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>5446</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>7355.48</x:v>
+        <x:v>7462.82</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>5447</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>1023.78</x:v>
+        <x:v>1131.12</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>5448</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G223" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>5449</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>122.74</x:v>
+        <x:v>230.08</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>5450</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>5541.76</x:v>
+        <x:v>5649.1</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>5451</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="G226" s="1">
         <x:v>283.72</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>5452</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>122.74</x:v>
+        <x:v>230.08</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>5453</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G228" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>5454</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>209.43</x:v>
+        <x:v>316.77</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>5455</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="G230" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>5456</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>10554.44</x:v>
+        <x:v>10661.78</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>5457</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G232" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>5458</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G233" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>5459</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G234" s="1">
         <x:v>161.48</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>5460</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G235" s="1">
         <x:v>161.48</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>5461</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G236" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>5462</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G237" s="1">
-        <x:v>414.6</x:v>
+        <x:v>521.94</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>5463</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>197</x:v>
+        <x:v>196.52</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>5464</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="G239" s="1">
-        <x:v>640.01</x:v>
+        <x:v>740.01</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>5465</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G240" s="1">
-        <x:v>1020.98</x:v>
+        <x:v>1120.98</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>5466</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>5467</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="G242" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>5468</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G243" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>5469</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G244" s="1">
         <x:v>232.56</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>5470</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>184.27</x:v>
+        <x:v>291.61</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>5471</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>746</x:v>
-[...11 lines deleted...]
-        <x:v>47637.82</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>5472</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>749</x:v>
-[...11 lines deleted...]
-        <x:v>20137.13</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>5473</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>774.67</x:v>
+        <x:v>882.01</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>5474</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>289.37</x:v>
+        <x:v>389.37</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>5475</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="G250" s="1">
-        <x:v>335.66</x:v>
+        <x:v>435.66</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>5476</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G251" s="1">
-        <x:v>1610.28</x:v>
+        <x:v>1717.62</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>5477</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>1156.93</x:v>
+        <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>5478</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>1156.93</x:v>
+        <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>5479</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="E254" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="E254" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>1610.28</x:v>
+        <x:v>1710.28</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>5480</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>1359.62</x:v>
+        <x:v>1459.62</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>5481</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G256" s="1">
-        <x:v>1359.62</x:v>
+        <x:v>1459.62</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>5482</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>1359.62</x:v>
+        <x:v>1459.62</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>5483</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G258" s="1">
-        <x:v>1610.28</x:v>
+        <x:v>1710.28</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>5484</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="G259" s="1">
-        <x:v>1156.93</x:v>
+        <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>5485</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="G260" s="1">
-        <x:v>1156.93</x:v>
+        <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>5486</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="G261" s="1">
-        <x:v>1156.93</x:v>
+        <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>5487</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="G262" s="1">
-        <x:v>1156.93</x:v>
+        <x:v>1264.27</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>5488</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="G263" s="1">
-        <x:v>1156.93</x:v>
+        <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>5489</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="G264" s="1">
-        <x:v>1288</x:v>
+        <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>5490</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="G265" s="1">
-        <x:v>1288</x:v>
+        <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>5491</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>3812.7</x:v>
+        <x:v>3920.04</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>5492</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="G267" s="1">
-        <x:v>720.09</x:v>
+        <x:v>828.04</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>5493</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>2843.69</x:v>
+        <x:v>2951.03</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>5494</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G269" s="1">
-        <x:v>2440.86</x:v>
+        <x:v>2633.2</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>5495</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>5496</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>226.98</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>5497</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>5498</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>5499</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>273.72</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>5500</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>5501</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G276" s="1">
-        <x:v>231.05</x:v>
+        <x:v>338.39</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>5502</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>5503</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>136.04</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>5504</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>5505</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G280" s="1">
-        <x:v>1264.25</x:v>
+        <x:v>1371.59</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>5506</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G281" s="1">
-        <x:v>1696.31</x:v>
+        <x:v>1803.65</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>5507</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="G282" s="1">
-        <x:v>196.47</x:v>
+        <x:v>303.81</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>5508</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="G283" s="1">
-        <x:v>89.18</x:v>
+        <x:v>196.52</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>5509</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>1855.24</x:v>
+        <x:v>2047.58</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>5510</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G285" s="1">
         <x:v>165.24</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>5511</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>5512</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G287" s="1">
         <x:v>108.84</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>5513</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G288" s="1">
         <x:v>177.2</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>5514</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="G289" s="1">
         <x:v>145.54</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>5515</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>5516</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G291" s="1">
-        <x:v>95.09</x:v>
+        <x:v>202.43</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>5517</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="G292" s="1">
         <x:v>185.82</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>5518</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G293" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>5519</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>130.22</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>5520</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>5521</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>5522</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="G297" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>5523</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>884</x:v>
-[...11 lines deleted...]
-        <x:v>130.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>5524</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="G299" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>5525</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="G300" s="1">
-        <x:v>90.86</x:v>
+        <x:v>198.2</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>5526</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>894</x:v>
-[...11 lines deleted...]
-        <x:v>14405</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>5527</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="G302" s="1">
-        <x:v>350.36</x:v>
+        <x:v>457.7</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>5528</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G303" s="1">
         <x:v>239.9</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>5529</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="G304" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>5530</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="G305" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>5531</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="G306" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>5532</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="G307" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>5533</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="G308" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>5534</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="G309" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>5535</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="G310" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>5536</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="G311" s="1">
-        <x:v>466.97</x:v>
+        <x:v>574.31</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>5537</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="G312" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>5538</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="G313" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>5539</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="G314" s="1">
         <x:v>127.69</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>5540</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="G315" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>5541</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G316" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>5542</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="G317" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>5543</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="G318" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>5544</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="D319" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="E319" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="F319" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="G319" s="1">
         <x:v>145.54</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>5545</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="G320" s="1">
-        <x:v>470.51</x:v>
+        <x:v>577.85</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>5546</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>947</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="G321" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>5547</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="G322" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>5548</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="G323" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>5549</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="G324" s="1">
-        <x:v>3511.77</x:v>
+        <x:v>3619.11</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>5550</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="G325" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>5551</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="G326" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>5552</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="G327" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>5553</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="G328" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>5554</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="G329" s="1">
         <x:v>249.75</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>5555</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G330" s="1">
         <x:v>249.75</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>5556</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="G331" s="1">
         <x:v>249.75</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>5557</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="G332" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>5558</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="G333" s="1">
         <x:v>150.56</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>5559</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G334" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>5560</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="G335" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>5561</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="G336" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>5562</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="G337" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>5563</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="G338" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>5564</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="G339" s="1">
         <x:v>401.91</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>5565</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="G340" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>5566</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="G341" s="1">
-        <x:v>844.66</x:v>
+        <x:v>952</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>5567</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>5568</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="G343" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>5569</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="G344" s="1">
-        <x:v>825.98</x:v>
+        <x:v>933.32</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>5570</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="G345" s="1">
         <x:v>202.29</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>5571</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>5572</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="G347" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>5573</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="G348" s="1">
         <x:v>204.36</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>5574</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="G349" s="1">
         <x:v>211.7</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>5575</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="G350" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>5576</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="G351" s="1">
-        <x:v>88.83</x:v>
+        <x:v>196.17</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>5577</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="G352" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>5578</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="G353" s="1">
-        <x:v>1108.7</x:v>
+        <x:v>1216.04</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>5579</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="G354" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>5580</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="G355" s="1">
-        <x:v>267.97</x:v>
+        <x:v>382.65</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>5581</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="G356" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>5582</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="G357" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>5583</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D358" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="E358" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="F358" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="G358" s="1">
-        <x:v>1060.45</x:v>
+        <x:v>1167.79</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>5584</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="G359" s="1">
-        <x:v>1049.94</x:v>
+        <x:v>1157.28</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>5585</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="G360" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>5586</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>1063</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="G361" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>5587</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>1064</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1065</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>1066</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="G362" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>5588</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="G363" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>5589</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="G364" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>5590</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="G365" s="1">
         <x:v>136.04</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>5591</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="G366" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>5592</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="G367" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>5593</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="G368" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>5594</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="G369" s="1">
         <x:v>122.88</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>5595</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="G370" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>5596</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="G371" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>5597</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="G372" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>5598</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="G373" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>5599</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="G374" s="1">
         <x:v>178.48</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>5600</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="G375" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>5601</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="G376" s="1">
-        <x:v>362.01</x:v>
+        <x:v>469.35</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>5602</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="G377" s="1">
-        <x:v>369.52</x:v>
+        <x:v>476.86</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>5603</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="G378" s="1">
-        <x:v>554.51</x:v>
+        <x:v>661.85</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>5604</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="G379" s="1">
-        <x:v>1487.19</x:v>
+        <x:v>1594.53</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>5605</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="G380" s="1">
-        <x:v>881.48</x:v>
+        <x:v>988.82</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>5606</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="G381" s="1">
-        <x:v>128.85</x:v>
+        <x:v>236.19</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>5607</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="G382" s="1">
-        <x:v>196.33</x:v>
+        <x:v>303.67</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>5608</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="G383" s="1">
-        <x:v>13547.92</x:v>
+        <x:v>13662.6</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>5609</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="D384" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="E384" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F384" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="G384" s="1">
-        <x:v>1186.04</x:v>
+        <x:v>1293.38</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>5610</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="G385" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>5611</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="D386" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E386" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="F386" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="G386" s="1">
-        <x:v>1244.15</x:v>
+        <x:v>1351.49</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>5612</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="G387" s="1">
         <x:v>179.83</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>5613</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="G388" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>5614</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="G389" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>5615</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="G390" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:7">
       <x:c r="A391" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B391" s="0">
         <x:v>5616</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="G391" s="1">
         <x:v>130.22</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:7">
       <x:c r="A392" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B392" s="0">
         <x:v>5617</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="G392" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:7">
       <x:c r="A393" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B393" s="0">
         <x:v>5618</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>1147</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="G393" s="1">
-        <x:v>2974.46</x:v>
+        <x:v>3166.8</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:7">
       <x:c r="A394" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B394" s="0">
         <x:v>5619</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="G394" s="1">
-        <x:v>2153.99</x:v>
+        <x:v>2261.33</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:7">
       <x:c r="A395" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B395" s="0">
         <x:v>5620</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="G395" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:7">
       <x:c r="A396" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B396" s="0">
         <x:v>5621</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="G396" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:7">
       <x:c r="A397" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B397" s="0">
         <x:v>5622</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="G397" s="1">
-        <x:v>228.57</x:v>
+        <x:v>335.91</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:7">
       <x:c r="A398" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B398" s="0">
         <x:v>5623</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>1163</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="G398" s="1">
-        <x:v>591.17</x:v>
+        <x:v>698.51</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:7">
       <x:c r="A399" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B399" s="0">
         <x:v>5624</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
-        <x:v>1166</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="G399" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:7">
       <x:c r="A400" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B400" s="0">
         <x:v>5625</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="G400" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:7">
       <x:c r="A401" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B401" s="0">
         <x:v>5626</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="G401" s="1">
-        <x:v>827</x:v>
+        <x:v>934.34</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:7">
       <x:c r="A402" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B402" s="0">
         <x:v>5627</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="G402" s="1">
         <x:v>177.2</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:7">
       <x:c r="A403" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B403" s="0">
         <x:v>5628</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="G403" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:7">
       <x:c r="A404" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B404" s="0">
         <x:v>5629</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="G404" s="1">
-        <x:v>937.51</x:v>
+        <x:v>1037.51</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:7">
       <x:c r="A405" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B405" s="0">
         <x:v>5630</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="G405" s="1">
-        <x:v>1597.68</x:v>
+        <x:v>1705.02</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:7">
       <x:c r="A406" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B406" s="0">
         <x:v>5631</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
-        <x:v>1186</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="G406" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:7">
       <x:c r="A407" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B407" s="0">
         <x:v>5632</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>1187</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>1188</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="G407" s="1">
         <x:v>225.01</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:7">
       <x:c r="A408" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B408" s="0">
         <x:v>5633</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="G408" s="1">
-        <x:v>1476.29</x:v>
+        <x:v>1583.63</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:7">
       <x:c r="A409" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B409" s="0">
         <x:v>5634</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="G409" s="1">
         <x:v>184.54</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:7">
       <x:c r="A410" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B410" s="0">
         <x:v>5635</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G410" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:7">
       <x:c r="A411" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B411" s="0">
         <x:v>5636</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>1201</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="D411" s="0" t="s">
-        <x:v>1202</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E411" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F411" s="0" t="s">
-        <x:v>1203</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="G411" s="1">
         <x:v>273.72</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:7">
       <x:c r="A412" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B412" s="0">
         <x:v>5637</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="G412" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:7">
       <x:c r="A413" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B413" s="0">
         <x:v>5638</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="G413" s="1">
         <x:v>130.22</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:7">
       <x:c r="A414" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B414" s="0">
         <x:v>5639</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="G414" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:7">
       <x:c r="A415" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B415" s="0">
         <x:v>5640</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="G415" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:7">
       <x:c r="A416" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B416" s="0">
         <x:v>5641</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="G416" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:7">
       <x:c r="A417" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B417" s="0">
         <x:v>5642</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="G417" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:7">
       <x:c r="A418" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B418" s="0">
         <x:v>5643</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>1221</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>1222</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="G418" s="1">
-        <x:v>718.89</x:v>
+        <x:v>818.89</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:7">
       <x:c r="A419" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B419" s="0">
         <x:v>5644</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>1223</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="G419" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:7">
       <x:c r="A420" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B420" s="0">
         <x:v>5645</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="G420" s="1">
         <x:v>122.88</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:7">
       <x:c r="A421" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B421" s="0">
         <x:v>5646</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="G421" s="1">
-        <x:v>8918.06</x:v>
+        <x:v>9025.4</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:7">
       <x:c r="A422" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B422" s="0">
         <x:v>5647</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="G422" s="1">
-        <x:v>89.18</x:v>
+        <x:v>196.52</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:7">
       <x:c r="A423" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B423" s="0">
         <x:v>5648</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="G423" s="1">
-        <x:v>1382.12</x:v>
+        <x:v>1489.46</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:7">
       <x:c r="A424" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B424" s="0">
         <x:v>5649</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="G424" s="1">
         <x:v>191.88</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:7">
       <x:c r="A425" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B425" s="0">
         <x:v>5650</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="G425" s="1">
-        <x:v>883.35</x:v>
+        <x:v>983.35</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:7">
       <x:c r="A426" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B426" s="0">
         <x:v>5651</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="G426" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:7">
       <x:c r="A427" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B427" s="0">
         <x:v>5652</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="G427" s="1">
         <x:v>136.04</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:7">
       <x:c r="A428" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B428" s="0">
         <x:v>5653</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G428" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:7">
       <x:c r="A429" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B429" s="0">
         <x:v>5654</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="G429" s="1">
         <x:v>306.67</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:7">
       <x:c r="A430" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B430" s="0">
         <x:v>5655</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="G430" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:7">
       <x:c r="A431" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B431" s="0">
         <x:v>5656</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="G431" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:7">
       <x:c r="A432" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B432" s="0">
         <x:v>5657</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="G432" s="1">
         <x:v>190.28</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:7">
       <x:c r="A433" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B433" s="0">
         <x:v>5658</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="G433" s="1">
         <x:v>258.31</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:7">
       <x:c r="A434" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B434" s="0">
         <x:v>5659</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="G434" s="1">
         <x:v>242.41</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:7">
       <x:c r="A435" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B435" s="0">
         <x:v>5660</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="G435" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:7">
       <x:c r="A436" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B436" s="0">
         <x:v>5661</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="G436" s="1">
         <x:v>143.22</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:7">
       <x:c r="A437" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B437" s="0">
         <x:v>5662</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="G437" s="1">
         <x:v>251.7</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:7">
       <x:c r="A438" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B438" s="0">
         <x:v>5663</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="G438" s="1">
         <x:v>251.7</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:7">
       <x:c r="A439" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B439" s="0">
         <x:v>5664</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="G439" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:7">
       <x:c r="A440" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B440" s="0">
         <x:v>5665</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="G440" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:7">
       <x:c r="A441" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B441" s="0">
         <x:v>5666</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="G441" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:7">
       <x:c r="A442" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B442" s="0">
         <x:v>5667</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="G442" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:7">
       <x:c r="A443" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B443" s="0">
         <x:v>5668</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="G443" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:7">
       <x:c r="A444" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B444" s="0">
         <x:v>5669</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="G444" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:7">
       <x:c r="A445" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B445" s="0">
         <x:v>5670</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="G445" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:7">
       <x:c r="A446" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B446" s="0">
         <x:v>5671</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G446" s="1">
         <x:v>143.38</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:7">
       <x:c r="A447" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B447" s="0">
         <x:v>5672</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="G447" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:7">
       <x:c r="A448" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B448" s="0">
         <x:v>5673</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="G448" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:7">
       <x:c r="A449" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B449" s="0">
         <x:v>5674</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="G449" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:7">
       <x:c r="A450" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B450" s="0">
         <x:v>5675</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="G450" s="1">
         <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:7">
       <x:c r="A451" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B451" s="0">
         <x:v>5676</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="D451" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E451" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="F451" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="G451" s="1">
-        <x:v>491.04</x:v>
+        <x:v>598.38</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:7">
       <x:c r="A452" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B452" s="0">
         <x:v>5677</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
-        <x:v>1310</x:v>
-[...11 lines deleted...]
-        <x:v>122.74</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:7">
       <x:c r="A453" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B453" s="0">
         <x:v>5678</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
-        <x:v>1310</x:v>
-[...11 lines deleted...]
-        <x:v>330.89</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:7">
       <x:c r="A454" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B454" s="0">
         <x:v>5679</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="G454" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:7">
       <x:c r="A455" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B455" s="0">
         <x:v>5680</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="G455" s="1">
         <x:v>207.47</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:7">
       <x:c r="A456" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B456" s="0">
         <x:v>5681</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="G456" s="1">
         <x:v>145.54</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:7">
       <x:c r="A457" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B457" s="0">
         <x:v>5682</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="G457" s="1">
         <x:v>211.7</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:7">
       <x:c r="A458" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B458" s="0">
         <x:v>5683</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>1329</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
-        <x:v>1330</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
-        <x:v>1331</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="G458" s="1">
         <x:v>152.88</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:7">
       <x:c r="A459" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B459" s="0">
         <x:v>5684</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>1332</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="G459" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:7">
       <x:c r="A460" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B460" s="0">
         <x:v>5685</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="G460" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:7">
       <x:c r="A461" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B461" s="0">
         <x:v>5686</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="G461" s="1">
         <x:v>171.75</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:7">
       <x:c r="A462" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B462" s="0">
         <x:v>5687</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="G462" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:7">
       <x:c r="A463" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B463" s="0">
         <x:v>5688</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="G463" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:7">
       <x:c r="A464" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B464" s="0">
         <x:v>5689</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="G464" s="1">
         <x:v>151.17</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:7">
       <x:c r="A465" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B465" s="0">
         <x:v>5690</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="G465" s="1">
         <x:v>251.7</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:7">
       <x:c r="A466" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B466" s="0">
         <x:v>5691</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="G466" s="1">
         <x:v>177.6</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:7">
       <x:c r="A467" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B467" s="0">
         <x:v>5692</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="G467" s="1">
         <x:v>177.6</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:7">
       <x:c r="A468" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B468" s="0">
         <x:v>5693</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="G468" s="1">
         <x:v>108.84</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:7">
       <x:c r="A469" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B469" s="0">
         <x:v>5694</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="G469" s="1">
         <x:v>108.84</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:7">
       <x:c r="A470" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B470" s="0">
         <x:v>5695</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="G470" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:7">
       <x:c r="A471" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B471" s="0">
         <x:v>5696</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="G471" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:7">
       <x:c r="A472" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B472" s="0">
         <x:v>5697</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="G472" s="1">
         <x:v>423.93</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:7">
       <x:c r="A473" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B473" s="0">
         <x:v>5698</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="G473" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:7">
       <x:c r="A474" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B474" s="0">
         <x:v>5699</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="G474" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:7">
       <x:c r="A475" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B475" s="0">
         <x:v>5700</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="G475" s="1">
         <x:v>280.9</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:7">
       <x:c r="A476" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B476" s="0">
         <x:v>5701</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="G476" s="1">
         <x:v>202.29</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:7">
       <x:c r="A477" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B477" s="0">
         <x:v>5702</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="G477" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:7">
       <x:c r="A478" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B478" s="0">
         <x:v>5703</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="G478" s="1">
-        <x:v>90.86</x:v>
+        <x:v>198.2</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:7">
       <x:c r="A479" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B479" s="0">
         <x:v>5704</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="G479" s="1">
         <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:7">
       <x:c r="A480" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B480" s="0">
         <x:v>5705</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="G480" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:7">
       <x:c r="A481" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B481" s="0">
         <x:v>5706</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="G481" s="1">
         <x:v>446.41</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:7">
       <x:c r="A482" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B482" s="0">
         <x:v>5707</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="G482" s="1">
         <x:v>456.87</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:7">
       <x:c r="A483" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B483" s="0">
         <x:v>5708</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="G483" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:7">
       <x:c r="A484" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B484" s="0">
         <x:v>5709</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="G484" s="1">
         <x:v>232.56</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:7">
       <x:c r="A485" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B485" s="0">
         <x:v>5710</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="G485" s="1">
         <x:v>232.56</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:7">
       <x:c r="A486" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B486" s="0">
         <x:v>5711</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="G486" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:7">
       <x:c r="A487" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B487" s="0">
         <x:v>5712</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="G487" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:7">
       <x:c r="A488" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B488" s="0">
         <x:v>5713</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="G488" s="1">
         <x:v>572.57</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:7">
       <x:c r="A489" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B489" s="0">
         <x:v>5714</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="G489" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:7">
       <x:c r="A490" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B490" s="0">
         <x:v>5715</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="G490" s="1">
         <x:v>194.95</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:7">
       <x:c r="A491" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B491" s="0">
         <x:v>5716</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="G491" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:7">
       <x:c r="A492" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B492" s="0">
         <x:v>5717</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="G492" s="1">
-        <x:v>2792.22</x:v>
+        <x:v>2899.56</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:7">
       <x:c r="A493" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B493" s="0">
         <x:v>5718</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
-        <x:v>1422</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="G493" s="1">
-        <x:v>1229.49</x:v>
+        <x:v>1329.49</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:7">
       <x:c r="A494" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B494" s="0">
         <x:v>5719</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="D494" s="0" t="s">
-        <x:v>1424</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="E494" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="F494" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="G494" s="1">
-        <x:v>88.16</x:v>
+        <x:v>195.5</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:7">
       <x:c r="A495" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B495" s="0">
         <x:v>5720</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>1423</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="G495" s="1">
-        <x:v>2087.8</x:v>
+        <x:v>2195.14</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:7">
       <x:c r="A496" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B496" s="0">
         <x:v>5721</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="G496" s="1">
-        <x:v>88.16</x:v>
+        <x:v>195.5</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:7">
       <x:c r="A497" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B497" s="0">
         <x:v>5722</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="G497" s="1">
-        <x:v>1357.93</x:v>
+        <x:v>1465.27</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:7">
       <x:c r="A498" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B498" s="0">
         <x:v>5723</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="G498" s="1">
-        <x:v>6884.95</x:v>
+        <x:v>6992.29</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:7">
       <x:c r="A499" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B499" s="0">
         <x:v>5724</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="G499" s="1">
-        <x:v>1018.47</x:v>
+        <x:v>1125.81</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:7">
       <x:c r="A500" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B500" s="0">
         <x:v>5725</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
-        <x:v>1441</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
-        <x:v>1442</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="G500" s="1">
         <x:v>456.87</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:7">
       <x:c r="A501" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B501" s="0">
         <x:v>5726</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>1443</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
-        <x:v>1444</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
-        <x:v>1445</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="G501" s="1">
-        <x:v>395.64</x:v>
+        <x:v>672.98</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:7">
       <x:c r="A502" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B502" s="0">
         <x:v>5727</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
-        <x:v>1447</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
-        <x:v>1448</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="G502" s="1">
-        <x:v>10103</x:v>
+        <x:v>10295.34</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:7">
       <x:c r="A503" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B503" s="0">
         <x:v>5728</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>1446</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
-        <x:v>1449</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="G503" s="1">
-        <x:v>817.08</x:v>
+        <x:v>924.42</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:7">
       <x:c r="A504" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B504" s="0">
         <x:v>5729</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="G504" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:7">
       <x:c r="A505" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B505" s="0">
         <x:v>5730</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="G505" s="1">
-        <x:v>7698.85</x:v>
+        <x:v>7806.19</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:7">
       <x:c r="A506" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B506" s="0">
         <x:v>5731</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="G506" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:7">
       <x:c r="A507" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B507" s="0">
         <x:v>5732</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="G507" s="1">
         <x:v>281.06</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:7">
       <x:c r="A508" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B508" s="0">
         <x:v>5733</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
-        <x:v>1464</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
-        <x:v>1465</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="G508" s="1">
         <x:v>253.12</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:7">
       <x:c r="A509" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B509" s="0">
         <x:v>5734</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
-        <x:v>1467</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="G509" s="1">
         <x:v>137.56</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:7">
       <x:c r="A510" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B510" s="0">
         <x:v>5735</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="G510" s="1">
         <x:v>211.7</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:7">
       <x:c r="A511" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B511" s="0">
         <x:v>5736</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="D511" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="E511" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="F511" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="G511" s="1">
-        <x:v>7808.92</x:v>
+        <x:v>7916.26</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:7">
       <x:c r="A512" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B512" s="0">
         <x:v>5737</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
-        <x:v>1477</x:v>
-[...11 lines deleted...]
-        <x:v>784.12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:7">
       <x:c r="A513" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B513" s="0">
         <x:v>5738</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G513" s="1">
         <x:v>321.35</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:7">
       <x:c r="A514" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B514" s="0">
         <x:v>5739</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="G514" s="1">
         <x:v>137.56</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:7">
       <x:c r="A515" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B515" s="0">
         <x:v>5740</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="G515" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:7">
       <x:c r="A516" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B516" s="0">
         <x:v>5741</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="G516" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:7">
       <x:c r="A517" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B517" s="0">
         <x:v>5742</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="G517" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:7">
       <x:c r="A518" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B518" s="0">
         <x:v>5743</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="G518" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:7">
       <x:c r="A519" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B519" s="0">
         <x:v>5744</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>1497</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
-        <x:v>1498</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
-        <x:v>1499</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="G519" s="1">
         <x:v>228.69</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:7">
       <x:c r="A520" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B520" s="0">
         <x:v>5745</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>1500</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
-        <x:v>1501</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
-        <x:v>1502</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="G520" s="1">
-        <x:v>180.56</x:v>
+        <x:v>295.24</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:7">
       <x:c r="A521" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B521" s="0">
         <x:v>5746</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>1503</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="G521" s="1">
-        <x:v>1016.48</x:v>
+        <x:v>1131.16</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:7">
       <x:c r="A522" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B522" s="0">
         <x:v>5747</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="G522" s="1">
-        <x:v>1139.2</x:v>
+        <x:v>1239.2</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:7">
       <x:c r="A523" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B523" s="0">
         <x:v>5748</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="G523" s="1">
         <x:v>224.31</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:7">
       <x:c r="A524" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B524" s="0">
         <x:v>5749</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1538</x:v>
       </x:c>
       <x:c r="G524" s="1">
-        <x:v>600.09</x:v>
+        <x:v>707.43</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:7">
       <x:c r="A525" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B525" s="0">
         <x:v>5750</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1539</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1540</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1541</x:v>
       </x:c>
       <x:c r="G525" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:7">
       <x:c r="A526" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B526" s="0">
         <x:v>5751</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1542</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1543</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
-        <x:v>1521</x:v>
+        <x:v>1544</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
-        <x:v>1522</x:v>
+        <x:v>1545</x:v>
       </x:c>
       <x:c r="G526" s="1">
         <x:v>145.54</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:7">
       <x:c r="A527" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B527" s="0">
         <x:v>5752</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>1523</x:v>
+        <x:v>1546</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
-        <x:v>1524</x:v>
+        <x:v>1547</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
-        <x:v>1525</x:v>
+        <x:v>1548</x:v>
       </x:c>
       <x:c r="G527" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:7">
       <x:c r="A528" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B528" s="0">
         <x:v>5753</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
-        <x:v>1527</x:v>
+        <x:v>1550</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1551</x:v>
       </x:c>
       <x:c r="G528" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:7">
       <x:c r="A529" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B529" s="0">
         <x:v>5754</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1552</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1553</x:v>
       </x:c>
       <x:c r="G529" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:7">
       <x:c r="A530" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B530" s="0">
         <x:v>5755</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>1526</x:v>
+        <x:v>1549</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1554</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1555</x:v>
       </x:c>
       <x:c r="G530" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:7">
       <x:c r="A531" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B531" s="0">
         <x:v>5756</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1556</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1557</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1558</x:v>
       </x:c>
       <x:c r="G531" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:7">
       <x:c r="A532" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B532" s="0">
         <x:v>5757</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1560</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1561</x:v>
       </x:c>
       <x:c r="G532" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:7">
       <x:c r="A533" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B533" s="0">
         <x:v>5758</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1562</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1563</x:v>
       </x:c>
       <x:c r="G533" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:7">
       <x:c r="A534" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B534" s="0">
         <x:v>5759</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1559</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1564</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1565</x:v>
       </x:c>
       <x:c r="G534" s="1">
         <x:v>232.56</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:7">
       <x:c r="A535" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B535" s="0">
         <x:v>5760</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1566</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1567</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1568</x:v>
       </x:c>
       <x:c r="G535" s="1">
         <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:7">
       <x:c r="A536" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B536" s="0">
         <x:v>5761</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
-        <x:v>1546</x:v>
-[...11 lines deleted...]
-        <x:v>252.99</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:7">
       <x:c r="A537" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B537" s="0">
         <x:v>5762</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>1549</x:v>
+        <x:v>1569</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>1550</x:v>
+        <x:v>1570</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
-        <x:v>1551</x:v>
+        <x:v>1571</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
-        <x:v>1552</x:v>
+        <x:v>1572</x:v>
       </x:c>
       <x:c r="G537" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:7">
       <x:c r="A538" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B538" s="0">
         <x:v>5763</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>1553</x:v>
+        <x:v>1573</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
-        <x:v>1554</x:v>
+        <x:v>1574</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
-        <x:v>1555</x:v>
+        <x:v>1575</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1576</x:v>
       </x:c>
       <x:c r="G538" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:7">
       <x:c r="A539" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B539" s="0">
         <x:v>5764</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1577</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1578</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1579</x:v>
       </x:c>
       <x:c r="G539" s="1">
-        <x:v>1163.69</x:v>
+        <x:v>1271.03</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:7">
       <x:c r="A540" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B540" s="0">
         <x:v>5765</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1580</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1581</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1582</x:v>
       </x:c>
       <x:c r="G540" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:7">
       <x:c r="A541" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B541" s="0">
         <x:v>5766</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1583</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1584</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1585</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1586</x:v>
       </x:c>
       <x:c r="G541" s="1">
-        <x:v>1176.1</x:v>
+        <x:v>1290.78</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:7">
       <x:c r="A542" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B542" s="0">
         <x:v>5767</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1587</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1588</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1589</x:v>
       </x:c>
       <x:c r="G542" s="1">
         <x:v>194.95</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:7">
       <x:c r="A543" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B543" s="0">
         <x:v>5768</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1590</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1591</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1592</x:v>
       </x:c>
       <x:c r="G543" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:7">
       <x:c r="A544" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B544" s="0">
         <x:v>5769</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1593</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1594</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1595</x:v>
       </x:c>
       <x:c r="G544" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:7">
       <x:c r="A545" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B545" s="0">
         <x:v>5770</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1596</x:v>
       </x:c>
       <x:c r="D545" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1597</x:v>
       </x:c>
       <x:c r="E545" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F545" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1598</x:v>
       </x:c>
       <x:c r="G545" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:7">
       <x:c r="A546" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B546" s="0">
         <x:v>5771</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1599</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1600</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1601</x:v>
       </x:c>
       <x:c r="G546" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:7">
       <x:c r="A547" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B547" s="0">
         <x:v>5772</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1602</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1603</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1604</x:v>
       </x:c>
       <x:c r="G547" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:7">
       <x:c r="A548" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B548" s="0">
         <x:v>5773</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1605</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1606</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1607</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1608</x:v>
       </x:c>
       <x:c r="G548" s="1">
-        <x:v>140.51</x:v>
+        <x:v>247.85</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:7">
       <x:c r="A549" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B549" s="0">
         <x:v>5774</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>1587</x:v>
+        <x:v>1609</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
-        <x:v>1588</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
-        <x:v>1589</x:v>
+        <x:v>1611</x:v>
       </x:c>
       <x:c r="G549" s="1">
-        <x:v>288.28</x:v>
+        <x:v>395.62</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:7">
       <x:c r="A550" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B550" s="0">
         <x:v>5775</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1612</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1613</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1614</x:v>
       </x:c>
       <x:c r="G550" s="1">
         <x:v>194.95</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:7">
       <x:c r="A551" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B551" s="0">
         <x:v>5776</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1615</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1616</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1617</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1618</x:v>
       </x:c>
       <x:c r="G551" s="1">
-        <x:v>4188.29</x:v>
+        <x:v>4380.63</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:7">
       <x:c r="A552" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B552" s="0">
         <x:v>5777</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>1596</x:v>
+        <x:v>1619</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
-        <x:v>1597</x:v>
+        <x:v>1620</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
-        <x:v>1598</x:v>
+        <x:v>1621</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1622</x:v>
       </x:c>
       <x:c r="G552" s="1">
         <x:v>138.2</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:7">
       <x:c r="A553" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B553" s="0">
         <x:v>5778</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1623</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1624</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1625</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1626</x:v>
       </x:c>
       <x:c r="G553" s="1">
-        <x:v>251.09</x:v>
+        <x:v>358.43</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:7">
       <x:c r="A554" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B554" s="0">
         <x:v>5779</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1627</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1628</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1629</x:v>
       </x:c>
       <x:c r="G554" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:7">
       <x:c r="A555" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B555" s="0">
         <x:v>5780</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1630</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1631</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1632</x:v>
       </x:c>
       <x:c r="G555" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:7">
       <x:c r="A556" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B556" s="0">
         <x:v>5781</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1633</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1634</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1635</x:v>
       </x:c>
       <x:c r="G556" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:7">
       <x:c r="A557" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B557" s="0">
         <x:v>5782</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1636</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1637</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1638</x:v>
       </x:c>
       <x:c r="G557" s="1">
         <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:7">
       <x:c r="A558" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B558" s="0">
         <x:v>5783</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1639</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1640</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1641</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="G558" s="1">
-        <x:v>88.19</x:v>
+        <x:v>188.19</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:7">
       <x:c r="A559" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B559" s="0">
         <x:v>5784</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1643</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1644</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1645</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1646</x:v>
       </x:c>
       <x:c r="G559" s="1">
-        <x:v>5291.39</x:v>
+        <x:v>5483.73</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:7">
       <x:c r="A560" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B560" s="0">
         <x:v>5785</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1647</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1648</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
-        <x:v>1623</x:v>
+        <x:v>1649</x:v>
       </x:c>
       <x:c r="G560" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:7">
       <x:c r="A561" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B561" s="0">
         <x:v>5786</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>1624</x:v>
+        <x:v>1650</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
-        <x:v>1625</x:v>
+        <x:v>1651</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
-        <x:v>1626</x:v>
+        <x:v>1652</x:v>
       </x:c>
       <x:c r="G561" s="1">
-        <x:v>360.52</x:v>
+        <x:v>467.86</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:7">
       <x:c r="A562" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B562" s="0">
         <x:v>5787</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1653</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1654</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1655</x:v>
       </x:c>
       <x:c r="G562" s="1">
         <x:v>157.38</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:7">
       <x:c r="A563" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B563" s="0">
         <x:v>5788</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1656</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1657</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1658</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1659</x:v>
       </x:c>
       <x:c r="G563" s="1">
-        <x:v>3710.05</x:v>
+        <x:v>3817.39</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:7">
       <x:c r="A564" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B564" s="0">
         <x:v>5789</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1661</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1662</x:v>
       </x:c>
       <x:c r="G564" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:7">
       <x:c r="A565" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B565" s="0">
         <x:v>5790</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1663</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1664</x:v>
       </x:c>
       <x:c r="G565" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:7">
       <x:c r="A566" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B566" s="0">
         <x:v>5791</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1660</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1665</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1666</x:v>
       </x:c>
       <x:c r="G566" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:7">
       <x:c r="A567" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B567" s="0">
         <x:v>5792</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1667</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1668</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1669</x:v>
       </x:c>
       <x:c r="G567" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:7">
       <x:c r="A568" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B568" s="0">
         <x:v>5793</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1671</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1672</x:v>
       </x:c>
       <x:c r="G568" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:7">
       <x:c r="A569" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B569" s="0">
         <x:v>5794</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1670</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1673</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1674</x:v>
       </x:c>
       <x:c r="G569" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:7">
       <x:c r="A570" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B570" s="0">
         <x:v>5795</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1675</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1676</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1677</x:v>
       </x:c>
       <x:c r="G570" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:7">
       <x:c r="A571" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B571" s="0">
         <x:v>5796</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1679</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1680</x:v>
       </x:c>
       <x:c r="G571" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:7">
       <x:c r="A572" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B572" s="0">
         <x:v>5797</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1681</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1682</x:v>
       </x:c>
       <x:c r="G572" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:7">
       <x:c r="A573" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B573" s="0">
         <x:v>5798</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1678</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1683</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1684</x:v>
       </x:c>
       <x:c r="G573" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:7">
       <x:c r="A574" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B574" s="0">
         <x:v>5799</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1685</x:v>
       </x:c>
       <x:c r="D574" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1686</x:v>
       </x:c>
       <x:c r="E574" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="F574" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1687</x:v>
       </x:c>
       <x:c r="G574" s="1">
-        <x:v>4365.04</x:v>
+        <x:v>4472.38</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:7">
       <x:c r="A575" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B575" s="0">
         <x:v>5800</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1688</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1689</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1690</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1691</x:v>
       </x:c>
       <x:c r="G575" s="1">
         <x:v>137.56</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:7">
       <x:c r="A576" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B576" s="0">
         <x:v>5801</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1692</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1693</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1694</x:v>
       </x:c>
       <x:c r="G576" s="1">
-        <x:v>1218.16</x:v>
+        <x:v>1325.5</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:7">
       <x:c r="A577" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B577" s="0">
         <x:v>5802</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1695</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1696</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1698</x:v>
       </x:c>
       <x:c r="G577" s="1">
-        <x:v>466.97</x:v>
+        <x:v>574.31</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:7">
       <x:c r="A578" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B578" s="0">
         <x:v>5803</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1699</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1700</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1697</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1701</x:v>
       </x:c>
       <x:c r="G578" s="1">
-        <x:v>1872.26</x:v>
+        <x:v>1979.6</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:7">
       <x:c r="A579" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B579" s="0">
         <x:v>5804</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1702</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1703</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1704</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1705</x:v>
       </x:c>
       <x:c r="G579" s="1">
-        <x:v>1504.27</x:v>
+        <x:v>1611.61</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:7">
       <x:c r="A580" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B580" s="0">
         <x:v>5805</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1706</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1707</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="G580" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:7">
       <x:c r="A581" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B581" s="0">
         <x:v>5806</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1709</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1710</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1711</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1712</x:v>
       </x:c>
       <x:c r="G581" s="1">
-        <x:v>387.17</x:v>
+        <x:v>494.51</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:7">
       <x:c r="A582" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B582" s="0">
         <x:v>5807</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
-        <x:v>1683</x:v>
-[...11 lines deleted...]
-        <x:v>125.8</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:7">
       <x:c r="A583" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B583" s="0">
         <x:v>5808</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>1686</x:v>
+        <x:v>1713</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>1687</x:v>
+        <x:v>1714</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1715</x:v>
       </x:c>
       <x:c r="G583" s="1">
         <x:v>115.54</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:7">
       <x:c r="A584" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B584" s="0">
         <x:v>5809</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1716</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1717</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1718</x:v>
       </x:c>
       <x:c r="G584" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:7">
       <x:c r="A585" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B585" s="0">
         <x:v>5810</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1719</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1720</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1721</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1722</x:v>
       </x:c>
       <x:c r="G585" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:7">
       <x:c r="A586" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B586" s="0">
         <x:v>5811</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1723</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1724</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1725</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1726</x:v>
       </x:c>
       <x:c r="G586" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:7">
       <x:c r="A587" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B587" s="0">
         <x:v>5812</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1727</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1728</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1729</x:v>
       </x:c>
       <x:c r="G587" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:7">
       <x:c r="A588" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B588" s="0">
         <x:v>5813</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1730</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1731</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1732</x:v>
       </x:c>
       <x:c r="G588" s="1">
-        <x:v>3307.54</x:v>
+        <x:v>3414.88</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:7">
       <x:c r="A589" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B589" s="0">
         <x:v>5814</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1733</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1734</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1735</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1736</x:v>
       </x:c>
       <x:c r="G589" s="1">
-        <x:v>196.47</x:v>
+        <x:v>303.81</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:7">
       <x:c r="A590" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B590" s="0">
         <x:v>5815</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1737</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1738</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>1739</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1740</x:v>
       </x:c>
       <x:c r="G590" s="1">
-        <x:v>399.34</x:v>
+        <x:v>506.68</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:7">
       <x:c r="A591" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B591" s="0">
         <x:v>5816</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1741</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1742</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1743</x:v>
       </x:c>
       <x:c r="G591" s="1">
-        <x:v>1197.33</x:v>
+        <x:v>1304.67</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:7">
       <x:c r="A592" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B592" s="0">
         <x:v>5817</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1744</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1745</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1746</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1747</x:v>
       </x:c>
       <x:c r="G592" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:7">
       <x:c r="A593" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B593" s="0">
         <x:v>5818</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1748</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1749</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1750</x:v>
       </x:c>
       <x:c r="G593" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:7">
       <x:c r="A594" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B594" s="0">
         <x:v>5819</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1751</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1752</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1753</x:v>
       </x:c>
       <x:c r="G594" s="1">
-        <x:v>845.76</x:v>
+        <x:v>945.76</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:7">
       <x:c r="A595" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B595" s="0">
         <x:v>5820</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1754</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1755</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1756</x:v>
       </x:c>
       <x:c r="G595" s="1">
         <x:v>120.35</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:7">
       <x:c r="A596" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B596" s="0">
         <x:v>5821</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1757</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1758</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
-        <x:v>1730</x:v>
+        <x:v>1759</x:v>
       </x:c>
       <x:c r="G596" s="1">
         <x:v>108.84</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:7">
       <x:c r="A597" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B597" s="0">
         <x:v>5822</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>1731</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>1732</x:v>
+        <x:v>1761</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1762</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1763</x:v>
       </x:c>
       <x:c r="G597" s="1">
         <x:v>138.2</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:7">
       <x:c r="A598" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B598" s="0">
         <x:v>5823</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1764</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1765</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1766</x:v>
       </x:c>
       <x:c r="G598" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:7">
       <x:c r="A599" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="B599" s="0">
         <x:v>5824</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1767</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1768</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1769</x:v>
       </x:c>
       <x:c r="G599" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>