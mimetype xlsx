--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc9c58b45f74422" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb5eac737d0a46babe6a5273db7c1684.psmdcp" Id="R18db820f3a9e440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49152494e4154b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c8e01b3185874661a8f604b7699590f5.psmdcp" Id="R2a569ddb36a64608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -58,98 +58,62 @@
   <x:si>
     <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, DOUGLAS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT. S1/2 SW SW 229-764 13 06S 12W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>001-02222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER%WINNIE MAE COOPER, LEO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 07 05S 14W 0.51 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06032-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DIAL, JUNIOR </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ESTATE%RICHA MATHIOUS, MATHIOUS </x:t>
   </x:si>
   <x:si>
     <x:t>E792' S1/2 SW NE 12 06S 12W 12 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>DOROTHY ANN MATHIOUS</x:t>
   </x:si>
   <x:si>
     <x:t>001-02191-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOGUE, DAVID B &amp; HAZEL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ORT REVOC TRUST, CATHERINE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NE - TRACT 1 15 05S 12W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>BERNADETTE ANN ORT, MARTIN EDWARD ORT</x:t>
   </x:si>
   <x:si>
     <x:t>001-01804-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOTUS TRUST, PURPLE </x:t>
   </x:si>
   <x:si>
     <x:t>E2/3 LOT 12 &amp; 13 222-245 10 05S 13W 0 ACRES LOT  BLOCK 046 ORIGINAL TOWN OF SHERIDAN ADDITION CITY  SD 37C</x:t>
   </x:si>
   <x:si>
     <x:t>AMERICAN EXPRESS NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>700-00229-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHOPTAW, WALTER;PRESTON;BRENT;JONES, BRANDI </x:t>
@@ -193,62 +157,50 @@
   <x:si>
     <x:t>001-06958-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE BEG SW COR SES E N 628.2' FOR POB E 21 0' N 111'E 735 24 04S 15W 13.45 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06961-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SE 223-216 24 04S 15W 3.87 ACRES LOT  BLOCK   ADDITION CITY  SD 37</x:t>
   </x:si>
   <x:si>
     <x:t>001-06963-001</x:t>
   </x:si>
   <x:si>
     <x:t>SMIRL, ARTHUR T % NORMA NASH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 W1/2 W1/2 SW NW 36 03S 14W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-05634-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SNYDER &amp; LINDA BLACK, FRANK A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TARVER, MARVIN &amp; THOMAS R DELAUGHTER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 14 166-80 PRAGUE ADDITION 11 05S 12W 1.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>260-00008-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRING</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ABLES, JERRY B </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARLINGTON DR LOT 961 BLOCK 00F DIAMONDHEAD BLOCK "F" ADDITION 28 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>DIAMOND HEAD POA</x:t>
   </x:si>
   <x:si>
     <x:t>633-17082-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ADAMS, MICHAEL &amp; CONNIE </x:t>
@@ -283,62 +235,50 @@
   <x:si>
     <x:t>700-03215-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANDREWS, SHAWN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW NW RURAL METES &amp; BOUND ADDITION 22 05S 16W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>015-00291-001</x:t>
   </x:si>
   <x:si>
     <x:t>ARKANSAS REALTY SERVICES, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*110 ERWIN RD* PT SW NW (W OF RIVER), RURAL METES &amp; BOUND ADDITION 17 04S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROCKPORT FIRE DIST., CITIZENS BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>024-00722-002</x:t>
   </x:si>
   <x:si>
-    <x:t>BAILEY, CRYSTAL; KEVIN BAILEY</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BARKER, LARRY EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t>*99701 RIDGE RD* PT W3/4 SW SE RURAL METES &amp; BOUND ADDITION 27 04S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SOUTH MALVERN FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>024-01225-000</x:t>
   </x:si>
   <x:si>
     <x:t>BIG SKY PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">511 STADIUM DR  LOT 10 TATUM ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-02380-000</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGHTHOUSE CAPITAL SERVICING LL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1025 SCHOOL ST* PT LOT 1 BLOCK 112 LUND &amp; HILL (ORIGINAL TOWN) ADDITION 23 04S 17W </x:t>
@@ -403,114 +343,81 @@
   <x:si>
     <x:t>700-04976-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARRENO, BRIGID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">835 CHERRY LN LOT 21-22 BLOCK 1 EASTWOOD ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03468-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARTER, HELEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1802 ROBERT E LEE ST* W 50' SW1/4 BLOCK 7 (50X150'), BLOCK 7 LEIPER HEIGHTS ADDITION 24 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>AR DEPT OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>700-04206-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CHANCE, MICHAEL J </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CLARK, ROGER W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*938 E SULLENBERGER AVE* W 65' LOTS 5-6-7 BLOCK 12 HILLCREST ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>JULIA GARDNER</x:t>
   </x:si>
   <x:si>
     <x:t>700-04042-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COOK, NANCY SEVERS </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAMMANN, JAMES R </x:t>
   </x:si>
   <x:si>
     <x:t>*1183 STRINGTOWN RD* PT SW SW, 17 03S 16W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>GLEN ROSE FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>013-00148-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, BARBARA </x:t>
   </x:si>
   <x:si>
-    <x:t>*461 BEECHTREE RD* PT SE SW RURAL METES &amp; BOUND ADDITION 11 05S 22W 1 ACRE</x:t>
-[...2 lines deleted...]
-    <x:t>POINT CEDAR FIRE DISTRICT</x:t>
+    <x:t>*461 BEECHTREE RD* PT SE SW 11 05S 22W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUND ADDITION CITY  SD 250-R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POINT CEDAR FIRE DISTRICT, USDA, BEAL BANK USA</x:t>
   </x:si>
   <x:si>
     <x:t>075-00103-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DOBBINS, CHARLES L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*505 STADIUM DR* LOT 11 CONTIG 700-02381-001, LOT 11 TATUM ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>BELINDA DUNN DOBBINS</x:t>
   </x:si>
   <x:si>
     <x:t>700-02381-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNLAP, BARBARA A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAPPY ST LOT 15-19 BLOCK 4 AIRSMAN ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-02566-004</x:t>
   </x:si>
@@ -616,62 +523,50 @@
   <x:si>
     <x:t>PT SE NW ROCKPORT CITY ANNEX(RURAL BOOK ADDITION 11 04S 17W 0.49 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>PAMELA WOOD, RICKEY DEAN GAGE</x:t>
   </x:si>
   <x:si>
     <x:t>810-00310-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILKIE, CLARENCE EDWARD, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*ELIZABETH ANN ST* S 76' LOTS 21-22 BLOCK 4 MCCLURE ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-04490-002</x:t>
   </x:si>
   <x:si>
     <x:t>GK PRIME INVEST LLC</x:t>
   </x:si>
   <x:si>
     <x:t>633-17096-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GONZALES, TAMMY &amp; JOSE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GRAVES, TIM H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*SAND RD* PT SE NW 70 X 696, CITY ACREAGE (MALVE ADDITION 14 04S 17W 1.12 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>700-02136-005</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREEN, DANIELLE N </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 7 BLOCK 3 62 X 66, LOT 7 BLOCK 3 BETTY SMITH ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-02994-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREGORY, JO ELLEN MCHENRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*820 E HIGHLAND AVE* S1/2 E1/2 BLOCK 8 (1/2 INT EAC, BLOCK 8 MCHENRY 2ND ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS T MCHENRY</x:t>
@@ -718,113 +613,95 @@
   <x:si>
     <x:t>700-02901-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUSTAFSON, SANDRA LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORNINGSIDE LOT 844 BLOCK 00E DIAMONDHEAD BLOCK "E" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-16077-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MEDINAH OVERLOOK LOT 249 BLOCK 00C DIAMONDHEAD BLOCK "C" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-14022-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARLINGTON LOT 1229 BLOCK 00H DIAMONDHEAD BLOCK "H" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-19103-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HAMRICK ETAL, MICHAEL % EDWARD &amp; JACQUE SANDERS</x:t>
-[...2 lines deleted...]
-    <x:t>*131 OSAGE LOOP* PT NE SE RURAL METES &amp; BOUND ADDITION 15 05S 21W 1 ACRE</x:t>
+    <x:t xml:space="preserve">HAMRICK ETAL%EDWARD &amp; JACQUE SANDERS, MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*131 OSAGE LOOP*  PT NE SE 15 05S 21W 1 ACRES LOT  BLOCK  RURAL METES &amp; BOUND ADDITION CITY  SD 250-R</x:t>
   </x:si>
   <x:si>
     <x:t>MARGARET TARPLEY, MARIE ROWLAND, JENNIFER SANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>065-00316-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAYES, ALEX JEFFERY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*105 CAMERON LN* PT NE NW RURAL METES &amp; BOUND ADDITION 13 05S 20W 8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>055-00256-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIMES, JUSTIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*416 GILBERT ST* LOTS 26-27-28-29 BLOCK 10 HAYS (DONALDSON) ADDITION 3 06S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>CAMBRIN NAME, MODERN PROPERTIES LLC.</x:t>
   </x:si>
   <x:si>
     <x:t>760-03935-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOBBS, CALEB JOSHUA </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*918 MCHENRY ST* LOT 17-18 BLOCK 1 ROSS ADDITION 26 04S 17W </x:t>
+    <x:t xml:space="preserve">HOWARD, SANDRA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*804 W HIGHLAND AVE* PT IN SE COR BLOCK 7 (90X135'), GAMMEL ADDITION 27 04S 17W 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF MALVERN</x:t>
   </x:si>
   <x:si>
-    <x:t>700-05112-000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>700-03787-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HUELL, VAUGHN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HUNTER AMERICAN PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INDEPENDENCE LOT 271 BLOCK C DIAMONDHEAD BLOCK "C" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-14034-000</x:t>
   </x:si>
   <x:si>
     <x:t>JONES, WILLIAM R; TAMIE T GROOKETT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEITH ST LOT 5 JAMISON ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-01498-000</x:t>
   </x:si>
   <x:si>
     <x:t>KELLY, RETA; ALMER WRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>*2416 DYER ST* PT NE1/4 SE1/4 SE1/4 CITY ACREAGE (MALVE ADDITION 27 04S 17W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>700-02482-000</x:t>
@@ -844,98 +721,68 @@
   <x:si>
     <x:t>KIMBROUGH, HUNTER; LAURA ANGELA ERB</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*2385 MILITARY RD* PT SE1/4 SE1/4 RURAL METES &amp; BOUND ADDITION 26 03S 17W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAGNET COVE FIRE DIST. </x:t>
   </x:si>
   <x:si>
     <x:t>023-00391-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">L EQUIPE, INC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1620 E SULLENBERGER AVE LOT 13-15 BLOCK 13 EASTWOOD ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>MASSIVE INVESTMENTS OPERATING CO. LLC%YADDIEL GALDO</x:t>
   </x:si>
   <x:si>
     <x:t>700-03617-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LACKEY, MONROE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LANGLEY, JERRY GREG &amp; CANDICE CH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">605 DIVISION ST LOT 13-15 BLOCK 9 MOLINE ADDITION 15 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-04445-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PROPERTIES, LEMAY </x:t>
   </x:si>
   <x:si>
     <x:t>26547 S HIGHWAY 67 33 04S 17W 0 ACRES LOT 5-6 BLOCK  THORNTONS S/D 1 ADDITION CITY  SD MS0-R</x:t>
   </x:si>
   <x:si>
     <x:t>024-01394-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LEMAY PROPERTIES</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>LINGO, WILLIAM R; SHAUNA J LINGO</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1128 E HIGHLAND AVE LOT 12 BLOCK 5 ROSS ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-05152-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOCK, RHODA E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">818 GRIGGS ST LOT 2 BLOCK 2 WALLACE ADDITION 14 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-05577-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOMACK, KENNY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*303 SHEPPARD ST* PT LOTS 2-3 BLOCK 1 DICKERSON ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03370-000</x:t>
@@ -1051,62 +898,50 @@
   <x:si>
     <x:t>MOORE, NELLIE ETAL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1323 CLARK ST LOT 26 BLOCK 2 BRYANT'S 1ST ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>ALICE L DAVIS, GREGORY BROUGHTON, COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>700-03155-000</x:t>
   </x:si>
   <x:si>
     <x:t>MOORE, NELLIE M; ALICE L DAVIS; GREGORY B BROUGHTON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*220 QUINN ST* PT W1/2 NW1/4 NW1/4 RURAL METES &amp; BOUND ADDITION 14 04S 17W 4.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES,</x:t>
   </x:si>
   <x:si>
     <x:t>024-00551-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MORGAN, RITA A; CARLA F MCCOY</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MYERS, CHRISTINA; DOYLE BLAND</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*915 BROKEN BOW LN* PT NW NE RURAL METES &amp; BOUND ADDITION 2 05S 21W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>065-00014-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*BROKEN BOW LN* PT NE1/4 NE1/4 RURAL METES &amp; BOUND ADDITION 2 05S 21W 1.72 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>065-00011-000</x:t>
   </x:si>
   <x:si>
     <x:t>NEXT MILLENNIUM PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>*MORNINGSTAR DR* PT N1/2 NE NW CONTIG 633-0301, MAGNET COVE CITY ADDITION 25 03S 18W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>SIMMONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>820-01080-000</x:t>
@@ -1147,59 +982,50 @@
   <x:si>
     <x:t xml:space="preserve">*NEW DIXSONVILLE RD*  PT NW1/4 NW1/4 12 04S 16W 7.6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00214-000</x:t>
   </x:si>
   <x:si>
     <x:t>*NEW DIXSONVILLE RD* PT NW NW NO CONTIG LAND, 12 04S 16W 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>014-00222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*329 SAVANNAH LN* PT NW1/4 NW1/4 12 04S 16W 1.98 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00214-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*NEW DIXSONVILLE RD* PT NW NW NO CONTIG LAND, 12 04S 16W 2.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00222-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">OBENNOSKEY, JAMES E &amp; MICKEY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">OZAETA, SHELDON </x:t>
   </x:si>
   <x:si>
     <x:t>*ADVENTIST CHURCH RD* PT SW NW RURAL METES &amp; BOUND ADDITION 29 04S 22W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>074-00189-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PERRY, DEDDRICK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1329 LINCOLN ST* LOTS 13-14-15; PT LOT 16  BLOCK 7 PRATT ADDITION 26 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-04761-000</x:t>
   </x:si>
   <x:si>
     <x:t>SCOTTISH TRL LOT 11 LAKE DEGRAY ESTATES ADDITION 27 05S 20W 0.79 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>655-30009-000</x:t>
   </x:si>
   <x:si>
     <x:t>QUEST IRA INC FBO RUSSELL THOMAS IRA #1411721</x:t>
@@ -1234,62 +1060,50 @@
   <x:si>
     <x:t>REIT FINCRE2108 LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*PLUM HOLLOW BLVD* LOT 473 BLOCK D DIAMONDHEAD BLOCK "D" ADDITION 27 03S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>633-15060-000</x:t>
   </x:si>
   <x:si>
     <x:t>633-15061-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBINSON, CHARLES LILE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1584 MCMAHAN RD* PT SE1/4 RURAL METES &amp; BOUND ADDITION 1 06S 19W 1.02 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>QUACHITA FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>046-00003-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBINSON, DOUGLAS A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RODLUN, DALE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*393 BEECHTREE RD* PT SE1/4 SW1/4 RURAL METES &amp; BOUND ADDITION 11 05S 22W 1.15 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>KATRINA ANN GRIDER, POINT CEDAR FIRE DIST.</x:t>
   </x:si>
   <x:si>
     <x:t>075-00103-005</x:t>
   </x:si>
   <x:si>
     <x:t>ROLLINS, JACK; JUDITH YOUNG</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1127 ROOSEVELT ST* S1/3 LOTS 7 THRU 12 BLOCK 13 EASTWOOD ADDITION 23 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>700-03616-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROSS, CHARLIE B JR &amp; ALICE M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*612 MOORE ST*  S1/2 LOT 44  FAIRVIEW ADDITION 23 04S 17W </x:t>
@@ -1360,218 +1174,89 @@
   <x:si>
     <x:t>633-13076-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURK, MARY </x:t>
   </x:si>
   <x:si>
     <x:t>*3366 SAND RD* PT N1/2 SW SE RURAL METES &amp; BOUND ADDITION 1 04S 17W 0.49 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>024-00025-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VALENTINE, DREWEY A &amp; KATHRYN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*CENTRAL AVE* PT NW NW RURAL METES &amp; BOUND ADDITION 14 04S 20W 1.06 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>ENTERGY ARK-ROW</x:t>
   </x:si>
   <x:si>
     <x:t>054-00018-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WALKER, MICHAEL DEAN &amp; LAURA ALLYSON </x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>WRIGHT, MRS LUCINDIA,  ESTATE % BETTY NASH</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*324 OAK ST* S1/2 LOT 10; ALL LOT 11 BLOCK, BLOCK 72 LUND &amp; HILL (ORIGINAL TOWN) ADDITION 22 04S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>VAL WRIGHT, VICTORY COMMUNITY CENTER INC,</x:t>
   </x:si>
   <x:si>
     <x:t>700-01387-000</x:t>
   </x:si>
   <x:si>
     <x:t>PERRY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BATCHELOR, CHRISTY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW 25 04N 19W 0.5 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 7R</x:t>
   </x:si>
   <x:si>
     <x:t>SHASTA BATCHELOR, JEREMIABATCHELOR, NOAH BATCHELOR, MICHELLE MORAN, PHILLIP BATCHELOR, HEATHER BATCHELOR</x:t>
   </x:si>
   <x:si>
     <x:t>001-38016-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYETTE, ODA BRITTON </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 SE SW 01 03N 16W 2.22 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t>OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>001-06510-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CARDEN, MELANIE D </x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COX, SHANNON </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE (TRACT 13) 04 03N 17W 5.04 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 7R</x:t>
   </x:si>
   <x:si>
     <x:t>CLEMETH &amp; MARTHA MCCORMACK</x:t>
   </x:si>
   <x:si>
     <x:t>001-14630-008</x:t>
   </x:si>
   <x:si>
     <x:t>DAVIS, VIVIAN, FAMILY LMTD PARTNER % DENISE POPLIN</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW METES &amp; BOUNDS ADDITION CITY RURAL 29 04N 19W 0.03 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-38407-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUKETT, BARTON W OR MARY E </x:t>
   </x:si>
   <x:si>
     <x:t>SE NW SE NE &amp; PT S 1/2 NE SE NE 12 03N 16W 6 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 1R</x:t>
@@ -1621,101 +1306,65 @@
   <x:si>
     <x:t xml:space="preserve">PT SE SE METES &amp; BOUNDS ADDITION CITY RURAL 08 04N 17W 3.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-18534-001</x:t>
   </x:si>
   <x:si>
     <x:t>MELTON, LORENE, LORENE OR LARRY MELTON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NE METES &amp; BOUNDS ADDITION 17 04N 17W 1.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-19300-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ORR, CARL A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 15 &amp; 29 HARRIS BRAKE BLOCK 004 EZELLS ADDITION 23 04N 17W </x:t>
   </x:si>
   <x:si>
     <x:t>220-00130-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ORR, VELMA GEDDES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ORTIZ, MARIO AND MELVA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 037 BLOCK 002 BRYANTS ADDITION 32 04N 20W </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 038 BLOCK 002 BRYANTS ADDITION 32 04N 20W </x:t>
   </x:si>
   <x:si>
     <x:t>140-00134-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 39-40 BLOCK 002 BRYANTS ADDITION 32 04N 20W </x:t>
   </x:si>
   <x:si>
     <x:t>140-00135-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RHOADS, LOUIS </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WEAVER, DESTIN &amp; TABITHA </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW, Beginning at the NW corner of said NW NW, thence S 88 degrees 30 minutes 33 seconds E along the north boundary of the said NW NW a distance of 466.69 feet; thence leaving the said N boundary, S 01 degrees 36 minutes 42 seconds W a distance of 466.69 feet; thence N 88 degrees 30 minutes 33 seconds W a distance of 466.69 feet to the W boundary of the said NW NW; thence N 01 degrees 36 minutes 42 seconds E along the said W boundary, a distance of 466.69 feet to the point of beginning. 13 05N 15W 5 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 1R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIRST SECURITY BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>001-04000-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WESTLAKE, WILLIAM JOHN &amp; BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW, Commence at a pomt  462 feet N and 210 feet E of  the SW corner of said SW NW  thence run N 168 feet, thence  S 47 degrees 45' E 250 feet  along a road, thence leaving  road run W 185 feet to the point of beginning. 09 04N 17W 0.36 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 7R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEIDRE WILLIAMS, </x:t>
   </x:si>
   <x:si>
     <x:t>001-18612-001</x:t>
   </x:si>
   <x:si>
     <x:t>SALINE</x:t>
@@ -1783,473 +1432,407 @@
   <x:si>
     <x:t xml:space="preserve">2022-019588 LOT 18 BLOCK 6 MARIA ADDITION 20 01S 17W </x:t>
   </x:si>
   <x:si>
     <x:t>619-01149-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-020361 LOT 26 BLOCK 5 SALDANA ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>720-00133-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANDERSON, STEPHEN CRAIG </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-015856 LOT 2 BLOCK 8 CALAHORRA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>452-00120-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STREET MINI MART PROPERTIES LLC, ARCH </x:t>
   </x:si>
   <x:si>
-    <x:t>S208' W50' E258' NWSE 2018-002606 7 02S 12W 0.24 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+    <x:t>PT SW SE 2016-001735 7 02S 12W 1.08 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, CHARMAINE BAILEY, CENTENNIAL BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00297-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2016-001735 7 02S 12W 0 ACRES LOT 5,6,7 BLOCK  DUNCAN ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>091-00016-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ARCHOICE, LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2014-4584 LOT 3 BLOCK 4 SABIOTE ADDITION 6 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>708-00044-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASH GREEN PROPERTIES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2022-021877 LOT 11 BLOCK 22 DIAMANTE ADDITION 18 01S 17W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>506-00404-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">AULT &amp; ABIGAIL MARIE AULT, BRIAN ADAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2011-72826 20 01S 13W 0 ACRES LOT 2 BLOCK  RED OAK ACRES ADDITION CITY  SD 250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, STEPHEN LOCKWOOD, NOAH LOCKWOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>264-00002-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BAKER, BOBBY L &amp; DORIS E </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">236-795 LOT 14 BLOCK 3 JARDINERO ADDITION 16 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>600-00054-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BALUCH, AFTAB &amp; TAHIRA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2007-54520 LOT 8 BLOCK 9 BENEVENTE ADDITION 5 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOT SPRING VILLAGE POA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428-00113-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANGALOO LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012423 LOT 14 BLOCK 7 BALTANAS ADDITION 11 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>416-00147-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012418 LOT 6 BLOCK 6 CABIDA ADDITION 9 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>448-00077-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012418 LOT 11 BLOCK 6 CABIDA ADDITION 9 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>448-00082-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BANGALOO LLC </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012426 LOT 2 BLOCK 5 CAMISA ADDITION 5 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>460-00065-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012425 LOT 13 BLOCK 6 CAMPEON ADDITION 12 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>462-00057-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012424 LOT 14 BLOCK 6 CAMPEON ADDITION 12 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>462-00058-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012421 LOT 6 BLOCK 2 CIFUENTES ADDITION 10 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>472-00032-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012422 LOT 13 BLOCK 2 CRESTA ADDITION 15 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>488-00031-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012420 LOT 1 BLOCK 6 PADILLA ADDITION 17 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>668-00152-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-012417 LOT 7 BLOCK 6 PADILLA ADDITION 17 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>668-00158-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-015038 LOT 17 BLOCK 2 PINTUERERO ADDITION 16 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>676-00042-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-015037 LOT 29 BLOCK 3 PINTUERERO ADDITION 16 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>676-00105-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BARBER, JOHN W &amp; PATRICIA E </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">382-037 LOT 22 BLOCK 1 BINEFAR ADDITION 3 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>436-00022-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARNES, IONA VIVIAN &amp; D E MARKS &amp; K A BARNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">353-472 LOT 22 BLOCK 10 PAMPLONA ADDITION 4 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOT SPRINGS VILLAGE POA, KEVIN ANTHONY BARNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672-00235-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BARRETT, DAMION &amp; TENISHA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2005-58416 LOT 6 BLOCK 2 JUBILEO ADDITION 15 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>604-00036-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BATES%TAWANA D PENNER, WILLARD &amp; TAWANA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2004-63459 19 01S 13W 0 ACRES LOT 46 BLOCK  RANCHETTE HOMES ADDITION CITY  SD 257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERS, INC., US BANK NATIONAL ASSOCIATION, VAK M100 FUND, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810-70546-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BECHER &amp; MOSES ENERPRISES LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2021-028178 LOT 3 BLOCK 4 MIGUEL ADDITION 5 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>632-00041-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BECK%JACQUELINE BECK, DESSIE MERLE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 21  359-133 1 02S 15W 0 ACRES LOT PT 21 BLOCK 2 WATSON MANOR ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN ROBERT BECK, JR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-74226-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BILLINGS, RON &amp; SUE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1997-28391 LOT 1 BLOCK 7 TALAVAN ADDITION 11 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>748-00100-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BLACK, WOODROW W JR &amp; MADELINE J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>361-388 15 02S 15W 0 ACRES LOT 3 BLOCK  PARKWOOD ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF BENTON, HEATHER MICHELLE CARROLL, JOHN SWAIN, CASEY BRIGHTEN BLACK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800-57004-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BLAND LC: LONITA SYLANOUVONG, MICHAEL W &amp; SARA R </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2003-58027 35 01S 13W 0 ACRES LOT 6 BLOCK  RED OAK HILLS ADDITION CITY  SD 370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EAST END FIRE DISTRICT, HINEPHET SYLANOUVONG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>265-00006-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOSCH, PAUL L &amp; EUGENIA CO-TRUSTEES P BOX</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2006-89778 LOT 7 BLOCK 4 ESPECTRO ADDITION 18 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOT SPRINGS VILLAGE POA, DANIEL WILLIAM BOSCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>536-00037-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BOWDEN, RODNEY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2010-64876 24 01S 13W 0 ACRES LOT 18 BLOCK  ROYAL OAK MANOR ADDITION CITY  SD 740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, DFA, NEXTGEAR CAPITAL, INC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281-00017-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRACY REVOCABLE TRUST, MELINDA L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2020-015311 24 01S 13W 0 ACRES LOT 230 BLOCK  ROYAL OAK MANOR ADDITION CITY  SD 740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NORTHEAST FIRE DISTRICT, BRIAN KEITH BRACY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281-00206-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRADLEY, ROBERT W </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2022-003449 LOT 20 BLOCK 2 MONTEZ ADDITION 6 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOT SPRINGS VILLAGE POA, RYAN P BRADLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>640-00028-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BREWER, DAVID </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E 50' S410' W551' NW SW 2018-001038 36 01S 15W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>805-14827-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRINSFIELD, WILLARD &amp; MARIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">2020-029724 LOT 9 BLOCK 4 SAN PABLO ADDITION 16 01S 18W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>728-00059-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BROOKS, VICTORIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2002-67659 7 02S 12W 16.18 ACRES LOT 9R BLOCK  ANGEL COURT II ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>EAST END FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
-    <x:t>001-00292-000</x:t>
-[...364 lines deleted...]
-  <x:si>
     <x:t>011-00015-000</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, A M % CHALRES R BROWN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLOCK 7 SORPRESA ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>744-00112-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015246 LOT 8 BLOCK 8 CALDERON ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>456-00133-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015247 LOT 10 BLOCK 4 LA VIEJO ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>608-00079-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015245 LOT 19 BLOCK 4 LA VIEJO ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>608-00088-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015248 LOT 9 BLOCK 2 QUIJOTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>688-00042-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROWN, DONALD P </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BROWN, LOUIS D </x:t>
   </x:si>
   <x:si>
     <x:t>E130' W200' E660' NWNE N OF SHOBE ROAD 2021-007100 26 01S 14W 0.06 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TRUSHA WAGHELA</x:t>
   </x:si>
   <x:si>
     <x:t>840-13727-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, SAMUEL H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">325-101 LOT 12 BLOCK 4 FONSAGRADA ADDITION 14 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>560-00090-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURRELL, CAMERON &amp; LAKEEKA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-001656 LOT 38 BLOCK 6 SALDANA ADDITION 10 01S 18W </x:t>
@@ -2428,59 +2011,50 @@
   <x:si>
     <x:t>SHAW FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-05900-006</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW 2018-014550 35 02S 14W 3.73 ACRES LOT  BLOCK   ADDITION CITY  SD 140</x:t>
   </x:si>
   <x:si>
     <x:t>001-05932-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CASH, BILLY R &amp; ROSIE N </x:t>
   </x:si>
   <x:si>
     <x:t>PT W 200' OF E 1000' OF FRL NW SW 225-096 12 02S 13W 1.13 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>EAST END FIRE DISTRICT, TONI RAEANN EICHEL, KENNY RAY CASH</x:t>
   </x:si>
   <x:si>
     <x:t>001-02194-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CASTILLO, JOSEFINA FLORES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CGT FARM MANAGEMENT LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-015055 LOT 14 BLOCK 5 SALDANA ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>720-00121-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHESHIRE, HELEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">304-756 LOT 3 BLOCK 4 OLIETE ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, CARY EDWARD CHESHIRE, ROBERT GARRISON CHESHIRE, RODNEY GLENN CHESHIRE</x:t>
   </x:si>
   <x:si>
     <x:t>656-00025-000</x:t>
   </x:si>
   <x:si>
     <x:t>CLAY, JOYCE A &amp; CHRISTY A AUSTIN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2015-22667 LOT 8 BLOCK 3 GALEON ADDITION 15 01S 18W </x:t>
@@ -2557,59 +2131,50 @@
   <x:si>
     <x:t>456-00159-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CROSS, PAMELA DENISE </x:t>
   </x:si>
   <x:si>
     <x:t>2019-020240 20 01S 13W 0.86 ACRES LOT 9 BLOCK  CHERYLWOOD ACRES ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>042-00009-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRUTCHFIELD, KERRI M &amp; KEN M </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE &amp; PT SW SE 2007-83197 30 02S 12W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>EAST END FIRE DISTRICT #11, IBERIA BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-00880-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DANIELS, ANGELA Q </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>DARK SCORPION LABS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-016840 LOT PARCEL B WESTPOINTE NORTH PH II ADDITION 16 01S 14W </x:t>
   </x:si>
   <x:si>
     <x:t>840-11501-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DARNELL, STAN &amp; SHANNON </x:t>
   </x:si>
   <x:si>
     <x:t>2012-1096 21 01S 13W 0 ACRES LOT 6 BLOCK  HOLLYWOOD HEIGHTS ADDITION CITY  SD 255</x:t>
   </x:si>
   <x:si>
     <x:t>NATIONAL BANK OF ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>880-02059-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE OLIVEIRA, TIAGO SOUZA LOBAO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-031434 LOT 8 BLOCK 5 ZAFIRO ADDITION 6 01S 18W </x:t>
@@ -2848,62 +2413,50 @@
   <x:si>
     <x:t>492-00040-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2016-021964 LOT 35 BLOCK 2 JUBILEO ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>604-00065-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2016-021964 LOT 15 BLOCK 5 SALDANA ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>720-00122-000</x:t>
   </x:si>
   <x:si>
     <x:t>FLATIRON REALTY HOLDINGS LLC % STOCKBRIDGE CAPITAL LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2016-021963 LOT 1 BLOCK 6 SAN PABLO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>728-00092-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FLEISCHHAUER, KATHLEEN TRUSTEE</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FLEMING, ADRIAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SW 2008-7981 4 03S 16W 1.17 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>TURTLE CREEK FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-12492-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FONSECA, YVONNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-29483 LOT 1 BLOCK 8 MARINERO ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>620-00161-000</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAT INVESTMENTS LTD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-013211 LOT 23 BLOCK 9 BENEVENTE ADDITION 5 01S 18W </x:t>
@@ -3112,59 +2665,50 @@
   <x:si>
     <x:t xml:space="preserve">2019-004594 LOT 11 BLOCK 2 ALENTEJO ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>384-00036-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GUZMAN, ASHLEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-014257 LOT 8 BLOCK 2 LEVANTINO ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>612-00017-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, CHARLES B &amp; JANICE M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">341-244 LOT 6 BLOCK 4 SERGIO ADDITION 13 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>738-00066-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HAREWOOD, ADRIAN A &amp; KATHYANNE R MYERES</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HAROON, DANISH MOHAMMED </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-015087 LOT 13 BLOCK 4 DOSEL ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>516-00101-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARPER%BARRY E &amp; HOLLY BARNES, JERRY O &amp; LINDA J </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NW 17 02S 15W 0.23 ACRES LOT  BLOCK   ADDITION CITY  SD 80</x:t>
   </x:si>
   <x:si>
     <x:t>TURTLE CREEK FIRE DISTRICT, HOLLY HARPER-BARNES</x:t>
   </x:si>
   <x:si>
     <x:t>001-09093-000</x:t>
   </x:si>
   <x:si>
     <x:t>HARRIS &amp; JANE HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-021885 LOT 7 BLOCK 7 MONTEZ ADDITION 7 01S 18W </x:t>
@@ -3172,89 +2716,68 @@
   <x:si>
     <x:t>640-00191-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARRIS, PEGGY L </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SW 2016-006756 36 02N 17W 1.26 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>PARON FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-12897-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARVEY, JASON W &amp; NICOLE K </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1999-20633 LOT 8 BLOCK 15 ESTANCIA ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>544-00247-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HASSETT, MICHAEL &amp; TAMMY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HERNANDEZ, LUIS &amp; MIRNA Y </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-83162 LOT 1 BLOCK 8 CURANDERO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>496-00088-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL, TED &amp; SHARON G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">369-327 LOT 40 BLOCK 5 BALTANAS ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>416-00112-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HILTON, JOYCE ANN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HOGUE, CHARLES C </x:t>
   </x:si>
   <x:si>
     <x:t>2000-06321 22 02S 13W 0 ACRES LOT 27 BLOCK  GENTLE ACRES ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>SARDIS FIRE DISTRICT, JAMES LEE HOGUE</x:t>
   </x:si>
   <x:si>
     <x:t>119-00027-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLMES, CHARLES L &amp; JULIA L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">326-501 LOT 22 BLOCK 7 BALTANAS ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>416-00155-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOQ, RABEYA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-113022 LOT 3 BLOCK 3 RASO ADDITION 4 01S 18W </x:t>
@@ -3430,131 +2953,104 @@
   <x:si>
     <x:t>800-26693-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, DANNY K &amp; CONNIE S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2010-11032 LOT 23 MEADOW VIEW ADDITION 11 02S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>800-46060-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">INVESTMENT PROPERTY LLC, JUBILEE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NE 2017-013751 7 02S 12W 0.69 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>EAST END FIRE DISTRICT, CENTENNIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-00253-001</x:t>
   </x:si>
   <x:si>
-    <x:t>PT SE NE 2017-013751 7 02S 12W 0.31 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KARAMBELLAS, NICHOLAS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 6 SORPRESA ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, MICHAEL TODD KARAMBELLAS</x:t>
   </x:si>
   <x:si>
     <x:t>744-00094-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KEEN, JACK LESTER </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KELLEY, HEATHER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-013189 LOT 19 BLOCK 3 ZARAGOZA ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>776-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t>KHSS INTERNATIONAL LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2018-024456 LOT 5 BLOCK 3 JARDINERO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>600-00045-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2018-024457 LOT 5 BLOCK 4 JARDINERO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>600-00081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2019-019360 LOT 22 BLOCK 6 JUBILEO ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>604-00141-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2019-019361 LOT 18 BLOCK 2 PINTUERERO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>676-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2019-019362 LOT 13 BLOCK 2 PONCE DE LEON ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>680-00065-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KIRKES, WILLIAM &amp; BETTY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KLOSS, BETTY </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 SW 1998-22032 35 01N 16W 3.95 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>SALEM FIRE DISTRICT, BRANDY MICHELLE WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>001-10766-000</x:t>
   </x:si>
   <x:si>
     <x:t>KOINOBORI LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-013621 LOT 9 BLOCK 3 CALAHORRA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>452-00041-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-013620 LOT 10 BLOCK 3 CALAHORRA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>452-00042-000</x:t>
@@ -3568,104 +3064,86 @@
   <x:si>
     <x:t>EAST END FIRE DISTRICT, BRENT PICKENS KOON, TIFFANY JEAN KOON-JAMES, ALLEN GRAY, NATURE LAND PROPERTY OWNERS ASSOCIATION</x:t>
   </x:si>
   <x:si>
     <x:t>001-00508-013</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KOON, GENE P </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW, PT LOT 25 - TRACT 2 2009-87902 2 02S 12W 3.8 ACRES LOT  BLOCK   ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>001-00002-049</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KUHR, WILLIAM &amp; LYDIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 34 BLOCK 1 COLLADO ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>476-00034-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KUMAR, ASHOK </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LAMUEL, FLOYD J &amp; NELLIE S </x:t>
   </x:si>
   <x:si>
     <x:t>1998-48906 13 02S 12W 1.87 ACRES LOT 42 BLOCK  MAPLE CRK-SOUTHLAND ACRE ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>MAPLE CREEK IMPROVEMENT DISTRICT, EAST END FIRE DISTRICT, AMY LINN LAMUEL, FLOYD JOSEPH LAMUEL, III</x:t>
   </x:si>
   <x:si>
     <x:t>199-00515-000</x:t>
   </x:si>
   <x:si>
     <x:t>LAND TRUST</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2020-028314 LOT 2 BLOCK 4 ALEGRIA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>380-00084-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2020-028315 LOT 9 BLOCK 2 MURILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>644-00042-000</x:t>
   </x:si>
   <x:si>
     <x:t>LITTLE ALAMITO PROPERTY GROUP LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2018-014628 LOT 15 BLOCK 5 MESERO ADDITION 31 01N 18W </x:t>
   </x:si>
   <x:si>
     <x:t>628-00067-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LITTLETON, CHRISTOPHER H &amp; KERRI M </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOPES, JAQUELINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-021331 LOT 9 BLOCK 3 GITANO ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>580-00052-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOPES, MOISES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-021332 LOT 9 BLOCK 2 OJOS ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>652-00018-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOPEZ, ABRAHAM &amp; CLAUDIA PHAN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-016235 LOT 43 CARRINGTON PLACE PH 6 ADDITION 20 01S 13W </x:t>
   </x:si>
   <x:si>
     <x:t>880-01243-000</x:t>
@@ -3673,59 +3151,50 @@
   <x:si>
     <x:t xml:space="preserve">LUDACKA, DANIEL S </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1998-05581 LOT 3 BLOCK 8 ALEGRIA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, STEFAN KEYON LUDACKA</x:t>
   </x:si>
   <x:si>
     <x:t>380-00157-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUEDKE, PAULA MCCULLOUGH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2002-60407 LOT 7 BLOCK 1 BARLOVENTO ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, JOHN WILLIAM LUEDKE</x:t>
   </x:si>
   <x:si>
     <x:t>424-00007-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MACFARLAND, ERIC J &amp; JOYCE P </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MACHADO, ADRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-023552 LOT 35 BLOCK 1 SAN SEBASTIAN ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>732-00035-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MACLEAN, MICHAEL C &amp; CRYSTAL A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2004-029565 LOT 27 BLOCK 2 BANDEROLA ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>420-00027-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2004-045176 LOT 32 BLOCK 2 MONTEZ ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>640-00040-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2004-032697 LOT 34 BLOCK 2 MONTEZ ADDITION 6 01S 18W </x:t>
@@ -3997,62 +3466,50 @@
   <x:si>
     <x:t xml:space="preserve">2022-001410 LOT 32 BLOCK 2 PRIEGO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>684-00063-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OF SOUTH FLORIDA INC, VICO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-138681 LOT 13 BLOCK 8 MURILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>644-00224-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">O'HARA, PAUL F </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2009-60816 LOT 2 BLOCK 6 DIAMANTE ADDITION 13 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>506-00112-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ORENDER, JOHN MATTHEW &amp; SANDRA J </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>PARKER, DAVID &amp; LAKEN HARRELL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-031444 LOT 2 BLOCK 1 PAMPLONA ADDITION 4 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>672-00002-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAZINI, MARCOS ROBERTO TIRAPELLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-029567 LOT 4 BLOCK 3 FLETANTE ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>556-00063-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEARSON, JOHN &amp; IRENE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">05-01S-18W  LOT 6 BLOCK 11 CURANDERO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, MATTHEW ERIC PEARSON, JULIE BREAUX PEARSON, JOHN ERIC PEARSON III</x:t>
@@ -4276,194 +3733,149 @@
   <x:si>
     <x:t>700-00081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-011863 LOT 16 BLOCK 3 REATA ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>700-00082-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-016292 LOT 4 BLOCK 5 RONQUILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>704-00088-000</x:t>
   </x:si>
   <x:si>
     <x:t>R &amp; R HOSTELS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-003974 LOT 39 BLOCK 1 TENERIFE ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>752-00039-000</x:t>
   </x:si>
   <x:si>
-    <x:t>R &amp; R USED CARS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RAMOS, DENISE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2008-48051 LOT 22 BLOCK 2 BILBAO ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, DAVID L HARGIS</x:t>
   </x:si>
   <x:si>
     <x:t>432-00057-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAMOS, DENISE E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2006-103269 LOT 15 BLOCK 2 VILLACARRIEDO ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>764-00037-000</x:t>
   </x:si>
   <x:si>
     <x:t>RANDY MILLER LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2011-604 LOT 7 BLOCK 9 CURANDERO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>496-00104-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RANEY, APRIL </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 115' X 200' 2022-023646 35 01S 15W 0.53 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>805-14133-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RECKTENWALD, RICHARD &amp; CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">269-403 LOT 9 BLOCK 3 CICLAMOR ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>468-00070-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">REID, DONNIE &amp; JOAN </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">REYNOLDS, SHANNON L &amp; RACHEL D </x:t>
   </x:si>
   <x:si>
     <x:t>1998-18027 20 01S 13W 0 ACRES LOT 2 BLOCK  BONNIE VIEW ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>023-00002-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RHOADS, JERRY W &amp; BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t>262-520 15 02S 12W 3 ACRES LOT 77 BLOCK  MAPLE CREEK FARMS ADDITION CITY  SD 370</x:t>
   </x:si>
   <x:si>
     <x:t>EAST END FIRE DISTRICT, CLIFF PACKER BONDS, INC., CONNIE L ELLIOTT</x:t>
   </x:si>
   <x:si>
     <x:t>199-00092-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RHODES &amp; BRIDGET A HENRY, HERBERT R </x:t>
   </x:si>
   <x:si>
     <x:t>393-481 25 01S 14W 0 ACRES LOT 96 BLOCK  WOODLAND CCE ADDITION CITY  SD 257</x:t>
   </x:si>
   <x:si>
     <x:t>MICHAEL JOSEPH HENRY, BRIANNA N HENRY, AMBER CHRISTINE HENRY</x:t>
   </x:si>
   <x:si>
     <x:t>810-90096-000</x:t>
   </x:si>
   <x:si>
     <x:t>RMQ HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-140464 LOT 9 BLOCK 1 LA VIEJO ADDITION 9 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>608-00009-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBERSON &amp; GARY R MYRICK SR, TRACY </x:t>
-[...2 lines deleted...]
-    <x:t>2017-011357 4 02S 13W 0 ACRES LOT 74 BLOCK  BRYANT ESTATES IV ADDITION CITY  SD 250</x:t>
+    <x:t xml:space="preserve">ROBERTS, RANDELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE NW 2010-100732 15 02S 13W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>SARDIS FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
-    <x:t>030-00074-000</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>001-02368-002</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW 2010-100732 15 02S 13W 2.13 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>001-02368-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROCKEFELLER, STEVEN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2007-52598 LOT 12 BLOCK 7 MURILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>644-00190-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROLLANS, DIANNE </x:t>
   </x:si>
   <x:si>
     <x:t>S150' E30' NW SW 1998-39698 10 02S 15W 0.1 ACRES LOT  BLOCK   ADDITION CITY  SD 82</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF BENTON, STEPHEN EDWARD ROLLANS, MEGAN MARIE LEWIS, ADAM D ROLLANS</x:t>
@@ -4501,71 +3913,50 @@
   <x:si>
     <x:t>RUFF, D NILES &amp; ELMA L TRUSTEES % S MCGUIRE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">342-431 LOT 16 BLOCK 3 CRESTA ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, GWEN R RUFF</x:t>
   </x:si>
   <x:si>
     <x:t>488-00058-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RUGER, DONALD D &amp; KATHY C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">367-765 LOT 4 BLOCK 7 PERFECTO ADDITION 12 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, CATHEY SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>674-00101-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RUSSELL &amp; KANDYCE BEHNKE-BLANCO, CARYOL </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SANCHEZ, JAMIE A &amp; LEIDY A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-91891 LOT 13 BLOCK 1 FAISAN ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>548-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANCHEZ, JAMIE E &amp; LEIDY A % JAMIE A &amp; LEIDY A SANCHEZ </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-91889 LOT 14 BLOCK 6 CAMISA ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>460-00085-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANTA, DIEGO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2011-90845 LOT 27 BLOCK 1 BUQUE ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>444-00027-000</x:t>
@@ -4573,71 +3964,50 @@
   <x:si>
     <x:t>SANTO VALE IMPORT LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-015197 LOT 19 BLOCK 1 PADILLA ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>668-00019-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-014260 LOT 1 BLOCK 1 RONQUILLO ADDITION 7 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>704-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANTOS, JOSENILTON OLIVEIRA, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-013205 LOT 5 BLOCK 9 ALEGRIA ADDITION 8 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>380-00170-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SCALLION &amp; PAT MCMINN, STEVE O </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>SCAR INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-000157 LOT 8 BLOCK 11 DIAMANTE ADDITION 13 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>506-00210-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCHLEDER, RONALD H </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1995-7201 LOT 2 BLOCK 3 TALAVAN ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, JOHN R SCHLEDER, CAROL BABBS, RICK TROY SCHLEDER, BRAD ADAM SCHLEDER, LENA SUE SCHLEDER</x:t>
   </x:si>
   <x:si>
     <x:t>748-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT%ALMA LEE HALL, ALMA LEE JONES </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 1998-10523 1 01S 14W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
@@ -4657,71 +4027,50 @@
   <x:si>
     <x:t>672-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHEAD, JAMES A &amp; ETTA A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">334-317 LOT 3 BLOCK 3 PADILLA ADDITION 17 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, THOMAS EDWARD SHEAD, FREDERICK BERNARD SHEAD, LISA SHANDELL SHEAD, NATHANIEL SHEAD, COREY A SHEAD</x:t>
   </x:si>
   <x:si>
     <x:t>668-00068-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHEPPARD, JAMES G &amp; DEBORAH A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2000-13394 LOT 7 BLOCK 4 PAMPLONA ADDITION 4 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>672-00076-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SILVA, LEANDRO ARAUJO </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SILVA, PABLO DAYVID RODRIGUES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-021321 LOT 50 BLOCK 2 ESCOCIA ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>528-00101-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SILVA, PAULO ALEXANDRE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-024256 LOT 2 BLOCK 4 FONSAGRADA ADDITION 11 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>560-00080-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-024253 LOT 13 BLOCK 2 JUBILEO ADDITION 15 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>604-00043-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-024255 LOT 36 BLOCK 2 OJOS ADDITION 7 01S 18W </x:t>
@@ -4771,86 +4120,68 @@
   <x:si>
     <x:t>001-00194-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SPANN, JOHN H &amp; SANDRA A </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2013-57477 LOT 9 BLOCK 2 GABRIELA ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>564-00026-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STAEDEN &amp; ADAM STAEDEN, LOU ANN </x:t>
   </x:si>
   <x:si>
     <x:t>2022-026407 19 01S 13W 0 ACRES LOT 71 BLOCK  RANCHETTE HOMES ADDITION CITY  SD 257</x:t>
   </x:si>
   <x:si>
     <x:t>MARK CARTER</x:t>
   </x:si>
   <x:si>
     <x:t>810-70571-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STALEY, TONY L &amp; KELLY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEELE, RON C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2001-47262 LOT 6 BLOCK 4 GRECO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>588-00076-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEVENSON, JOY ELISABETH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-011269 LOT 27 BLOCK 2 QUIJOTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>688-00060-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STILWILL, CHARLES M </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STINNETT, RONALD A &amp; TONJA D &amp; CALVIN &amp; EMILY W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">356-536 LOT 19 BLOCK 1 GRECO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>588-00019-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STIVERS, FRANK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-011271 LOT 24 BLOCK 2 QUIJOTE ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>688-00057-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STOOPS, ROBERT </x:t>
   </x:si>
   <x:si>
     <x:t>W30' N420' E/4 NE NW 2021-015027 27 01S 13W 0.29 ACRES LOT  BLOCK   ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>NORTHEAST FIRE DISTRICT, CROWN ASSET MANAGEMENT, LLC</x:t>
@@ -4879,62 +4210,50 @@
   <x:si>
     <x:t xml:space="preserve">SUGGS, PATRICK M &amp; LESLIE ANNE </x:t>
   </x:si>
   <x:si>
     <x:t>PT E1/2 SWNE 2018-023748 34 02S 16W 13.89 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>TURTLE CREEK FIRE DISTRICT, J &amp; J FINANCE, LLC, FIRST SECURITY BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-12204-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SUMNER, WILLIAM C &amp; PATSY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">294-394 LOT 6 BLOCK 4 CURANDERO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, SEAN PATRICK SUMNER, AMY MICHELLE SUMNER</x:t>
   </x:si>
   <x:si>
     <x:t>496-00039-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">&amp; BROUGH LC: MIKE &amp; KIM VANASCHE, SWARTZ </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SWEATT, ROBERT &amp; NANCY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2005-227 LOT 11 BLOCK 1 FONSAGRADA ADDITION 14 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>560-00011-000</x:t>
   </x:si>
   <x:si>
     <x:t>SWEET BRAZILIAN WAX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-031439 LOT 2 BLOCK 2 MARINERO ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>620-00020-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TEMBA, GABRIEL &amp; MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2021-006603 LOT 3 BLOCK 4 DEDALERA ADDITION 16 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>500-00060-000</x:t>
@@ -5065,59 +4384,50 @@
   <x:si>
     <x:t>688-00100-000</x:t>
   </x:si>
   <x:si>
     <x:t>VIKING EQUITY LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-019334 LOT 9 BLOCK 4 BOLIVAR ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>440-00081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-019334 LOT 13 BLOCK 4 BOLIVAR ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>440-00085-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2022-019334 LOT 9 BLOCK 2 GRECO ADDITION 5 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>588-00046-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VOCQUE%ALAN J &amp; CHRISTY L VOCQUE, ALLEN &amp; CHRISTY L </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WALL, LELAND R </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">343-532 LOT 4 BLOCK 3 ZAFIRO ADDITION 6 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, LELAND REX WALL, LANCE RODNEY WALL</x:t>
   </x:si>
   <x:si>
     <x:t>772-00061-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALLEY, CYNTHIA </x:t>
   </x:si>
   <x:si>
     <x:t>1999-15125 15 02S 13W 0 ACRES LOT 72 BLOCK  SARDIS SUBURBS PHASE II ADDITION CITY  SD 250</x:t>
   </x:si>
   <x:si>
     <x:t>293-00072-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WARD, FERMAN </x:t>
   </x:si>
   <x:si>
     <x:t>. 1 02S 15W 0 ACRES LOT 2 BLOCK  SUN VALLEY PH 3 ADDITION CITY  SD 82</x:t>
@@ -5198,59 +4508,50 @@
     <x:t>HOT SPRINGS VILLAGE POA, SHIRLEY MCKINZIE WHITESIDE</x:t>
   </x:si>
   <x:si>
     <x:t>640-00061-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WIDOFSKY, BERNARD &amp; JOYCE GOODWIN WIDOFSKY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">315-648 LOT 25 BLOCK 2 SACEDON ADDITION 10 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>HOT SPRINGS VILLAGE POA, EDWARD JAMES WIDOFSKY</x:t>
   </x:si>
   <x:si>
     <x:t>712-00042-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILLIAMS, DONALD G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2001-55580 LOT 3 BLOCK 5 ESTANCIA ADDITION 18 01S 18W </x:t>
   </x:si>
   <x:si>
     <x:t>544-00073-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>840-03588-077</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON%LILY WILSON, JOHN A &amp; ALBERTA </x:t>
   </x:si>
   <x:si>
     <x:t>. 14 02S 15W 0 ACRES LOT 3 BLOCK 15 CLOUD ADDITION CITY  SD 82</x:t>
   </x:si>
   <x:si>
     <x:t>LILLY WILSON, CHESTER WILSON, EARL WILSON, MARY WILSON MCAFEE</x:t>
   </x:si>
   <x:si>
     <x:t>800-12718-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, CHESTER WILSON, EARL WILSON, LILY </x:t>
   </x:si>
   <x:si>
     <x:t>2014-26503 14 02S 15W 0 ACRES LOT 11 BLOCK 15 CLOUD ADDITION CITY  SD 82</x:t>
   </x:si>
   <x:si>
     <x:t>MARY WILSON MCAFEE</x:t>
   </x:si>
   <x:si>
     <x:t>800-12723-000</x:t>
   </x:si>
@@ -5765,13552 +5066,12664 @@
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5228</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>1480.16</x:v>
+        <x:v>1487.5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5229</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>246.15</x:v>
+        <x:v>253.49</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5230</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>16</x:v>
-[...11 lines deleted...]
-        <x:v>1027.47</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5231</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
-[...11 lines deleted...]
-        <x:v>227.56</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5232</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>265.82</x:v>
+        <x:v>280.5</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5233</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>28</x:v>
-[...11 lines deleted...]
-        <x:v>356.24</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5234</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>283.06</x:v>
+        <x:v>305.08</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5235</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>2610.43</x:v>
+        <x:v>2625.11</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5236</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>187.85</x:v>
+        <x:v>202.53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5237</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G12" s="1">
-        <x:v>187.85</x:v>
+        <x:v>202.53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5238</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>195.8</x:v>
+        <x:v>226.38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5239</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>888.72</x:v>
+        <x:v>903.4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5240</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>219.15</x:v>
+        <x:v>233.83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5241</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>1773.91</x:v>
+        <x:v>1788.59</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5242</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>315.46</x:v>
+        <x:v>330.14</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5243</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>199.89</x:v>
+        <x:v>214.57</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5244</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>231.96</x:v>
+        <x:v>246.64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5245</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>61</x:v>
-[...11 lines deleted...]
-        <x:v>1334.57</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5246</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>503.39</x:v>
+        <x:v>518.07</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5247</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>537.2</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5248</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>172.93</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5249</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>8301.87</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5250</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>239.34</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5251</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>519.04</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5252</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>2979.9</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5253</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>91</x:v>
-[...11 lines deleted...]
-        <x:v>2487.27</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5254</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="1">
         <x:v>1825.15</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5255</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>2687.16</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5256</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>8047.61</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5257</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>207.58</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5258</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>801.3</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5259</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>2332.8</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5260</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>316.71</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5261</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G36" s="1">
         <x:v>969.69</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5262</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>316.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5263</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>1863.01</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5264</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>1619.85</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5265</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>131</x:v>
-[...11 lines deleted...]
-        <x:v>305.01</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5266</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>2435.52</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5267</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>138</x:v>
-[...11 lines deleted...]
-        <x:v>2247.02</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5268</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>142</x:v>
-[...11 lines deleted...]
-        <x:v>347.12</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5269</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>4503.1</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5270</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>1593.5</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5271</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>3548.05</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5272</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>488.27</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5273</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>1352.04</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5274</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>173.55</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5275</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>1856.31</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5276</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>711.05</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5277</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5278</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>1016.72</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5279</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>328.71</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5280</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>3234.33</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5281</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>212.32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5282</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>359.47</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5283</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>303.1</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5284</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G59" s="1">
         <x:v>727.38</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5285</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>318.29</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5286</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>617.56</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5287</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>202</x:v>
-[...11 lines deleted...]
-        <x:v>2636.97</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5288</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>793.66</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5289</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>596.04</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5290</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G65" s="1">
         <x:v>531.76</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5291</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>604.25</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5292</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>327.21</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5293</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>274.26</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5294</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G69" s="1">
         <x:v>274.26</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5295</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5296</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>353.22</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5297</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5298</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>1311.87</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5299</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G74" s="1">
         <x:v>692.93</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5300</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>1989.72</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5301</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>247</x:v>
-[...11 lines deleted...]
-        <x:v>430.16</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5302</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>795.9</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5303</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>254</x:v>
-[...11 lines deleted...]
-        <x:v>609.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5304</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>5305</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>249.99</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>5306</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>417.74</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>5307</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>342.43</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>5308</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>4906.04</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>5309</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>501.3</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>5310</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>278</x:v>
-[...11 lines deleted...]
-        <x:v>2014.19</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>5311</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>1280.61</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>5312</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>9759.73</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>5313</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>287</x:v>
-[...11 lines deleted...]
-        <x:v>177.09</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>5314</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>287</x:v>
-[...11 lines deleted...]
-        <x:v>178.33</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>5315</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>287</x:v>
-[...11 lines deleted...]
-        <x:v>202.56</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5316</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>1751.59</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5317</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>1307.32</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5318</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>309.35</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5319</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>2529.34</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5320</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>297.3</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5321</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>642.29</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5322</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5323</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>2037.88</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5324</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>6608.52</x:v>
+        <x:v>6615.86</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5325</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>397.92</x:v>
+        <x:v>405.26</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5326</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>3172.8</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5327</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5328</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>383.55</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5329</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>610.98</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5330</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5331</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>1907.81</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5332</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>1623.8</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5333</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>347</x:v>
-[...11 lines deleted...]
-        <x:v>2785.79</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5334</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>1521.35</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5335</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>706.42</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>5336</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>686.71</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>5337</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>9465.78</x:v>
+        <x:v>9473.12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>5338</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>5445.08</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>5339</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>448.57</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>5340</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>5078.4</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>5341</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>686.37</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>5342</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>366.23</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>5343</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>6811.48</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>5344</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>1632.4</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>5345</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>379</x:v>
-[...11 lines deleted...]
-        <x:v>1377.62</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>5346</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>496.69</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>5347</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>418.45</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>5348</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>586.76</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>5349</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>1097.3</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>5350</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>657.84</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>5351</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>1516.83</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>5352</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>603.83</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>5353</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>698.66</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>5354</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>3828.88</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>5355</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>408</x:v>
-[...11 lines deleted...]
-        <x:v>3059.4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>5356</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>2765.41</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>5357</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>558.83</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>5358</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>1236.65</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>5359</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>412.83</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>5360</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>5361</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>5362</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>1655.06</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>5363</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>664.55</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>5364</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G139" s="1">
         <x:v>1580.02</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>5365</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G140" s="1">
         <x:v>497.54</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>5366</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G141" s="1">
         <x:v>2277.01</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>5367</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>5368</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>5369</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>5370</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>450</x:v>
-[...11 lines deleted...]
-        <x:v>2148.68</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>5371</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>454</x:v>
-[...11 lines deleted...]
-        <x:v>6148.3</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>5372</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>454</x:v>
-[...11 lines deleted...]
-        <x:v>1394.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>5373</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>461</x:v>
-[...11 lines deleted...]
-        <x:v>365.63</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>5374</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>464</x:v>
-[...11 lines deleted...]
-        <x:v>1713.44</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>5375</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>841.5</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>5376</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>2238.74</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>5377</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>1841.31</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>5378</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>1477.6</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>5379</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>4437.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>5380</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>1730.44</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>5381</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>283.94</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>5382</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>273.44</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>5383</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>744.04</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>5384</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>3655.03</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>5385</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>1153.42</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>5386</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>933.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>5387</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>481</x:v>
-[...11 lines deleted...]
-        <x:v>222.99</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>5388</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G163" s="1">
         <x:v>1300.14</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>5389</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>184.19</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>5390</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>5391</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>7303.83</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>5392</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>347.25</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>5393</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>2113.3</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>5394</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>379.25</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>5395</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>530.79</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>5396</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>1247.13</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>5397</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>204.89</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>5398</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>537</x:v>
-[...11 lines deleted...]
-        <x:v>3029.42</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>5399</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>540</x:v>
-[...11 lines deleted...]
-        <x:v>239.31</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>5400</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>239.31</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>5401</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>278.77</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>5402</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>547</x:v>
-[...11 lines deleted...]
-        <x:v>2346.74</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>5403</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>551</x:v>
-[...11 lines deleted...]
-        <x:v>270.36</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>5404</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>1561.46</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>5405</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>5406</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>337.55</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>5407</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>1091.25</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>5408</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>5409</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>190.28</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>5410</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>5411</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>5412</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>1597.19</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>5413</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>5414</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>5415</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>5416</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>590</x:v>
-[...11 lines deleted...]
-        <x:v>762.76</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>5417</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>21885.72</x:v>
+        <x:v>21915.08</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>5418</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>1170.69</x:v>
+        <x:v>1192.71</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>5419</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>590</x:v>
-[...11 lines deleted...]
-        <x:v>486.06</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>5420</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>2073.4</x:v>
+        <x:v>2080.74</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>5421</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>604</x:v>
-[...11 lines deleted...]
-        <x:v>2576.59</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>5422</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G197" s="1">
         <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>5423</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>739.59</x:v>
+        <x:v>761.61</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>5424</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G199" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>5425</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G200" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>5426</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G201" s="1">
         <x:v>195.56</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>5427</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G202" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>5428</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G203" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>5429</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G204" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>5430</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G205" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>5431</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G206" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>5432</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G207" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>5433</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G208" s="1">
         <x:v>184.94</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>5434</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G209" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>5435</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G210" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>5436</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G211" s="1">
         <x:v>226.66</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>5437</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="G212" s="1">
         <x:v>226.66</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>5438</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>1604.53</x:v>
+        <x:v>1619.21</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>5439</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G214" s="1">
         <x:v>138.2</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>5440</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G215" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>5441</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="G216" s="1">
-        <x:v>1099.06</x:v>
+        <x:v>1128.42</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>5442</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G217" s="1">
         <x:v>306.67</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>5443</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>4589.08</x:v>
+        <x:v>4603.76</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>5444</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G219" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>5445</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>672</x:v>
-[...11 lines deleted...]
-        <x:v>123.52</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>5446</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>7462.82</x:v>
+        <x:v>7492.18</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>5447</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>1131.12</x:v>
+        <x:v>1160.48</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>5448</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G223" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>5449</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>230.08</x:v>
+        <x:v>237.42</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>5450</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>692</x:v>
-[...11 lines deleted...]
-        <x:v>5649.1</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>5451</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>695</x:v>
-[...11 lines deleted...]
-        <x:v>283.72</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>5452</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>230.08</x:v>
+        <x:v>237.42</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>5453</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="G228" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>5454</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>316.77</x:v>
+        <x:v>324.11</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>5455</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G230" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>5456</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>10661.78</x:v>
+        <x:v>10676.46</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>5457</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G232" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>5458</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G233" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>5459</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="G234" s="1">
         <x:v>161.48</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>5460</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G235" s="1">
         <x:v>161.48</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>5461</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G236" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>5462</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>728</x:v>
-[...11 lines deleted...]
-        <x:v>521.94</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>5463</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>196.52</x:v>
+        <x:v>211.2</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>5464</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G239" s="1">
         <x:v>740.01</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>5465</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G240" s="1">
         <x:v>1120.98</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>5466</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>5467</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G242" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>5468</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G243" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>5469</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G244" s="1">
         <x:v>232.56</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>5470</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>291.61</x:v>
+        <x:v>298.95</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>5471</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>5472</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>5473</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>882.01</x:v>
+        <x:v>897.91</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>5474</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="G249" s="1">
         <x:v>389.37</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>5475</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>435.66</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>5476</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G251" s="1">
         <x:v>1717.62</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>5477</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>5478</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G253" s="1">
         <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>5479</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="G254" s="1">
         <x:v>1710.28</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>5480</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G255" s="1">
         <x:v>1459.62</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>5481</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G256" s="1">
         <x:v>1459.62</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>5482</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="G257" s="1">
         <x:v>1459.62</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>5483</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>1710.28</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>5484</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>5485</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>5486</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G261" s="1">
         <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>5487</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="G262" s="1">
         <x:v>1264.27</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>5488</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>1256.93</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>5489</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G264" s="1">
         <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>5490</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G265" s="1">
         <x:v>1388</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>5491</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>3920.04</x:v>
+        <x:v>3927.38</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>5492</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>828.04</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>5493</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>2951.03</x:v>
+        <x:v>2973.05</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>5494</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>806</x:v>
-[...11 lines deleted...]
-        <x:v>2633.2</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>5495</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>5496</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>226.98</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>5497</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>5498</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>5499</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>273.72</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>5500</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>5501</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G276" s="1">
-        <x:v>338.39</x:v>
+        <x:v>353.07</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>5502</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>5503</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>136.04</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>5504</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>840</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>5505</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G280" s="1">
-        <x:v>1371.59</x:v>
+        <x:v>1393.61</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>5506</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G281" s="1">
-        <x:v>1803.65</x:v>
+        <x:v>1847.69</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>5507</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>849</x:v>
-[...11 lines deleted...]
-        <x:v>303.81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>5508</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="G283" s="1">
         <x:v>196.52</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>5509</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>2047.58</x:v>
+        <x:v>2076.94</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>5510</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="G285" s="1">
         <x:v>165.24</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>5511</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>5512</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G287" s="1">
         <x:v>108.84</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>5513</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="G288" s="1">
         <x:v>177.2</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>5514</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="G289" s="1">
         <x:v>145.54</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>5515</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>5516</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="G291" s="1">
-        <x:v>202.43</x:v>
+        <x:v>209.77</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>5517</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="G292" s="1">
         <x:v>185.82</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>5518</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="G293" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>5519</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>130.22</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>5520</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>5521</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>5522</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G297" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>5523</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>5524</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G299" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>5525</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>900</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
-        <x:v>901</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="G300" s="1">
-        <x:v>198.2</x:v>
+        <x:v>205.54</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>5526</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>5527</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G302" s="1">
-        <x:v>457.7</x:v>
+        <x:v>465.04</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>5528</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G303" s="1">
         <x:v>239.9</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>5529</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="G304" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>5530</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="G305" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>5531</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G306" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>5532</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="G307" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>5533</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="G308" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>5534</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G309" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>5535</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="G310" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>5536</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="G311" s="1">
-        <x:v>574.31</x:v>
+        <x:v>581.65</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>5537</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="G312" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>5538</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="G313" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>5539</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G314" s="1">
         <x:v>127.69</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>5540</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G315" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>5541</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G316" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>5542</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="G317" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>5543</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="G318" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>5544</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>946</x:v>
-[...11 lines deleted...]
-        <x:v>145.54</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>5545</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D320" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E320" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F320" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G320" s="1">
         <x:v>577.85</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>5546</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D321" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E321" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F321" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="G321" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>5547</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D322" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E322" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F322" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="G322" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>5548</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="G323" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>5549</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="G324" s="1">
-        <x:v>3619.11</x:v>
+        <x:v>3641.13</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>5550</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="G325" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>5551</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="G326" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>5552</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G327" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>5553</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="G328" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>5554</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="G329" s="1">
         <x:v>249.75</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>5555</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="G330" s="1">
         <x:v>249.75</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>5556</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="G331" s="1">
         <x:v>249.75</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>5557</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G332" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>5558</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G333" s="1">
         <x:v>150.56</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>5559</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="G334" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>5560</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="G335" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>5561</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="G336" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>5562</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="G337" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>5563</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="G338" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>5564</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="G339" s="1">
         <x:v>401.91</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>5565</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="G340" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>5566</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G341" s="1">
-        <x:v>952</x:v>
+        <x:v>981.36</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>5567</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>5568</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G343" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>5569</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G344" s="1">
         <x:v>933.32</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>5570</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G345" s="1">
         <x:v>202.29</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>5571</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>5572</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="G347" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>5573</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="G348" s="1">
         <x:v>204.36</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>5574</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1034</x:v>
-[...11 lines deleted...]
-        <x:v>211.7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>5575</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G350" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>5576</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="G351" s="1">
         <x:v>196.17</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>5577</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="G352" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:7">
       <x:c r="A353" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B353" s="0">
         <x:v>5578</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
-        <x:v>1047</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
-        <x:v>1048</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
-        <x:v>1050</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="G353" s="1">
-        <x:v>1216.04</x:v>
+        <x:v>1238.06</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:7">
       <x:c r="A354" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B354" s="0">
         <x:v>5579</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
-        <x:v>1051</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
-        <x:v>1053</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G354" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:7">
       <x:c r="A355" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B355" s="0">
         <x:v>5580</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
-        <x:v>1054</x:v>
-[...11 lines deleted...]
-        <x:v>382.65</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:7">
       <x:c r="A356" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B356" s="0">
         <x:v>5581</x:v>
       </x:c>
       <x:c r="C356" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D356" s="0" t="s">
-        <x:v>1058</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E356" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F356" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="G356" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:7">
       <x:c r="A357" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B357" s="0">
         <x:v>5582</x:v>
       </x:c>
       <x:c r="C357" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D357" s="0" t="s">
-        <x:v>1061</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E357" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F357" s="0" t="s">
-        <x:v>1062</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="G357" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:7">
       <x:c r="A358" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B358" s="0">
         <x:v>5583</x:v>
       </x:c>
       <x:c r="C358" s="0" t="s">
-        <x:v>1063</x:v>
-[...11 lines deleted...]
-        <x:v>1167.79</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:7">
       <x:c r="A359" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B359" s="0">
         <x:v>5584</x:v>
       </x:c>
       <x:c r="C359" s="0" t="s">
-        <x:v>1067</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="D359" s="0" t="s">
-        <x:v>1068</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="E359" s="0" t="s">
-        <x:v>1069</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="F359" s="0" t="s">
-        <x:v>1070</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="G359" s="1">
-        <x:v>1157.28</x:v>
+        <x:v>1164.62</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:7">
       <x:c r="A360" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B360" s="0">
         <x:v>5585</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="G360" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:7">
       <x:c r="A361" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B361" s="0">
         <x:v>5586</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
-        <x:v>1075</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G361" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:7">
       <x:c r="A362" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B362" s="0">
         <x:v>5587</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
-        <x:v>1077</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
-        <x:v>1080</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G362" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:7">
       <x:c r="A363" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B363" s="0">
         <x:v>5588</x:v>
       </x:c>
       <x:c r="C363" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D363" s="0" t="s">
-        <x:v>1082</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E363" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F363" s="0" t="s">
-        <x:v>1083</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="G363" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:7">
       <x:c r="A364" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B364" s="0">
         <x:v>5589</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
-        <x:v>1081</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
-        <x:v>1084</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="G364" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:7">
       <x:c r="A365" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B365" s="0">
         <x:v>5590</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
-        <x:v>1087</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="G365" s="1">
         <x:v>136.04</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:7">
       <x:c r="A366" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B366" s="0">
         <x:v>5591</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
-        <x:v>1089</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
-        <x:v>1091</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="G366" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:7">
       <x:c r="A367" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B367" s="0">
         <x:v>5592</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
-        <x:v>1093</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
-        <x:v>1094</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="G367" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:7">
       <x:c r="A368" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B368" s="0">
         <x:v>5593</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="G368" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:7">
       <x:c r="A369" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B369" s="0">
         <x:v>5594</x:v>
       </x:c>
       <x:c r="C369" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="D369" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="E369" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F369" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G369" s="1">
         <x:v>122.88</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:7">
       <x:c r="A370" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B370" s="0">
         <x:v>5595</x:v>
       </x:c>
       <x:c r="C370" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D370" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="E370" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F370" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="G370" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:7">
       <x:c r="A371" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B371" s="0">
         <x:v>5596</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
-        <x:v>1103</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="G371" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:7">
       <x:c r="A372" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B372" s="0">
         <x:v>5597</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
-        <x:v>1105</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="G372" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:7">
       <x:c r="A373" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B373" s="0">
         <x:v>5598</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="G373" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:7">
       <x:c r="A374" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B374" s="0">
         <x:v>5599</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="G374" s="1">
         <x:v>178.48</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:7">
       <x:c r="A375" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B375" s="0">
         <x:v>5600</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="G375" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:7">
       <x:c r="A376" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B376" s="0">
         <x:v>5601</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
-        <x:v>1119</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="G376" s="1">
         <x:v>469.35</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:7">
       <x:c r="A377" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B377" s="0">
         <x:v>5602</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
-        <x:v>1120</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
-        <x:v>1121</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="G377" s="1">
         <x:v>476.86</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:7">
       <x:c r="A378" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B378" s="0">
         <x:v>5603</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
-        <x:v>1122</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
-        <x:v>1118</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
-        <x:v>1123</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="G378" s="1">
         <x:v>661.85</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:7">
       <x:c r="A379" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B379" s="0">
         <x:v>5604</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
-        <x:v>1124</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
-        <x:v>1125</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
-        <x:v>1126</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="G379" s="1">
-        <x:v>1594.53</x:v>
+        <x:v>1616.55</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:7">
       <x:c r="A380" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B380" s="0">
         <x:v>5605</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
-        <x:v>1129</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="G380" s="1">
-        <x:v>988.82</x:v>
+        <x:v>1011.45</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:7">
       <x:c r="A381" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B381" s="0">
         <x:v>5606</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
-        <x:v>1127</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
-        <x:v>1131</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="G381" s="1">
-        <x:v>236.19</x:v>
+        <x:v>243.53</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:7">
       <x:c r="A382" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B382" s="0">
         <x:v>5607</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
-        <x:v>1133</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
-        <x:v>1134</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
-        <x:v>1135</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="G382" s="1">
         <x:v>303.67</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:7">
       <x:c r="A383" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B383" s="0">
         <x:v>5608</x:v>
       </x:c>
       <x:c r="C383" s="0" t="s">
-        <x:v>1136</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="D383" s="0" t="s">
-        <x:v>1137</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="E383" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F383" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="G383" s="1">
-        <x:v>13662.6</x:v>
+        <x:v>13684.62</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:7">
       <x:c r="A384" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B384" s="0">
         <x:v>5609</x:v>
       </x:c>
       <x:c r="C384" s="0" t="s">
-        <x:v>1136</x:v>
-[...11 lines deleted...]
-        <x:v>1293.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:7">
       <x:c r="A385" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B385" s="0">
         <x:v>5610</x:v>
       </x:c>
       <x:c r="C385" s="0" t="s">
-        <x:v>1142</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D385" s="0" t="s">
-        <x:v>1143</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E385" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
-        <x:v>1145</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="G385" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:7">
       <x:c r="A386" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B386" s="0">
         <x:v>5611</x:v>
       </x:c>
       <x:c r="C386" s="0" t="s">
-        <x:v>1146</x:v>
-[...11 lines deleted...]
-        <x:v>1351.49</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:7">
       <x:c r="A387" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B387" s="0">
         <x:v>5612</x:v>
       </x:c>
       <x:c r="C387" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="D387" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="E387" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F387" s="0" t="s">
-        <x:v>1151</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="G387" s="1">
         <x:v>179.83</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:7">
       <x:c r="A388" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B388" s="0">
         <x:v>5613</x:v>
       </x:c>
       <x:c r="C388" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D388" s="0" t="s">
-        <x:v>1153</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="E388" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F388" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G388" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:7">
       <x:c r="A389" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B389" s="0">
         <x:v>5614</x:v>
       </x:c>
       <x:c r="C389" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D389" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="E389" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F389" s="0" t="s">
-        <x:v>1156</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="G389" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:7">
       <x:c r="A390" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B390" s="0">
         <x:v>5615</x:v>
       </x:c>
       <x:c r="C390" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D390" s="0" t="s">
-        <x:v>1157</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="E390" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F390" s="0" t="s">
-        <x:v>1158</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="G390" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:7">
       <x:c r="A391" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B391" s="0">
         <x:v>5616</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
-        <x:v>1159</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
-        <x:v>1160</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="G391" s="1">
         <x:v>130.22</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:7">
       <x:c r="A392" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B392" s="0">
         <x:v>5617</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
-        <x:v>1152</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
-        <x:v>1161</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
-        <x:v>1162</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="G392" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:7">
       <x:c r="A393" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B393" s="0">
         <x:v>5618</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
-        <x:v>1163</x:v>
-[...11 lines deleted...]
-        <x:v>3166.8</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:7">
       <x:c r="A394" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B394" s="0">
         <x:v>5619</x:v>
       </x:c>
       <x:c r="C394" s="0" t="s">
-        <x:v>1167</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="D394" s="0" t="s">
-        <x:v>1168</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="E394" s="0" t="s">
-        <x:v>1169</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="F394" s="0" t="s">
-        <x:v>1170</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="G394" s="1">
-        <x:v>2261.33</x:v>
+        <x:v>2276.01</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:7">
       <x:c r="A395" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B395" s="0">
         <x:v>5620</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
-        <x:v>1172</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
-        <x:v>1173</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="G395" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:7">
       <x:c r="A396" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B396" s="0">
         <x:v>5621</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
-        <x:v>1171</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
-        <x:v>1174</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
-        <x:v>1175</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="G396" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:7">
       <x:c r="A397" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B397" s="0">
         <x:v>5622</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
-        <x:v>1176</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
-        <x:v>1177</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
-        <x:v>1179</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="G397" s="1">
-        <x:v>335.91</x:v>
+        <x:v>357.93</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:7">
       <x:c r="A398" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B398" s="0">
         <x:v>5623</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
-        <x:v>1180</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
-        <x:v>1181</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
-        <x:v>1182</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="G398" s="1">
-        <x:v>698.51</x:v>
+        <x:v>720.53</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:7">
       <x:c r="A399" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B399" s="0">
         <x:v>5624</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
-        <x:v>1183</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
-        <x:v>1184</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
-        <x:v>1185</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="G399" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:7">
       <x:c r="A400" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B400" s="0">
         <x:v>5625</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
-        <x:v>1186</x:v>
-[...11 lines deleted...]
-        <x:v>259.04</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:7">
       <x:c r="A401" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B401" s="0">
         <x:v>5626</x:v>
       </x:c>
       <x:c r="C401" s="0" t="s">
-        <x:v>1189</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D401" s="0" t="s">
-        <x:v>1190</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="E401" s="0" t="s">
-        <x:v>1191</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="F401" s="0" t="s">
-        <x:v>1192</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="G401" s="1">
-        <x:v>934.34</x:v>
+        <x:v>949.02</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:7">
       <x:c r="A402" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B402" s="0">
         <x:v>5627</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
-        <x:v>1194</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
-        <x:v>1195</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="G402" s="1">
         <x:v>177.2</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:7">
       <x:c r="A403" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B403" s="0">
         <x:v>5628</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
-        <x:v>1193</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
-        <x:v>1196</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
-        <x:v>1197</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="G403" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:7">
       <x:c r="A404" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B404" s="0">
         <x:v>5629</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
-        <x:v>1198</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
-        <x:v>1199</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
-        <x:v>1200</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="G404" s="1">
-        <x:v>1037.51</x:v>
+        <x:v>1044.85</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:7">
       <x:c r="A405" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B405" s="0">
         <x:v>5630</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
-        <x:v>1201</x:v>
-[...11 lines deleted...]
-        <x:v>1705.02</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:7">
       <x:c r="A406" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B406" s="0">
         <x:v>5631</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
-        <x:v>1204</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
-        <x:v>1205</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
-        <x:v>1206</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="G406" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:7">
       <x:c r="A407" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B407" s="0">
         <x:v>5632</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
-        <x:v>1207</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
-        <x:v>1208</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
-        <x:v>1209</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="G407" s="1">
         <x:v>225.01</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:7">
       <x:c r="A408" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B408" s="0">
         <x:v>5633</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
-        <x:v>1210</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
-        <x:v>1211</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
-        <x:v>1212</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="G408" s="1">
         <x:v>1583.63</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:7">
       <x:c r="A409" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B409" s="0">
         <x:v>5634</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
-        <x:v>1213</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
-        <x:v>1214</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
-        <x:v>1215</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
-        <x:v>1216</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="G409" s="1">
         <x:v>184.54</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:7">
       <x:c r="A410" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B410" s="0">
         <x:v>5635</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
-        <x:v>1217</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
-        <x:v>1218</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
-        <x:v>1219</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
-        <x:v>1220</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="G410" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:7">
       <x:c r="A411" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B411" s="0">
         <x:v>5636</x:v>
       </x:c>
       <x:c r="C411" s="0" t="s">
-        <x:v>1221</x:v>
-[...11 lines deleted...]
-        <x:v>273.72</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:7">
       <x:c r="A412" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B412" s="0">
         <x:v>5637</x:v>
       </x:c>
       <x:c r="C412" s="0" t="s">
-        <x:v>1224</x:v>
+        <x:v>1047</x:v>
       </x:c>
       <x:c r="D412" s="0" t="s">
-        <x:v>1225</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="E412" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F412" s="0" t="s">
-        <x:v>1226</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="G412" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:7">
       <x:c r="A413" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B413" s="0">
         <x:v>5638</x:v>
       </x:c>
       <x:c r="C413" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D413" s="0" t="s">
-        <x:v>1228</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="E413" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F413" s="0" t="s">
-        <x:v>1229</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="G413" s="1">
         <x:v>130.22</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:7">
       <x:c r="A414" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B414" s="0">
         <x:v>5639</x:v>
       </x:c>
       <x:c r="C414" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D414" s="0" t="s">
-        <x:v>1230</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="E414" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F414" s="0" t="s">
-        <x:v>1231</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="G414" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:7">
       <x:c r="A415" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B415" s="0">
         <x:v>5640</x:v>
       </x:c>
       <x:c r="C415" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D415" s="0" t="s">
-        <x:v>1232</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="E415" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F415" s="0" t="s">
-        <x:v>1233</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="G415" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:7">
       <x:c r="A416" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B416" s="0">
         <x:v>5641</x:v>
       </x:c>
       <x:c r="C416" s="0" t="s">
-        <x:v>1227</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="D416" s="0" t="s">
-        <x:v>1234</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="E416" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F416" s="0" t="s">
-        <x:v>1235</x:v>
+        <x:v>1058</x:v>
       </x:c>
       <x:c r="G416" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:7">
       <x:c r="A417" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B417" s="0">
         <x:v>5642</x:v>
       </x:c>
       <x:c r="C417" s="0" t="s">
-        <x:v>1236</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="D417" s="0" t="s">
-        <x:v>1237</x:v>
+        <x:v>1060</x:v>
       </x:c>
       <x:c r="E417" s="0" t="s">
-        <x:v>1238</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="F417" s="0" t="s">
-        <x:v>1239</x:v>
+        <x:v>1062</x:v>
       </x:c>
       <x:c r="G417" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:7">
       <x:c r="A418" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B418" s="0">
         <x:v>5643</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
-        <x:v>1240</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
-        <x:v>1241</x:v>
+        <x:v>1064</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
-        <x:v>1242</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="G418" s="1">
         <x:v>818.89</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:7">
       <x:c r="A419" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B419" s="0">
         <x:v>5644</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
-        <x:v>1243</x:v>
+        <x:v>1066</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
-        <x:v>1244</x:v>
+        <x:v>1067</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
-        <x:v>1245</x:v>
+        <x:v>1068</x:v>
       </x:c>
       <x:c r="G419" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:7">
       <x:c r="A420" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B420" s="0">
         <x:v>5645</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
-        <x:v>1246</x:v>
+        <x:v>1069</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
-        <x:v>1247</x:v>
+        <x:v>1070</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
-        <x:v>1248</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="G420" s="1">
         <x:v>122.88</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:7">
       <x:c r="A421" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B421" s="0">
         <x:v>5646</x:v>
       </x:c>
       <x:c r="C421" s="0" t="s">
-        <x:v>1249</x:v>
+        <x:v>1072</x:v>
       </x:c>
       <x:c r="D421" s="0" t="s">
-        <x:v>1250</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="E421" s="0" t="s">
-        <x:v>1251</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
-        <x:v>1252</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="G421" s="1">
-        <x:v>9025.4</x:v>
+        <x:v>9047.42</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:7">
       <x:c r="A422" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B422" s="0">
         <x:v>5647</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
-        <x:v>1253</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
-        <x:v>1254</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
-        <x:v>1255</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="G422" s="1">
         <x:v>196.52</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:7">
       <x:c r="A423" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B423" s="0">
         <x:v>5648</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
-        <x:v>1256</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
-        <x:v>1257</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
-        <x:v>1258</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
-        <x:v>1259</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="G423" s="1">
-        <x:v>1489.46</x:v>
+        <x:v>1511.48</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:7">
       <x:c r="A424" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B424" s="0">
         <x:v>5649</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
-        <x:v>1260</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
-        <x:v>1261</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
-        <x:v>1262</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
-        <x:v>1263</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="G424" s="1">
         <x:v>191.88</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:7">
       <x:c r="A425" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B425" s="0">
         <x:v>5650</x:v>
       </x:c>
       <x:c r="C425" s="0" t="s">
-        <x:v>1264</x:v>
+        <x:v>1087</x:v>
       </x:c>
       <x:c r="D425" s="0" t="s">
-        <x:v>1265</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="E425" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
-        <x:v>1266</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="G425" s="1">
         <x:v>983.35</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:7">
       <x:c r="A426" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B426" s="0">
         <x:v>5651</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
-        <x:v>1267</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
-        <x:v>1268</x:v>
+        <x:v>1091</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
-        <x:v>1269</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="G426" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:7">
       <x:c r="A427" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B427" s="0">
         <x:v>5652</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
-        <x:v>1271</x:v>
+        <x:v>1094</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
-        <x:v>1272</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="G427" s="1">
         <x:v>136.04</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:7">
       <x:c r="A428" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B428" s="0">
         <x:v>5653</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
-        <x:v>1273</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
-        <x:v>1274</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="G428" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:7">
       <x:c r="A429" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B429" s="0">
         <x:v>5654</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
-        <x:v>1270</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
-        <x:v>1275</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
-        <x:v>1276</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="G429" s="1">
         <x:v>306.67</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:7">
       <x:c r="A430" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B430" s="0">
         <x:v>5655</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
-        <x:v>1277</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
-        <x:v>1278</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
-        <x:v>1279</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="G430" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:7">
       <x:c r="A431" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B431" s="0">
         <x:v>5656</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
-        <x:v>1280</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
-        <x:v>1281</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
-        <x:v>1282</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="G431" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:7">
       <x:c r="A432" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B432" s="0">
         <x:v>5657</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
-        <x:v>1283</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
-        <x:v>1284</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
-        <x:v>1285</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="G432" s="1">
         <x:v>190.28</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:7">
       <x:c r="A433" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B433" s="0">
         <x:v>5658</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
-        <x:v>1286</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
-        <x:v>1287</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="G433" s="1">
         <x:v>258.31</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:7">
       <x:c r="A434" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B434" s="0">
         <x:v>5659</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
-        <x:v>1288</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
-        <x:v>1289</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="G434" s="1">
         <x:v>242.41</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:7">
       <x:c r="A435" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B435" s="0">
         <x:v>5660</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
-        <x:v>1290</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
-        <x:v>1291</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="G435" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:7">
       <x:c r="A436" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B436" s="0">
         <x:v>5661</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
-        <x:v>1292</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
-        <x:v>1293</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="G436" s="1">
         <x:v>143.22</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:7">
       <x:c r="A437" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B437" s="0">
         <x:v>5662</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
-        <x:v>1294</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
-        <x:v>1295</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="G437" s="1">
         <x:v>251.7</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:7">
       <x:c r="A438" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B438" s="0">
         <x:v>5663</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
-        <x:v>1296</x:v>
+        <x:v>1119</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
-        <x:v>1297</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="G438" s="1">
         <x:v>251.7</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:7">
       <x:c r="A439" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B439" s="0">
         <x:v>5664</x:v>
       </x:c>
       <x:c r="C439" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D439" s="0" t="s">
-        <x:v>1298</x:v>
+        <x:v>1121</x:v>
       </x:c>
       <x:c r="E439" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F439" s="0" t="s">
-        <x:v>1299</x:v>
+        <x:v>1122</x:v>
       </x:c>
       <x:c r="G439" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:7">
       <x:c r="A440" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B440" s="0">
         <x:v>5665</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
-        <x:v>1300</x:v>
+        <x:v>1123</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
-        <x:v>1301</x:v>
+        <x:v>1124</x:v>
       </x:c>
       <x:c r="G440" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:7">
       <x:c r="A441" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B441" s="0">
         <x:v>5666</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
-        <x:v>1302</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
-        <x:v>1303</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="G441" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:7">
       <x:c r="A442" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B442" s="0">
         <x:v>5667</x:v>
       </x:c>
       <x:c r="C442" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D442" s="0" t="s">
-        <x:v>1304</x:v>
+        <x:v>1127</x:v>
       </x:c>
       <x:c r="E442" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F442" s="0" t="s">
-        <x:v>1305</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="G442" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:7">
       <x:c r="A443" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B443" s="0">
         <x:v>5668</x:v>
       </x:c>
       <x:c r="C443" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D443" s="0" t="s">
-        <x:v>1306</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="E443" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
-        <x:v>1307</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="G443" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:7">
       <x:c r="A444" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B444" s="0">
         <x:v>5669</x:v>
       </x:c>
       <x:c r="C444" s="0" t="s">
-        <x:v>1308</x:v>
+        <x:v>1131</x:v>
       </x:c>
       <x:c r="D444" s="0" t="s">
-        <x:v>1309</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="E444" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F444" s="0" t="s">
-        <x:v>1310</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="G444" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:7">
       <x:c r="A445" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B445" s="0">
         <x:v>5670</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
-        <x:v>1311</x:v>
+        <x:v>1134</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
-        <x:v>1312</x:v>
+        <x:v>1135</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
-        <x:v>1313</x:v>
+        <x:v>1136</x:v>
       </x:c>
       <x:c r="G445" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:7">
       <x:c r="A446" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B446" s="0">
         <x:v>5671</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
-        <x:v>1314</x:v>
+        <x:v>1137</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
-        <x:v>1315</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
-        <x:v>1316</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="G446" s="1">
         <x:v>143.38</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:7">
       <x:c r="A447" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B447" s="0">
         <x:v>5672</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
-        <x:v>1317</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
-        <x:v>1318</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
-        <x:v>1319</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="G447" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:7">
       <x:c r="A448" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B448" s="0">
         <x:v>5673</x:v>
       </x:c>
       <x:c r="C448" s="0" t="s">
-        <x:v>1320</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="D448" s="0" t="s">
-        <x:v>1321</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="E448" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F448" s="0" t="s">
-        <x:v>1322</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="G448" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:7">
       <x:c r="A449" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B449" s="0">
         <x:v>5674</x:v>
       </x:c>
       <x:c r="C449" s="0" t="s">
-        <x:v>1323</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="D449" s="0" t="s">
-        <x:v>1324</x:v>
+        <x:v>1147</x:v>
       </x:c>
       <x:c r="E449" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F449" s="0" t="s">
-        <x:v>1325</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="G449" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:7">
       <x:c r="A450" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B450" s="0">
         <x:v>5675</x:v>
       </x:c>
       <x:c r="C450" s="0" t="s">
-        <x:v>1326</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="D450" s="0" t="s">
-        <x:v>1327</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="E450" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F450" s="0" t="s">
-        <x:v>1328</x:v>
+        <x:v>1151</x:v>
       </x:c>
       <x:c r="G450" s="1">
         <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:7">
       <x:c r="A451" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B451" s="0">
         <x:v>5676</x:v>
       </x:c>
       <x:c r="C451" s="0" t="s">
-        <x:v>1329</x:v>
-[...11 lines deleted...]
-        <x:v>598.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:7">
       <x:c r="A452" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B452" s="0">
         <x:v>5677</x:v>
       </x:c>
       <x:c r="C452" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:7">
       <x:c r="A453" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B453" s="0">
         <x:v>5678</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:7">
       <x:c r="A454" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B454" s="0">
         <x:v>5679</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
-        <x:v>1333</x:v>
+        <x:v>1152</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
-        <x:v>1334</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
-        <x:v>1335</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="G454" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:7">
       <x:c r="A455" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B455" s="0">
         <x:v>5680</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
-        <x:v>1336</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
-        <x:v>1337</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
-        <x:v>1338</x:v>
+        <x:v>1157</x:v>
       </x:c>
       <x:c r="G455" s="1">
         <x:v>207.47</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:7">
       <x:c r="A456" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B456" s="0">
         <x:v>5681</x:v>
       </x:c>
       <x:c r="C456" s="0" t="s">
-        <x:v>1339</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="D456" s="0" t="s">
-        <x:v>1340</x:v>
+        <x:v>1159</x:v>
       </x:c>
       <x:c r="E456" s="0" t="s">
-        <x:v>1341</x:v>
+        <x:v>1160</x:v>
       </x:c>
       <x:c r="F456" s="0" t="s">
-        <x:v>1342</x:v>
+        <x:v>1161</x:v>
       </x:c>
       <x:c r="G456" s="1">
         <x:v>145.54</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:7">
       <x:c r="A457" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B457" s="0">
         <x:v>5682</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
-        <x:v>1343</x:v>
+        <x:v>1162</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
-        <x:v>1344</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
-        <x:v>1345</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="G457" s="1">
         <x:v>211.7</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:7">
       <x:c r="A458" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B458" s="0">
         <x:v>5683</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
-        <x:v>1346</x:v>
+        <x:v>1165</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
-        <x:v>1347</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
-        <x:v>1348</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
-        <x:v>1349</x:v>
+        <x:v>1168</x:v>
       </x:c>
       <x:c r="G458" s="1">
         <x:v>152.88</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:7">
       <x:c r="A459" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B459" s="0">
         <x:v>5684</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
-        <x:v>1350</x:v>
+        <x:v>1169</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
-        <x:v>1351</x:v>
+        <x:v>1170</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
-        <x:v>1352</x:v>
+        <x:v>1171</x:v>
       </x:c>
       <x:c r="G459" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:7">
       <x:c r="A460" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B460" s="0">
         <x:v>5685</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
-        <x:v>1354</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
-        <x:v>1355</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="G460" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:7">
       <x:c r="A461" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B461" s="0">
         <x:v>5686</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
-        <x:v>1356</x:v>
+        <x:v>1175</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
-        <x:v>1357</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="G461" s="1">
         <x:v>171.75</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:7">
       <x:c r="A462" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B462" s="0">
         <x:v>5687</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
-        <x:v>1353</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
-        <x:v>1358</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
-        <x:v>1359</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="G462" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:7">
       <x:c r="A463" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B463" s="0">
         <x:v>5688</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
-        <x:v>1360</x:v>
+        <x:v>1179</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
-        <x:v>1361</x:v>
+        <x:v>1180</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
-        <x:v>1362</x:v>
+        <x:v>1181</x:v>
       </x:c>
       <x:c r="G463" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:7">
       <x:c r="A464" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B464" s="0">
         <x:v>5689</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
-        <x:v>1363</x:v>
+        <x:v>1182</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
-        <x:v>1364</x:v>
+        <x:v>1183</x:v>
       </x:c>
       <x:c r="G464" s="1">
         <x:v>151.17</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:7">
       <x:c r="A465" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B465" s="0">
         <x:v>5690</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
-        <x:v>1365</x:v>
+        <x:v>1184</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
-        <x:v>1366</x:v>
+        <x:v>1185</x:v>
       </x:c>
       <x:c r="G465" s="1">
         <x:v>251.7</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:7">
       <x:c r="A466" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B466" s="0">
         <x:v>5691</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
-        <x:v>1367</x:v>
+        <x:v>1186</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
-        <x:v>1368</x:v>
+        <x:v>1187</x:v>
       </x:c>
       <x:c r="G466" s="1">
         <x:v>177.6</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:7">
       <x:c r="A467" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B467" s="0">
         <x:v>5692</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
-        <x:v>1369</x:v>
+        <x:v>1188</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
-        <x:v>1370</x:v>
+        <x:v>1189</x:v>
       </x:c>
       <x:c r="G467" s="1">
         <x:v>177.6</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:7">
       <x:c r="A468" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B468" s="0">
         <x:v>5693</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
-        <x:v>1371</x:v>
+        <x:v>1190</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
-        <x:v>1372</x:v>
+        <x:v>1191</x:v>
       </x:c>
       <x:c r="G468" s="1">
         <x:v>108.84</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:7">
       <x:c r="A469" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B469" s="0">
         <x:v>5694</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
-        <x:v>1373</x:v>
+        <x:v>1192</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
-        <x:v>1374</x:v>
+        <x:v>1193</x:v>
       </x:c>
       <x:c r="G469" s="1">
         <x:v>108.84</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:7">
       <x:c r="A470" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B470" s="0">
         <x:v>5695</x:v>
       </x:c>
       <x:c r="C470" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D470" s="0" t="s">
-        <x:v>1375</x:v>
+        <x:v>1194</x:v>
       </x:c>
       <x:c r="E470" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F470" s="0" t="s">
-        <x:v>1376</x:v>
+        <x:v>1195</x:v>
       </x:c>
       <x:c r="G470" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:7">
       <x:c r="A471" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B471" s="0">
         <x:v>5696</x:v>
       </x:c>
       <x:c r="C471" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D471" s="0" t="s">
-        <x:v>1377</x:v>
+        <x:v>1196</x:v>
       </x:c>
       <x:c r="E471" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
-        <x:v>1378</x:v>
+        <x:v>1197</x:v>
       </x:c>
       <x:c r="G471" s="1">
         <x:v>273.56</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:7">
       <x:c r="A472" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B472" s="0">
         <x:v>5697</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
-        <x:v>1379</x:v>
+        <x:v>1198</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
-        <x:v>1380</x:v>
+        <x:v>1199</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
-        <x:v>1381</x:v>
+        <x:v>1200</x:v>
       </x:c>
       <x:c r="G472" s="1">
         <x:v>423.93</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:7">
       <x:c r="A473" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B473" s="0">
         <x:v>5698</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
-        <x:v>1383</x:v>
+        <x:v>1202</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
-        <x:v>1384</x:v>
+        <x:v>1203</x:v>
       </x:c>
       <x:c r="G473" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:7">
       <x:c r="A474" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B474" s="0">
         <x:v>5699</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
-        <x:v>1385</x:v>
+        <x:v>1204</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
-        <x:v>1386</x:v>
+        <x:v>1205</x:v>
       </x:c>
       <x:c r="G474" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:7">
       <x:c r="A475" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B475" s="0">
         <x:v>5700</x:v>
       </x:c>
       <x:c r="C475" s="0" t="s">
-        <x:v>1382</x:v>
+        <x:v>1201</x:v>
       </x:c>
       <x:c r="D475" s="0" t="s">
-        <x:v>1387</x:v>
+        <x:v>1206</x:v>
       </x:c>
       <x:c r="E475" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F475" s="0" t="s">
-        <x:v>1388</x:v>
+        <x:v>1207</x:v>
       </x:c>
       <x:c r="G475" s="1">
         <x:v>280.9</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:7">
       <x:c r="A476" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B476" s="0">
         <x:v>5701</x:v>
       </x:c>
       <x:c r="C476" s="0" t="s">
-        <x:v>1389</x:v>
+        <x:v>1208</x:v>
       </x:c>
       <x:c r="D476" s="0" t="s">
-        <x:v>1390</x:v>
+        <x:v>1209</x:v>
       </x:c>
       <x:c r="E476" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F476" s="0" t="s">
-        <x:v>1391</x:v>
+        <x:v>1210</x:v>
       </x:c>
       <x:c r="G476" s="1">
         <x:v>202.29</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:7">
       <x:c r="A477" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B477" s="0">
         <x:v>5702</x:v>
       </x:c>
       <x:c r="C477" s="0" t="s">
-        <x:v>1392</x:v>
+        <x:v>1211</x:v>
       </x:c>
       <x:c r="D477" s="0" t="s">
-        <x:v>1393</x:v>
+        <x:v>1212</x:v>
       </x:c>
       <x:c r="E477" s="0" t="s">
-        <x:v>1394</x:v>
+        <x:v>1213</x:v>
       </x:c>
       <x:c r="F477" s="0" t="s">
-        <x:v>1395</x:v>
+        <x:v>1214</x:v>
       </x:c>
       <x:c r="G477" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:7">
       <x:c r="A478" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B478" s="0">
         <x:v>5703</x:v>
       </x:c>
       <x:c r="C478" s="0" t="s">
-        <x:v>1396</x:v>
+        <x:v>1215</x:v>
       </x:c>
       <x:c r="D478" s="0" t="s">
-        <x:v>1397</x:v>
+        <x:v>1216</x:v>
       </x:c>
       <x:c r="E478" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F478" s="0" t="s">
-        <x:v>1398</x:v>
+        <x:v>1217</x:v>
       </x:c>
       <x:c r="G478" s="1">
-        <x:v>198.2</x:v>
+        <x:v>205.54</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:7">
       <x:c r="A479" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B479" s="0">
         <x:v>5704</x:v>
       </x:c>
       <x:c r="C479" s="0" t="s">
-        <x:v>1399</x:v>
+        <x:v>1218</x:v>
       </x:c>
       <x:c r="D479" s="0" t="s">
-        <x:v>1400</x:v>
+        <x:v>1219</x:v>
       </x:c>
       <x:c r="E479" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F479" s="0" t="s">
-        <x:v>1401</x:v>
+        <x:v>1220</x:v>
       </x:c>
       <x:c r="G479" s="1">
         <x:v>409.25</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:7">
       <x:c r="A480" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B480" s="0">
         <x:v>5705</x:v>
       </x:c>
       <x:c r="C480" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="D480" s="0" t="s">
-        <x:v>1403</x:v>
+        <x:v>1222</x:v>
       </x:c>
       <x:c r="E480" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F480" s="0" t="s">
-        <x:v>1404</x:v>
+        <x:v>1223</x:v>
       </x:c>
       <x:c r="G480" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:7">
       <x:c r="A481" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B481" s="0">
         <x:v>5706</x:v>
       </x:c>
       <x:c r="C481" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="D481" s="0" t="s">
-        <x:v>1405</x:v>
+        <x:v>1224</x:v>
       </x:c>
       <x:c r="E481" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F481" s="0" t="s">
-        <x:v>1406</x:v>
+        <x:v>1225</x:v>
       </x:c>
       <x:c r="G481" s="1">
         <x:v>446.41</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:7">
       <x:c r="A482" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B482" s="0">
         <x:v>5707</x:v>
       </x:c>
       <x:c r="C482" s="0" t="s">
-        <x:v>1402</x:v>
+        <x:v>1221</x:v>
       </x:c>
       <x:c r="D482" s="0" t="s">
-        <x:v>1407</x:v>
+        <x:v>1226</x:v>
       </x:c>
       <x:c r="E482" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F482" s="0" t="s">
-        <x:v>1408</x:v>
+        <x:v>1227</x:v>
       </x:c>
       <x:c r="G482" s="1">
         <x:v>456.87</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:7">
       <x:c r="A483" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B483" s="0">
         <x:v>5708</x:v>
       </x:c>
       <x:c r="C483" s="0" t="s">
-        <x:v>1409</x:v>
+        <x:v>1228</x:v>
       </x:c>
       <x:c r="D483" s="0" t="s">
-        <x:v>1410</x:v>
+        <x:v>1229</x:v>
       </x:c>
       <x:c r="E483" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F483" s="0" t="s">
-        <x:v>1411</x:v>
+        <x:v>1230</x:v>
       </x:c>
       <x:c r="G483" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:7">
       <x:c r="A484" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B484" s="0">
         <x:v>5709</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
-        <x:v>1413</x:v>
+        <x:v>1232</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
-        <x:v>1414</x:v>
+        <x:v>1233</x:v>
       </x:c>
       <x:c r="G484" s="1">
         <x:v>232.56</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:7">
       <x:c r="A485" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B485" s="0">
         <x:v>5710</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
-        <x:v>1415</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
-        <x:v>1416</x:v>
+        <x:v>1235</x:v>
       </x:c>
       <x:c r="G485" s="1">
         <x:v>232.56</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:7">
       <x:c r="A486" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B486" s="0">
         <x:v>5711</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
-        <x:v>1412</x:v>
+        <x:v>1231</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
-        <x:v>1417</x:v>
+        <x:v>1236</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
-        <x:v>1418</x:v>
+        <x:v>1237</x:v>
       </x:c>
       <x:c r="G486" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:7">
       <x:c r="A487" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B487" s="0">
         <x:v>5712</x:v>
       </x:c>
       <x:c r="C487" s="0" t="s">
-        <x:v>1419</x:v>
+        <x:v>1238</x:v>
       </x:c>
       <x:c r="D487" s="0" t="s">
-        <x:v>1420</x:v>
+        <x:v>1239</x:v>
       </x:c>
       <x:c r="E487" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F487" s="0" t="s">
-        <x:v>1421</x:v>
+        <x:v>1240</x:v>
       </x:c>
       <x:c r="G487" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:7">
       <x:c r="A488" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B488" s="0">
         <x:v>5713</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
-        <x:v>1422</x:v>
-[...11 lines deleted...]
-        <x:v>572.57</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:7">
       <x:c r="A489" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B489" s="0">
         <x:v>5714</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
-        <x:v>1425</x:v>
+        <x:v>1241</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
-        <x:v>1426</x:v>
+        <x:v>1242</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
-        <x:v>1428</x:v>
+        <x:v>1244</x:v>
       </x:c>
       <x:c r="G489" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:7">
       <x:c r="A490" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B490" s="0">
         <x:v>5715</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
-        <x:v>1429</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
-        <x:v>1430</x:v>
+        <x:v>1246</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
-        <x:v>1427</x:v>
+        <x:v>1243</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
-        <x:v>1431</x:v>
+        <x:v>1247</x:v>
       </x:c>
       <x:c r="G490" s="1">
         <x:v>194.95</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:7">
       <x:c r="A491" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B491" s="0">
         <x:v>5716</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
-        <x:v>1432</x:v>
+        <x:v>1248</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
-        <x:v>1433</x:v>
+        <x:v>1249</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
-        <x:v>1434</x:v>
+        <x:v>1250</x:v>
       </x:c>
       <x:c r="G491" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:7">
       <x:c r="A492" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B492" s="0">
         <x:v>5717</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
-        <x:v>1435</x:v>
+        <x:v>1251</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
-        <x:v>1436</x:v>
+        <x:v>1252</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
-        <x:v>1437</x:v>
+        <x:v>1253</x:v>
       </x:c>
       <x:c r="G492" s="1">
-        <x:v>2899.56</x:v>
+        <x:v>2906.9</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:7">
       <x:c r="A493" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B493" s="0">
         <x:v>5718</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
-        <x:v>1438</x:v>
+        <x:v>1254</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
-        <x:v>1439</x:v>
+        <x:v>1255</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
-        <x:v>1440</x:v>
+        <x:v>1256</x:v>
       </x:c>
       <x:c r="G493" s="1">
         <x:v>1329.49</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:7">
       <x:c r="A494" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B494" s="0">
         <x:v>5719</x:v>
       </x:c>
       <x:c r="C494" s="0" t="s">
-        <x:v>1441</x:v>
-[...11 lines deleted...]
-        <x:v>195.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:7">
       <x:c r="A495" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B495" s="0">
         <x:v>5720</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
-        <x:v>1441</x:v>
-[...11 lines deleted...]
-        <x:v>2195.14</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:7">
       <x:c r="A496" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B496" s="0">
         <x:v>5721</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
-        <x:v>1447</x:v>
-[...11 lines deleted...]
-        <x:v>195.5</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:7">
       <x:c r="A497" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B497" s="0">
         <x:v>5722</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
-        <x:v>1450</x:v>
+        <x:v>1257</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
-        <x:v>1451</x:v>
+        <x:v>1258</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
-        <x:v>1452</x:v>
+        <x:v>1259</x:v>
       </x:c>
       <x:c r="G497" s="1">
-        <x:v>1465.27</x:v>
+        <x:v>1479.95</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:7">
       <x:c r="A498" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B498" s="0">
         <x:v>5723</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
-        <x:v>1453</x:v>
+        <x:v>1260</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
-        <x:v>1454</x:v>
+        <x:v>1261</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
-        <x:v>1455</x:v>
+        <x:v>1262</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
-        <x:v>1456</x:v>
+        <x:v>1263</x:v>
       </x:c>
       <x:c r="G498" s="1">
-        <x:v>6992.29</x:v>
+        <x:v>7014.31</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:7">
       <x:c r="A499" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B499" s="0">
         <x:v>5724</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
-        <x:v>1457</x:v>
+        <x:v>1264</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
-        <x:v>1458</x:v>
+        <x:v>1265</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
-        <x:v>1459</x:v>
+        <x:v>1266</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
-        <x:v>1460</x:v>
+        <x:v>1267</x:v>
       </x:c>
       <x:c r="G499" s="1">
-        <x:v>1125.81</x:v>
+        <x:v>1177.19</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:7">
       <x:c r="A500" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B500" s="0">
         <x:v>5725</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
-        <x:v>1461</x:v>
+        <x:v>1268</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
-        <x:v>1462</x:v>
+        <x:v>1269</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
-        <x:v>1463</x:v>
+        <x:v>1270</x:v>
       </x:c>
       <x:c r="G500" s="1">
         <x:v>456.87</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:7">
       <x:c r="A501" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B501" s="0">
         <x:v>5726</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
-        <x:v>1464</x:v>
-[...11 lines deleted...]
-        <x:v>672.98</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:7">
       <x:c r="A502" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B502" s="0">
         <x:v>5727</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
-        <x:v>1469</x:v>
+        <x:v>1272</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
-        <x:v>1470</x:v>
+        <x:v>1274</x:v>
       </x:c>
       <x:c r="G502" s="1">
-        <x:v>10295.34</x:v>
+        <x:v>10302.68</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:7">
       <x:c r="A503" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B503" s="0">
         <x:v>5728</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
-        <x:v>1468</x:v>
+        <x:v>1271</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
-        <x:v>1471</x:v>
+        <x:v>1275</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
-        <x:v>1472</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="G503" s="1">
         <x:v>924.42</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:7">
       <x:c r="A504" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B504" s="0">
         <x:v>5729</x:v>
       </x:c>
       <x:c r="C504" s="0" t="s">
-        <x:v>1473</x:v>
+        <x:v>1277</x:v>
       </x:c>
       <x:c r="D504" s="0" t="s">
-        <x:v>1474</x:v>
+        <x:v>1278</x:v>
       </x:c>
       <x:c r="E504" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F504" s="0" t="s">
-        <x:v>1475</x:v>
+        <x:v>1279</x:v>
       </x:c>
       <x:c r="G504" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:7">
       <x:c r="A505" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B505" s="0">
         <x:v>5730</x:v>
       </x:c>
       <x:c r="C505" s="0" t="s">
-        <x:v>1476</x:v>
+        <x:v>1280</x:v>
       </x:c>
       <x:c r="D505" s="0" t="s">
-        <x:v>1477</x:v>
+        <x:v>1281</x:v>
       </x:c>
       <x:c r="E505" s="0" t="s">
-        <x:v>1478</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="F505" s="0" t="s">
-        <x:v>1479</x:v>
+        <x:v>1283</x:v>
       </x:c>
       <x:c r="G505" s="1">
-        <x:v>7806.19</x:v>
+        <x:v>7842.89</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:7">
       <x:c r="A506" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B506" s="0">
         <x:v>5731</x:v>
       </x:c>
       <x:c r="C506" s="0" t="s">
-        <x:v>1480</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="D506" s="0" t="s">
-        <x:v>1481</x:v>
+        <x:v>1285</x:v>
       </x:c>
       <x:c r="E506" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F506" s="0" t="s">
-        <x:v>1482</x:v>
+        <x:v>1286</x:v>
       </x:c>
       <x:c r="G506" s="1">
         <x:v>187.61</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:7">
       <x:c r="A507" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B507" s="0">
         <x:v>5732</x:v>
       </x:c>
       <x:c r="C507" s="0" t="s">
-        <x:v>1483</x:v>
+        <x:v>1287</x:v>
       </x:c>
       <x:c r="D507" s="0" t="s">
-        <x:v>1484</x:v>
+        <x:v>1288</x:v>
       </x:c>
       <x:c r="E507" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F507" s="0" t="s">
-        <x:v>1485</x:v>
+        <x:v>1289</x:v>
       </x:c>
       <x:c r="G507" s="1">
         <x:v>281.06</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:7">
       <x:c r="A508" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B508" s="0">
         <x:v>5733</x:v>
       </x:c>
       <x:c r="C508" s="0" t="s">
-        <x:v>1486</x:v>
+        <x:v>1290</x:v>
       </x:c>
       <x:c r="D508" s="0" t="s">
-        <x:v>1487</x:v>
+        <x:v>1291</x:v>
       </x:c>
       <x:c r="E508" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F508" s="0" t="s">
-        <x:v>1488</x:v>
+        <x:v>1292</x:v>
       </x:c>
       <x:c r="G508" s="1">
         <x:v>253.12</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:7">
       <x:c r="A509" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B509" s="0">
         <x:v>5734</x:v>
       </x:c>
       <x:c r="C509" s="0" t="s">
-        <x:v>1489</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="D509" s="0" t="s">
-        <x:v>1490</x:v>
+        <x:v>1294</x:v>
       </x:c>
       <x:c r="E509" s="0" t="s">
-        <x:v>1491</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="F509" s="0" t="s">
-        <x:v>1492</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G509" s="1">
         <x:v>137.56</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:7">
       <x:c r="A510" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B510" s="0">
         <x:v>5735</x:v>
       </x:c>
       <x:c r="C510" s="0" t="s">
-        <x:v>1493</x:v>
+        <x:v>1297</x:v>
       </x:c>
       <x:c r="D510" s="0" t="s">
-        <x:v>1494</x:v>
+        <x:v>1298</x:v>
       </x:c>
       <x:c r="E510" s="0" t="s">
-        <x:v>1495</x:v>
+        <x:v>1299</x:v>
       </x:c>
       <x:c r="F510" s="0" t="s">
-        <x:v>1496</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="G510" s="1">
         <x:v>211.7</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:7">
       <x:c r="A511" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B511" s="0">
         <x:v>5736</x:v>
       </x:c>
       <x:c r="C511" s="0" t="s">
-        <x:v>1497</x:v>
-[...11 lines deleted...]
-        <x:v>7916.26</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:7">
       <x:c r="A512" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B512" s="0">
         <x:v>5737</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:7">
       <x:c r="A513" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B513" s="0">
         <x:v>5738</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
-        <x:v>1501</x:v>
-[...11 lines deleted...]
-        <x:v>321.35</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:7">
       <x:c r="A514" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B514" s="0">
         <x:v>5739</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
-        <x:v>1504</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
-        <x:v>1505</x:v>
+        <x:v>1302</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
-        <x:v>1506</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="G514" s="1">
         <x:v>137.56</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:7">
       <x:c r="A515" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B515" s="0">
         <x:v>5740</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
-        <x:v>1507</x:v>
+        <x:v>1304</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
-        <x:v>1508</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
-        <x:v>1509</x:v>
+        <x:v>1306</x:v>
       </x:c>
       <x:c r="G515" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:7">
       <x:c r="A516" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B516" s="0">
         <x:v>5741</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
-        <x:v>1510</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
-        <x:v>1511</x:v>
+        <x:v>1308</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
-        <x:v>1512</x:v>
+        <x:v>1309</x:v>
       </x:c>
       <x:c r="G516" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:7">
       <x:c r="A517" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B517" s="0">
         <x:v>5742</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
-        <x:v>1514</x:v>
+        <x:v>1311</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
-        <x:v>1515</x:v>
+        <x:v>1312</x:v>
       </x:c>
       <x:c r="G517" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:7">
       <x:c r="A518" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B518" s="0">
         <x:v>5743</x:v>
       </x:c>
       <x:c r="C518" s="0" t="s">
-        <x:v>1513</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="D518" s="0" t="s">
-        <x:v>1516</x:v>
+        <x:v>1313</x:v>
       </x:c>
       <x:c r="E518" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F518" s="0" t="s">
-        <x:v>1517</x:v>
+        <x:v>1314</x:v>
       </x:c>
       <x:c r="G518" s="1">
         <x:v>171.14</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:7">
       <x:c r="A519" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B519" s="0">
         <x:v>5744</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
-        <x:v>1518</x:v>
+        <x:v>1315</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
-        <x:v>1519</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
-        <x:v>1520</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="G519" s="1">
         <x:v>228.69</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:7">
       <x:c r="A520" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B520" s="0">
         <x:v>5745</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
-        <x:v>1521</x:v>
-[...11 lines deleted...]
-        <x:v>295.24</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:7">
       <x:c r="A521" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B521" s="0">
         <x:v>5746</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
-        <x:v>1525</x:v>
-[...11 lines deleted...]
-        <x:v>1131.16</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:7">
       <x:c r="A522" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B522" s="0">
         <x:v>5747</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
-        <x:v>1528</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
-        <x:v>1529</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
-        <x:v>1530</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="G522" s="1">
         <x:v>1239.2</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:7">
       <x:c r="A523" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B523" s="0">
         <x:v>5748</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
-        <x:v>1531</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
-        <x:v>1532</x:v>
+        <x:v>1322</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
-        <x:v>1533</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
-        <x:v>1534</x:v>
+        <x:v>1324</x:v>
       </x:c>
       <x:c r="G523" s="1">
         <x:v>224.31</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:7">
       <x:c r="A524" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B524" s="0">
         <x:v>5749</x:v>
       </x:c>
       <x:c r="C524" s="0" t="s">
-        <x:v>1535</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="D524" s="0" t="s">
-        <x:v>1536</x:v>
+        <x:v>1326</x:v>
       </x:c>
       <x:c r="E524" s="0" t="s">
-        <x:v>1537</x:v>
+        <x:v>1327</x:v>
       </x:c>
       <x:c r="F524" s="0" t="s">
-        <x:v>1538</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="G524" s="1">
-        <x:v>707.43</x:v>
+        <x:v>729.45</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:7">
       <x:c r="A525" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B525" s="0">
         <x:v>5750</x:v>
       </x:c>
       <x:c r="C525" s="0" t="s">
-        <x:v>1539</x:v>
+        <x:v>1329</x:v>
       </x:c>
       <x:c r="D525" s="0" t="s">
-        <x:v>1540</x:v>
+        <x:v>1330</x:v>
       </x:c>
       <x:c r="E525" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F525" s="0" t="s">
-        <x:v>1541</x:v>
+        <x:v>1331</x:v>
       </x:c>
       <x:c r="G525" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:7">
       <x:c r="A526" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B526" s="0">
         <x:v>5751</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
-        <x:v>1542</x:v>
+        <x:v>1332</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
-        <x:v>1543</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
-        <x:v>1544</x:v>
+        <x:v>1334</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
-        <x:v>1545</x:v>
+        <x:v>1335</x:v>
       </x:c>
       <x:c r="G526" s="1">
         <x:v>145.54</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:7">
       <x:c r="A527" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B527" s="0">
         <x:v>5752</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
-        <x:v>1546</x:v>
+        <x:v>1336</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
-        <x:v>1547</x:v>
+        <x:v>1337</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
-        <x:v>1548</x:v>
+        <x:v>1338</x:v>
       </x:c>
       <x:c r="G527" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:7">
       <x:c r="A528" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B528" s="0">
         <x:v>5753</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
-        <x:v>1549</x:v>
-[...11 lines deleted...]
-        <x:v>123.52</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:7">
       <x:c r="A529" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B529" s="0">
         <x:v>5754</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
-        <x:v>1549</x:v>
-[...11 lines deleted...]
-        <x:v>123.52</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:7">
       <x:c r="A530" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B530" s="0">
         <x:v>5755</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
-        <x:v>1549</x:v>
-[...11 lines deleted...]
-        <x:v>123.52</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:7">
       <x:c r="A531" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B531" s="0">
         <x:v>5756</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
-        <x:v>1556</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
-        <x:v>1557</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
-        <x:v>1558</x:v>
+        <x:v>1341</x:v>
       </x:c>
       <x:c r="G531" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:7">
       <x:c r="A532" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B532" s="0">
         <x:v>5757</x:v>
       </x:c>
       <x:c r="C532" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D532" s="0" t="s">
-        <x:v>1560</x:v>
+        <x:v>1343</x:v>
       </x:c>
       <x:c r="E532" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F532" s="0" t="s">
-        <x:v>1561</x:v>
+        <x:v>1344</x:v>
       </x:c>
       <x:c r="G532" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:7">
       <x:c r="A533" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B533" s="0">
         <x:v>5758</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
-        <x:v>1562</x:v>
+        <x:v>1345</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
-        <x:v>1563</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="G533" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:7">
       <x:c r="A534" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B534" s="0">
         <x:v>5759</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
-        <x:v>1559</x:v>
+        <x:v>1342</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
-        <x:v>1564</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
-        <x:v>1565</x:v>
+        <x:v>1348</x:v>
       </x:c>
       <x:c r="G534" s="1">
         <x:v>232.56</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:7">
       <x:c r="A535" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B535" s="0">
         <x:v>5760</x:v>
       </x:c>
       <x:c r="C535" s="0" t="s">
-        <x:v>1566</x:v>
+        <x:v>1349</x:v>
       </x:c>
       <x:c r="D535" s="0" t="s">
-        <x:v>1567</x:v>
+        <x:v>1350</x:v>
       </x:c>
       <x:c r="E535" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F535" s="0" t="s">
-        <x:v>1568</x:v>
+        <x:v>1351</x:v>
       </x:c>
       <x:c r="G535" s="1">
         <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:7">
       <x:c r="A536" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B536" s="0">
         <x:v>5761</x:v>
       </x:c>
       <x:c r="C536" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:7">
       <x:c r="A537" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B537" s="0">
         <x:v>5762</x:v>
       </x:c>
       <x:c r="C537" s="0" t="s">
-        <x:v>1569</x:v>
+        <x:v>1352</x:v>
       </x:c>
       <x:c r="D537" s="0" t="s">
-        <x:v>1570</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="E537" s="0" t="s">
-        <x:v>1571</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="F537" s="0" t="s">
-        <x:v>1572</x:v>
+        <x:v>1355</x:v>
       </x:c>
       <x:c r="G537" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:7">
       <x:c r="A538" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B538" s="0">
         <x:v>5763</x:v>
       </x:c>
       <x:c r="C538" s="0" t="s">
-        <x:v>1573</x:v>
+        <x:v>1356</x:v>
       </x:c>
       <x:c r="D538" s="0" t="s">
-        <x:v>1574</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="E538" s="0" t="s">
-        <x:v>1575</x:v>
+        <x:v>1358</x:v>
       </x:c>
       <x:c r="F538" s="0" t="s">
-        <x:v>1576</x:v>
+        <x:v>1359</x:v>
       </x:c>
       <x:c r="G538" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:7">
       <x:c r="A539" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B539" s="0">
         <x:v>5764</x:v>
       </x:c>
       <x:c r="C539" s="0" t="s">
-        <x:v>1577</x:v>
+        <x:v>1360</x:v>
       </x:c>
       <x:c r="D539" s="0" t="s">
-        <x:v>1578</x:v>
+        <x:v>1361</x:v>
       </x:c>
       <x:c r="E539" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F539" s="0" t="s">
-        <x:v>1579</x:v>
+        <x:v>1362</x:v>
       </x:c>
       <x:c r="G539" s="1">
-        <x:v>1271.03</x:v>
+        <x:v>1278.37</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:7">
       <x:c r="A540" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B540" s="0">
         <x:v>5765</x:v>
       </x:c>
       <x:c r="C540" s="0" t="s">
-        <x:v>1580</x:v>
+        <x:v>1363</x:v>
       </x:c>
       <x:c r="D540" s="0" t="s">
-        <x:v>1581</x:v>
+        <x:v>1364</x:v>
       </x:c>
       <x:c r="E540" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F540" s="0" t="s">
-        <x:v>1582</x:v>
+        <x:v>1365</x:v>
       </x:c>
       <x:c r="G540" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:7">
       <x:c r="A541" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B541" s="0">
         <x:v>5766</x:v>
       </x:c>
       <x:c r="C541" s="0" t="s">
-        <x:v>1583</x:v>
+        <x:v>1366</x:v>
       </x:c>
       <x:c r="D541" s="0" t="s">
-        <x:v>1584</x:v>
+        <x:v>1367</x:v>
       </x:c>
       <x:c r="E541" s="0" t="s">
-        <x:v>1585</x:v>
+        <x:v>1368</x:v>
       </x:c>
       <x:c r="F541" s="0" t="s">
-        <x:v>1586</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="G541" s="1">
-        <x:v>1290.78</x:v>
+        <x:v>1298.12</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:7">
       <x:c r="A542" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B542" s="0">
         <x:v>5767</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
-        <x:v>1587</x:v>
-[...11 lines deleted...]
-        <x:v>194.95</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:7">
       <x:c r="A543" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B543" s="0">
         <x:v>5768</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
-        <x:v>1590</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
-        <x:v>1591</x:v>
+        <x:v>1371</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
-        <x:v>1592</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="G543" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:7">
       <x:c r="A544" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B544" s="0">
         <x:v>5769</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
-        <x:v>1593</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
-        <x:v>1594</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
-        <x:v>1595</x:v>
+        <x:v>1375</x:v>
       </x:c>
       <x:c r="G544" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:7">
       <x:c r="A545" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B545" s="0">
         <x:v>5770</x:v>
       </x:c>
       <x:c r="C545" s="0" t="s">
-        <x:v>1596</x:v>
-[...11 lines deleted...]
-        <x:v>116.18</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:7">
       <x:c r="A546" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B546" s="0">
         <x:v>5771</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
-        <x:v>1599</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
-        <x:v>1600</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
-        <x:v>1601</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="G546" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:7">
       <x:c r="A547" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B547" s="0">
         <x:v>5772</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
-        <x:v>1602</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
-        <x:v>1603</x:v>
+        <x:v>1380</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
-        <x:v>1604</x:v>
+        <x:v>1381</x:v>
       </x:c>
       <x:c r="G547" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:7">
       <x:c r="A548" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B548" s="0">
         <x:v>5773</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
-        <x:v>1605</x:v>
+        <x:v>1382</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
-        <x:v>1606</x:v>
+        <x:v>1383</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
-        <x:v>1607</x:v>
+        <x:v>1384</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
-        <x:v>1608</x:v>
+        <x:v>1385</x:v>
       </x:c>
       <x:c r="G548" s="1">
-        <x:v>247.85</x:v>
+        <x:v>255.19</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:7">
       <x:c r="A549" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B549" s="0">
         <x:v>5774</x:v>
       </x:c>
       <x:c r="C549" s="0" t="s">
-        <x:v>1609</x:v>
+        <x:v>1386</x:v>
       </x:c>
       <x:c r="D549" s="0" t="s">
-        <x:v>1610</x:v>
+        <x:v>1387</x:v>
       </x:c>
       <x:c r="E549" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F549" s="0" t="s">
-        <x:v>1611</x:v>
+        <x:v>1388</x:v>
       </x:c>
       <x:c r="G549" s="1">
-        <x:v>395.62</x:v>
+        <x:v>402.96</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:7">
       <x:c r="A550" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B550" s="0">
         <x:v>5775</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
-        <x:v>1612</x:v>
+        <x:v>1389</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
-        <x:v>1613</x:v>
+        <x:v>1390</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
-        <x:v>1614</x:v>
+        <x:v>1391</x:v>
       </x:c>
       <x:c r="G550" s="1">
         <x:v>194.95</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:7">
       <x:c r="A551" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B551" s="0">
         <x:v>5776</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
-        <x:v>1615</x:v>
+        <x:v>1392</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
-        <x:v>1616</x:v>
+        <x:v>1393</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
-        <x:v>1617</x:v>
+        <x:v>1394</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
-        <x:v>1618</x:v>
+        <x:v>1395</x:v>
       </x:c>
       <x:c r="G551" s="1">
-        <x:v>4380.63</x:v>
+        <x:v>4402.65</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:7">
       <x:c r="A552" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B552" s="0">
         <x:v>5777</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
-        <x:v>1619</x:v>
+        <x:v>1396</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
-        <x:v>1620</x:v>
+        <x:v>1397</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
-        <x:v>1621</x:v>
+        <x:v>1398</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
-        <x:v>1622</x:v>
+        <x:v>1399</x:v>
       </x:c>
       <x:c r="G552" s="1">
         <x:v>138.2</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:7">
       <x:c r="A553" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B553" s="0">
         <x:v>5778</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
-        <x:v>1623</x:v>
-[...11 lines deleted...]
-        <x:v>358.43</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:7">
       <x:c r="A554" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B554" s="0">
         <x:v>5779</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
-        <x:v>1627</x:v>
+        <x:v>1400</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
-        <x:v>1628</x:v>
+        <x:v>1401</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
-        <x:v>1629</x:v>
+        <x:v>1402</x:v>
       </x:c>
       <x:c r="G554" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:7">
       <x:c r="A555" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B555" s="0">
         <x:v>5780</x:v>
       </x:c>
       <x:c r="C555" s="0" t="s">
-        <x:v>1630</x:v>
+        <x:v>1403</x:v>
       </x:c>
       <x:c r="D555" s="0" t="s">
-        <x:v>1631</x:v>
+        <x:v>1404</x:v>
       </x:c>
       <x:c r="E555" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F555" s="0" t="s">
-        <x:v>1632</x:v>
+        <x:v>1405</x:v>
       </x:c>
       <x:c r="G555" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:7">
       <x:c r="A556" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B556" s="0">
         <x:v>5781</x:v>
       </x:c>
       <x:c r="C556" s="0" t="s">
-        <x:v>1633</x:v>
+        <x:v>1406</x:v>
       </x:c>
       <x:c r="D556" s="0" t="s">
-        <x:v>1634</x:v>
+        <x:v>1407</x:v>
       </x:c>
       <x:c r="E556" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F556" s="0" t="s">
-        <x:v>1635</x:v>
+        <x:v>1408</x:v>
       </x:c>
       <x:c r="G556" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:7">
       <x:c r="A557" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B557" s="0">
         <x:v>5782</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
-        <x:v>1636</x:v>
+        <x:v>1409</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
-        <x:v>1637</x:v>
+        <x:v>1410</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
-        <x:v>1638</x:v>
+        <x:v>1411</x:v>
       </x:c>
       <x:c r="G557" s="1">
         <x:v>314.01</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:7">
       <x:c r="A558" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B558" s="0">
         <x:v>5783</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
-        <x:v>1639</x:v>
+        <x:v>1412</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
-        <x:v>1640</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
-        <x:v>1641</x:v>
+        <x:v>1414</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
-        <x:v>1642</x:v>
+        <x:v>1415</x:v>
       </x:c>
       <x:c r="G558" s="1">
-        <x:v>188.19</x:v>
+        <x:v>195.53</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:7">
       <x:c r="A559" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B559" s="0">
         <x:v>5784</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
-        <x:v>1643</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
-        <x:v>1644</x:v>
+        <x:v>1417</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
-        <x:v>1645</x:v>
+        <x:v>1418</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
-        <x:v>1646</x:v>
+        <x:v>1419</x:v>
       </x:c>
       <x:c r="G559" s="1">
-        <x:v>5483.73</x:v>
+        <x:v>5491.07</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:7">
       <x:c r="A560" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B560" s="0">
         <x:v>5785</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
-        <x:v>1647</x:v>
+        <x:v>1420</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
-        <x:v>1648</x:v>
+        <x:v>1421</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
-        <x:v>1649</x:v>
+        <x:v>1422</x:v>
       </x:c>
       <x:c r="G560" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:7">
       <x:c r="A561" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B561" s="0">
         <x:v>5786</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
-        <x:v>1650</x:v>
+        <x:v>1423</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
-        <x:v>1651</x:v>
+        <x:v>1424</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
-        <x:v>1652</x:v>
+        <x:v>1425</x:v>
       </x:c>
       <x:c r="G561" s="1">
-        <x:v>467.86</x:v>
+        <x:v>475.2</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:7">
       <x:c r="A562" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B562" s="0">
         <x:v>5787</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
-        <x:v>1653</x:v>
+        <x:v>1426</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
-        <x:v>1654</x:v>
+        <x:v>1427</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
-        <x:v>1655</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="G562" s="1">
         <x:v>157.38</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:7">
       <x:c r="A563" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B563" s="0">
         <x:v>5788</x:v>
       </x:c>
       <x:c r="C563" s="0" t="s">
-        <x:v>1656</x:v>
+        <x:v>1429</x:v>
       </x:c>
       <x:c r="D563" s="0" t="s">
-        <x:v>1657</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="E563" s="0" t="s">
-        <x:v>1658</x:v>
+        <x:v>1431</x:v>
       </x:c>
       <x:c r="F563" s="0" t="s">
-        <x:v>1659</x:v>
+        <x:v>1432</x:v>
       </x:c>
       <x:c r="G563" s="1">
-        <x:v>3817.39</x:v>
+        <x:v>3854.09</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:7">
       <x:c r="A564" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B564" s="0">
         <x:v>5789</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
-        <x:v>1661</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
-        <x:v>1662</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="G564" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:7">
       <x:c r="A565" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B565" s="0">
         <x:v>5790</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
-        <x:v>1663</x:v>
+        <x:v>1436</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
-        <x:v>1664</x:v>
+        <x:v>1437</x:v>
       </x:c>
       <x:c r="G565" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:7">
       <x:c r="A566" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B566" s="0">
         <x:v>5791</x:v>
       </x:c>
       <x:c r="C566" s="0" t="s">
-        <x:v>1660</x:v>
+        <x:v>1433</x:v>
       </x:c>
       <x:c r="D566" s="0" t="s">
-        <x:v>1665</x:v>
+        <x:v>1438</x:v>
       </x:c>
       <x:c r="E566" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F566" s="0" t="s">
-        <x:v>1666</x:v>
+        <x:v>1439</x:v>
       </x:c>
       <x:c r="G566" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:7">
       <x:c r="A567" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B567" s="0">
         <x:v>5792</x:v>
       </x:c>
       <x:c r="C567" s="0" t="s">
-        <x:v>1667</x:v>
+        <x:v>1440</x:v>
       </x:c>
       <x:c r="D567" s="0" t="s">
-        <x:v>1668</x:v>
+        <x:v>1441</x:v>
       </x:c>
       <x:c r="E567" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F567" s="0" t="s">
-        <x:v>1669</x:v>
+        <x:v>1442</x:v>
       </x:c>
       <x:c r="G567" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:7">
       <x:c r="A568" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B568" s="0">
         <x:v>5793</x:v>
       </x:c>
       <x:c r="C568" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="D568" s="0" t="s">
-        <x:v>1671</x:v>
+        <x:v>1444</x:v>
       </x:c>
       <x:c r="E568" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F568" s="0" t="s">
-        <x:v>1672</x:v>
+        <x:v>1445</x:v>
       </x:c>
       <x:c r="G568" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:7">
       <x:c r="A569" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B569" s="0">
         <x:v>5794</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
-        <x:v>1670</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
-        <x:v>1673</x:v>
+        <x:v>1446</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
-        <x:v>1674</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="G569" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:7">
       <x:c r="A570" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B570" s="0">
         <x:v>5795</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
-        <x:v>1675</x:v>
+        <x:v>1448</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
-        <x:v>1676</x:v>
+        <x:v>1449</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
-        <x:v>1677</x:v>
+        <x:v>1450</x:v>
       </x:c>
       <x:c r="G570" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:7">
       <x:c r="A571" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B571" s="0">
         <x:v>5796</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
-        <x:v>1679</x:v>
+        <x:v>1452</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
-        <x:v>1680</x:v>
+        <x:v>1453</x:v>
       </x:c>
       <x:c r="G571" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:7">
       <x:c r="A572" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B572" s="0">
         <x:v>5797</x:v>
       </x:c>
       <x:c r="C572" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="D572" s="0" t="s">
-        <x:v>1681</x:v>
+        <x:v>1454</x:v>
       </x:c>
       <x:c r="E572" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F572" s="0" t="s">
-        <x:v>1682</x:v>
+        <x:v>1455</x:v>
       </x:c>
       <x:c r="G572" s="1">
         <x:v>116.18</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:7">
       <x:c r="A573" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B573" s="0">
         <x:v>5798</x:v>
       </x:c>
       <x:c r="C573" s="0" t="s">
-        <x:v>1678</x:v>
+        <x:v>1451</x:v>
       </x:c>
       <x:c r="D573" s="0" t="s">
-        <x:v>1683</x:v>
+        <x:v>1456</x:v>
       </x:c>
       <x:c r="E573" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F573" s="0" t="s">
-        <x:v>1684</x:v>
+        <x:v>1457</x:v>
       </x:c>
       <x:c r="G573" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:7">
       <x:c r="A574" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B574" s="0">
         <x:v>5799</x:v>
       </x:c>
       <x:c r="C574" s="0" t="s">
-        <x:v>1685</x:v>
-[...11 lines deleted...]
-        <x:v>4472.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:7">
       <x:c r="A575" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B575" s="0">
         <x:v>5800</x:v>
       </x:c>
       <x:c r="C575" s="0" t="s">
-        <x:v>1688</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="D575" s="0" t="s">
-        <x:v>1689</x:v>
+        <x:v>1459</x:v>
       </x:c>
       <x:c r="E575" s="0" t="s">
-        <x:v>1690</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="F575" s="0" t="s">
-        <x:v>1691</x:v>
+        <x:v>1461</x:v>
       </x:c>
       <x:c r="G575" s="1">
         <x:v>137.56</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:7">
       <x:c r="A576" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B576" s="0">
         <x:v>5801</x:v>
       </x:c>
       <x:c r="C576" s="0" t="s">
-        <x:v>1692</x:v>
+        <x:v>1462</x:v>
       </x:c>
       <x:c r="D576" s="0" t="s">
-        <x:v>1693</x:v>
+        <x:v>1463</x:v>
       </x:c>
       <x:c r="E576" s="0" t="s">
-        <x:v>1466</x:v>
+        <x:v>1273</x:v>
       </x:c>
       <x:c r="F576" s="0" t="s">
-        <x:v>1694</x:v>
+        <x:v>1464</x:v>
       </x:c>
       <x:c r="G576" s="1">
-        <x:v>1325.5</x:v>
+        <x:v>1332.84</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:7">
       <x:c r="A577" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B577" s="0">
         <x:v>5802</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
-        <x:v>1695</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
-        <x:v>1696</x:v>
+        <x:v>1466</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
-        <x:v>1698</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="G577" s="1">
-        <x:v>574.31</x:v>
+        <x:v>611.01</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:7">
       <x:c r="A578" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B578" s="0">
         <x:v>5803</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
-        <x:v>1699</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
-        <x:v>1700</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
-        <x:v>1697</x:v>
+        <x:v>1467</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
-        <x:v>1701</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="G578" s="1">
-        <x:v>1979.6</x:v>
+        <x:v>2030.98</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:7">
       <x:c r="A579" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B579" s="0">
         <x:v>5804</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
-        <x:v>1702</x:v>
+        <x:v>1472</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
-        <x:v>1703</x:v>
+        <x:v>1473</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
-        <x:v>1704</x:v>
+        <x:v>1474</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
-        <x:v>1705</x:v>
+        <x:v>1475</x:v>
       </x:c>
       <x:c r="G579" s="1">
-        <x:v>1611.61</x:v>
+        <x:v>1640.97</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:7">
       <x:c r="A580" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B580" s="0">
         <x:v>5805</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
-        <x:v>1706</x:v>
+        <x:v>1476</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
-        <x:v>1707</x:v>
+        <x:v>1477</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
-        <x:v>1708</x:v>
+        <x:v>1478</x:v>
       </x:c>
       <x:c r="G580" s="1">
         <x:v>259.04</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:7">
       <x:c r="A581" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B581" s="0">
         <x:v>5806</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
-        <x:v>1709</x:v>
+        <x:v>1479</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
-        <x:v>1710</x:v>
+        <x:v>1480</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
-        <x:v>1711</x:v>
+        <x:v>1481</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
-        <x:v>1712</x:v>
+        <x:v>1482</x:v>
       </x:c>
       <x:c r="G581" s="1">
-        <x:v>494.51</x:v>
+        <x:v>501.85</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:7">
       <x:c r="A582" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B582" s="0">
         <x:v>5807</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:7">
       <x:c r="A583" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B583" s="0">
         <x:v>5808</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
-        <x:v>1713</x:v>
+        <x:v>1483</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
-        <x:v>1714</x:v>
+        <x:v>1484</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
-        <x:v>1715</x:v>
+        <x:v>1485</x:v>
       </x:c>
       <x:c r="G583" s="1">
         <x:v>115.54</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:7">
       <x:c r="A584" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B584" s="0">
         <x:v>5809</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
-        <x:v>1716</x:v>
+        <x:v>1486</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
-        <x:v>1717</x:v>
+        <x:v>1487</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
-        <x:v>1718</x:v>
+        <x:v>1488</x:v>
       </x:c>
       <x:c r="G584" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:7">
       <x:c r="A585" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B585" s="0">
         <x:v>5810</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
-        <x:v>1719</x:v>
+        <x:v>1489</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
-        <x:v>1720</x:v>
+        <x:v>1490</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
-        <x:v>1721</x:v>
+        <x:v>1491</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
-        <x:v>1722</x:v>
+        <x:v>1492</x:v>
       </x:c>
       <x:c r="G585" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:7">
       <x:c r="A586" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B586" s="0">
         <x:v>5811</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
-        <x:v>1723</x:v>
+        <x:v>1493</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
-        <x:v>1724</x:v>
+        <x:v>1494</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
-        <x:v>1725</x:v>
+        <x:v>1495</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
-        <x:v>1726</x:v>
+        <x:v>1496</x:v>
       </x:c>
       <x:c r="G586" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:7">
       <x:c r="A587" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B587" s="0">
         <x:v>5812</x:v>
       </x:c>
       <x:c r="C587" s="0" t="s">
-        <x:v>1727</x:v>
+        <x:v>1497</x:v>
       </x:c>
       <x:c r="D587" s="0" t="s">
-        <x:v>1728</x:v>
+        <x:v>1498</x:v>
       </x:c>
       <x:c r="E587" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F587" s="0" t="s">
-        <x:v>1729</x:v>
+        <x:v>1499</x:v>
       </x:c>
       <x:c r="G587" s="1">
         <x:v>163.8</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:7">
       <x:c r="A588" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B588" s="0">
         <x:v>5813</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
-        <x:v>1730</x:v>
-[...11 lines deleted...]
-        <x:v>3414.88</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:7">
       <x:c r="A589" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B589" s="0">
         <x:v>5814</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
-        <x:v>1733</x:v>
+        <x:v>1500</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
-        <x:v>1734</x:v>
+        <x:v>1501</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
-        <x:v>1735</x:v>
+        <x:v>1502</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
-        <x:v>1736</x:v>
+        <x:v>1503</x:v>
       </x:c>
       <x:c r="G589" s="1">
-        <x:v>303.81</x:v>
+        <x:v>325.83</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:7">
       <x:c r="A590" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B590" s="0">
         <x:v>5815</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
-        <x:v>1737</x:v>
+        <x:v>1504</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
-        <x:v>1738</x:v>
+        <x:v>1505</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
-        <x:v>1739</x:v>
+        <x:v>1506</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
-        <x:v>1740</x:v>
+        <x:v>1507</x:v>
       </x:c>
       <x:c r="G590" s="1">
-        <x:v>506.68</x:v>
+        <x:v>528.7</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:7">
       <x:c r="A591" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B591" s="0">
         <x:v>5816</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
-        <x:v>1741</x:v>
+        <x:v>1508</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
-        <x:v>1742</x:v>
+        <x:v>1509</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
-        <x:v>1743</x:v>
+        <x:v>1510</x:v>
       </x:c>
       <x:c r="G591" s="1">
-        <x:v>1304.67</x:v>
+        <x:v>1326.69</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:7">
       <x:c r="A592" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B592" s="0">
         <x:v>5817</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
-        <x:v>1744</x:v>
+        <x:v>1511</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
-        <x:v>1745</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
-        <x:v>1746</x:v>
+        <x:v>1513</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
-        <x:v>1747</x:v>
+        <x:v>1514</x:v>
       </x:c>
       <x:c r="G592" s="1">
         <x:v>130.86</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:7">
       <x:c r="A593" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B593" s="0">
         <x:v>5818</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
-        <x:v>1748</x:v>
+        <x:v>1515</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
-        <x:v>1749</x:v>
+        <x:v>1516</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
-        <x:v>1750</x:v>
+        <x:v>1517</x:v>
       </x:c>
       <x:c r="G593" s="1">
         <x:v>266.38</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:7">
       <x:c r="A594" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B594" s="0">
         <x:v>5819</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
-        <x:v>1751</x:v>
+        <x:v>1518</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
-        <x:v>1752</x:v>
+        <x:v>1519</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
-        <x:v>1753</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="G594" s="1">
         <x:v>945.76</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:7">
       <x:c r="A595" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B595" s="0">
         <x:v>5820</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
-        <x:v>1754</x:v>
+        <x:v>1521</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
-        <x:v>1755</x:v>
+        <x:v>1522</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
-        <x:v>1756</x:v>
+        <x:v>1523</x:v>
       </x:c>
       <x:c r="G595" s="1">
         <x:v>120.35</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:7">
       <x:c r="A596" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B596" s="0">
         <x:v>5821</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
-        <x:v>1757</x:v>
+        <x:v>1524</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
-        <x:v>1758</x:v>
+        <x:v>1525</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
-        <x:v>1759</x:v>
+        <x:v>1526</x:v>
       </x:c>
       <x:c r="G596" s="1">
         <x:v>108.84</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:7">
       <x:c r="A597" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B597" s="0">
         <x:v>5822</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
-        <x:v>1760</x:v>
+        <x:v>1527</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
-        <x:v>1761</x:v>
+        <x:v>1528</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
-        <x:v>1762</x:v>
+        <x:v>1529</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
-        <x:v>1763</x:v>
+        <x:v>1530</x:v>
       </x:c>
       <x:c r="G597" s="1">
         <x:v>138.2</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:7">
       <x:c r="A598" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B598" s="0">
         <x:v>5823</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
-        <x:v>1764</x:v>
+        <x:v>1531</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
-        <x:v>1765</x:v>
+        <x:v>1532</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
-        <x:v>1766</x:v>
+        <x:v>1533</x:v>
       </x:c>
       <x:c r="G598" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:7">
       <x:c r="A599" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="B599" s="0">
         <x:v>5824</x:v>
       </x:c>
       <x:c r="C599" s="0" t="s">
-        <x:v>1767</x:v>
+        <x:v>1534</x:v>
       </x:c>
       <x:c r="D599" s="0" t="s">
-        <x:v>1768</x:v>
+        <x:v>1535</x:v>
       </x:c>
       <x:c r="E599" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F599" s="0" t="s">
-        <x:v>1769</x:v>
+        <x:v>1536</x:v>
       </x:c>
       <x:c r="G599" s="1">
         <x:v>123.52</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>