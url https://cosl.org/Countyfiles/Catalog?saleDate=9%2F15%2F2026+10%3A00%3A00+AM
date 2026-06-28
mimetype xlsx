--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,99 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1ffa42d89c34825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aaf7eaca5c8345c68fff312cc3c7ab77.psmdcp" Id="R384761e43f8a4fca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e732e8aaea4548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0722be2754bd406ba82fad57c224f75a.psmdcp" Id="R56e76bd50f664602" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>CLAY</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEAN, DANA </x:t>
-[...2 lines deleted...]
-    <x:t>Lot 1-2,E30' 3 BLOCK 1 HARPER'S ADDITION 26 19N 07E 0.3 ACRE</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BELL, ERNEST </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 NE SW 28 20N 08E 0.75 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>PT S1/2 NE SW 28 20N 08E 0.75 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>051-04391-000</x:t>
   </x:si>
   <x:si>
     <x:t>BILL RUSSELL OIL COMPANY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-12 BLOCK 1 ALLEN-COLLIERS ADDITION CITY RECTOR *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  
 ADEQ AND ITS CONTRACTORS, AGENTS, OR ASSIGNS SHALL BE GRANTED ACCESS TO THE SITE WITH OR WITHOUT NOTICE TO COMPLETE ANY NECESSARY INSPECTIONS, SITE VISITS, OR REMEDIAL ACTIVITIES.  
 THIS SITE IS SUBJECT TO ONGOING ASSESSMENT AND/OR REMEDIATION ACTIVITIES BY THE ARKANSAS DEPARTMENT OF ENERGY AND ENVIRONMENT, DIVISION OF ENVIRONMENTAL QUALITY REGULATED STORAGE TANKS SECTION IN RELATION TO LEAKING UNDERGROUND OR ABOVE GROUND STORAGE TANK CASE NO. 11-0010.  CURRENT STATUS FOR THE SITE MAY BE REVIEWED AT:  https://www.adeq.state.ar.us/rst/programs/fees/p_facil_details.aspx?FACILITY_ID=11000049&amp;OWNER_ID=001837.  
 THESE RESTRICTIONS MAY BE AMENDED WITH ADDITIONAL ENVIRONMENTAL WORK IN COORDINATION WITH ADEQ.  
 DUE TO EXCEEDENCES OF USEPA MAXIMUM CONTAMINANT LEVELS IN GROUNDWATER AT THE SITE, LAND USERS ARE ADVISED AGAINST CONSUMPTION OF GROUNDWATER IN THE CONTAMINATED AREA.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUCTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STAGES OF THE PROJECT. </x:t>
   </x:si>
   <x:si>
     <x:t>IRONDALE BANK, BUSINESS LOAN CENTER, INC% LEONARD RUDOLPH, PANNECK LAND DESIGN</x:t>
   </x:si>
   <x:si>
     <x:t>751-02794-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYD, JERALD </x:t>
   </x:si>
   <x:si>
     <x:t>LOT ALL BLOCK 3 EAST ADDITION 28 20N 08E 0.94 ACRE</x:t>
@@ -269,125 +263,98 @@
   <x:si>
     <x:t>751-02980-001</x:t>
   </x:si>
   <x:si>
     <x:t>DOLGENCORP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Lot N½ 11, ALL 12-14  0.57 Acres less 81sqft to state hwy BLOCK 2 POLSGROVE'S ADDITION 11 20N 08E 0.57 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>761-01032-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EVERS, LARRY &amp; JOETTA </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 SE (150x150) 35 19N 07E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>051-03106-001</x:t>
   </x:si>
   <x:si>
     <x:t>FOSTER, MARK &amp; CHRISTIAN FOSTER</x:t>
   </x:si>
   <x:si>
-    <x:t>Lot N5' 29, ALL 30  BLOCK 2 CASTLEBERRY'S 3RD ADDITION 11 20N 08E 0.15 ACRE</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>LOT 7-12 BLOCK 7 O T GREENWAY ADDITION 28 20N 08E 0.48 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTIAN FOSTER</x:t>
   </x:si>
   <x:si>
     <x:t>751-02112-000</x:t>
   </x:si>
   <x:si>
     <x:t>GAMBLING, TANESHA &amp; TARA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>Lot E 50' 5 &amp; 6 BLOCK 34 O T CORNING ADDITION 06 20N 05E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREGORY, DENNIS &amp; IRENE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11-12 BLOCK 4 C.H.WRIGHT'S 2ND ADDITION 23 19N 07E 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-03595-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAWKINS, JOHN % SUSAN HAWKINS</x:t>
   </x:si>
   <x:si>
     <x:t>Lot W1/2 1-2  BLOCK 1 MADDOX 2ND ADDITION 31 21N 05E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00973-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILLHOUSE, DAVID &amp; KATHERINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 97 YOUNG/GEISSLER ADDITION 06 20N 05E 0.15 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>DAVID L HILLHOUSE, MARGARET JEAN LAMBORN</x:t>
   </x:si>
   <x:si>
     <x:t>722-01452-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HOUSEHOLDER, HAZEL (DEBORAH) % DEBORAH TOMPKINS</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEONARD, JOHN &amp; EVA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10-12 BLOCK 2 O T DATTO ADDITION 11 20N 03E 0.42 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-01646-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MADDUX, RUBY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot PT NE SE M&amp;B PIGGOTT ADDITION 10 20N 08E 0.24 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>TERRY BURDIN, CITY OF PIGGOTT CODE ENF.</x:t>
   </x:si>
   <x:si>
     <x:t>761-01736-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, CHRISTINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SW (217x752)  (SE corner) 07 19N 08E 3.75 ACRES </x:t>
@@ -518,312 +485,312 @@
   <x:si>
     <x:t>722-01277-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">YOUNG, LARRY, JR &amp; PATSY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot E5' S83.8' 3, S83.8' 4, S87' 5 BLOCK 5 O T RECTOR ADDITION 23 19N 07E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-02797-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">YOUNG, LOGAN MATTHEW </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 N1/2 SW 07 19N 07E 9.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>051-02629-001</x:t>
   </x:si>
   <x:si>
     <x:t>GREENE</x:t>
   </x:si>
   <x:si>
-    <x:t>ARNOLD, KENNETH E, REVOCABLE TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT E/2 NE AS DESCRIBED IN TRACT IV IN DEED 201503816.  EXCEPT PT SE NE (1AC) AS DESCRIBED IN DEED 201508045.  EXCEPT PT SE NE (3.85AC) AS DESCRIBED IN DEED 201600511.  EXCEPT LTS 7, 8 &amp; 9 &amp; PT N 22ND STREET IN ARNOLDS SUBDIVISION, PARAGOULD AR (1.94AC) AS DESCRIBED IN CORRECTION DEED 201704557.  EXCEPT PT SE NE (2.79AC) AS DESCRIBED IN DEED 201708200.  EXCEPT PT SE NE (2.16AC) AS DESCRIBED IN TRACT I IN DEED 201708473.  EXCEPT PT SE NE (2.85AC) AS DESCRIBED IN TRACT II IN DEED 201708473.  EXCEPT PT SE NE S23-T17N-R5E (.12AC) AS DESCRIBED IN TRACT II IN DEED 201804344.   EXCEPT PT SE NE (7.65AC) AS DESCRIBED IN DEED 201900350.  EXCEPT PT E/2 NE (3.6AC) AS DESCRIBED IN DEED 201905119.  EXCEPT PT E/2 NE (3AC) AS DESCRIBED IN DEED 201905725.  EXCEPT PT E/2 NE (2.76AC) AS DESCRIBED IN DEED 201905968.  EXCEPT PT E/2 NE (1.67AC) AS DESCRIBED IN DEED 201906282.  EXCEPT PT E/2 NE OF SEC 23 TWP 17N RNG 5E (3.83AC) (BEING REFERENCED AS LTS 15, 16 &amp; 17 OF KENNETH ARNOLD'S SECOND ADDITION) AS DESCRIBED IN DEED 202101475.    (ASSESSOR NOTE: THERE WAS A SURVEY FILED IN PLAT A-294B, BUT NO ONE SIGNED IT AS AN OWNER; ALSO, PLAT IS NAMED, 2019 KENNETH ARNOLD'S REPLAT N 22ND STREET &amp; HAZEL STREET, BEING A REPLAT OF LOTS LYING IN KENNETH ARNOLD'S FIRST &amp; SECOND ADDITION OF A PART OF THE E/2 NE 1/4 OF SEC 23, TWP 17N, RNG 5E; DID NOT FIND A PLAT OF KENNETH ARNOLD'S FIRST OR SECOND ADDITION FILED, ONLY OF ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS FILED AT PLAT A-135B; PROPERTY IN PLAT A-294B IS IN SAME LOCATION AS PART OF THE PROPERTY IN ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS IN PLAT A-135B; THIS AT PLAT A-294B DOES NOT APPEAR TO BE A PROPER REPLAT OF THAT FILED OF RECORD; THIS LOOKS MORE LIKE A LOT SPLIT SURVEY; ALSO THIS WAS MODIFIED BY HAND PRIOR TO RECORDING; EACH TRACT DOES HAVE A METES AND BOUNDS DESCRIPTION AS ORIGINALLY SURVEYED IN PLAT A-294B THAT COULD BE USED FOR FUTURE CONVEYANCES WITH A REFENCE MADE TO THE PLAT AS TO SURVEYED DESCRIPTION, BUT THE WORK THAT SURVEYOR HANCOCK HAD DONE HAS ALSO BEEN MODIFIED BY HAND PRIOR TO FILING.) ARNOLDS ADDITION 23 17N 5E 3.59 ACRES </x:t>
+    <x:t xml:space="preserve">ARNOLD REVOCABLE TRUST, KENNETH E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT E/2 NE AS DESCRIBED IN TRACT IV IN DEED 201503816.  EXCEPT PT SE NE (1AC) AS DESCRIBED IN DEED 201508045.  EXCEPT PT SE NE (3.85AC) AS DESCRIBED IN DEED 201600511.  EXCEPT LTS 7, 8 &amp; 9 &amp; PT N 22ND STREET IN ARNOLDS SUBDIVISION, PARAGOULD AR (1.94AC) AS DESCRIBED IN CORRECTION DEED 201704557.  EXCEPT PT SE NE (2.79AC) AS DESCRIBED IN DEED 201708200.  EXCEPT PT SE NE (2.16AC) AS DESCRIBED IN TRACT I IN DEED 201708473.  EXCEPT PT SE NE (2.85AC) AS DESCRIBED IN TRACT II IN DEED 201708473.  EXCEPT PT SE NE S23-T17N-R5E (.12AC) AS DESCRIBED IN TRACT II IN DEED 201804344.   EXCEPT PT SE NE (7.65AC) AS DESCRIBED IN DEED 201900350.  EXCEPT PT E/2 NE (3.6AC) AS DESCRIBED IN DEED 201905119.  EXCEPT PT E/2 NE (3AC) AS DESCRIBED IN DEED 201905725.  EXCEPT PT E/2 NE (2.76AC) AS DESCRIBED IN DEED 201905968.  EXCEPT PT E/2 NE (1.67AC) AS DESCRIBED IN DEED 201906282.  EXCEPT PT E/2 NE OF SEC 23 TWP 17N RNG 5E (3.83AC) (BEING REFERENCED AS LTS 15, 16 &amp; 17 OF KENNETH ARNOLD'S SECOND ADDITION) AS DESCRIBED IN DEED 202101475.    (ASSESSOR NOTE: THERE WAS A SURVEY FILED IN PLAT A-294B, BUT NO ONE SIGNED IT AS AN OWNER; ALSO, PLAT IS NAMED, 2019 KENNETH ARNOLD'S REPLAT N 22ND STREET &amp; HAZEL STREET, BEING A REPLAT OF LOTS LYING IN KENNETH ARNOLD'S FIRST &amp; SECOND ADDITION OF A PART OF THE E/2 NE 1/4 OF SEC 23, TWP 17N, RNG 5E; DID NOT FIND A PLAT OF KENNETH ARNOLD'S FIRST OR SECOND ADDITION FILED, ONLY OF ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS FILED AT PLAT A-135B; PROPERTY IN PLAT A-294B IS IN SAME LOCATION AS PART OF THE PROPERTY IN ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS IN PLAT A-135B; THIS AT PLAT A-294B DOES NOT APPEAR TO BE A PROPER REPLAT OF THAT FILED OF RECORD; THIS LOOKS MORE LIKE A LOT SPLIT SURVEY; ALSO THIS WAS MODIFIED BY HAND PRIOR TO RECORDING; EACH TRACT DOES HAVE A METES AND BOUNDS DESCRIPTION AS ORIGINALLY SURVEYED IN PLAT A-294B THAT COULD BE USED FOR FUTURE CONVEYANCES WITH A REFENCE MADE TO THE PLAT AS TO SURVEYED DESCRIPTION, BUT THE WORK THAT SURVEYOR HANCOCK HAD DONE HAS ALSO BEEN MODIFIED BY HAND PRIOR TO FILING.) 23 17N 5E 3.59 ACRES LOT  BLOCK  ARNOLDS ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RITA REED, TAMI MONTGOMERY</x:t>
   </x:si>
   <x:si>
     <x:t>1110-00017-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, DENNIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE (.8AC) AS DESCRIBED IN DEED 219-517. 7 16N 5E 0.8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0011-07420-002</x:t>
   </x:si>
   <x:si>
     <x:t>BOYD, CYNTHIA JO &amp; EFFIE C KITCHEN ETAL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE SE LY EAST OF NEW LEVEE AS DESCRIBED IN DEED 128-611. 20 18N 8E 0.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0024-20400-002</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, ANN ADELLE, FAMILY LIMITED PARTNERSHIP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW OF SEC 36 TWP 19N RNG 4E (3.55AC) AS DESCRIBED IN THE (2) EXCEPTION IN THE LAST DESCRIBED TRACT IN DEED 202002741.  EXCEPT NE NW OF SEC 36 TWP 19N RNG 4E, LYING SOUTH &amp; WEST OF THE CENTERLINE OF GREENE 119 ROAD, (CALL 3.33AC) AS DESCRIBED IN THE SECOND DESCRIBED TRACT IN DEED 202102204.  EXCEPT ALL MINERAL RIGHTS CURRENTLY ASSESSED UNDER PARCELS 0500-00411-000 &amp; 0500-00412-000. 36 19N 4E 0.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0010-36220-001</x:t>
   </x:si>
   <x:si>
-    <x:t>BRYANT, VIRGINIA (ESTATE) % GARRY DON BRADLEY, EXECUTOR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S OF HWY PT NE NE  4.8AC AS DESCRIBED IN 211-14 (3.8ac)  AS DESCRIBED IN 184-93 ( 1ac ) 26 18N 4E 4.8 ACRES </x:t>
+    <x:t xml:space="preserve">BRYANT (ESTATE)%GARRY DON BRADLEY, EXECUTOR, VIRGINIA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S OF HWY PT NE NE  4.8AC    AS DESCRIBED IN 211-14 (3.8ac)  AS DESCRIBED IN 184-93 ( 1ac ) 26 18N 4E 4.8 ACRES LOT  BLOCK   ADDITION CITY  SD T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARY BRADLEY. VIRGINIA RUDI, DEANNA HAILE, KATHY HOSIER, PATRICIA STONE, JUNIOR BRADLEY</x:t>
   </x:si>
   <x:si>
     <x:t>0009-26110-004</x:t>
   </x:si>
   <x:si>
-    <x:t>BRYSON, KAREN, ERICA HARE &amp; SHANE DELANCEY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW AS DESCRIBED IN 200710666 13 17N 5E 1.26 ACRES </x:t>
+    <x:t xml:space="preserve">BRYSON, ERICA HARE &amp; SHANE DELANCEY, KAREN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW AS DESCRIBED IN 200710666 13 17N 5E 1.26 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN BANK OF COMMERCE</x:t>
   </x:si>
   <x:si>
     <x:t>0012-13200-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHANNELL, CHARLENE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE SW 50 X 150 OF SEC 32 TWP 17N RNG 6E (.17AC) AS DESCRIBED IN DEED 202007656. 32 17N 6E 0.17 ACRES </x:t>
+    <x:t>PT NE SW 50 X 150 OF SEC 32 TWP 17N RNG 6E (.17AC) AS DESCRIBED IN DEED 202007656. 32 17N 6E 0.17 ACRES LOT  BLOCK   ADDITION CITY  SD T1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1004-32310-015</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLAYTON, CHRIS </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN TRACT XVI IN DEED 292-248 29 17N 06E 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1228-00014-000</x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 201608358. 32 17N 06E 0.16 ACRES LOT 12 BLOCK 8 G O LIGHT ADDITION CITY  SD T1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1420-00059-000</x:t>
   </x:si>
   <x:si>
     <x:t>CLAYTON, DALENE NICOLE % DALENE NICOLE WOODS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 BLOCK 2 BLACKWOOD &amp; BONE ADDITION 34 17N 5E 0.34 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1145-00026-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COX, FANNIE MAE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 200' LOT 35 COTTONBELT ADDITION 20 17N 06E 1.35 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>9075-00035-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CROSSNO IRREVOCABLE TRUST, DEVONA JEAN </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAWSON, STEPHEN E </x:t>
   </x:si>
   <x:si>
     <x:t>Lot S 22' W 10' 9 &amp; S 22' 10 AS DESCRIBED IN DEED 283-853. 1 16N 5E 0.03 ACRES LOT  BLOCK I HOWELL ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1332-00081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE SOUZA LIMA, MARTA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 7 AS DESCRIBED  IN DEED 201303893. BLOCK 1 MCDONALD ADDITION 31 17N 06E 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1435-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE SOUZA, LIMA MARTA </x:t>
   </x:si>
   <x:si>
     <x:t>PT BLK 1 AS DESCRIBED IN DEED 200510517 31 17N 06E 0.08 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
-    <x:t>CITY OF PARAGOULD</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1342-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEMPSEY, MICHAEL &amp; DONNA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW &amp; PT NW NW AS DESCRIBED IN 201903861 29 17N 5E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0012-29210-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTATES NA, IZOM </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE 101.5 X 155 (.37AC) AS DESCRIBED AS TRACT B IN COLEMAN LOT SPLIT SURVEY IN SVY X-57. 24 17N 5E 0.37 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-24400-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARMER, JASON DEAN &amp; JULIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 13 LESS N 30' AS DESCRIBED IN 2010-07063 GLENDALE ADDITION 13 18N 6E 0.15 ACRES </x:t>
+    <x:t>LOT 13 LESS N 30' AS DESCRIBED IN 2010-07063 13 18N 6E 0.15 ACRES LOT  BLOCK  GLENDALE ADDITION CITY  SD S2M C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAM RICKON</x:t>
   </x:si>
   <x:si>
     <x:t>3320-00013-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FISHER, WILLIAM E &amp; JEFFERY H FISHER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SE NW (6.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 6.5 ACRES </x:t>
+    <x:t xml:space="preserve">FISHER &amp; JEFFERY H FISHER, WILLIAM E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NW (6.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 6.5 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, DF&amp;A, REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0012-29200-006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NE SW (8AC) &amp; NW NE SW (10AC) &amp; PT NE NE SW (1.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 19.5 ACRES </x:t>
+    <x:t>PT SW NE SW (8AC) &amp; NW NE SW (10AC) &amp; PT NE NE SW (1.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 19.5 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">IRS, DF&amp;A, REGIONS BANK </x:t>
   </x:si>
   <x:si>
     <x:t>0012-29310-004</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FLETCHER, GARRETT </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">PT NW SW OF SEC 32 TWP 17N RNG 6E (1.08AC) AS DESCRIBED IN TRACT II IN BENEFICIARY DEED 201802134. EXCEPT PT NW SW OF SEC 32 TWP 17N RNG 6E (.2215AC) AS DESCRIBED IN DEED 296-871. 32 17N 06E 0.86 ACRES </x:t>
+    <x:t xml:space="preserve">FORMON &amp; RAYBURN FORMON%JULIA (JULIE) LAWANDA FORMON, WARREN HARRIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SW OF SEC 32 TWP 17N RNG 6E (1.08AC) AS DESCRIBED IN TRACT II IN BENEFICIARY DEED 201802134. EXCEPT PT NW SW OF SEC 32 TWP 17N RNG 6E (.2215AC) AS DESCRIBED IN DEED 296-871. 32 17N 06E 0.86 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1004-32320-002</x:t>
   </x:si>
   <x:si>
     <x:t>FOSTER, DAVID, RANDY FOSTER, ALAN FOSTER &amp; ANDY FOSTER HEIRS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE SW (39 AC) AS DESCRIBED IN DEED 145-8    LESS &amp; EXCEPT THE FOLLOWING    PT SE SW (1 AC) AS DESCRIBED IN 151-216  PT SE SW (1 AC) AS DESCRIBED IN 154-189  PT SE SW AS DESCRIBED IN 157-96  PT SE SW AS DESCRIBED IN 161-203  PT SE SW AS DESCRIBED IN 161-377  PT SE SW AS DESCRIBED IN 164-195  PT SE SW AS DESCRIBED IN 180-482  PT SE SW AS DESCRIBED IN 189-563  PT SE SW AS DESCRIBED IN 191-327  PT SE SW AS DESCRIBED IN 192-467  PT SE SW AS DESCRIBED IN 197-384  PT SE SW (1.75 AC) AS DESCRIBED IN 200-24  PT SE SW AS DESCRIBED IN 202-101 13 17N 5E 0.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-13340-018</x:t>
   </x:si>
   <x:si>
     <x:t>GAZAWAY, VIVA (HEIRS OR DEVISEES)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE AS DESCRIBED IN 131-110 ASSESSOR'S NOTE (THIS IS THE ACREAGE THAT IS  LEFT AFTER DEEDS 143-509; 141-472; 130-592;138-227 &amp; 142-496) 35 17N 5E 1.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-35120-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOSS, DANIEL R &amp; GLENNA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NE (75 X 100) OF SEC 3 TWP 16N RNG 6E (.17AC) AS DESCRIBED IN DEED 166-609. 3 16N 6E 0.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0015-03100-072</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREENWAY, KELLI LENAE </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN 201208747. 6 16N 6W 0.16 ACRES LOT 2 BLOCK 7 BALDWIN &amp; COLLIER ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1125-00051-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 40' LT 3 AS DESCRIBED IN TRACT 2 IN DEED 201208747. 06 16N 06E 0.13 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00052-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREER, LANCE &amp; MELISSA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ALL THAT PART OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SEC 33 TWP 18N RNG 5E LYING NORTH AND EAST OF HIGHWAY #34 MORE PARTICULARLY DESCRIBED AS FOLLOWS BEGINNING AT A POINT WHERE THE EAST RIGHT OF WAY LINE OF SAID HIGHWAY # 34 CROSSED THE NORTH BOUNDARY LINE OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SEC 33 TWP 18N RNG 5E RUN THENCE EAST 495 FEET RUN THENCE SOUTH 1201 FEET TO THE NORTH RIGHT OF WAY LINE OF SAID HIGHWAY #34 RUN THENCE IN A NORTHWESTERLY DIRECTION ALONG AND WITH THE RIGHT OF WAY LINE OF SAID HIGHWAY #34 TO THE POINT OF BEGINNING CONTAINING 8 ACRES MORE OR LESS. AS DESCRIBED IN 201507667. 33 18N 5E 8 ACRES </x:t>
+    <x:t>ALL THAT PART OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SEC 33 TWP 18N RNG 5E LYING NORTH AND EAST OF HIGHWAY #34 MORE PARTICULARLY DESCRIBED AS FOLLOWS BEGINNING AT A POINT WHERE THE EAST RIGHT OF WAY LINE OF SAID HIGHWAY # 34 CROSSED THE NORTH BOUNDARY LINE OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SEC 33 TWP 18N RNG 5E RUN THENCE EAST 495 FEET RUN THENCE SOUTH 1201 FEET TO THE NORTH RIGHT OF WAY LINE OF SAID HIGHWAY #34 RUN THENCE IN A NORTHWESTERLY DIRECTION ALONG AND WITH THE RIGHT OF WAY LINE OF SAID HIGHWAY #34 TO THE POINT OF BEGINNING CONTAINING 8 ACRES MORE OR LESS. AS DESCRIBED IN 201507667. 33 18N 5E 8 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
   </x:si>
   <x:si>
     <x:t>0013-33330-006</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREGORY, VONDA SUE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Lot N/2 2 &amp; ALL 3 AS DESCRIBED IN 2003-11365 BLOCK 4 WILLIFORD ADDITION 13 18N 6E 0.24 ACRES </x:t>
+    <x:t>Lot N/2 2 &amp; ALL 3 AS DESCRIBED IN 2003-11365 13 18N 6E 0.24 ACRES LOT  BLOCK 4 WILLIFORD ADDITION CITY  SD S2M C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS</x:t>
   </x:si>
   <x:si>
     <x:t>3900-00016-000</x:t>
   </x:si>
   <x:si>
     <x:t>H P TAYLOR CONTRACTING CO LLC &amp; GLENDA D % GLENDA DALE NELSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLK 5 AS DESCRIBED IN 131-544  EXCEPT S50.3' 11 &amp; N32' 12 BLK 6 RHODES &amp; TAYLOR AS DESCRIBED IN 288-325. BLOCK 6 RHODES &amp; TAYLOR ADDITION 36 17N 5E 0.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1578-00088-001</x:t>
   </x:si>
   <x:si>
     <x:t>HAMPTON, CHARLES &amp; SCHUG RENTAL PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 31 OF SUNRISE ESTATES PHASE ONE TO THE CITY OF PARAGOULD AR AS SHOWN BY PLAT OF RECORD IN PLAT CABINET A PAGE 202B OF THE PLAT RECORDS OF GREENE COUNTY AR. AS DESCRIBED IN 201403468. SUNRISE ESTATES 1 ADDITION 32 17N 6E 0.24 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1637-00031-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN 201603424. LOT 32 SUNRISE ESTATES 1 ADDITION 32 17N 6E 0.28 ACRES </x:t>
   </x:si>
@@ -956,75 +923,84 @@
   <x:si>
     <x:t>Lot PT LT 1 (58 X 140)  AS DESCRIBED IN DEED 200700638. 31 17N 6E 0.19 ACRES LOT  BLOCK  HUNT ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>PEOPLES BANK OF PARAGOULD, IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1342-00005-000</x:t>
   </x:si>
   <x:si>
     <x:t>BEING A PORTION OF THAT AS DESCRIBED IN DEED 269-755. 32 17N 06E 0.16 ACRES LOT 11 BLOCK 12 G O LIGHT ADDITION CITY  SD T1P C</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1420-00089-000</x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 262-607. 32 17N 6E 0.18 ACRES LOT 17 BLOCK  MCDONALD 7 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1449-00019-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 E1/2 E1/2 SE SE (50 X 150) OF SEC 25 TWP 17N RNG 5E (.17AC) AS DESCRIBED IN DEED 259-853. 25 17N 5E 0.17 ACRES </x:t>
+    <x:t>PT S1/2 E1/2 E1/2 SE SE (50 X 150) OF SEC 25 TWP 17N RNG 5E (.17AC) AS DESCRIBED IN DEED 259-853. 25 17N 5E 0.17 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1002-25440-017</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAROE, GALE WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 302-566. 6 16N 6E 0.16 ACRES LOT 7 BLOCK 1 CARDWELL 5TH ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>PEOPLES BANK OF PARAGOULD, BANK OF PARAGOULD, IRS, DF&amp;A, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1167-00007-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN DEED 201800954. 6 16N 6E 0.16 ACRES </x:t>
+    <x:t>PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN DEED 201800954. 6 16N 6E 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNION PLANTERS BANK, BANK OF PARAGOULD, PEOPLES BANK, LIBERTY BANK OF ARKANSAS, IRS, DF&amp;A, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1003-06110-012</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN TRACT II IN DEED 302-840. 6 16N 6E 0.16 ACRES </x:t>
+    <x:t>PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN TRACT II IN DEED 302-840. 6 16N 6E 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">IRS, DF&amp;A, CITY OF PARAGOULD, BANK OF PARAGOULD, LIBERTY BANK OF ARKANSAS, PEOPLES BANK </x:t>
   </x:si>
   <x:si>
     <x:t>1003-06110-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAROE, GALE WAYNE &amp; JULIE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 5 EXC S 10' &amp; ALL 6  AS DESCRIBED IN DEED 201504211. 6 16N 6E 0.29 ACRES LOT  BLOCK 11 MCDONALD 4 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1443-00091-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINDLEY, LISA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE OF SEC 36 TWP 16N RNG 3E (1AC) AS DESCRIBED IN TRACT I IN DEED 200709066. PT NE OF SEC 36 TWP 16N RNG 3E (.25AC) AS DESCRIBED IIN TRACT II IN DEED 200709066. 36 16N 03E 1.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0003-36110-005</x:t>
   </x:si>
@@ -1034,117 +1010,111 @@
   <x:si>
     <x:t xml:space="preserve">PT LT 2 IN BLK 5 (200 X 200) IN THE TOWN OF LAFE ARKANSAS (.92AC) AS DESCRIBED IN DEED 268-376.  EXCEPT PT LT 2 IN BLK 5 IN THE TOWN OF LAFE ARKANSAS (.88AC) AS DESCRIBED IN DEED 202004877.    (ASSESSOR NOTE: THIS APPEARS TO BE A 10' X 172.6' STRIP THAT WAS INCLUDED IN DEED 268-376, BUT NOT INCLUDED IN DEED 275-726.) TOWN OF LAFE ADDITION 11 18N 5E 0.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6500-00039-001</x:t>
   </x:si>
   <x:si>
     <x:t>MCCULLAR, LYNN &amp; LINA KAY MISSKELLY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TRACT 2: THAT PART W/2 NE SW &amp; ALL THAT PART NW SW ALL IN SEC 11 TWP 16N RNG 5E DESCRIBED AS FOLLOWS: BEGINNING AT THE NE CORNER OF SAID W/2 NE SW THENCE N89*28'43"W 425' TO THE TRUE POINT OF BEGINNING THENCE N89*28'09"W 252.4' THENCE S00*30'37"W 209' THENCE N89*34'19"W 34' THENCE S00*25'41"W 257.7' THENCE S89*34'46"E 53.4' THENCE S00*32'03"W 163.3' THENCE S89*28'43"E 233' THENCE N00*28'48"E 630' TO THE TRUE POINT OF BEGINNING CONTAINING 3.78 ACRES MORE OR LESS AS DESCRIBED IN 201401360. 11 16N 5E 3.78 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1001-11310-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCULLAR, LYNN &amp; RHONDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN DEED 201201563. LOT 13 WHITAKER HILL ADDITION 08 16N 05E 1.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>9775-00013-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MITCHELL, TONI &amp; KYLA MITCHELL POTTER </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MONTGOMERY, STEPHEN &amp; HAILEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE AS DESCRIBED IN 201604741. 27 16N 4E 4.99 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0007-27140-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NELMS, KORI </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot E 1' LT 473 (1' X 87') CARRIAGE HILL 10TH 23-16-05 ONE FOOT OFF FROM AND ACROSS THE EAST SIDE OF LOT 473 OF CARRIAGE HILL TENTH ADDITION TO THE CITY OF PARAGOULD AR, AS SHOWN AS THE EXCEPTION IN DEED 200801687. CARRIAGE HILL 10TH ADDITION 23 16N 5E </x:t>
   </x:si>
   <x:si>
     <x:t>1829-00473-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEWTON AVILA DO NASCIMENTO, FRANCISCO </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 LOTS 11 &amp; 12 &amp; PT ALLEY AS DESCRIBED IN DEED 294-1092. 06 16N 06E 0.18 ACRES LOT  BLOCK 9 MCDONALD ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1443-00078-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OZARK US PROPERTIES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE  130 X 150  (.45AC) AS DESCRIBED IN DEED 263-531. 33 17N 5W 0.45 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-33130-003</x:t>
   </x:si>
   <x:si>
-    <x:t>PADILLA, JOSE RAFAEL ORTIZ &amp; K LAMONACO</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE SW (76X150) OF SEC 32 TWP 17N RNG 6R (.26AC) AS DESCRIBED IN ATTORNEY'S AFFIDAVIT 201804077. 32 17N 06E 0.26 ACRES </x:t>
+    <x:t xml:space="preserve">PADILLA &amp; K LAMONACO, JOSE RAFAEL ORTIZ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SW (76X150) OF SEC 32 TWP 17N RNG 6R (.26AC) AS DESCRIBED IN ATTORNEY'S AFFIDAVIT 201804077. 32 17N 06E 0.26 ACRES LOT  BLOCK   ADDITION CITY  SD T1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1004-32310-011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PARKER, THERESA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN 202-505 LOT 1 TAYLOR ADDITION 25 18N 5E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>9650-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEREZ, JOSHUA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">N 114' LOT 13 AS DESCRIBED IN 202101964 HILLCREST HEIGHTS ADDITION 2 17N 5E 0.69 ACRES </x:t>
+    <x:t>N 114' LOT 13 AS DESCRIBED IN 202101964 2 17N 5E 0.69 ACRES LOT  BLOCK  HILLCREST HEIGHTS ADDITION CITY  SD S1OGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>4400-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POTTER (HEIRS OR DEVISEES), BERNIECE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot W/2 11 &amp; W/2 12 EXC S28' W/2 12 Acres AS DESCRIBED IN DEED 226-757. 31 17N 6E 0.18 ACRES LOT  BLOCK 3 MCDONALD 2 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1439-00058-000</x:t>
   </x:si>
   <x:si>
     <x:t>POTTER, CLARENCE DELMAR % BONNIE WOODS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THAT PART OF THE NORTH HALF OF THE SOUTHWEST QUARTER OF SEC 22 TWP 18N RNG 5E DESCRIBED AS FOLLOWS: BEGINNING AT THE NORTHWEST CORNER OF SAID TRACT, RUN THENCE NORTH 88*-12' EAST 800 FEET, RUN THENCE SOUTH 0*-53' EAST 570 FEET TO THE TRUE POINT OF BEGINNING, RUN THENCE NORTH 79*-51' WEST 108 FEET, RUN THENCE 7*-20' WEST 415 FEET, RUN THENCE SOUTH 61*-23' EAST 244 FEET, RUN THENCE SOUTH 34*-22' EAST 116 FEET, RUN THENCE NORTH 67*-30' EAST 396 FEET, RUN THENCE NORTH 67*-30' WEST 352 FEET, RUN THENCE NORTH 17*-30' WEST 316 FEET, RUN THENCE NORTH 79*-51' WEST 74 FEET TO THE TRUE POINT OF BEGINNING, CONTAINING 4.0 ACRES MORE OR LESS. AS DESCRIBED IN 247-772. (ASSESSOR NOTE: THIS TAX PARCEL IS ASSESSED ASSUMING THAT THE CALL "RUN THENCE 7*-20' WEST 415 FEET," IN THE ABOVE DESCRIPTION SHOULD BE "RUN THENCE SOUTH 7*-20' WEST 415 FEET," - - HOWEVER, LEGAL DESCRIPTION SHOWN AS IT APPEARS IN SAID DEED 247-772.)    EXCEPT    THAT PART OF THE NORTH HALF OF THE SOUTHWEST QUARTER OF SEC 22 TWP 18N RNG 5E DESCRIBED AS FOLLOWS: BEGINNING AT THE NORTHWEST CORNER OF SAID TRACT, RUN THENCE NORTH 88*-12' EAST 800 FEET, RUN THENCE SOUTH 0*-53' EAST 570 FEET TO THE TRUE POINT OF BEGINNING, RUN THENCE SOUTH 79*-51' EAST 74 FEET, RUN THENCE SOUTH 17*-30' EAST 290.7 FEET, RUN THENCE NORTH 78*-23' WEST 304.7 FEET, RUN THENCE NORTH 7*-20' EAST 250 FEET, RUN THENCE SOUTH 79*-51' EAST 108 FEET TO THE TRUE POINT OF BEGINNING, CONTAINING 1.41 ACRES, MORE OR LESS. AS DESCRIBED IN 200406409. 22 18N 5E 2.59 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0013-22300-119</x:t>
   </x:si>
   <x:si>
     <x:t>PYLAND, RUBY LEE (HEIRS OR DEVISEES)</x:t>
   </x:si>
@@ -1160,204 +1130,198 @@
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN 201707688. LOT 11 BLOCK 2 BALDWIN &amp; COLLIER ADDITION 6 16N 6E 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00024-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">QUINN, MARSHALL R &amp; TINA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRACTIONAL S1/2 SW AS DESCRIBED IN 272-64  EXCEPT PT FRACTIONAL S/2 SW AS DESCRIBED IN 200703574 32 17N 7E 3.43 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0020-32300-009</x:t>
   </x:si>
   <x:si>
     <x:t>SANDERS, CHARLOTTE % CHARLOTTE ANN GALLAGHER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE AS DESCRIBED IN TRACT 2 OF 200311993. 31 17N 5E 1.94 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0012-31430-006</x:t>
   </x:si>
   <x:si>
-    <x:t>SCHUG, MIKE A &amp; JANET M &amp; SHANNON WATERS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Lot W35' LT 3 &amp; ALL LTS 4 &amp; 5 &amp; E/2 LT 6  AS DESCRIBED IN TRACT II IN DEED 202102450. BLOCK 5 TRUST 2ND ADDITION 6 16N 6E 0.54 ACRES </x:t>
+    <x:t xml:space="preserve">SCHUG &amp; SHANNON WATERS, MIKE A &amp; JANET M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lot W35' LT 3 &amp; ALL LTS 4 &amp; 5 &amp; E/2 LT 6  AS DESCRIBED IN TRACT II IN DEED 202102450. 6 16N 6E 0.54 ACRES LOT  BLOCK 5 TRUST 2ND ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANET HOME LENDING, SHANNON WATERS, FIRST NATIONAL BANK, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1665-00025-002</x:t>
   </x:si>
   <x:si>
-    <x:t>SCHUG, MIKE A &amp; JANET M &amp; UNICE THOMPSON % SHANNON WATERS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 3 IN BLOCK 5 OF TRUST ADDITION NUMBER TWO TO THE CITY OF PARAGOULD, ARKANSAS, BEING A PORTION OF THAT AS DESCRIBED IN DEED 102-642.  EXCEPT W 35' OF LOT 3 IN BLOCK 5 OF TRUST ADDITION NUMBER 2 TO THE CITY OF PARAGOULD, ARKANSAS, BEING A PORTION OF THAT AS DESCRIBED IN TRACT II IN DEED 202102450.   EXCEPT N 57.7' OF LOTS 1 &amp; 2 &amp; E 15' LOT 3 IN BLOCK 5 OF TRUST ADDITION NO 2 TO THE CITY OF PARAGOULD, ARKANSAS, AS DESCRIBED IN DEED 200805449.   EXCEPT PT LOTS 1, 2 &amp; 3 IN BLOCK 5 OF TRUST ADDITION NUMBER 2 TO THE CITY OF PARAGOULD, ARKANSAS, AS DESCRIBED IN TRACT I IN DEED 202102450. TRUST 2ND ADDITION 6 16N 6E 0.01 ACRES </x:t>
+    <x:t xml:space="preserve">SCHUG &amp; UNICE THOMPSON%SHANNON WATERS, MIKE A &amp; JANET M </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 3 IN BLOCK 5 OF TRUST ADDITION NUMBER TWO TO THE CITY OF PARAGOULD, ARKANSAS, BEING A PORTION OF THAT AS DESCRIBED IN DEED 102-642.  EXCEPT W 35' OF LOT 3 IN BLOCK 5 OF TRUST ADDITION NUMBER 2 TO THE CITY OF PARAGOULD, ARKANSAS, BEING A PORTION OF THAT AS DESCRIBED IN TRACT II IN DEED 202102450.   EXCEPT N 57.7' OF LOTS 1 &amp; 2 &amp; E 15' LOT 3 IN BLOCK 5 OF TRUST ADDITION NO 2 TO THE CITY OF PARAGOULD, ARKANSAS, AS DESCRIBED IN DEED 200805449.   EXCEPT PT LOTS 1, 2 &amp; 3 IN BLOCK 5 OF TRUST ADDITION NUMBER 2 TO THE CITY OF PARAGOULD, ARKANSAS, AS DESCRIBED IN TRACT I IN DEED 202102450. 6 16N 6E 0.01 ACRES LOT  BLOCK  TRUST 2ND ADDITION CITY  SD S1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLANET HOME LENDING, FIRST NATIONAL BANK, CITY OF PARAGOULD</x:t>
   </x:si>
   <x:si>
     <x:t>1665-00025-001</x:t>
   </x:si>
   <x:si>
     <x:t>SCOTT, VELDA JEAN &amp; BARBARA NICAR &amp; JONES % ERNEST D FITTS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLK 19 IN LAMBERT'S SECOND ADDITION TO THE CITY OF PARAGOULD 94 X 140 AS DESCRIBED IN DEED 222-260.  EXCEPT PT BLK 19 IN LAMBERT'S SECOND ADDITION TO THE CITY OF PARAGOULD AS DESCRIBED IN DEED 227-706. LAMBERT 2ND ADDITION 31 17N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>1405-00069-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STANSBURY%ROSE HENSLEY, REBA </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 230-142. 36 17N 05E 0.15 ACRES LOT 45 BLOCK  MARCUS MORROW ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, LAMOYNE RICHARDSON</x:t>
   </x:si>
   <x:si>
     <x:t>1483-00045-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">USREY, JIMMY MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THAT PT NE SW SEC 20 TWP 18N RNG 8E DAF: BEG AT THE NW COR OF THE NE SW SD SEC TWP &amp; RNG TH E 30' TO THE TRUE POB TH S 160' TH E 425' TH N 160' TH W 425' TO THE TRUE POB AS DESCRIBED IN 200409879. 20 18N 8E 1.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0024-20310-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VAUGHN, DIANNA MICHELLE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NE  (1.7AC) AS DESCRIBED IN DEED 200710508. 19 17N 5E 1.7 ACRES </x:t>
+    <x:t>PT SW NE  (1.7AC) AS DESCRIBED IN DEED 200710508. 19 17N 5E 1.7 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK, CITI BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0012-19130-011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATSON, JERRY DEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF PRUETT'S SECOND ADDITION (40 X 122) TO THE CITY OF PARAGOULD ARKANSAS (.11AC) AS DESCRIBED IN DEED 261-587. (ASSESSOR NOTE: PER PLAT AT DEED 10-230, THIS DESCRIPTION APPEARS TO BE MORE LIKELY PT OF BLK 42 INSTEAD OF BLK 21 OF PRUETT'S SECOND ADDITION TO THE CITY OF PARAGOULD AR, SO CORRECTED PARCEL CARD TO SHOW PT BLK 42 ON PARCEL CARD FOR REFERENCE IN FINDING PARCEL FOR TAX PURPOSES, BUT USING LEGAL DESCRIPTION AS PT PRUETT'S 2ND ADDITION PARAGOULD AS PER DEED 261-587 FOR 2021 BECAUSE IT MAY NOT BE LIMITED TO BLK 42.) 31 17N 06E 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1551-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, HEATHER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 29 OF DEERBORN HILLS SUBDIVISION PHASE III TO THE CITY OF PARAGOULD AR AS SHOWN BY A PLAT FILED FOR RECORD IN PLAT CABINET A PAGE 152B OF THE PLAT RECORDS OF GREENE COUNTY ARKANSAS. AS DESCRIBED IN 200903538. DEERBORN HILLS PHASE 3 ADDITION 19 17N 6E 0.21 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1842-00029-000</x:t>
   </x:si>
   <x:si>
     <x:t>WOODARD, PAUL % MICHAEL WOODARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW (3AC) (BEING SAME LANDS DESIGNATED AS TRACT 18 ON A SURVEY BY DANNY C STAFFORD DATED NOVEMBER 27, 2000) AS DESCRIBED IN DEED 201903231.  EXCEPT PT SE NW (.17AC) (JOB 100710 - TRACT 46) AS DESCRIBED IN DEED 201106620.    (ASSESSOR NOTE: MINERAL RIGHTS IN PT SE NW (.17AC) (JOB 100710 - TRACT 46) AS RESERVED IN DEED 201106620 ARE ASSESSED UNDER PARCEL 0500-13240-008.) 13 16N 5E 2.83 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0011-13240-001</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">HILLS ESTATES LLC%DANNY &amp; JUDY DAVIS, WOODLAND </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 16N 5E 0 ACRES LOT 63 BLOCK  MOCKINGBIRD ESTATES 3 ADDITION CITY  SD T1P C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1896-00063-000</x:t>
+  </x:si>
+  <x:si>
     <x:t>WOODLAND HILLS ESTATES LLC % DANNY &amp; JUDY DAVIS</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 63 MOCKINGBIRD ESTATES 3 ADDITION 11 16N 5E </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOT 64 MOCKINGBIRD ESTATES 3 ADDITION 11 16N 5E </x:t>
   </x:si>
   <x:si>
     <x:t>1896-00064-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WOODS, WESLEY &amp; BONNIE </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>LAWRENCE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALBA, JON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WR0180 LOT 11 BLOCK 10 MARY A PONDER'S ADDITION CITY WALNUT RIDGE </x:t>
   </x:si>
   <x:si>
     <x:t>850-01743-000</x:t>
   </x:si>
   <x:si>
     <x:t>BAILEY, SUSAN DEAN &amp; RUTHIE JEAN BALESTRIN</x:t>
   </x:si>
   <x:si>
     <x:t>NE COR E1/2 SW NE 9 17N 2W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-05058-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHAPPEL, CHARLES TROY, SR </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW NW S/S GRAVEL 12 15N 1E 0.57 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-00110-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CONNER, WYATT L </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NE 16 18 3W 0.9 ACRE</x:t>
+    <x:t>PT NE NE 16 18 3W 0.9 ACRES LOT  BLOCK   ADDITION CITY  SD 45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK JOHNSON, LARRY KISSEE</x:t>
   </x:si>
   <x:si>
     <x:t>001-07845-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COUNTS, J W % JEANETTE FERGUSON % MARY GARDNER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">19 15N 1W 0.13 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>001-02851-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEBOW, MARY LINDA, ETAL </x:t>
   </x:si>
   <x:si>
     <x:t>HX0420 -  PT E1/2 NW (E RR) HOXIE UNPL ADDITION CITY HOXIE 16 16N 1E 0.22 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>740-01537-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DEEN, AMANDA J &amp; BILLY C </x:t>
   </x:si>
@@ -1475,59 +1439,50 @@
   <x:si>
     <x:t xml:space="preserve">MN0350 - PT SW SW MINTURN UNPL ADDITION 31 16N 1E 1.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>780-00078-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAMPLEY, CARL LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0140  LOT 3 BLOCK 2 GIBSON &amp; BOAS' 1ST ADDITION CITY HOXIE </x:t>
   </x:si>
   <x:si>
     <x:t>740-00478-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAWRENCE, JESSIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0250 - NW PT LOT 11 &amp; W PT LOT 12 BLOCK 4 RANEYS 2ND ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>740-01022-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NANCE, TERRY &amp; JENNIFER </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RIDENOUR, JAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RV0090 LOT 60-62 BLOCK 00A DRIFT WOOD PARKING PARK ADDITION 1 18N 3W </x:t>
   </x:si>
   <x:si>
     <x:t>810-00304-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERTS, THOMAS CARSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RV0010 LOT 1-6 BLOCK 1 RAVENDEN ORIGINAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>810-00001-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RV0010 LOT 8-9 BLOCK 1 RAVENDEN ORIGINAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>810-00003-000</x:t>
   </x:si>
   <x:si>
     <x:t>ROBINS, JOE K &amp; THERESE PATIENT</x:t>
@@ -1740,59 +1695,50 @@
     <x:t>LEATHERS, CODY % SONDRA LEATHERS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW COR N1/2 SE1/4 23 18N 1W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-07017-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, JEFF &amp; DEANNA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 &amp; PT 1 &amp; 5 BLOCK 054 EAST BROADWAY ADDITION 27 19N 1E </x:t>
   </x:si>
   <x:si>
     <x:t>020-00174-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, RHIANNON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE CORNER OF SE1/4 SE1/4 18 19N 1E 1.95 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04060-003</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>020-01369-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THIELEMIER, JEREMY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 SE1/4 01 19N 1E 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>BANCORP SOUTH BANK, MISTY THIELEMIER, CITI BANK, MASTERCARD</x:t>
   </x:si>
   <x:si>
     <x:t>001-03565-001</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT, EDWIN % BRAD TRENT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE1/4 SW1/4 25 19N 3W 15.945 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>MICHELE KLINE, ACADEMY MORTGAGE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>001-09404-003</x:t>
   </x:si>
@@ -2212,4523 +2158,4379 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>8151</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
-      <x:c r="D2" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>8152</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
         <x:v>12</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="G3" s="1">
         <x:v>282.9</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>8153</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D4" s="4" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
-      <x:c r="D4" s="4" t="s">
+      <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="E4" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G4" s="1">
-        <x:v>99225.62</x:v>
+        <x:v>99325.62</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>8154</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>670.97</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>8155</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>458.58</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>8156</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>599.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>8157</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>474.21</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>8158</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>688.19</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>8159</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>458.58</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>8160</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G11" s="1">
-        <x:v>3777.03</x:v>
+        <x:v>3847.03</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>8161</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>996.61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>8162</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="E13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="F13" s="0" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>2316.38</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>8163</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E14" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>2366.29</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>8164</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>764.66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>8165</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
+      <x:c r="F16" s="0" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>680.29</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>8166</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>492.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>8167</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
+      <x:c r="F18" s="0" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>509.86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>8168</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>347.81</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>8169</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>787.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>8170</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>360.44</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>8171</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>334.42</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>8172</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>1061.36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>8173</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>215.73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>8174</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>320.85</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>8175</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>501.62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>8176</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>5673.54</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>8177</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>387.68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>8178</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>376.15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>8179</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>376.15</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>8180</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G31" s="1">
         <x:v>1657.07</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>8181</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>896.64</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>8182</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>1062.94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>8183</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>647.36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>8184</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>257.99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>8185</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>106</x:v>
-[...11 lines deleted...]
-        <x:v>307.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>8186</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>1218.79</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>8187</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>3076.73</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>8188</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>1523.56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>8189</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>10537.59</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>8190</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G41" s="1">
         <x:v>3177.62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>8191</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>1661.21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>8192</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>962.17</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>8193</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>535.31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>8194</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>589.88</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>8195</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>11927</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>8196</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>2060.07</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>8197</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>239.28</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>8198</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>236.55</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>8199</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>331.69</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>8200</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>914.37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>8201</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G52" s="1">
         <x:v>553.64</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>8202</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G53" s="1">
         <x:v>243.24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>8203</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G54" s="1">
         <x:v>190.65</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>8204</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>8205</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>163.65</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>8206</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G57" s="1">
         <x:v>170.58</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>8207</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G58" s="1">
         <x:v>5003.85</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>8208</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>1036.46</x:v>
+        <x:v>1246.46</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>8209</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G60" s="1">
         <x:v>1329.24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>8210</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>1071</x:v>
+        <x:v>1071.44</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>8211</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>1048</x:v>
+        <x:v>1056.13</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>8212</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>5388.03</x:v>
+        <x:v>5395.37</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>8213</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G64" s="1">
         <x:v>676.84</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>8214</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>202</x:v>
-[...11 lines deleted...]
-        <x:v>7305</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>8215</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>408</x:v>
+        <x:v>415.25</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>8216</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>458.28</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>8217</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>758</x:v>
+        <x:v>772.51</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>8218</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>5025.11</x:v>
+        <x:v>5095.11</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>8219</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G70" s="1">
         <x:v>1203.08</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>8220</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G71" s="1">
         <x:v>396.48</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>8221</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G72" s="1">
         <x:v>240.39</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>8222</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G73" s="1">
         <x:v>4270.98</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>8223</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>231</x:v>
-[...11 lines deleted...]
-        <x:v>4641.78</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>8224</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>2708.09</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>8225</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G76" s="1">
         <x:v>1252.54</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>8226</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G77" s="1">
         <x:v>684.54</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>8227</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G78" s="1">
         <x:v>406.85</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>8228</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>892</x:v>
+        <x:v>914.69</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>8229</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>917.11</x:v>
+        <x:v>924.45</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>8230</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G81" s="1">
         <x:v>6284.76</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>8231</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G82" s="1">
         <x:v>2435.2</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>8232</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G83" s="1">
         <x:v>210.34</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>8233</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>3477.51</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>8234</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>3704.64</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>8235</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>3971.33</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>8236</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>3877.48</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>8237</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>3813.3</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>8238</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="D89" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>3813.3</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>8239</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>3768.82</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>8240</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>3761.41</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>8241</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>4030.64</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>8242</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>3764</x:v>
+        <x:v>3763.95</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>8243</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>4694</x:v>
+        <x:v>4694.12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>8244</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G95" s="1">
         <x:v>1260.64</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>8245</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>907.63</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>8246</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>1120</x:v>
+        <x:v>1120.46</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>8247</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>1707</x:v>
+        <x:v>1706.6</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>8248</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>576.11</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>8249</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>1006</x:v>
+        <x:v>1005.94</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>8250</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>1331</x:v>
+        <x:v>1345.89</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>8251</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>1285</x:v>
+        <x:v>1321.66</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>8252</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>457</x:v>
+        <x:v>457.48</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>8253</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D104" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G104" s="1">
-        <x:v>1153</x:v>
+        <x:v>1152.57</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>8254</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>1637.25</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>8255</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>707</x:v>
+        <x:v>729.35</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>8256</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G107" s="1">
         <x:v>407.91</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>8257</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>426.4</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>8258</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>3328</x:v>
+        <x:v>3328.39</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>8259</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>733.46</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>8260</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>170.37</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>8261</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>7001.63</x:v>
+        <x:v>7141.63</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>8262</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>2432.55</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>8263</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>340</x:v>
-[...11 lines deleted...]
-        <x:v>237.47</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>8264</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>1378.35</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>8265</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G116" s="1">
         <x:v>168.44</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>8266</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>605</x:v>
+        <x:v>619.26</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>8267</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>1145.96</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>8268</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>506.74</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>8269</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>645.67</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>8270</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>4167.14</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>8271</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>1880</x:v>
+        <x:v>1879.71</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>8272</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>583.45</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>8273</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>196.82</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>8274</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>1111.15</x:v>
+        <x:v>1133.17</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>8275</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>181.74</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>8276</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>2248.31</x:v>
+        <x:v>2318.31</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>8277</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>901.8</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>8278</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>170.91</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>8279</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>168.44</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>8280</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>6220</x:v>
+        <x:v>6219.93</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>8281</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>1233.36</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>8282</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>4187.08</x:v>
+        <x:v>4257.08</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>8283</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>4831.87</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>8284</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>5554.29</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>8285</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>605.29</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>8286</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>660.74</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>8287</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>574.94</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>8288</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>415</x:v>
-[...11 lines deleted...]
-        <x:v>253.75</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>8289</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>415</x:v>
-[...11 lines deleted...]
-        <x:v>1423.44</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>8290</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>415</x:v>
-[...11 lines deleted...]
-        <x:v>253.75</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>8291</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>576.08</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>8292</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G143" s="1">
         <x:v>427.55</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>8293</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="G144" s="1">
         <x:v>422.06</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>8294</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G145" s="1">
         <x:v>279.39</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>8295</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>263.16</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>8296</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>401.39</x:v>
+        <x:v>591.39</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>8297</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G148" s="1">
         <x:v>898.97</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>8298</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>230.41</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>8299</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>177.53</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>8300</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>292.09</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>8301</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>1899.44</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>8302</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>431.99</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>8303</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G154" s="1">
         <x:v>1357.38</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>8304</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>260.54</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>8305</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>722.42</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>8306</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>763.81</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>8307</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>375.34</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>8308</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>177.53</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>8309</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>401.45</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>8310</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>930.26</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>8311</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>2149.11</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>8312</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>487</x:v>
-[...11 lines deleted...]
-        <x:v>800.42</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>8313</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>202.96</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>8314</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>426.57</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>8315</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>251.48</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>8316</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>1127.06</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>8317</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>868.51</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>8318</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>574.42</x:v>
+        <x:v>669.42</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>8319</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G170" s="1">
-        <x:v>274.59</x:v>
+        <x:v>464.59</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>8320</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>275.22</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>8321</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>1998.88</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>8322</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>2916.25</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>8323</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>197.53</x:v>
+        <x:v>212.21</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>8324</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>972.2</x:v>
+        <x:v>994.22</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>8325</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>372.85</x:v>
+        <x:v>387.53</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>8326</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>379.85</x:v>
+        <x:v>394.53</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>8327</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>325.05</x:v>
+        <x:v>332.39</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>8328</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>224.75</x:v>
+        <x:v>239.43</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>8329</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>379.85</x:v>
+        <x:v>394.53</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>8330</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>186.46</x:v>
+        <x:v>193.8</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>8331</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G182" s="1">
-        <x:v>225.57</x:v>
+        <x:v>240.25</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>8332</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G183" s="1">
-        <x:v>691.51</x:v>
+        <x:v>706.19</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>8333</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>198.23</x:v>
+        <x:v>212.91</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>8334</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>1288.92</x:v>
+        <x:v>1310.94</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>8335</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>4556.6</x:v>
+        <x:v>4578.62</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>8336</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>197.3</x:v>
+        <x:v>204.64</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>8337</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>225.67</x:v>
+        <x:v>240.35</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>8338</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>4390.15</x:v>
+        <x:v>4404.83</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>8339</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>201.43</x:v>
+        <x:v>216.11</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>8340</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>1109.86</x:v>
+        <x:v>1124.54</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>8341</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>185.72</x:v>
+        <x:v>193.06</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>8342</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>576</x:v>
-[...11 lines deleted...]
-        <x:v>1377.06</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>8343</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>2208.59</x:v>
+        <x:v>2259.97</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>8344</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>268.66</x:v>
+        <x:v>298.02</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>8345</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>491.78</x:v>
+        <x:v>521.14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>