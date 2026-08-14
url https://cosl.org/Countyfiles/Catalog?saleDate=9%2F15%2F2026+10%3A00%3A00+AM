--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e732e8aaea4548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0722be2754bd406ba82fad57c224f75a.psmdcp" Id="R56e76bd50f664602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcaad7c77a6949ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5373d2e1879d43e3b14bbc07298f468f.psmdcp" Id="R87e753acd3a64f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -119,116 +119,80 @@
   <x:si>
     <x:t>751-02165-001</x:t>
   </x:si>
   <x:si>
     <x:t>LOT ALL BLOCK 9 EAST ADDITION 28 20N 08E 0.55 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-02177-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT ALL BLOCK 13 EAST ADDITION 28 20N 08E 1.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>751-02183-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYD, MONETTA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 BLOCK 1 GOOKIN 2ND ADDITION 28 20N 08E 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-02214-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CATE, JONATHAN </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CHOATE, CHARLES &amp; GERALDEAN </x:t>
   </x:si>
   <x:si>
     <x:t>Lot SW 109' 4-5 BLOCK 132 O T KNOBEL ADDITION 01 19N 04E 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-01865-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHOATE, STANLEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SE SW 12 21N 08E 15 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>DANIEL P CHOATE. ANNA G CHOATE, MALISSA CHOATE</x:t>
   </x:si>
   <x:si>
     <x:t>061-03344-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COBB, MIKE &amp; SYLVIA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 BLOCK 10 O T SUCCESS ADDITION 23 21N 03E 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-02214-000</x:t>
   </x:si>
   <x:si>
-    <x:t>COOPER, SANDRA % SANDRA CHARLTON</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COULTER, SANDRA KAY </x:t>
   </x:si>
   <x:si>
     <x:t>Lot PT E1/2 N1/2 SW NE M&amp;B POLLARD ADDITION 25 21N 07E 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>761-02657-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRYER, RAYMOND A, SR </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 18,19,20 BLOCK 2 O T MCDOUGAL ADDITION 23 21N 06E 0.52 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>721-02248-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVID, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Lot PT SE SW M&amp;B NIMMONS ADDITION 03 19N 09E 2.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>761-02501-000</x:t>
@@ -260,62 +224,50 @@
   <x:si>
     <x:t>Lot MIDDLE 50' 1-3 BLOCK 2 COTTAGE - RECTOR ADDITION 22 19N 07E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-02980-001</x:t>
   </x:si>
   <x:si>
     <x:t>DOLGENCORP LLC</x:t>
   </x:si>
   <x:si>
     <x:t>Lot N½ 11, ALL 12-14  0.57 Acres less 81sqft to state hwy BLOCK 2 POLSGROVE'S ADDITION 11 20N 08E 0.57 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>761-01032-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">EVERS, LARRY &amp; JOETTA </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 SE (150x150) 35 19N 07E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>051-03106-001</x:t>
   </x:si>
   <x:si>
-    <x:t>FOSTER, MARK &amp; CHRISTIAN FOSTER</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>GAMBLING, TANESHA &amp; TARA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>Lot E 50' 5 &amp; 6 BLOCK 34 O T CORNING ADDITION 06 20N 05E 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00222-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREGORY, DENNIS &amp; IRENE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11-12 BLOCK 4 C.H.WRIGHT'S 2ND ADDITION 23 19N 07E 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>751-03595-000</x:t>
   </x:si>
   <x:si>
     <x:t>HAWKINS, JOHN % SUSAN HAWKINS</x:t>
   </x:si>
   <x:si>
     <x:t>Lot W1/2 1-2  BLOCK 1 MADDOX 2ND ADDITION 31 21N 05E 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-00973-000</x:t>
@@ -350,62 +302,50 @@
   <x:si>
     <x:t>TERRY BURDIN, CITY OF PIGGOTT CODE ENF.</x:t>
   </x:si>
   <x:si>
     <x:t>761-01736-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, CHRISTINE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SW (217x752)  (SE corner) 07 19N 08E 3.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>051-04663-000</x:t>
   </x:si>
   <x:si>
     <x:t>PIGGOTT FAMILY PROPERTIES, LMTD % INTERVEST CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT ALL BLOCK 3 JOHNSON &amp; WILEY ADDITION 10 20N 08E 1.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>761-00689-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">POSEY, MATTHEW KURT &amp; JAMIE ENNIS </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>PRATT, EUVA NELL % STEVEN BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>Lot S½ W½ 1 &amp; 21X125 W½ N½ 2 BLOCK 25 PHILLIPS (RECTOR) ADDITION 23 19N 07E 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>GLENN SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>751-03356-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIVES, BEVERLY ANN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 N1/2 S1/2 SE  survey scanned 13 21N 04E 19 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>022-00746-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RSJ TRI-SQUARE LLC % ROMULUS O &amp; SARA V GALICIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 26 19N 07E 3.04 ACRES </x:t>
@@ -443,89 +383,62 @@
   <x:si>
     <x:t>DOROTHY ANN TRACER</x:t>
   </x:si>
   <x:si>
     <x:t>051-03161-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ULSES, TONIANN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8-9 BLOCK 127 O T KNOBEL ADDITION 01 19N 04E 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>722-01858-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WICKER, CHAD &amp; ANDREA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE (EXC NW of creek) 18 19N 07E 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>051-02870-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WOFFORD, TODD </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WYATT, FLOSSIE % NANCY WYATT </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 BLOCK 1 SERATT &amp; WILLIAMS ADDITION 06 20N 05E 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>WALTER WYATT</x:t>
   </x:si>
   <x:si>
     <x:t>722-01277-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">YOUNG, LARRY, JR &amp; PATSY </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>GREENE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ARNOLD REVOCABLE TRUST, KENNETH E </x:t>
   </x:si>
   <x:si>
     <x:t>PT E/2 NE AS DESCRIBED IN TRACT IV IN DEED 201503816.  EXCEPT PT SE NE (1AC) AS DESCRIBED IN DEED 201508045.  EXCEPT PT SE NE (3.85AC) AS DESCRIBED IN DEED 201600511.  EXCEPT LTS 7, 8 &amp; 9 &amp; PT N 22ND STREET IN ARNOLDS SUBDIVISION, PARAGOULD AR (1.94AC) AS DESCRIBED IN CORRECTION DEED 201704557.  EXCEPT PT SE NE (2.79AC) AS DESCRIBED IN DEED 201708200.  EXCEPT PT SE NE (2.16AC) AS DESCRIBED IN TRACT I IN DEED 201708473.  EXCEPT PT SE NE (2.85AC) AS DESCRIBED IN TRACT II IN DEED 201708473.  EXCEPT PT SE NE S23-T17N-R5E (.12AC) AS DESCRIBED IN TRACT II IN DEED 201804344.   EXCEPT PT SE NE (7.65AC) AS DESCRIBED IN DEED 201900350.  EXCEPT PT E/2 NE (3.6AC) AS DESCRIBED IN DEED 201905119.  EXCEPT PT E/2 NE (3AC) AS DESCRIBED IN DEED 201905725.  EXCEPT PT E/2 NE (2.76AC) AS DESCRIBED IN DEED 201905968.  EXCEPT PT E/2 NE (1.67AC) AS DESCRIBED IN DEED 201906282.  EXCEPT PT E/2 NE OF SEC 23 TWP 17N RNG 5E (3.83AC) (BEING REFERENCED AS LTS 15, 16 &amp; 17 OF KENNETH ARNOLD'S SECOND ADDITION) AS DESCRIBED IN DEED 202101475.    (ASSESSOR NOTE: THERE WAS A SURVEY FILED IN PLAT A-294B, BUT NO ONE SIGNED IT AS AN OWNER; ALSO, PLAT IS NAMED, 2019 KENNETH ARNOLD'S REPLAT N 22ND STREET &amp; HAZEL STREET, BEING A REPLAT OF LOTS LYING IN KENNETH ARNOLD'S FIRST &amp; SECOND ADDITION OF A PART OF THE E/2 NE 1/4 OF SEC 23, TWP 17N, RNG 5E; DID NOT FIND A PLAT OF KENNETH ARNOLD'S FIRST OR SECOND ADDITION FILED, ONLY OF ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS FILED AT PLAT A-135B; PROPERTY IN PLAT A-294B IS IN SAME LOCATION AS PART OF THE PROPERTY IN ARNOLD'S SUBDIVISION TO PARAGOULD ARKANSAS IN PLAT A-135B; THIS AT PLAT A-294B DOES NOT APPEAR TO BE A PROPER REPLAT OF THAT FILED OF RECORD; THIS LOOKS MORE LIKE A LOT SPLIT SURVEY; ALSO THIS WAS MODIFIED BY HAND PRIOR TO RECORDING; EACH TRACT DOES HAVE A METES AND BOUNDS DESCRIPTION AS ORIGINALLY SURVEYED IN PLAT A-294B THAT COULD BE USED FOR FUTURE CONVEYANCES WITH A REFENCE MADE TO THE PLAT AS TO SURVEYED DESCRIPTION, BUT THE WORK THAT SURVEYOR HANCOCK HAD DONE HAS ALSO BEEN MODIFIED BY HAND PRIOR TO FILING.) 23 17N 5E 3.59 ACRES LOT  BLOCK  ARNOLDS ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>RITA REED, TAMI MONTGOMERY</x:t>
   </x:si>
   <x:si>
     <x:t>1110-00017-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BAKER, DENNIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE (.8AC) AS DESCRIBED IN DEED 219-517. 7 16N 5E 0.8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0011-07420-002</x:t>
   </x:si>
   <x:si>
     <x:t>BOYD, CYNTHIA JO &amp; EFFIE C KITCHEN ETAL</x:t>
@@ -593,53 +506,50 @@
   <x:si>
     <x:t>1228-00014-000</x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 201608358. 32 17N 06E 0.16 ACRES LOT 12 BLOCK 8 G O LIGHT ADDITION CITY  SD T1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1420-00059-000</x:t>
   </x:si>
   <x:si>
     <x:t>CLAYTON, DALENE NICOLE % DALENE NICOLE WOODS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8 BLOCK 2 BLACKWOOD &amp; BONE ADDITION 34 17N 5E 0.34 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1145-00026-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COX, FANNIE MAE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 200' LOT 35 COTTONBELT ADDITION 20 17N 06E 1.35 ACRES </x:t>
   </x:si>
   <x:si>
-    <x:t/>
-[...1 lines deleted...]
-  <x:si>
     <x:t>9075-00035-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAWSON, STEPHEN E </x:t>
   </x:si>
   <x:si>
     <x:t>Lot S 22' W 10' 9 &amp; S 22' 10 AS DESCRIBED IN DEED 283-853. 1 16N 5E 0.03 ACRES LOT  BLOCK I HOWELL ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1332-00081-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE SOUZA LIMA, MARTA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 7 AS DESCRIBED  IN DEED 201303893. BLOCK 1 MCDONALD ADDITION 31 17N 06E 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1435-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DE SOUZA, LIMA MARTA </x:t>
@@ -680,110 +590,83 @@
   <x:si>
     <x:t>3320-00013-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FISHER &amp; JEFFERY H FISHER, WILLIAM E </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW (6.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 6.5 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
   </x:si>
   <x:si>
     <x:t>IRS, DF&amp;A, REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0012-29200-006</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE SW (8AC) &amp; NW NE SW (10AC) &amp; PT NE NE SW (1.5AC) AS DESCRIBED IN DEED 200504390. 29 17N 5E 19.5 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">IRS, DF&amp;A, REGIONS BANK </x:t>
   </x:si>
   <x:si>
     <x:t>0012-29310-004</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FORMON &amp; RAYBURN FORMON%JULIA (JULIE) LAWANDA FORMON, WARREN HARRIS </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>FOSTER, DAVID, RANDY FOSTER, ALAN FOSTER &amp; ANDY FOSTER HEIRS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE SW (39 AC) AS DESCRIBED IN DEED 145-8    LESS &amp; EXCEPT THE FOLLOWING    PT SE SW (1 AC) AS DESCRIBED IN 151-216  PT SE SW (1 AC) AS DESCRIBED IN 154-189  PT SE SW AS DESCRIBED IN 157-96  PT SE SW AS DESCRIBED IN 161-203  PT SE SW AS DESCRIBED IN 161-377  PT SE SW AS DESCRIBED IN 164-195  PT SE SW AS DESCRIBED IN 180-482  PT SE SW AS DESCRIBED IN 189-563  PT SE SW AS DESCRIBED IN 191-327  PT SE SW AS DESCRIBED IN 192-467  PT SE SW AS DESCRIBED IN 197-384  PT SE SW (1.75 AC) AS DESCRIBED IN 200-24  PT SE SW AS DESCRIBED IN 202-101 13 17N 5E 0.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1002-13340-018</x:t>
   </x:si>
   <x:si>
-    <x:t>GAZAWAY, VIVA (HEIRS OR DEVISEES)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GOSS, DANIEL R &amp; GLENNA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 NE (75 X 100) OF SEC 3 TWP 16N RNG 6E (.17AC) AS DESCRIBED IN DEED 166-609. 3 16N 6E 0.17 ACRES </x:t>
+    <x:t>PT E1/2 NE (75 X 100) OF SEC 3 TWP 16N RNG 6E (.17AC) AS DESCRIBED IN DEED 166-609. 3 16N 6E 0.17 ACRES LOT  BLOCK   ADDITION CITY  SD T1</x:t>
   </x:si>
   <x:si>
     <x:t>0015-03100-072</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GREENWAY, KELLI LENAE </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN 201208747. 6 16N 6W 0.16 ACRES LOT 2 BLOCK 7 BALDWIN &amp; COLLIER ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1125-00051-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 40' LT 3 AS DESCRIBED IN TRACT 2 IN DEED 201208747. 06 16N 06E 0.13 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00052-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GREER, LANCE &amp; MELISSA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GREGORY, VONDA SUE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot N/2 2 &amp; ALL 3 AS DESCRIBED IN 2003-11365 13 18N 6E 0.24 ACRES LOT  BLOCK 4 WILLIFORD ADDITION CITY  SD S2M C</x:t>
   </x:si>
   <x:si>
     <x:t>IRS</x:t>
   </x:si>
   <x:si>
     <x:t>3900-00016-000</x:t>
   </x:si>
   <x:si>
     <x:t>H P TAYLOR CONTRACTING CO LLC &amp; GLENDA D % GLENDA DALE NELSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 11 BLK 5 AS DESCRIBED IN 131-544  EXCEPT S50.3' 11 &amp; N32' 12 BLK 6 RHODES &amp; TAYLOR AS DESCRIBED IN 288-325. BLOCK 6 RHODES &amp; TAYLOR ADDITION 36 17N 5E 0.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1578-00088-001</x:t>
   </x:si>
   <x:si>
     <x:t>HAMPTON, CHARLES &amp; SCHUG RENTAL PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 31 OF SUNRISE ESTATES PHASE ONE TO THE CITY OF PARAGOULD AR AS SHOWN BY PLAT OF RECORD IN PLAT CABINET A PAGE 202B OF THE PLAT RECORDS OF GREENE COUNTY AR. AS DESCRIBED IN 201403468. SUNRISE ESTATES 1 ADDITION 32 17N 6E 0.24 ACRES </x:t>
@@ -845,68 +728,50 @@
   <x:si>
     <x:t>LT 36 SUNRISE ESTATES PHASE 1 TO CITY OF PARAGOULD AR AS SHOWN BY PLAT OF RECORD IN PLAT CAB A PAGE 202B OF PLAT RECORDS OF GREENE COUNTY AR AS DESCRIBED IN 201305593. 32 17N 6E 0.35 ACRES LOT  BLOCK  SUNRISE ESTATES 1 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1637-00036-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGGINBOTTOM, HERBERT </x:t>
   </x:si>
   <x:si>
     <x:t>Lot E/2 W/2 LOTS 63 THRU 66  AS DESCRIBED IN 201701215. 31 17N 6E 0.22 ACRES LOT  BLOCK 5 CRAWFORD ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1195-00056-000</x:t>
   </x:si>
   <x:si>
     <x:t>JAMM LLC % JAMES ROBERT UTLEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN THE FIRST DESCRIBED TRACT IN DEED 275-630. LOT 10 BLOCK 12 ORIGINAL TOWN ADDITION 31 17N 06E 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1525-00105-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BEING A PORTION OF THAT AS DESCRIBED IN TRACT I IN DEED 201205046. LOT 21 BLOCK 6 SOUTHWESTERN REALTY COMPANY ADDITION 31 17N 06E 0.16 ACRES </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JOHNSON &amp; LARRY JOHNSON, RUTH ANN </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 200901500 31 17N 06E 0.21 ACRES LOT 4 &amp; 7 BLOCK 3 SOUTHWESTERN REALTY COMPANY ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1615-00029-000</x:t>
   </x:si>
   <x:si>
     <x:t>JUNIO HOME IMPROVEMENT CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN DEED 273-364. 06 16N 06E 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00054-000</x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN TRACT IN DEED 291-204. 31 17N 06E 0.23 ACRES LOT 23 BLOCK 2 MCDONALD ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>1447-00022-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAROE, G WAYNE </x:t>
@@ -974,59 +839,50 @@
   <x:si>
     <x:t>1003-06110-012</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE 50 X 140 (.16AC) AS DESCRIBED IN TRACT II IN DEED 302-840. 6 16N 6E 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">IRS, DF&amp;A, CITY OF PARAGOULD, BANK OF PARAGOULD, LIBERTY BANK OF ARKANSAS, PEOPLES BANK </x:t>
   </x:si>
   <x:si>
     <x:t>1003-06110-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAROE, GALE WAYNE &amp; JULIE </x:t>
   </x:si>
   <x:si>
     <x:t>Lot 5 EXC S 10' &amp; ALL 6  AS DESCRIBED IN DEED 201504211. 6 16N 6E 0.29 ACRES LOT  BLOCK 11 MCDONALD 4 ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, IRS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>1443-00091-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LINDLEY, LISA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MATEJCEK, ARTHUR GEORGE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LT 2 IN BLK 5 (200 X 200) IN THE TOWN OF LAFE ARKANSAS (.92AC) AS DESCRIBED IN DEED 268-376.  EXCEPT PT LT 2 IN BLK 5 IN THE TOWN OF LAFE ARKANSAS (.88AC) AS DESCRIBED IN DEED 202004877.    (ASSESSOR NOTE: THIS APPEARS TO BE A 10' X 172.6' STRIP THAT WAS INCLUDED IN DEED 268-376, BUT NOT INCLUDED IN DEED 275-726.) TOWN OF LAFE ADDITION 11 18N 5E 0.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6500-00039-001</x:t>
   </x:si>
   <x:si>
     <x:t>MCCULLAR, LYNN &amp; LINA KAY MISSKELLY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TRACT 2: THAT PART W/2 NE SW &amp; ALL THAT PART NW SW ALL IN SEC 11 TWP 16N RNG 5E DESCRIBED AS FOLLOWS: BEGINNING AT THE NE CORNER OF SAID W/2 NE SW THENCE N89*28'43"W 425' TO THE TRUE POINT OF BEGINNING THENCE N89*28'09"W 252.4' THENCE S00*30'37"W 209' THENCE N89*34'19"W 34' THENCE S00*25'41"W 257.7' THENCE S89*34'46"E 53.4' THENCE S00*32'03"W 163.3' THENCE S89*28'43"E 233' THENCE N00*28'48"E 630' TO THE TRUE POINT OF BEGINNING CONTAINING 3.78 ACRES MORE OR LESS AS DESCRIBED IN 201401360. 11 16N 5E 3.78 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1001-11310-014</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCULLAR, LYNN &amp; RHONDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN DEED 201201563. LOT 13 WHITAKER HILL ADDITION 08 16N 05E 1.1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>9775-00013-000</x:t>
@@ -1130,104 +986,71 @@
   <x:si>
     <x:t xml:space="preserve">AS DESCRIBED IN 201707688. LOT 11 BLOCK 2 BALDWIN &amp; COLLIER ADDITION 6 16N 6E 0.16 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1125-00024-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">QUINN, MARSHALL R &amp; TINA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRACTIONAL S1/2 SW AS DESCRIBED IN 272-64  EXCEPT PT FRACTIONAL S/2 SW AS DESCRIBED IN 200703574 32 17N 7E 3.43 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0020-32300-009</x:t>
   </x:si>
   <x:si>
     <x:t>SANDERS, CHARLOTTE % CHARLOTTE ANN GALLAGHER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SE AS DESCRIBED IN TRACT 2 OF 200311993. 31 17N 5E 1.94 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0012-31430-006</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SCHUG &amp; SHANNON WATERS, MIKE A &amp; JANET M </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>SCOTT, VELDA JEAN &amp; BARBARA NICAR &amp; JONES % ERNEST D FITTS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLK 19 IN LAMBERT'S SECOND ADDITION TO THE CITY OF PARAGOULD 94 X 140 AS DESCRIBED IN DEED 222-260.  EXCEPT PT BLK 19 IN LAMBERT'S SECOND ADDITION TO THE CITY OF PARAGOULD AS DESCRIBED IN DEED 227-706. LAMBERT 2ND ADDITION 31 17N 6E </x:t>
   </x:si>
   <x:si>
     <x:t>1405-00069-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STANSBURY%ROSE HENSLEY, REBA </x:t>
   </x:si>
   <x:si>
     <x:t>AS DESCRIBED IN DEED 230-142. 36 17N 05E 0.15 ACRES LOT 45 BLOCK  MARCUS MORROW ADDITION CITY  SD S1P C</x:t>
   </x:si>
   <x:si>
     <x:t>CITY OF PARAGOULD, LAMOYNE RICHARDSON</x:t>
   </x:si>
   <x:si>
     <x:t>1483-00045-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">USREY, JIMMY MICHAEL </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">VAUGHN, DIANNA MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE  (1.7AC) AS DESCRIBED IN DEED 200710508. 19 17N 5E 1.7 ACRES LOT  BLOCK   ADDITION CITY  SD S1</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST NATIONAL BANK, CITI BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0012-19130-011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATSON, JERRY DEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT OF PRUETT'S SECOND ADDITION (40 X 122) TO THE CITY OF PARAGOULD ARKANSAS (.11AC) AS DESCRIBED IN DEED 261-587. (ASSESSOR NOTE: PER PLAT AT DEED 10-230, THIS DESCRIPTION APPEARS TO BE MORE LIKELY PT OF BLK 42 INSTEAD OF BLK 21 OF PRUETT'S SECOND ADDITION TO THE CITY OF PARAGOULD AR, SO CORRECTED PARCEL CARD TO SHOW PT BLK 42 ON PARCEL CARD FOR REFERENCE IN FINDING PARCEL FOR TAX PURPOSES, BUT USING LEGAL DESCRIPTION AS PT PRUETT'S 2ND ADDITION PARAGOULD AS PER DEED 261-587 FOR 2021 BECAUSE IT MAY NOT BE LIMITED TO BLK 42.) 31 17N 06E 0.11 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>1551-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, HEATHER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 29 OF DEERBORN HILLS SUBDIVISION PHASE III TO THE CITY OF PARAGOULD AR AS SHOWN BY A PLAT FILED FOR RECORD IN PLAT CABINET A PAGE 152B OF THE PLAT RECORDS OF GREENE COUNTY ARKANSAS. AS DESCRIBED IN 200903538. DEERBORN HILLS PHASE 3 ADDITION 19 17N 6E 0.21 ACRES </x:t>
@@ -1361,99 +1184,93 @@
   <x:si>
     <x:t>810-00354-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOFORTH, RICHARD &amp; SHARON </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE W/S HWY 67 14 15N 1W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-02782-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOFORTH, RICHARD D </x:t>
   </x:si>
   <x:si>
     <x:t>LN0361 - PT SW NE LYNN UNPL ADDITION 25 16N 3W 0.82 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>770-00167-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOFORTH, SHARON KEELING </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NW 20 16N 2W 2 ACRES </x:t>
+    <x:t>PT NW NW 20 16N 2W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYNN FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-04700-000</x:t>
   </x:si>
   <x:si>
     <x:t>GUTA LANDS USA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0050 - S 67' 33 BLOCK 1 BARGER VILLAGE ORIGINAL ADDITION CITY HOXIE 4 16N 1E </x:t>
   </x:si>
   <x:si>
     <x:t>740-01583-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WR0130 LOT 11 BLOCK 11 HARRY LEE ADDITION CITY WALNUT RIDGE </x:t>
   </x:si>
   <x:si>
     <x:t>850-01350-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMMETT, TERRY &amp; JODIE </x:t>
   </x:si>
   <x:si>
     <x:t>SG0300 - PT NW SW SEDGWICK UNPL ADDITION 34 16N 2E 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NETTLETON CONCRETE, PAT METTLER, FIRST BAPTIST CHURCH HOXIE, SARAH &amp; ALEX HOGAN, JT WHITE HARDWARE &amp; LUMBER, ISLAND CONSTRUCTION </x:t>
   </x:si>
   <x:si>
     <x:t>820-00128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HICKS, MELVIN JAMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RR0110 - KELLY BEND CAMPSITES LOT 21 KELLY BEND CAMPSITES ADDITION 10 17N 1W </x:t>
   </x:si>
   <x:si>
     <x:t>190-00019-000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>810-00344-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOUSEHOLDER, JUNIOR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MN0350 - PT SW SW MINTURN UNPL ADDITION 31 16N 1E 1.4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>780-00078-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAMPLEY, CARL LYNN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0140  LOT 3 BLOCK 2 GIBSON &amp; BOAS' 1ST ADDITION CITY HOXIE </x:t>
   </x:si>
   <x:si>
     <x:t>740-00478-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LAWRENCE, JESSIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HX0250 - NW PT LOT 11 &amp; W PT LOT 12 BLOCK 4 RANEYS 2ND ADDITION </x:t>
   </x:si>
@@ -2397,4137 +2214,3909 @@
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>996.61</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>8162</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>35</x:v>
-[...11 lines deleted...]
-        <x:v>2316.38</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>8163</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>35</x:v>
-[...11 lines deleted...]
-        <x:v>2366.29</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>8164</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>764.66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>8165</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>680.29</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>8166</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>492.83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>8167</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
-[...11 lines deleted...]
-        <x:v>509.86</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>8168</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>55</x:v>
-[...11 lines deleted...]
-        <x:v>347.81</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>8169</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>787.56</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>8170</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>360.44</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>8171</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>334.42</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>8172</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>1061.36</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>8173</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>215.73</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>8174</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>320.85</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>8175</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G26" s="1">
         <x:v>501.62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>8176</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G27" s="1">
         <x:v>5673.54</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>8177</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="G28" s="1">
         <x:v>387.68</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>8178</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>8179</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>8180</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>82</x:v>
-[...11 lines deleted...]
-        <x:v>1657.07</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>8181</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G32" s="1">
         <x:v>896.64</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>8182</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G33" s="1">
         <x:v>1062.94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>8183</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G34" s="1">
         <x:v>647.36</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>8184</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G35" s="1">
         <x:v>257.99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>8185</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>8186</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G37" s="1">
         <x:v>1218.79</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>8187</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>3076.73</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>8188</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G39" s="1">
         <x:v>1523.56</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>8189</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>10537.59</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>8190</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>112</x:v>
-[...11 lines deleted...]
-        <x:v>3177.62</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>8191</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G42" s="1">
         <x:v>1661.21</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>8192</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G43" s="1">
         <x:v>962.17</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>8193</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>535.31</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>8194</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G45" s="1">
         <x:v>589.88</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>8195</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G46" s="1">
         <x:v>11927</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>8196</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>2060.07</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>8197</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G48" s="1">
         <x:v>239.28</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>8198</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>236.55</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>8199</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>143</x:v>
-[...11 lines deleted...]
-        <x:v>331.69</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>8200</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G51" s="1">
         <x:v>914.37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>8201</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>150</x:v>
-[...11 lines deleted...]
-        <x:v>553.64</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>8202</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>153</x:v>
-[...11 lines deleted...]
-        <x:v>243.24</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>8203</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>190.65</x:v>
+        <x:v>205.33</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>8204</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>739</x:v>
+        <x:v>753.68</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>8205</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>163.65</x:v>
+        <x:v>178.33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>8206</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>170.58</x:v>
+        <x:v>177.92</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>8207</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>5003.85</x:v>
+        <x:v>5047.89</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>8208</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>1246.46</x:v>
+        <x:v>1283.16</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>8209</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>1329.24</x:v>
+        <x:v>1343.92</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>8210</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G61" s="1">
         <x:v>1071.44</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>8211</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G62" s="1">
         <x:v>1056.13</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>8212</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G63" s="1">
         <x:v>5395.37</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>8213</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>676.84</x:v>
+        <x:v>698.86</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>8214</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>8215</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G66" s="1">
         <x:v>415.25</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>8216</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G67" s="1">
         <x:v>458.28</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>8217</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G68" s="1">
         <x:v>772.51</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>8218</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>5095.11</x:v>
+        <x:v>5102.45</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>8219</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>1203.08</x:v>
+        <x:v>1217.76</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>8220</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>396.48</x:v>
+        <x:v>411.16</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>8221</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>240.39</x:v>
+        <x:v>255.07</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>8222</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>4270.98</x:v>
+        <x:v>4278.32</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>8223</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>8224</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>222</x:v>
-[...11 lines deleted...]
-        <x:v>2708.09</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>8225</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>1252.54</x:v>
+        <x:v>1267.22</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>8226</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>228</x:v>
-[...11 lines deleted...]
-        <x:v>684.54</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>8227</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>406.85</x:v>
+        <x:v>421.53</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>8228</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="G79" s="1">
         <x:v>914.69</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>8229</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G80" s="1">
         <x:v>924.45</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>8230</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>239</x:v>
-[...11 lines deleted...]
-        <x:v>6284.76</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>8231</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>2435.2</x:v>
+        <x:v>2442.54</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>8232</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>210.34</x:v>
+        <x:v>217.68</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>8233</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G84" s="1">
         <x:v>3477.51</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>8234</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>3704.64</x:v>
+        <x:v>3711.98</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>8235</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>3971.33</x:v>
+        <x:v>3978.67</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>8236</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>3877.48</x:v>
+        <x:v>3884.82</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>8237</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>3813.3</x:v>
+        <x:v>3820.64</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>8238</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>3813.3</x:v>
+        <x:v>3820.64</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>8239</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>3768.82</x:v>
+        <x:v>3776.16</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>8240</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>3761.41</x:v>
+        <x:v>3768.75</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>8241</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>4030.64</x:v>
+        <x:v>4037.98</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>8242</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>3763.95</x:v>
+        <x:v>3771.29</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>8243</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G94" s="1">
         <x:v>4694.12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>8244</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>1260.64</x:v>
+        <x:v>1282.66</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>8245</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>274</x:v>
-[...11 lines deleted...]
-        <x:v>907.63</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>8246</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>279</x:v>
-[...11 lines deleted...]
-        <x:v>1120.46</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>8247</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>1706.6</x:v>
+        <x:v>1721.28</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>8248</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>576.11</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>8249</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>1005.94</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>8250</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>1345.89</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>8251</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>1321.66</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>8252</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>457.48</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>8253</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>1152.57</x:v>
+        <x:v>1167.86</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>8254</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>1637.25</x:v>
+        <x:v>1651.93</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>8255</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>729.35</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>8256</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>407.91</x:v>
+        <x:v>445.22</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>8257</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>426.4</x:v>
+        <x:v>448.42</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>8258</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>3328.39</x:v>
+        <x:v>3335.73</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>8259</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>320</x:v>
-[...11 lines deleted...]
-        <x:v>733.46</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>8260</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>170.37</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>8261</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>7141.63</x:v>
+        <x:v>7148.97</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>8262</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>2432.55</x:v>
+        <x:v>2439.89</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>8263</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>8264</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>1378.35</x:v>
+        <x:v>1385.69</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>8265</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>168.44</x:v>
+        <x:v>183.12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>8266</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G117" s="1">
         <x:v>619.26</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>8267</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>1145.96</x:v>
+        <x:v>1153.3</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>8268</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>506.74</x:v>
+        <x:v>514.08</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>8269</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>645.67</x:v>
+        <x:v>653.01</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>8270</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>4167.14</x:v>
+        <x:v>4181.82</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>8271</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>1879.71</x:v>
+        <x:v>1887.05</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>8272</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>583.45</x:v>
+        <x:v>598.13</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>8273</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>196.82</x:v>
+        <x:v>218.84</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>8274</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>1133.17</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>8275</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>181.74</x:v>
+        <x:v>211.1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>8276</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>2318.31</x:v>
+        <x:v>2325.65</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>8277</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>372</x:v>
-[...11 lines deleted...]
-        <x:v>901.8</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>8278</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>376</x:v>
-[...11 lines deleted...]
-        <x:v>170.91</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>8279</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>168.44</x:v>
+        <x:v>183.12</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>8280</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>6219.93</x:v>
+        <x:v>6234.61</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>8281</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>387</x:v>
-[...11 lines deleted...]
-        <x:v>1233.36</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>8282</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>4257.08</x:v>
+        <x:v>4279.1</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>8283</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>4831.87</x:v>
+        <x:v>4861.23</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>8284</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G135" s="1">
         <x:v>5554.29</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>8285</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>605.29</x:v>
+        <x:v>619.97</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>8286</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>660.74</x:v>
+        <x:v>668.08</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>8287</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>574.94</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>8288</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>8289</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>8290</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>8291</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>576.08</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>8292</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G143" s="1">
         <x:v>427.55</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>8293</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="G144" s="1">
         <x:v>422.06</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>8294</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>279.39</x:v>
+        <x:v>308.75</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>8295</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="G146" s="1">
         <x:v>263.16</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>8296</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>591.39</x:v>
+        <x:v>598.73</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>8297</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G148" s="1">
         <x:v>898.97</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>8298</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>230.41</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>8299</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>177.53</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>8300</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>292.09</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>8301</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>1899.44</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>8302</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>431.99</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>8303</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
-        <x:v>11</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>1357.38</x:v>
+        <x:v>1379.4</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>8304</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>260.54</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>8305</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>722.42</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>8306</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>763.81</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>8307</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>375.34</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>8308</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>463</x:v>
-[...11 lines deleted...]
-        <x:v>177.53</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>8309</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>401.45</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>8310</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>930.26</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>8311</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>2149.11</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>8312</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>8313</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G164" s="1">
         <x:v>202.96</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>8314</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>426.57</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>8315</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>251.48</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>8316</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>1127.06</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>8317</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>868.51</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>8318</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>669.42</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>8319</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>464.59</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>8320</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>275.22</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>8321</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>1998.88</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>8322</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>2916.25</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>8323</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>212.21</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>8324</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>994.22</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>8325</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>387.53</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>8326</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G177" s="1">
         <x:v>394.53</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>8327</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>332.39</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>8328</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>239.43</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>8329</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G180" s="1">
         <x:v>394.53</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>8330</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>193.8</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>8331</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>240.25</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>8332</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G183" s="1">
         <x:v>706.19</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>8333</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>212.91</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>8334</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>1310.94</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>8335</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>4578.62</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>8336</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>204.64</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>8337</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>240.35</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>8338</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>4404.83</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>8339</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>216.11</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>8340</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G191" s="1">
         <x:v>1124.54</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>8341</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G192" s="1">
         <x:v>193.06</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>8342</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>8343</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G194" s="1">
         <x:v>2259.97</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>8344</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G195" s="1">
         <x:v>298.02</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>8345</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G196" s="1">
         <x:v>521.14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>