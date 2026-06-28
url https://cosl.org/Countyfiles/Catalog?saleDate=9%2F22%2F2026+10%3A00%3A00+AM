--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68fb1cb083114944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eada6b047c1d4dcfbcdb8f202ed7cc97.psmdcp" Id="R5ef8eaa2958b41dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aee7dd3742b4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6011b885b2c94cd0a1cf028fdd9cf4b6.psmdcp" Id="R398e4ff2f5fc4ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -253,195 +253,219 @@
   <x:si>
     <x:t xml:space="preserve">PT NW NW 32 13S 15W 9 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS YOUNG, RIVERSIDE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>100-06451-000</x:t>
   </x:si>
   <x:si>
     <x:t>COLUMBIA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AITKENS, SHANDREY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEC NE SW  BOOK 358 PAGE 538 MCNEIL ADDITION 17 16S 20W 0.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02-00035-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALEXANDER, EZEKIAL AND ALICE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOOK 178 PAGE 355 301 S REBECCA AS RECORDED IN PLAT BOOK A, PAGE 302 OF THE PLAT RECORDS OF COLUMBIA COUNTY, ARKANSAS. LOT 9 BLOCK B NORTH ELCAN ADDITION 17 16S 21W </x:t>
+    <x:t>BOOK 178 PAGE 355 301 S REBECCA AS RECORDED IN PLAT BOOK A, PAGE 302 OF THE PLAT RECORDS OF COLUMBIA COUNTY, ARKANSAS. 17 16S 21W 0 ACRES LOT 9 BLOCK B NORTH ELCAN ADDITION CITY  SD 0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOUGLAS WAYNE ALEXANDER</x:t>
   </x:si>
   <x:si>
     <x:t>03-01000-00000</x:t>
   </x:si>
   <x:si>
     <x:t>ALEXANDER, REDIE C/O REDDIE LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE  BOOK 2017 PAGE 2192 17 16S 20W 0.5799999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06301-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>BOSWELL, W H % WILLIAM H BOSWELL, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">REV PT BLOCK 5  BOOK 352 PAGE 894  W MCKISSACK &amp; S GUICE STREETS LOT 8-9 NEIMEYER ADDITION ADDITION CITY WALDO </x:t>
+    <x:t xml:space="preserve">BOSWELL % WILLIAM H JR BOSWELL, W H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>REV PT BLOCK 5  BOOK 352 PAGE 894  W MCKISSACK &amp; S GUICE STREETS    0 ACRES LOT 8-9 BLOCK  NEIMEYER ADDITION ADDITION CITY WALDO SD 0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C.W. EASTER, SR. FOUNDATION, WILLIAM HAROLD BOSWELL, III, ELIZABETH ANN BOSWELL</x:t>
   </x:si>
   <x:si>
     <x:t>03-00704-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>BOSWELL, W H (JR) ETUX % WILLIAM H BOSWELL, JR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BOOK 276 PAGE 108 LOT 31 OF A SUBDIVISION OF LOT 5, REVISED NEIMEYER ADDITION TO WALDO, ARKANSAS, AS RECORDED IN PLAT BOOK 5, PAGE 287, OF THE RECORDS OF COLUMBIA COUNTY, ARKANSAS; BLOCK 5 NEIMEYER  ADDITION </x:t>
+    <x:t xml:space="preserve">BOSWELL ETUX %WILLIAM H JR BOSWELL, W H (JR) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOOK 276 PAGE 108 LOT 31 OF A SUBDIVISION OF LOT 5, REVISED NEIMEYER ADDITION TO WALDO, ARKANSAS, AS RECORDED IN PLAT BOOK 5, PAGE 287, OF THE RECORDS OF COLUMBIA COUNTY, ARKANSAS;    0 ACRES LOT  BLOCK 5 NEIMEYER  ADDITION CITY  SD 0403</x:t>
   </x:si>
   <x:si>
     <x:t>03-00704-00031</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARTER, ALEXIS </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SE NE BOOK 369 PAGE 614 BOOK 369 PAGE 613 STARTING AT A POINT OF NORTH SIDE OF STATE HIGHWAY 98, 182 FEET NORTH OF THE SOUTHEAST CORNER OF THE SE1/4 OF THE NE1/4 OF SECTION 13, TOWNSHIP 16 SOUTH, RANGE 22 WEST AND RUN NORTH 69 WEST 198 FEET TO ST. LOUIS SOUTHWESTERN FP RIGHT-OF WAY THENCE RUN WEST 5 DEGREE SOUTH ALONG RIGHT-OF-WAY 157.5 FEET, THENCE SOUTH 179 FEET, THENCE EAST 168 FEET TO THE POINT OF BEGINNING, CONTAINING .67 ACRE MORE OR LESS. 13 16S 22W 0.67 ACRES </x:t>
+    <x:t>SE NE BOOK 369 PAGE 614 BOOK 369 PAGE 613 STARTING AT A POINT OF NORTH SDIE OF STATE HIGHWAY 98, 182 FEET NORTH OF THE SOUTHEAST CORNER OF THE SE1/4 OF THE NE1/4 OF SECTION 13, TOWNSHIP 16 SOUTH, RANGE 22 WEST AND RUN NORTH 69 WEST 198 FEET TO ST. LOUIS SOUTHWESTERN FP RIGHT-OF WAY THENCE RUN WEST 5 DEGREE SOUTH ALONG RIGHT-OF-WAY 157.5 FEET, THENCE SOUTH 179 FEET, THENCE EAST 168 FEET TO THE POINT OF BEGINNING, CONTAINING .67 ACRE MORE OR LESS. 13 16S 22W 0.67 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMERICA'S CAR-MART, INC.</x:t>
   </x:si>
   <x:si>
     <x:t>00-16193-00003</x:t>
   </x:si>
   <x:si>
-    <x:t>CARTER, ALEXIS BERNETT % ALEXIS CARTER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">SE SWB BOOK 2017 PAGE 2098 W ASKEW WALDO ADDITION 08 16S 21W 0.53 ACRES </x:t>
+    <x:t xml:space="preserve">CARTER % ALEXIS CARTER, ALEXIS BERNETT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE SWB  BOOK 2017 PAGE 2098  W ASKEW 08 16S 21W 0.53 ACRES LOT  BLOCK  WALDO ADDITION CITY  SD 0403</x:t>
   </x:si>
   <x:si>
     <x:t>03-00033-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHAMBERS, CALEP </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOOK 371 PAGE 922 503 WASHINGTON  LOT 1-2 BLOCK 1 CLARKSDALE ADDITION CITY WALDO </x:t>
+    <x:t>BOOK 371 PAGE 922  503 WASHINGTON     0 ACRES LOT 1-2 BLOCK 1 CLARKSDALE ADDITION CITY WALDO SD 0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHIRLEY J BLACKWELL</x:t>
   </x:si>
   <x:si>
     <x:t>03-00715-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLLIER, JAY E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 NE NE  BOOK 364 PAGE 775 16 16S 21W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-11563-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 NE NE  BOOK 364 PAGE 775 16 16S 21W 3.85 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-11563-00001</x:t>
   </x:si>
   <x:si>
-    <x:t>COOPER, BOBBIE % BOBBIE JEAN COOPER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NE SE BOOK 213 PAGE 186 261 COLUMBIA 30 COMMENCING AT THE SOUTHEAST CORNER OF THE NE1/4 OF THE SE1/4 OF SECTION 26, T 17 S, R 21 W, AND RUN NORTH 63 FEET TO THE POINT OF BEGINNING; THENCE NORTH 110 FEET; THENCE WEST 360 FEET; THENCE SOUTH 110 FEET; THENCE EAST 360 FEET TO THE POINT OF BEGINNING, CONTAINING 0.91 ACRES, AND ALL IMPROVEMENTS THEREON. 26 17S 21W 0.92 ACRES </x:t>
+    <x:t xml:space="preserve">COOPER % BOBBIE JEAN COOPER, BOBBIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NE SE BOOK 213 PAGE 186 261 COLUMBIA 30 COMMENCING AT THE SOUTHEAST CORNER OF THE NE1/4 OF THE SE1/4 OF SECTION 26, T 17 S, R 21 W, AND RUN NORTH 63 FEET TO THE POINT OF BEGINNING; THENCE NORTH 110 FEET; THENCE WEST 360 FEET; THENCE SOUTH 110 FEET; THENCE EAST 360 FEET TO THE POINT OF BEGINNING, CONTAINING 0.91 ACRES, AND ALL IMPROVEMENTS THEREON. 26 17S 21W 0.92 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHN THOMAS COOPER, JAMES RICHARD COOPER, ELIZABETH VADA COOPER-BURTON, WILLIE TERRELL COOPER, RODNEY A COOPER, PAUL A COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>00-12956-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COOPER, BOBBIE MONK ETAL % BOBBIE JEAN COOPER </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">10.48AC SE SE 26 17S 21W 10.48 ACRES </x:t>
+    <x:t xml:space="preserve">COOPER ETAL % BOBBIE JEAN COOPER , BOBBIE MONK </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.48AC SE SE 26 17S 21W 10.48 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-12965-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER, CHARLES AND RUDEAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 16 - EAST 43.07 FT; LOT 17 AND LOT 18 BOOK 359 PAGE 561 41 COLUMBIA RD 491 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; AND COMMENCING AT THE NORTHWEST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 183.7 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; FLORIDA HEIGHTS ADDITION 20 17S 20W </x:t>
+    <x:t xml:space="preserve"> LOT 16 - EAST 43.07 FT; LOT 17 AND LOT 18 BOOK 359 PAGE 561 41 COLUMBIA RD 491 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; AND COMMENCING AT THE NORTHWEST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 183.7 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; 20 17S 20W 0 ACRES LOT  BLOCK  FLORIDA HEIGHTS ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES EDWARD COOPER, DAVID MARCO COOPER, CHARLES KEVIN COOPER, PORTENE REVELLE PUGH, CATRINA LYNN FENNELL, ROBIN T SANFORD</x:t>
   </x:si>
   <x:si>
     <x:t>06-00168-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NE SW BOOK 359 PAGE 561 COLUMBIA RD 490 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING. 20 17S 20W 0.89 ACRES </x:t>
+    <x:t>NE SW BOOK 359 PAGE 561 COLUMBIA RD 490 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING. 20 17S 20W 0.89 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-07711-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>COOPER, DOROTHY L C/O VIRGINIA JOHNSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">MAGNOLIA ORGINAL SURVEY  S 101' X 65' LOT 178  BOOK 346 PAGE 813  *318 W CALHOUN* BLOCK R </x:t>
+    <x:t xml:space="preserve">COOPER C/O VIRGINIA JOHNSON, DOROTHY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNOLIA ORGINAL SURVEY  S 101' X 65' LOT 178  BOOK 346 PAGE 813  *318 W CALHOUN*    0 ACRES LOT  BLOCK R  ADDITION CITY  SD 0401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIRGINIA ANN JOHNSON, JAMES EDWARD COOPER, RICKY LYNN COOPER, DAVID MARCO COOPER, CHARLES KEVIN COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>01-01320-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAIG, DAVID </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S OF RD SW NE  BOOK 376 PAGE 845  *720 COLUMBIA RD 85 S* 01 19S 19W 3.08 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-04001-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, JOY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E/2 LESS 300 X 100' OF LOT 16 BLOCK 1 NEIMEYER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00664-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 15' OF LOT 29  BOOK 2021 PAGE 3844 C C FINCHER  ADDITION CITY WALDO </x:t>
   </x:si>
   <x:si>
     <x:t>03-00911-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIGGINS, DAVID AND NORMA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 280  BOOK 366 PAGE 042 BLOCK Y MAGNOLIA ORIGINAL SURVEY ADDITION 0.080 ACRES </x:t>
+    <x:t>LOT 280  BOOK 366 PAGE 042    0.080 ACRES LOT  BLOCK Y MAGNOLIA ORIGINAL SURVEY ADDITION CITY  SD 0401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACOB AGUILAR RODRIGUEZ</x:t>
   </x:si>
   <x:si>
     <x:t>01-01594-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNN, WALTER E, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W/2 N/2 BOOK 2022 PAGE 2155  202 S LOCUST BLOCK 15 WALDO ORIGINAL SURVEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00427-00000</x:t>
   </x:si>
   <x:si>
     <x:t>EASTER, ARTUS RAY ETUX % JANET EASTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SQUARE SEC NW SW 30 17S 20W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-08040-00000</x:t>
   </x:si>
   <x:si>
     <x:t>EQUINOM LLC</x:t>
   </x:si>
@@ -514,962 +538,1013 @@
   <x:si>
     <x:t xml:space="preserve">2.50AC SEC NE SE COLUMBIA RD 34 2 1/2 ACRES IN SOUTHEAST CORNER DESCRIBED AS: BEGINNING AT SOUTHEAST CORNER OF NE/4 SE/4 RUN WEST 140 YARDS, THENCE NORTH 70 YARDS, THENCE EAST 70 YARDS, THENCE NORTH 35 YARDS, THENCE EAST 70 YARDS, THENCE SOUTH 105 YARDS TO THE POINT OF BEGINNING. LEGAL DESCRIPTION IS PROVIDED BY A LESS AND EXCEPT ON DEED 350/010. 14 17S 19W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-02512-00000</x:t>
   </x:si>
   <x:si>
     <x:t>HENDRICKS, TRAVIS ETUX %TRAVIS &amp; LETHA HENDRICKS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW SW BOOK 194 PAGE 107 5479 HWY 82 E COMMENCING AT THE SOUTHEAST CORNER OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, RUN THENCE NORTH ALONG THE FORTY LINE TO THE NORTH SIDE OF U. S. HIGHWAY 82 FOR A POINT OF BEGINNING; RUN THENCE NORTH 420 FEET; THENCE WEST 210 FEET; THENCE SOUTH 420 FEET TO THE HIGHWAY; THENCE EAST 210 FEET TO THE POINT OF BEGINNING, CONTAINING 2 ACRES, MORE OR LESS. 13 17S 19W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-02449-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILDRETH, YOLANDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW/2 SW NW BOOK 2021 page 2078 COLUMBIA RD 38 PART OF THE SOUTHWEST QUARTER OF THE NORTHWEST QUARTER (SW ¼ NW ¼) OF SECTION 2, TOWNSHIP 17 SOUTH, RANGE 20 WEST, COLUMBIA COUNTY, ARKANSAS BEING MORE ACCURATELY DESCRIBED FROM A GROUND SURVEY PERFORMED UNDER THE DIRECTION OF PHILIP LAINE STOCKWELL PLS NUMBER 1341 IN THE STATE OF ARKANSAS, AS FOLLOWS: COMMENCING AT THE NORTHWEST CORNER OF SAID SECTION 2, BEING MARKED BY A ½-INCH IRON PIPE, RUN THENCE SOUTH 01 DEGREES 41 MINUTES 03 SECONDS WEST ALONG THE WEST LINE OF SAID SECTION 2 FOR A DISTANCE OF 661.50 TO A ½-INCH IRON PIPE; THENCE SOUTH 01 DEGREES 23 MINUTES 53 SECONDS WEST FOR A DISTANCE OF 420.28 FEET TO A 5/8INCH CAPPED REBAR; THENCE LEAVING SAID SECTION LINE, SOUTH 88 DEGREES 44 MINUTES 35 SECONDS EAST FOR A DISTANCE OF 21052 FEET TO A EXISTING ½-INCH IRON PIPE, THENCE SOUTH 89 DEGREES 36 MINUTES 33 SECONDS EAST FOR A DISTANCE OF 90.43 FEET TO A EXISTING ½-INCH CAPPED REBAR; THENCE SOUTH 01 DEGREES 24 MINUTES 00 SECONDS WEST FOR A DISTANCE OF 243.03 FEET TO A EXISTING ½-INCH CAPPED REBAR; THENCE SOUTH 88 DEGREES 57 MINUTES 00 SECONDS EAST FOR A DISTANCE OF 359.05 FEET TO A EXISTING ½-INCH CAPPED REBAR; THENCE SOUTH 01 DEGREES 24 MINUTES 00 SECONDS WEST FOR A DISTANCE OF 330.63 FEET TO A 5/8-INCH CAPPED REBAR, SAID POINT BEING THE POINT OF BEGINNING; THENCE SOUTH 01 DEGREES 24 MINUTES 00 SECONDS WEST FOR A DISTANCE OF 330.09 FEET TO A EXISTING ½-INCH CAPPED REBAR; THENCE NORTH 88 DEGREES 57 MINUTES 00 SECONDS WEST FOR A DISTANCE OF 385.35 FEET TO A 5/8-INCH CAPPED REBAR; THENCE NORTH 01 DEGREES 24 MINUTES 44 SECONDS EAST FOR A DISTANCE OF 329.94 FEET TO A 5/8-INCH CAPPED REBAR; THENCE SOUTH 88 DEGREES 58 MINUTES 23 SECONDS EAST FOR A DISTANCE OF 385.28 FEET BACK TO THE POINT OF BEGINNING; CONTAINING 2.92 ACRES, MORE OR LESS, ALL LYING IN COLUMBIA COUNTY. 02 17S 20W 3.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06969-00001</x:t>
   </x:si>
   <x:si>
-    <x:t>HOUCK, ENOUCH C/O LARRY SMITH</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">1.50AC SE NW 11 20S 23W 1.5 ACRES </x:t>
+    <x:t xml:space="preserve">HOUCK C/O LARRY SMITH, ENOUCH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50AC SE NW 11 20S 23W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHYLLIS ROSE HOUCK</x:t>
   </x:si>
   <x:si>
     <x:t>00-21051-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOWELL, LISA NORRIS AND DAVID NORRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2020 PAGE 2905 719 LUCY CIRCLE LOT 10 BLOCK 3 FOSTER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>01-03869-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JACKSON, BARBARA ANNE </x:t>
-[...11 lines deleted...]
-    <x:t>00-01039-00000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, LEE D </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOTS 16-18; N/2 LOT 19 BOOK 376 PAGE 747  304 S PINE BLOCK 4 MOORE-MARTIN ADDITION </x:t>
+    <x:t>LOTS 16-18; N/2 LOT 19 BOOK 376 PAGE 747  304 S PINE    0 ACRES LOT  BLOCK 4 MOORE-MARTIN ADDITION CITY  SD 0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEOPLES BANK</x:t>
   </x:si>
   <x:si>
     <x:t>03-00775-00001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LANDERS, ROBERT AND CORNELIUS % EDMOND LANDERS </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">SE NE COLUMBIA RD 73 AND 64 N 23 15S 20W 37 ACRES </x:t>
+    <x:t xml:space="preserve">LANDERS%EDMOND LANDERS, ROBERT AND CORNELIUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SE NE  COLUMBIA RD 73 AND 64 N 23 15S 20W 37 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GERVISTEEN STRANGE, CORDELL LANDERS, CHARLES G LANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>00-05435-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>LANDERS, ROBERT AND CORNELIUS % EDMOND LANDERS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NW SW  COLUMBIA RD 72 23 15S 20W 40 ACRES </x:t>
+    <x:t>NW SW  COLUMBIA RD 72 23 15S 20W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-05453-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">4AC SS W/2 NE SE; 4AC SS E/2 NW SE;  4AC NS E/2 SW SE; 4AC NS W/2 SE SE 23 15S 20W 16 ACRES </x:t>
+    <x:t>4AC SS W/2 NE SE; 4AC SS E/2 NW SE;  4AC NS E/2 SW SE; 4AC NS W/2 SE SE 23 15S 20W 16 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-05460-00000</x:t>
   </x:si>
   <x:si>
     <x:t>LEAKS, ROSIE SIMMONS % ROBERT &amp; ROSIE SIMMONS LEAKS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE SW V 261 PAGE 246 20 16S 20W 0.63 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06459-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEAL, ROBERT J AND ASHLEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE BOOK 2020 PAGE 3197 2830 COLUMBIA RD 62 W COMMENCING AT THE NORTHEAST CORNER OF THE OF THE NORTHWEST QUARTER SOUTHEAST QUARTER OF SECTION 26, TOWNSHIP 15, RANGE 21 WEST OF THE FIFTH PRINCIPAL MERIDIAN, THENCE NORTH 89 DEGREES 42 MINUTES WEST 1119.40 FEET; THENCE SOUTH 00 DEGREES 18 MINUTES WEST 541.27 FEET TO THE COUNTY ASPHALT ROAD; THENCE SOUTH 48 DEGREES 44 MINUTES WEST ALONG SAID ROAD FOR 495.17 FEET TO A POINT OF BEGINNING; THENCE SOUTH 49 DEGREES 49 MINUTES WEST ALONG SAID ROAD FOR 199.96 FEET; THENCE LEAVING SAID ROAD, NORTH 89 DEGREES 42 MINUTES WEST 468.52 FEET; THENCE NORTH 00 DEGREES 18 MINUTES EAST 115.60 FEET; THENCE NORTH 79 DEGREES 31 MINUTES EAST FOR 408.50 FEET; THENCE SOUTH 73 DEGREES 51 MINUTES EAST FOR 227.98 FEET BACK TO POINT OF BEGINNING, CONTAINING 2.00 26 15S 21W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-10730-00002</x:t>
   </x:si>
   <x:si>
-    <x:t>LOVE ETUX, COLUMBUS % ODELL L COOPER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">MAGNOLIA ORIGINAL SURVEY 50 X 130 LOT 279 BOOK 109 PAGE 475 608 ROSS COMMENCING AT THE SOUTHEAST CORNER OF LOT 279 OF THE ORIGINAL SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, RUN WEST 175 FEET TO THE POINT OF BEGINNING, THENCE NORTH 130 FEET, THENCE WEST 50 FEET, THENCE SOUTH 130 FEET, THENCE EAST 50 FEET TO THE POINT OF BEGINNING, SUBJECT TO DEDICATION OF A STREET ACROSS THE SOUTH SIDE OF THE TRACT HEREIN CONVEYED, SAID STREET BEING ON THE PROPERTY HEREIN CONVEYED. BLOCK Y </x:t>
+    <x:t xml:space="preserve">LOVE ETUX %ODELL L COOPER, COLUMBUS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAGNOLIA ORIGINAL SURVEY 50 X 130 LOT 279 BOOK 109 PAGE 475 608 ROSS COMMENCING AT THE SOUTHEAST CORNER OF LOT 279 OF THE ORIGINAL SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, RUN WEST 175 FEET TO THE POINT OF BEGINNING, THENCE NORTH 130 FEET, THENCE WEST 50 FEET, THENCE SOUTH 130 FEET, THENCE EAST 50 FEET TO THE POINT OF BEGINNING, SUBJECT TO DEDICATION OF A STREET ACROSS THE SOUTH SIDE OF THE TRACT HEREIN CONVEYED, SAID STREET BEING ON THE PROPERTY HEREIN CONVEYED.    0 ACRES LOT  BLOCK Y  ADDITION CITY  SD 0401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODELL LOVE</x:t>
   </x:si>
   <x:si>
     <x:t>01-01569-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVE, LUCRETIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCARTHY SURVEY 55 X 100 SW PT LOT 19 BOOK 2020 PAGE 0756 616 E PINE BEGINNING AT THE NORTHWEST CORNER OF LOT #19 OF THE MCCARTY SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, AND RUN SOUTH 55 FEET TO THE POINT OF BEGINNING; THEN RUN SOUTH 55 FEET, THEN RUN EAST 100 FEET, THEN RUN NORTH 55 FEET, AND THEN RUN WEST100 FEET TO THE POINT OF BEGINNING. MCCARTY SURVEY ADDITION 13 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01710-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>MCDANIEL, EZRA ETUX % LULA MAE &amp; EZRA MCDANIEL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">E/2 NE NW BOOK 179 PAGE 292 7020 COLUMBIA RD 36 ONE ACRE OF THE NORTHEAST CORNER OF THE E/2 OF NE/4 OF NW/4 OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST DESCRIBED AS FOLLOWS: COMMENCING AT THE NORTHEAST CORNER OF THE NE/ 4 OF NW/4, SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, AND RUN SOUTH 36 FEET TO CENTER OF OLD HIGHWAY 82 FOR POINT OF BEGINNING, THEN RUN SOUTH 70 YARDS, THEN RUN WEST 70 YARDS THEN RUN NORTH 70 YARDS AND THEN RUN EAST 70 YARDS BACK. TO THE POINT OF BEGINNING, CONTAINING 1 ACRE MORE OR LESS. 13 17S 19W 1 ACRES </x:t>
+    <x:t xml:space="preserve">MCDANIEL ETUX%LULA MAE &amp; EZRA MCDANIEL, EZRA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> E/2 NE NW BOOK 179 PAGE 292 7020 COLUMBIA RD 36 ONE ACRE OF THE NORTHEAST CORNER OF THE E/2 OF NE/4 OF NW/4 OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST DESCRIBED AS FOLLOWS: COMMENCING AT THE NORTHEAST CORNER OF THE NE/ 4 OF NW/4, SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, AND RUN SOUTH 36 FEET TO CENTER OF OLD HIGHWAY 82 FOR POINT OF BEGINNING, THEN RUN SOUTH 70 YARDS, THEN RUN WEST 70 YARDS THEN RUN NORTH 70 YARDS AND THEN RUN EAST 70 YARDS BACK. TO THE POINT OF BEGINNING, CONTAINING 1 ACRE MORE OR LESS. 13 17S 19W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBARA MCDANIEL</x:t>
   </x:si>
   <x:si>
     <x:t>00-02438-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, SAM CECIL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E POPE ST LOT 1-2 BLOCK 9 NEED TAYLOR ADDITION 11 19S 23W </x:t>
+    <x:t>E POPE ST 11 19S 23W 0 ACRES LOT 1-2 BLOCK 9 NEED TAYLOR ADDITION CITY  SD 1105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODELL MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>05-00222-00000</x:t>
   </x:si>
   <x:si>
     <x:t>MONK, LOUISE J C/O BENJAMIN MONK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 83' E&amp;W NE NW MAGNOLIA ADDITION 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-00886-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NE  BOOK 324 PAGE 190 AND 193 MCNEIL ADDITION 18 16S 20 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02-00083-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">44 1/2 X 109' S PT M PT OF LOT 19 BOOK 324 PAGE 190 AND 193 TRACT 16: PART OF LOT 19, BLOCK 1 OF THE NEIMEYER ADDITION TO THE CITY OF WALDO, BEING 44.5 FEET BY 109 FEET IN BLOCK 1. TRACT 17: A FRACTIONAL ONE-HALF ACRE LOCATED IN THE WEST HALF OF THE SOUTHWEST QUARTER OF THE NORTHEAST QUARTER (W ½ SW ¼ NE ¼) OF SECTION 2, TOWNSHIP 17 SOUTH, RANGE 20 WEST. BLOCK 1 NEIMEYER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00683-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>OSSIE, FRAZIER (ESTATE) C/O CLEMMIE DAWSON THOMAS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">805 CALDWELL LOT 3 BLOCK 1 PICKLER ADDITION </x:t>
+    <x:t xml:space="preserve">OSSIE (ESTATE) C/O CLEMMIE DAWSON THOMAS, FRAZIER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>805 CALDWELL    0 ACRES LOT 3 BLOCK 1 PICKLER ADDITION CITY  SD 0401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OSSIE FRAZIER, WILLIAM FRAZIER</x:t>
   </x:si>
   <x:si>
     <x:t>01-02690-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PAIGE, TANEKA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2018 PAGE 4685 614 W UNION THE S 1/2 OF THE W 1/2 OF LOT NO. 6 DIXON ADDITION CITY MAGNOLIA 11 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01880-00000</x:t>
   </x:si>
   <x:si>
     <x:t>RAYMOND, KEVIN ANTHONY, SR % KEVIN A RAYMOND</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N PT. SE SE BOOK 2020 PAGE 2209 .50 ACRE N PT. SE SE BOOK 2018 PAGE 1929 N PT. SE SE BOOK 2018 PAGE 1216 MAGNOLIA 13-17-21 ADDITION 13 17S 21W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-00851-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RODRIGUEZ, WANZELL NIX </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 8AC OF E 16AC N/2; W 4AC OF E 8AC S/2 NW NW BOOK 359 PAGE 571 COLUMBIA RD 54 LAND LYING IN COLUMBIA COUNTY, ARKANSAS: BEGINNING AT A POINT 526.60 FEET WEST OF THE NORTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNHSIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, AND RUNNING SOUTH 600 FEET; THENCE, WEST 263.30 FEET; THENCE NORTH 660 FEET; THENCE, EAST 263.30 FEET BACK TO POINT OF BEGINNING, CONTAINING FOUR (4) ACRES MORE OR LESS; AND, BEGINNING AT A POINT 789.90 FEET WEST OF THE NORTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNSHIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, AND RUNNING SOUTH 660 FEET; THENCE WEST 263.30 FEET; THENCE, NORTH 660 FEET; THENCE, EAST 263.30 FEET TO POINT OF BEGINNING, CONTAINING FOUR (4) ACRES MORE OR LESS; AND, BEGINNING AT A POINT 263.30 FEET WEST OF THE SOUTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNSHIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, RUNNING NORTH 660 FEET; THENCE, WEST 263.30 FEET; THENCE, SOUTH 660 FEET; THENCE, EAST 263.30 FEET, BACK TO POINT OF BEGINNING CONTAINING FOUR (4) ACRES MORE OR LESS. 27 16S 22W 12 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-16615-00000</x:t>
   </x:si>
   <x:si>
     <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">100 X 130' NE NW BOOK 2022 PAGE 0788 309 ASKEW WALDO ADDITION 17 16S 21W 0.30 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>03-00206-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, DAVID LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">174 E&amp;WX90 N&amp;S 36/100 LOT 32 BOOK 262 PAGE 100 701 S HEIGHT BEGINNING AT THE SOUTHEAST CORNER OF THE SW1/4 OF THE NW1/4, SEC. 14 TWP. 17 S RGE 21 WEST AND RUN WEST 32 FEET, THENCE NORTH 134 FEET TO THE POINT OF BEGINNING; THENCE WEST 174 FEET, THENCE NORTH 90 FEET, THENCE EAST 174 FEET, THENCE SOUTH 90 FEET TO THE POINT OF BEGINNING, AND BEING PART OF LOT NO. 32 KELSO-SMITH ADDITION CITY MAGNOLIA 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01998-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH ETAL, MAE TOMMIE C/O CURTIS HANSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">S1/2 N1/2 E1/2 SW SW 14 16S 22W 5 ACRES </x:t>
+    <x:t xml:space="preserve">SMITH ETAL C/O CURTIS HANSON, MAE TOMMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 N1/2 E1/2  SW SW 14 16S 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEE BRIGGS JR, MAE TOMMIE SMITH, CHRISTINE STEWART, MAXINE GILLIAM, LOU EASTER ROSS, WILMA VASHTI HANSON, WILLIE JEAN WILLIAMS, JOEL HUTCHESON, GWENDOLYN EVANS, PATRICIA SMITH TURNER, MAXINE GILLIAM</x:t>
   </x:si>
   <x:si>
     <x:t>00-16289-00000</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, MAE TOMMIE C/O CHRISTINE STEWART</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 N1/2 W1/2  SW SW 14 16S 22W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-16283-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1A NWC SW SW 14 16S 22W 1 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-16284-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, MAE TOMMIE ETAL C/O CHRISTINE STEWART</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N1/2  S1/2  E1/2 SW SW 14 16S 22W 5 ACRES </x:t>
+    <x:t xml:space="preserve">SMITH ETAL C/O CHRISTINE STEWART, MAE TOMMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N1/2  S1/2  E1/2  SW SW 14 16S 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-16282-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>THRAILKILL, ETHEL TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NW SW BOOK 255 PAGE 277 1.03 ACRES, MORE OR LESS, IN THE NORTHWEST QUARTER OF THE SOUTHWEST QUARTER (NW/4 SW/4) OF SECTION THREE (3), TOWNSHIP 16 SOUTH, RANGE 21 WEST. 03 16S 21W 1.03 ACRES </x:t>
+    <x:t xml:space="preserve">THRAILKILL TRUST, ETHEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NW SW   BOOK 255 PAGE 277    1.03 ACRES, MORE OR LESS, IN THE NORTHWEST QUARTER OF THE SOUTHWEST QUARTER (NW/4 SW/4) OF SECTION THREE (3), TOWNSHIP 16 SOUTH, RANGE 21 WEST. 03 16S 21W 1.03 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROSIE LEE BEARDEN</x:t>
   </x:si>
   <x:si>
     <x:t>00-11088-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, RICKY L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOOK 2021 PAGE 4278 420 E SMITH LOT 1-3 BLOCK B J L DAVIS JR ADDITION CITY MAGNOLIA 12 17S 21W </x:t>
+    <x:t>BOOK 2021 PAGE 4278  420 E SMITH   12 17S 21W 0 ACRES LOT 1-3 BLOCK B J L DAVIS JR ADDITION CITY MAGNOLIA SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>01-02428-00000</x:t>
   </x:si>
   <x:si>
     <x:t>WILSON, ANNIE F C/O DANA WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE SW WALDO ADDITION 08 16S 21W 0.57 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>03-00032-00000</x:t>
   </x:si>
   <x:si>
     <x:t>YOUNG, DARLENE % DARLENE &amp; CASSIE LEE BLAKE YOUNG</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2017 PAGE 1575 301 S LOCUST LOT 1-2 BLOCK 1 FAIRVIEW ADDITION 17 16S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>03-00853-00000</x:t>
   </x:si>
   <x:si>
     <x:t>UNION</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ALLEN, MICHAEL SHANE </x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ANDERSON, TYKEASHA </x:t>
   </x:si>
   <x:si>
     <x:t>PART BEING THE SAME AS PT OF LOT 4 BLK 4  (50X95') #007461 #12R008921 #13R009417 #18R004972RD  23 LOT 4 BLOCK 3 MCHENRY ADDITION 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02700-00026-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>W 100' OF N1/2 E-89-184-2 #04-6381 #11R002383RD #12R008921 #15R004131RD 24 LOT 4 BLOCK 3 MCHENRY ADDITION 0.27 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>FRL SE 1/4 #986049 #016405 #12R008921 #17 R006830RD  26 LOT 4 BLOCK 3 MCHENRY ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02700-00029-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRL S1/2 #941542 #016405 #11R002384RD #12R008921 #21R003231RD 27 LOT 4 BLOCK 3 MCHENRY ADDITION 0.1 ACRE</x:t>
+    <x:t>FRL S1/2 #941542 #016405 #11R002384RD #12R008921 #21R003231RD    27    0.1 ACRES LOT 4 BLOCK 3 MCHENRY ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLADYS GILBERT</x:t>
   </x:si>
   <x:si>
     <x:t>02700-00030-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BACKUS, ROY L IV </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">FRL SW SE 8.22ac #986815 #17R006707RD 4 18S 15W 8.22 ACRES </x:t>
+    <x:t xml:space="preserve">BAKER ET UX, WILLIAM P </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW SE 8.22ac #986815 #17R006707RD 4 18S 15W 8.22 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIVIAN BAKER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17268-0020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARKER, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>INST#007983 INST#04-12611 144 LOT 12 BLOCK 56 HUTTIG REV ADDITION 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05320-00032-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BARKER, LAWRENCE ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>1A IN SQ IN NE COR SE NE INSTR #938770 010313 26 19S 11W 1 ACRE</x:t>
+    <x:t xml:space="preserve">BARKER ET UX, LAWRENCE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1A IN SQ IN NE COR SE NE INSTR #938770 010313 26 19S 11W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBARA ANN BARKER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10320-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BEASON, JOHNNIE J ET VIR</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BOHANNAN, ROBERT C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Part of S1/2 NE SE 10ac #16R000599 26 18S 16W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-19982-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYTE, WILLIAM RAY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL NW SW 2.29ac #910979 #14R006815 #16R008111 #18R006471RD #18R009381 01615 7 B 29 16S 15W 2.29 ACRES </x:t>
+    <x:t>FRL NW SW 2.29ac #910979 #14R006815 #16R008111 #18R006471RD #18R009381 01615 7 B 29 16S 15W 2.29 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16164-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BOYTE, WILLIAM RAY ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">1ac In SQ In SE COR NE SE &amp; E- 210' Of SE SE 6.66 (7.66ac) In All  #19R003242  #20R005211  01618 6 30 16S 15W 7.66 ACRES </x:t>
+    <x:t xml:space="preserve">BOYTE ET AL, WILLIAM RAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1ac In SQ In SE COR NE SE &amp; E- 210' Of SE SE 6.66 (7.66ac) In All  #19R003242  #20R005211  01618 6 30 16S 15W 7.66 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, CAROLYNN DOUGLAS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16192-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BRIDGES, EARL ET UX % JUANITA ZILLENDER</x:t>
-[...2 lines deleted...]
-    <x:t>#13R007068RD  1A LOT 1 BLOCK 1 WALLACE ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">BRIDGES ET UX%JUANITA ZILLENDER, EARL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#13R007068RD  1A    0.16 ACRES LOT 1 BLOCK 1 WALLACE ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIRTRUDE BRIDGES, PATRICIA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>04320-00001-0000</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, HORUS &amp; NICHOLAS BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 08 #978949  #013290RD #014316 #019535  #14R001482 66 LOT 07 BLOCK 7 EAST SIDE ADDITION 0.29 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00960-00036-0000</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, ODESSA % TOMMY JEAN BROWN</x:t>
   </x:si>
   <x:si>
     <x:t>W 110 FT INSTR #893936 34 LOT 02 BLOCK 4 FAIRVIEW ADDITION 0.13 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00034-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BROWN, PATRICE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Bk1413 Pg287  #07-7313 #17R003126  24 LOT 2 BLOCK 4 BRDO ADDITION CITY CALION </x:t>
+    <x:t xml:space="preserve"> Bk1413 Pg287  #07-7313 #17R003126  24    0 ACRES LOT 2 BLOCK 4 BRDO ADDITION CITY CALION SD 39CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, LVNV FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>05520-00028-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Bk1446 Pg37  #06-6076 #08-1491 #17R003125   29 LOT 7 BLOCK 4 BRDO ADDITION CITY CALION </x:t>
+    <x:t xml:space="preserve"> Bk1446 Pg37  #06-6076 #08-1491 #17R003125   29    0 ACRES LOT 7 BLOCK 4 BRDO ADDITION CITY CALION SD 39CL</x:t>
   </x:si>
   <x:si>
     <x:t>05520-00033-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURNS, REGINALD </x:t>
   </x:si>
   <x:si>
-    <x:t>EAST 1/2 INSTR. # 008910 INSTR #11R-003613 57 LOT 06 BLOCK 7 FAIRVIEW ADDITION 0.08 ACRE</x:t>
+    <x:t>EAST 1/2 INSTR. # 008910 INSTR #11R-003613 57    0.08 ACRES LOT 06 BLOCK 7 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMEKIA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00055-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>BUSSEY, CHARLES P JR ETUX % MARGARET BUSSEY</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL W1/2 SW 12.4 ac Bk1617 Pg331 #18R001373RD Less 4.13ac Less 3.42ac Less 3.33ac #21R001996RD 25-18-16 ADDITION 25 18S 16W 1.52 ACRES </x:t>
+    <x:t xml:space="preserve">BUSSEY JR ETUX%MARGARET BUSSEY, CHARLES P </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL W1/2 SW 12.4 ac Bk1617 Pg331 #18R001373RD Less 4.13ac Less 3.42ac Less 3.33ac #21R001996RD 25 18S 16W 1.52 ACRES LOT  BLOCK  25-18-16 ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DARRYL BUSSEY</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19964-0020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARROLL, ERNEST &amp; GUTHIE MAE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Bk1357 Pg539 #08R156641RD #16R004869RD   6 LOT 6 ADAMS ADD-JUNCTION CITY ADDITION </x:t>
+    <x:t>Bk1357 Pg539 #08R156641RD #16R004869RD   6    0 ACRES LOT 6 BLOCK  ADAMS ADD-JUNCTION CITY ADDITION CITY  SD 75JC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GURTHIE MAE CARROLL</x:t>
   </x:si>
   <x:si>
     <x:t>04840-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t>CARROLL, GURTHA MAE % ERNEST CARROLL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 ADAMS ADDITION CITY JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04840-00007-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CARTER, CHARLIE W ET UX </x:t>
-[...11 lines deleted...]
-    <x:t>LOT 13 N 100 FT INSTR. # 996428 28A LOT 13 BLOCK 2 SOUTH FAIRVIEW ADDITION 0.14 ACRE</x:t>
+    <x:t xml:space="preserve">CARTER ET AL, MABLE LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 13 N 100 FT INSTR. # 996428 28A    0.14 ACRES LOT 13 BLOCK 2 SOUTH FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARLAND J GORDON</x:t>
   </x:si>
   <x:si>
     <x:t>03840-00030-0000</x:t>
   </x:si>
   <x:si>
     <x:t>CENTRAL OIL &amp; SUPPLY CORP</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SW SW 1.31 AC #927435  #07-6189RD 5961 FRACTIONAL ELDORADO SEC 28 ADDITION 28 17S 15W 1.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>04782-00233-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHEATHAM, EMONESHIA </x:t>
   </x:si>
   <x:si>
     <x:t>BK1667PG855  INST#06-1402 INST#06-10618 53 LOT 14 BLOCK 5 EAST EL DORADO ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00050-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLARK, RONALD ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>Com NW COR SE SE R N-147' For Beg TH N-123' W-130' S-343' To CRI &amp;P TH NE Alg R/W 242' To Beg .05ac FRACTIONAL ELDORADO SEC 28 ADDITION 28 17S 15W 0.08 ACRE</x:t>
+    <x:t xml:space="preserve">CLARK ET AL, RONALD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Com NW COR SE SE R N-147' For Beg TH N-123' W-130' S-343' To CRI &amp;P TH NE Alg R/W 242' To Beg .05ac 28 17S 15W 0.08 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC 28 ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWEN HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>04782-00076-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLYDE, FRANKIE JEAN ROBINSON ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL SW SE 2 AC BK 1592 PG 323 19106D3 5 17S 16W 2 ACRES </x:t>
+    <x:t xml:space="preserve">CLYDE ET AL, FRANKIE JEAN ROBINSON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW SE 2 AC BK 1592 PG 323 19106D3 5 17S 16W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVELYN ROBINSON, ROBERT EARL ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19107-0250</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COLE, CAMILLA E ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>#995341 6J  #03-5764 #10R003339 #17R004107RD LOT 7 BLOCK 5 HUTTIG ADDITION 0.2 ACRE</x:t>
+    <x:t xml:space="preserve">COLE ET AL, CAMILLA E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#995341 6J  #03-5764 #10R003339 #17R004107RD    0.2 ACRES LOT 7 BLOCK 5 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMMITT A COLE JR</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00030-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, EMMITT </x:t>
   </x:si>
   <x:si>
     <x:t>Bk-1673 Pg-512 #11R006182 #13R002731 #14R008489RD 136 LOT 4 BLOCK 56 HUTTIG REV ADDITION 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05320-00024-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COLE, EMMITT A, JR ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>#008574 #05-5354RD #05-9296 #07-11418 #10R003340   59 LOT 5 BLOCK 29 HUTTIG ADDITION 0.31 ACRE</x:t>
+    <x:t xml:space="preserve">COLE JR ET AL, EMMITT A </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> #008574 #05-5354RD #05-9296 #07-11418 #10R003340   59    0.31 ACRES LOT 5 BLOCK 29 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAMILLA EASTER COLE, VELOCITY INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00169-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, M WAYNE ET UX % SUSAN COLE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL FRL E1/2 NW NE 295.16X295.16 FT BK 1656 PG 764 35 18S 17W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-22288-0200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COLLINS, JAMES ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>FRL SW NW .46AC BK 1534 PG 346 &amp; 982954 16406A5 4 17S 15W 0.46 ACRE</x:t>
+    <x:t xml:space="preserve">COLLINS ET AL, JAMES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW NW .46AC BK 1534 PG 346 &amp; 982954 16406A5 4 17S 15W 0.46 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIANE COLLINS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16403-0302</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMPERE TR, E L </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 4 BLOCK 4 #17R004121RD   009853 3 19S 11W 0.05 ACRE</x:t>
+    <x:t>LOT 4 BLOCK 4 #17R004121RD   009853 3 19S 11W 0.05 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALICIA L COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-09859-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMPERE, E L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SE NE SW 10ac #0652  021117-B  #17R004203RD 24 16S 17W 10 ACRES </x:t>
+    <x:t>SE NE SW 10ac #0652  021117-B  #17R004203RD 24 16S 17W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THOS. COMPERE, MARGARET COMPERE, SUZY COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-21113-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COMPERE, E L, TR </x:t>
-[...2 lines deleted...]
-    <x:t>FR SW SW .50ac #17R004202RD   20769 36 19S 16W 0.5 ACRE</x:t>
+    <x:t>FR SW SW .50ac #17R004202RD   20769 36 19S 16W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 75JC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARGARET S COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-20769-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COMPERE, E L, TRS </x:t>
-[...2 lines deleted...]
-    <x:t>FRL NW SW 1ac #17R004120RD  13786 15 16S 14W 1 ACRE</x:t>
+    <x:t xml:space="preserve">COMPERE TRS, E L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL NW SW 1ac #17R004120RD  13786 15 16S 14W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39CL</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13786-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CONNER, JOHN H ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>PT NE NW NE 1/2AC INSTR #903036 #06-344 RES LIFE EST 010249 A 24 19S 11W 0.5 ACRE</x:t>
+    <x:t xml:space="preserve">CONNER ET AL, JOHN H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE NW NE 1/2AC INSTR #903036 #06-344 RES LIFE EST 010249 A 24 19S 11W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL C CONNER, PAUL J CONNER, MARK CONNER, ELAINE BRIGHT, EMILY SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10234-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAIG, VANCHELLO </x:t>
   </x:si>
   <x:si>
     <x:t>Bk1671 Pg417 #964791 #0010445  #05-7468RD #08R150526 #15R007219 #15R008691  2 BLOCK 2 NEWSOM ADDITION 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02880-00002-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 SCHULER ADDITION 0.21 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03660-00009-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#06-1650  #06-11253CT #07-2255 #09R007734 #13R005340RD #16R001501RD 73 LOT 3-4 BLOCK 9 SOUTH SIDE ADDITION 0.28 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00068-0000</x:t>
   </x:si>
   <x:si>
     <x:t>RD#002268 76 #03-4268RD #07-10279RD LOT 09 BLOCK 14 ARLINGTON ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00120-00025-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">#03-11548  #05-11411 #09R001158 #13R007662RD #17R004167RD  21 LOT 1-2 BLOCK B GREENWOOD 4TH ADDITION 0.23 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01560-00031-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAWFORD, DEDRA ANN TAUNTON </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 BLOCK 9 #900045 #04-11260RD #08R152430RD #15R007753RD  009939 5 19S 11W 0.63 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-09921-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CREER, BOBBY JOE, JR &amp; CONSTANCE FRANCES THOMAS JTROS</x:t>
-[...2 lines deleted...]
-    <x:t>ALL LOT 7 &amp; PT LOTS 6 &amp; 8 #005871 #15R007358 7 GREGORY-MOSBY ADDITION 0.39 ACRE</x:t>
+    <x:t xml:space="preserve">CREER JR &amp; CONSTANCE FRANCES THOMAS JTROS, BOBBY JOE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL LOT 7 &amp; PT LOTS 6 &amp; 8 #005871 #15R007358  7    0.39 ACRES LOT  BLOCK  GREGORY-MOSBY ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEPT OF WORKFORCE SERVICES</x:t>
   </x:si>
   <x:si>
     <x:t>01480-00007-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DADE, MARCUS ET AL </x:t>
-[...11 lines deleted...]
-    <x:t>#973280 #04-1858 #19R002915  7 LOT 8 BLOCK 1 COL ADDITION VIC ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">DANIELS JR, IVY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> #973280 #04-1858 #19R002915  7    0.16 ACRES LOT 8 BLOCK 1 COL ADDITION VIC ADDITION CITY  SD 83ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMANDA DANIELS</x:t>
   </x:si>
   <x:si>
     <x:t>05140-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, CLIFFORD </x:t>
   </x:si>
   <x:si>
     <x:t>INSTR #005313 INSTR #11R-001823 72 LOT 7 BLOCK 8 ROBINSON ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03560-00070-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11, W 1/2 LOTS #929147 LOT 12  &amp;  LOT  13 #14R005267  14 BLOCK 1 2ND ASKEW ADDITION 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00100-00010-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#16R004065 #17R007089 LOT 10 BLOCK F COLLEGE HILL ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00400-00081-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS, JEFF L ET UX </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL SW NE &amp; FRL NW SE 2.24 AC INSTR #0010347 31 17S 13W 2.24 ACRES </x:t>
+    <x:t xml:space="preserve">DAVIS ET UX, JEFF L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW NE &amp; FRL NW SE 2.24 AC INSTR #0010347 31 17S 13W 2.24 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12682-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, JOHNNY </x:t>
   </x:si>
   <x:si>
-    <x:t>Bk468 Pg188 &amp; 189 LOT   4 #17R000537 #17R005751  44 LOT 3 BLOCK 3 MORNING STAR 2ND ADDITION 0.34 ACRE</x:t>
+    <x:t>Bk468 Pg188 &amp; 189 LOT   4 #17R000537 #17R005751  44    0.34 ACRES LOT 3 BLOCK 3 MORNING STAR 2ND ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL BANK, JAMES A BARRETT, DENISE A BARRETT</x:t>
   </x:si>
   <x:si>
     <x:t>02540-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, JOHNNY E </x:t>
   </x:si>
   <x:si>
-    <x:t>T. N. WILSON S-D As Convd Bk1521 Pg288 #06-8438 Heirship #06-8439 #15R003031 #15R003740 #17R0071 94RD  27 LOT 11 BLOCK 2 T. N. WILSON ADDITION 0.16 ACRE</x:t>
+    <x:t>T. N. WILSON S-D As Convd Bk1521 Pg288 #06-8438 Heirship #06-8439 #15R003031 #15R003740 #17R0071 94RD  27    0.16 ACRES LOT 11 BLOCK 2 T. N. WILSON ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL BANK, JAMES M BARRETT, DENISE A BARRETT</x:t>
   </x:si>
   <x:si>
     <x:t>04600-00025-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">#957083 #06-10716 #14R002078RD #15R006210 #18R008705 #18R008706 #18R008707  25 LOT 6 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION </x:t>
+    <x:t>#957083 #06-10716 #14R002078RD #15R006210 #18R008705 #18R008706 #18R008707  25    0 ACRES LOT 6 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION CITY  SD 75JC</x:t>
   </x:si>
   <x:si>
     <x:t>04820-00026-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">#958986 #06-10716 #14R002077RD #15R006210 #18R008705 #18R008706 #18R008707 LOT 7 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION </x:t>
+    <x:t>#958986 #06-10716 #14R002077RD #15R006210 #18R008705 #18R008706 #18R008707    0 ACRES LOT 7 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION CITY  SD 75JC</x:t>
   </x:si>
   <x:si>
     <x:t>04820-00026-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>Bk1688 Pg163(RLE) #946106 #05-13861 #15R003031 #15R005826  42 LOT 03 BLOCK 5 KINARD ADDITION 0.15 ACRE</x:t>
+    <x:t>Bk1688 Pg163(RLE) #946106 #05-13861 #15R003031 #15R005826  42    0.15 ACRES LOT 03 BLOCK 5 KINARD ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>02060-00039-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS, LEROY ET UX </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 16 S1/2 LOT  17  INST#05-1813 INSTR #05-2418 CR 150 LOT 16 BLOCK 16 SOUTH EL DORADO ADDITION 0.24 ACRE</x:t>
+    <x:t xml:space="preserve">DAVIS ET UX, LEROY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 16 S1/2 LOT  17  INST#05-1813 INSTR #05-2418 CR 150    0.24 ACRES LOT 16 BLOCK 16 SOUTH EL DORADO ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEASTER DAVIS, SHARLOTTE SMITH, CLEWAUN DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>03820-00113-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, RAKISHIA </x:t>
   </x:si>
   <x:si>
     <x:t>FRL S1/2 NE NE .5ac Bk829 Pg307 #06-7041 #14R006659  020110 E1 32 18S 16W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-20104-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAWSON, CECIL ET UX </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">Beg SWC NE SW R E-626' N-420' W- 626' S-420' 6ac Less 1ac #17R003893RD   019568 C 36 17S 16W 4 ACRES </x:t>
+    <x:t xml:space="preserve">DAWSON ET UX, CECIL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beg SWC NE SW R E-626' N-420' W- 626' S-420' 6ac Less 1ac #17R003893RD   019568 C 36 17S 16W 4 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VINCENT DAWSON, JESSIE L DAWSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19568-0200</x:t>
   </x:si>
   <x:si>
     <x:t>DYKES, DEBRA % DEBRA PLUMMER</x:t>
   </x:si>
   <x:si>
     <x:t>#931298 LOT  03 #978700RD #13R006898 7D LOT 02 BLOCK D MATTOCKS PARK ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02280-00022-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ELLISON, STEVEN </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT 96,97,98 &amp; 99 122x123x95x177 #17R002350 BLOCK 32 ORIGINAL ELDORADO ADDITION 0.35 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00020-00178-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>EVANS, STANLEY C  ET UX % LINDA L EVANS</x:t>
-[...2 lines deleted...]
-    <x:t>INSTR. # 956122 29 G LOT 20 BLOCK B DEFEE ADDITION 0.42 ACRE</x:t>
+    <x:t xml:space="preserve">EVANS ET UX%LINDA L EVANS, STANLEY C </x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSTR. # 956122 29 G    0.42 ACRES LOT 20 BLOCK B DEFEE ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STANLEY C EVANS JR</x:t>
   </x:si>
   <x:si>
     <x:t>00760-00028-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FAIRGREEN FIELDS TRUST</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 S1/2 SW Bk1420 Pg159 #008102 #08R155006 #17R005371  20 BLOCK 3 MCHENRY ADDITION 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02700-00024-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL E1/2 0.14ac #980586 #05-510 #21R008757 9353 17 19S 10W 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-09348-0015</x:t>
   </x:si>
   <x:si>
     <x:t>#988289 #07-10176 #11R008916RD #15R006153 220 LOT 1 BLOCK 25 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00207-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE NE 75x150 #12R003740 #16R003781 #20R0029 87 #21R008758 FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>04793-00742-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>HUTTIG N-64' #941408 #012190 #17R006843 LOT 3 BLOCK 8 HUTTIG ADDITION 0.23 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUTTIG N-64' #941408 #012190 #17R006843    0.23 ACRES LOT 3 BLOCK 8 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NASTASSJA HORNE, MICHAEL HORNE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00054-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#09R008505 #12R007061RD #14R00 8177RD #18R004897RD  62 LOT 4 BLOCK 7 J. F. PRIMM ADD. SMACKOVER ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05880-00061-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">#03-314  #15R006860RD     56 LOT 7 BLOCK 12 RE-SUB OF ORIG SMACKOVER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>06040-00057-0000</x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 LOT 2 NW 40X140' BK1468PG25 #0120267RD #05-5358RD #09R003512RD #13R006383(LWD) 18509 J #21R005002 FRL SMACKOVER ADDITION 2 16S 16W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>06071-00188-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NE NE .46 AC #944746 #11R009339RD 13807A2 16 16S 14W 0.46 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13807-0300</x:t>
   </x:si>
   <x:si>
     <x:t>FRL S1/2 LOT 3 SW1/4  1ac Bk1485 Pg144 #14R008295 #15R002969  22640-F2 18 19S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-22632-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAIRGREEN FIELDS TRUST % SHERRILE N TURNER</x:t>
-[...2 lines deleted...]
-    <x:t>PT LOTS 3 &amp; 4 #20R005964   26A BLOCK 9 BURNS ADDITION CITY CALION 0.21 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS TRUST%SHERRILE N TURNER, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOTS 3 &amp; 4 #20R005964   26A    0.21 ACRES LOT  BLOCK 9 BURNS ADDITION CITY CALION SD 39CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHERRILE N TURNER</x:t>
   </x:si>
   <x:si>
     <x:t>05540-00024-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAIRGREEN FIELDS TRUST % STEPHANY MARTINEZ</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 6 BLOCK 1 MCHENRY REVISED ADDITION 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS TRUST%STEPHANY MARTINEZ, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.11 ACRES LOT 6 BLOCK 1 MCHENRY REVISED ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STEPHANY MARTINEZ</x:t>
   </x:si>
   <x:si>
     <x:t>02720-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FAITH FELLOWSHIP BAPTIST CHURCH, TRUSTEES OF </x:t>
-[...2 lines deleted...]
-    <x:t>#986170  #02-6525  #07-6635RD #10R004691RD #16R005418RD #21R008777RD   33 LOT 14 BLOCK 4 EAST EL DORADO ADDITION 0.19 ACRE</x:t>
+    <x:t xml:space="preserve">FELLOWSHIP BAPTIST CHURCH, TRUSTEES OF FAITH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#986170  #02-6525  #07-6635RD #10R004691RD #16R005418RD #21R008777RD   33    0.19 ACRES LOT 14 BLOCK 4 EAST EL DORADO ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00032-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FIELDS, TOMEAKA ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>PT 50x140'   #06-13501   39 LOT 04 BLOCK 4 COUCH ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">FIELDS ET AL, TOMEAKA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT 50x140'   #06-13501   39    0.16 ACRES LOT 04 BLOCK 4 COUCH ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENEATER TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>00640-00036-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRAZIER, ELEECE % STEVEN MURPHY</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NE SE .413ac #931758 #05-4040 #06-3417 #13R005716 #16R009459  17100 #20R001221 #20R001443RD   8 FRACTIONAL ELDORADO SEC-34 ADDITION 34 17S 15W 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04794-00324-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FULLER, SANDRA </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL PT SW NE 50'X140' #990961 #17R001709RD 011337 6 31 18S 12W 0.16 ACRE</x:t>
+    <x:t>FRL PT SW NE 50'X140' #990961 #17R001709RD 011337 6 31 18S 12W 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, JESSIE DIXON, ALMA REE DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11337-0200</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GATSON GSR, HOBY </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 2 NW 80x130.37' #998626 #04-12547RD #09R003024 RD #14R000253RD #18R004869RD FRL SMACKOVER ADDITION 2 16S 16W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>06071-00110-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAYLOR, MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t>#921760 #0010646 #04-539 #08R1 54327 #19R008708  #21R004445   22 LOT 8 BLOCK 2 PAYNE ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03360-00023-0000</x:t>
   </x:si>
   <x:si>
     <x:t>GBS LAND LLC</x:t>
   </x:si>
   <x:si>
     <x:t>#970299  #018756 #12R010194(CO S) #17R006976RD  32 LOT 3 BLOCK E PINE HILL ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03400-00031-0000</x:t>
@@ -1495,822 +1570,897 @@
   <x:si>
     <x:t>00000-17348-0000</x:t>
   </x:si>
   <x:si>
     <x:t>GLAMF LLC</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 Bk1389 Pg40 #005230 #03-1094 #16R008097 LOT 3 NEW ADDITION 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02860-00003-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLOSSON-ROBINSON, EVELYN </x:t>
   </x:si>
   <x:si>
     <x:t>W-70' #06-6954 #16R000785   6 LOT 01 BLOCK 2 2ND CHAMPAGNOLLE HEIGHTS ADDITION 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00340-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLOVER, ELMER &amp; BOBBIE J </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11 LESS S 20 FT N 48 FT LESS N 38 FT W 48 FT INSTR #05-874 MCCALLS ADDITION 0.08 ACRE</x:t>
+    <x:t>LOT 11 LESS S 20 FT N 48 FT LESS N 38 FT W 48 FT INSTR #05-874    0.08 ACRES LOT  BLOCK  MCCALLS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERCY BELL</x:t>
   </x:si>
   <x:si>
     <x:t>02640-00011-0000</x:t>
   </x:si>
   <x:si>
     <x:t>GLOVER, ELOISE % JAMES E BALL JR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE SE 4.17ac BK1627 PG65 Less 2.16ac Less 1 ac 13 18S 16W 1.01 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-19800-0710</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GOLDSBY, KEVIN </x:t>
   </x:si>
   <x:si>
-    <x:t>#019794 #15R006128  #19R004745 RD   1A1 LOT 3 BLOCK 1 SOL COLEMAN ADDITION CITY STRONG 0.17 ACRE</x:t>
+    <x:t xml:space="preserve"> #019794 #15R006128  #19R004745 RD   1A1    0.17 ACRES LOT 3 BLOCK 1 SOL COLEMAN ADDITION CITY STRONG SD 83ST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>05240-00003-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GOODWIN, MATTIE ET AL </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">BEG SWC NW SE R N 140 YDS E 70  YDS S 140 YDS W 70 YDS 2 A &amp; BEG SWC SW SE R N 70 YDS FOR BEG R E 417.42 FT N 208.71 FT W 417.42 FT S 208.71 FT TO BEG 35 16S 18W 4 ACRES </x:t>
+    <x:t xml:space="preserve">GRAY%KENNETH BLANTON, EUTIFY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG SWC NW SE R N 140 YDS E 70  YDS S 140 YDS W 70 YDS 2 A &amp; BEG SWC SW SE R N 70 YDS FOR BEG R E 417.42 FT N 208.71 FT W 417.42 FT S 208.71 FT TO BEG 35 16S 18W 4 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOUIS GRAY</x:t>
   </x:si>
   <x:si>
     <x:t>00000-23380-0400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, EDDIE F </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SE SW Approx 3.037ac #976084 #02-3105 #05-2339RD Less 1ac  17847 A 5 19S 15W 2.04 ACRES </x:t>
+    <x:t>FRL SE SW Approx 3.037ac #976084 #02-3105 #05-2339RD Less 1ac  17847 A 5 19S 15W 2.04 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARL TELANO</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17846-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HAMILTON, JOHN </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG SWC N 1/2 LOT 7 E 20 FT N 220 FT E 550 FT POB N 430 FT E  50 FT S 430 FT W 50 FT INSTR # 981508 &amp; 983817 FRL SMACKOVER ADDITION 2 16S 16W 0.49 ACRE</x:t>
+    <x:t>BEG SWC N 1/2 LOT 7 E 20 FT N 220 FT E 550 FT POB N 430 FT E  50 FT S 430 FT W 50 FT INSTR # 981508 &amp; 983817 2 16S 16W 0.49 ACRES LOT  BLOCK  FRL SMACKOVER ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK OF EL DORADO, ROBERT HAMPTON</x:t>
   </x:si>
   <x:si>
     <x:t>06071-00136-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HANSEN, TIMOTHY WADE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BK 1621 PG 585 INSTR #10R-005339 INSTR #10R-009314 690 LOT 3-4 BLOCK 174 FELSENTHAL ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05400-00731-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARPER, DEBRA G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SW SW 1.98ac Bk1119 Pg515 &amp; Bk1656 Pg693 #09R002547 #14R006215 #20R000991RD  15892A4 16 16S 15W 1.97 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-15892-0200</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HARRIS, ANTHONY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HARRIS, ILA VERNE % MARY BELLIZIO</x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 1/2A BK 1340 PG 282 023669 A 26 17S 18W 0.5 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-23681-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARTSFIELD, FRED </x:t>
   </x:si>
   <x:si>
-    <x:t>INSTR. # 976719 47 LOT 3-4 BLOCK 25 HUTTIG ADDITION 0.48 ACRE</x:t>
+    <x:t>INSTR. # 976719 47    0.48 ACRES LOT 3-4 BLOCK 25 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARRI MCLEMORE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00150-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>HATCHETT, CARLEE ET AL</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HEMPSTEAD, RUBY FAYE </x:t>
   </x:si>
   <x:si>
-    <x:t>#000005 #04-4505 #09R001966 #09R002683 #09R002744 #13R006652 #17R004199RD  7 LOT 1-2 BLOCK 8 BLK &amp; BDHR ADDITION CITY NORPHLET 0.57 ACRE</x:t>
+    <x:t>#000005 #04-4505 #09R001966 #09R002683 #09R002744 #13R006652 #17R004199RD  7    0.57 ACRES LOT 1-2 BLOCK 8 BLK &amp; BDHR ADDITION CITY NORPHLET SD 39NP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELMORE HEMPSTEAD</x:t>
   </x:si>
   <x:si>
     <x:t>05440-00005-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HENRY, DONNA % DONNA CARAWAY</x:t>
   </x:si>
   <x:si>
     <x:t>#948611 #04-12698 #09R003252 #17R004214RD #20R001182RD LOT 1 MCCALLS ADDITION 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02640-00001-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HODGE, CHRISTOPHER SHANE </x:t>
   </x:si>
   <x:si>
-    <x:t>BK1645 PG881 167 #03-1520 #2009R005078 #2010R005052 #12R001125 #20R005133 LOT 19 BLOCK 57 HUTTIG REV ADDITION 0.39 ACRE</x:t>
+    <x:t xml:space="preserve"> BK1645 PG881 167 #03-1520 #2009R005078 #2010R005052 #12R001125 #20R005133    0.39 ACRES LOT 19 BLOCK 57 HUTTIG REV ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCSA LLC D/B/A MEDICAL CENTER OF SOUTH ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>05320-00055-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Com 318' E Of NW COR NW NE RUN W-318' S-749' E-880' To Center Hwy TH NW ALG HY To Beg 10ac #05-486  010225 #20R005133 23 19S 11W 10 ACRES </x:t>
+    <x:t>Com 318' E Of NW COR NW NE RUN W-318' S-749' E-880' To Center Hwy TH NW ALG HY To Beg 10ac #05-486  010225 #20R005133 23 19S 11W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10203-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HOLLY, REGINALD ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>WEST-40' #12R005100RD #16R002854RD 9 LOT 03 BLOCK 2 EAST EL DORADO ADDITION 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">HOLLY ET AL, REGINALD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEST-40' #12R005100RD #16R002854RD 9    0.12 ACRES LOT 03 BLOCK 2 EAST EL DORADO ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNNY EDWARD HOLLY, REGINA COBB, STEPHANIE HARRIS</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUMPHREYS, KIMBERLY BENNETT </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL N 1/2 SW 156x300'  1.07ac #980281 #09R008431 #15R009412 #16R005151  016765 2 FRACTIONAL ELDORADO SEC-21 ADDITION 21 17S 15W 1.07 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>04772-00656-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 &amp; LOTS 11 &amp; PT 12 #06-7328 #06-7331 #11R009141 #15R005900 #16R005151  43 BLOCK 8 PERSHING HEIGHTS ADDITION 0.54 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05860-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE NW &amp; FRL NE SW 1.61ac Bk1309 Pg338 #07-5977 #08-659  #14R009164  #16R005152 016231  Less .19ac D 32 16S 15W 1.41 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-16229-0102</x:t>
   </x:si>
   <x:si>
     <x:t>INGRAM, HERBERT &amp; CAROLYN J HAY % SHARON PARKER</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 26 W-85' #945815 #0010655 #18R004961RD BLOCK 6 NORTH WEST AVENUE ADDITION 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03020-00064-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, CAROLYN W </x:t>
   </x:si>
   <x:si>
-    <x:t>BK 1677 PG 847 #05-12362 101 LOT 14 BLOCK 6 MCWILLIAMS ADDITION 0.18 ACRE</x:t>
+    <x:t>BK 1677 PG 847 #05-12362 101    0.18 ACRES LOT 14 BLOCK 6 MCWILLIAMS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNITED FINANCIAL MORTGAGE CORP.</x:t>
   </x:si>
   <x:si>
     <x:t>02820-00104-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JENKINS, JAMES DAVID ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>FRL SW SE .55ac Bk946 Pg573 #05-14640 #18R0033 08RD 018720 A 12 16S 16W 0.55 ACRE</x:t>
+    <x:t xml:space="preserve">JENKINS ET AL, JAMES DAVID </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW SE .55ac Bk946 Pg573 #05-14640 #18R0033 08RD 018720 A 12 16S 16W 0.55 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NITZA MENDEZ, JOHN EDWARD SMITH, LUCIA ANN SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18718-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JETER, EDDIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SE SE 25 A BK 1404 PG 560 BK 1556 PG 636 INSTR #02-10087 015287 5 19S 14W 25 ACRES </x:t>
+    <x:t>FRL SE SE 25 A BK 1404 PG 560 BK 1556 PG 636 INSTR #02-10087 015287 5 19S 14W 25 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUSTIN JETER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-15296-0400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, HERON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL PT SW 4.39 AC TRACT # 2 # 997522 #12R-002258RD 30 16S 15W 4.38 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-16186-0011</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOHNSON, HERON ET UX </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL PT SW 4.39 AC TRACT # 3 INSTR. # 997521 INSTR #06-6181 30 16S 15W 4.38 ACRES </x:t>
+    <x:t xml:space="preserve">JOHNSON ET UX, HERON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL PT SW 4.39 AC TRACT # 3 INSTR. # 997521 INSTR #06-6181 30 16S 15W 4.38 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZOHLIA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16186-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, PATRICIA </x:t>
   </x:si>
   <x:si>
-    <x:t>P-87-124  #892775  #17R000738 13 LOT 14 BLOCK 1 OAK GROVE ADDITION 0.16 ACRE</x:t>
+    <x:t>P-87-124  #892775  #17R000738 13    0.16 ACRES LOT 14 BLOCK 1 OAK GROVE ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHANDRA WATSON, ANWINN DANIELS</x:t>
   </x:si>
   <x:si>
     <x:t>03100-00013-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JONES, BOOKER T % PRISCILLA L HOLLIWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E JUNCTION CITY-PROCTORS SUR. 23 LOT 9 BLOCK B PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00022-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JONES, P L % PRISCILLA HOLLIWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8-12 BLOCK A E JUNCTION CITY-PROCTORS SUR. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00008-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-11 BLOCK C PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, P L &amp; AMANDA JONES % PRISCILLA L HOLLIWAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-13 BLOCK B PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00023-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>KEATING O &amp; G LLC &amp; ANN MCHENRY LYNN</x:t>
-[...2 lines deleted...]
-    <x:t>1/2 INTEREST #16R000065 LOT 8 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">O &amp; G LLC &amp; ANN MCHENRY LYNN, KEATING </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1/2 INTEREST #16R000065    0.12 ACRES LOT 8 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00880-00018-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEITH, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NW NE SE 2 1/2 AC P-98-152 #04-4589 REDEMPTION DEED 14319-A 9 17S 14W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-14315-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SW SE 1.3 A BK 910 PG 443 #03-877RD #10R004041RD #12r007185RD  18440-E 35 15S 16W 1.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18440-0340</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEMP, ANGIE &amp; SHAWN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE NW 4.28ac #963842 #18R004170RD  018827 A 1 19 16S 16W 4.28 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18826-0300</x:t>
   </x:si>
   <x:si>
-    <x:t>KIRBY, SAM B ET AL % DEBORAH KIRBY</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 2 E 79 FT BK 1477 PG 387 64A1 BLOCK 8 SOUTH SIDE ADDITION 0.09 ACRE</x:t>
+    <x:t xml:space="preserve">KIRBY ET AL%DEBORAH KIRBY, SAM B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 2 E 79 FT BK 1477 PG 387 64A1    0.09 ACRES LOT  BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WINNIE OPAL KIRBY</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00061-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>KIRBY, SAM B ET UX % DEBORAH KIRBY</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 2 ALL LESS E 79 FT 64A BLOCK 8 SOUTH SIDE ADDITION ADDITION 0.19 ACRE</x:t>
+    <x:t xml:space="preserve">KIRBY ET UX%DEBORAH KIRBY, SAM B </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 2 ALL LESS E 79 FT 64A    0.19 ACRES LOT  BLOCK 8 SOUTH SIDE ADDITION ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00060-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>C PT E1/2 OF W1/2 66 LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION 0.18 ACRE</x:t>
+    <x:t>C PT E1/2 OF W1/2 66    0.18 ACRES LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00063-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WEST 62 1/2 FT INSTR #895101 69 LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION 0.09 ACRE</x:t>
+    <x:t>WEST 62 1/2 FT INSTR #895101 69    0.09 ACRES LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00065-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LACY, MILDRED </x:t>
-[...11 lines deleted...]
-    <x:t>PR-2006-170-6 #13R003406RD 31 LOT 15 BLOCK B GREENWOOD 4TH ADDITION 0.11 ACRE</x:t>
+    <x:t xml:space="preserve">LANDERS &amp; DEMONTA LANDERS, DEXTER </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PR-2006-170-6 #13R003406RD 31    0.11 ACRES LOT 15 BLOCK B GREENWOOD 4TH ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA LEE LANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>01560-00044-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, ARTIE &amp; THERESA </x:t>
   </x:si>
   <x:si>
-    <x:t>BEG NE COR SW NW S 840' POB S-210' W-420' N-210' E-420' TO BEG 2 A  LESS 0.50 A &amp;0.50A INST#06-761RD 18699-1 11 16S 16W 1 ACRE</x:t>
+    <x:t>BEG NE COR SW NW S 840' POB S-210' W-420' N-210' E-420' TO BEG 2 A  LESS 0.50 A &amp;0.50A INST#06-761RD 18699-1 11 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLEVELAND LEE JR</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18700-0495</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, JAMES E </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL SW SE 132.8X280X169.1X181' #984362 #10R005750RD #14R004684RD #21R008785 FRACTIONAL ELDORADO SEC 28 ADDITION 28 17S 15W 0.68 ACRE</x:t>
+    <x:t>FRL SW SE 132.8X280X169.1X181' #984362 #10R005750RD #14R004684RD #21R008785 28 17S 15W 0.68 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC 28 ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>04782-00190-0010</x:t>
   </x:si>
   <x:si>
-    <x:t>LEVINGSTON, HAZEL % SHEILA BANKS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 10 &amp; N 20' E 1/2 LOT LOT 13 Bk-1617 Pg101 Bk-1634 Pg-215 #14R001495 #19R007386RD BLOCK 1 2ND ASKEW ADDITION 0.19 ACRE</x:t>
+    <x:t xml:space="preserve">LEVINGSTON%SHEILA BANKS, HAZEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 10 &amp; N 20' E 1/2 LOT LOT 13 Bk-1617 Pg101 Bk-1634 Pg-215 #14R001495 #19R007386RD    0.19 ACRES LOT  BLOCK 1 2ND ASKEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EZRA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>00100-00008-0100</x:t>
   </x:si>
   <x:si>
     <x:t>LICK CREEK INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL N 1/2 SW (3.87ac) #05R007825 Less 1.42ac 33 16S 12W 2.45 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-10486-0009</x:t>
   </x:si>
   <x:si>
     <x:t>LOCKHART, VIRGINIA &amp; NAAMAN LOCKHART</x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT LOTS 2 &amp; 3 125X110X125X107' #903704 #03-4455 #03-5051 2B #03-6680 #03-6683 #20R00186 9RD CONKLIN PLACE ADDITION 0.32 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00560-00004-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOFTON, JAMES H </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">#934455 #04-9420 #04-12015  #0 6-8874 #07-10953 #18R008139  1 12G LOT 13 BLOCK 45 HUTTIG ADDITION 0.19 ACRE </x:t>
+    <x:t xml:space="preserve"> #934455 #04-9420 #04-12015  #0 6-8874 #07-10953 #18R008139  1 12G    0.19 ACRES LOT 13 BLOCK 45 HUTTIG ADDITION CITY  SD 83HU</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00276-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">#04-9422 #06-8865 #07-10953 #1 8R008139 LOT 11 BLOCK 45 HUTTIG ADDITION </x:t>
+    <x:t xml:space="preserve"> #04-9422 #06-8865 #07-10953 #1 8R008139    0 ACRES LOT 11 BLOCK 45 HUTTIG ADDITION CITY  SD 83HU</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00276-0010</x:t>
   </x:si>
   <x:si>
-    <x:t>LOGGIN, WILL % JOHNNY &amp; JOHNNIE BENTON</x:t>
-[...2 lines deleted...]
-    <x:t>BK497 PG156 #21R007197RD #21R007389   4 LOT 4 BLOCK 2 MORNING STAR ADDITION 0.54 ACRE</x:t>
+    <x:t xml:space="preserve">LOGGIN%JOHNNY &amp; JOHNNIE BENTON, WILL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK497 PG156 #21R007197RD #21R007389   4    0.54 ACRES LOT 4 BLOCK 2 MORNING STAR ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHONDA LOVE, HERON JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>02520-00004-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>bk497 pg156 #21R007389  5 LOT 5 BLOCK 2 MORNING STAR ADDITION 0.54 ACRE</x:t>
+    <x:t xml:space="preserve"> bk497 pg156 #21R007389  5    0.54 ACRES LOT 5 BLOCK 2 MORNING STAR ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHONDA LOVE, HERON JOHNSON, HEIRS AT LAW OF WILL LOGGIN</x:t>
   </x:si>
   <x:si>
     <x:t>02520-00005-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bk497 Pg156 #21R006614RD #21R007389   6 LOT 6 BLOCK 2 MORNING STAR ADDITION 0.54 ACRE</x:t>
+    <x:t>Bk497 Pg156 #21R006614RD #21R007389   6    0.54 ACRES LOT 6 BLOCK 2 MORNING STAR ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>02520-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOVE, BILLY ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>INSTR #9810779 119 LOT 08 BLOCK 9 KINARD ADDITION 0.29 ACRE</x:t>
+    <x:t xml:space="preserve">LOVE ET UX, BILLY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> INSTR #9810779 119    0.29 ACRES LOT 08 BLOCK 9 KINARD ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PATRICIA LOVE</x:t>
   </x:si>
   <x:si>
     <x:t>02060-00115-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVETT, ROY </x:t>
   </x:si>
   <x:si>
-    <x:t>#20R001331RD 77 LOT 06 BLOCK 10 FAIRVIEW ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve"> #20R001331RD   77    0.16 ACRES LOT 06 BLOCK 10 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODESSA LOVETT</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00074-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOVETT, ROY ETUX</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N-15ac OF SE NE BK1123 PG494 #20R001186RD 12835 A 01-18-13 ADDITION 1 18S 13W 15 ACRES </x:t>
+    <x:t xml:space="preserve">LOVETT ETUX, ROY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N-15ac OF SE NE BK1123 PG494 #20R001186RD 12835 A 1 18S 13W 15 ACRES LOT  BLOCK  01-18-13 ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12824-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>LYTLE, HEATHER &amp; EDWARD GROVES</x:t>
-[...2 lines deleted...]
-    <x:t>Bk1642Pg467 #20R002860    74 LOT 18 BLOCK D MURMIL HEIGHTS ADDITION 0.33 ACRE</x:t>
+    <x:t xml:space="preserve">LYTLE &amp; EDWARD GROVES, HEATHER </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve"> Bk1642Pg467 #20R002860    74    0.33 ACRES LOT 18 BLOCK D MURMIL HEIGHTS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, JEFFERSON CAPITAL SYSTEMS LLC</x:t>
   </x:si>
   <x:si>
     <x:t>02580-00087-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MACHEN, CODY MARTIN </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL S1/2 NE .86ac BK 1215 PG 343  P-85-18 #944768 #07-11803  #11R008277 019344 B1 24 17S 16W 0.85 ACRE</x:t>
+    <x:t>FRL S1/2 NE .86ac BK 1215 PG 343  P-85-18 #944768 #07-11803  #11R008277 019344 B1 24 17S 16W 0.85 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST FINANCIAL MORTGAGE, TRENTON LOANS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19343-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MALONE, LAKIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COM SEC E-1/2 SW 89D 45M W-740.5' N31D 30M E-210' 87D 50M E-633' S 158' TO BEG. 3 AC INSTR. #011065 INSTR. #02-8843 INSTR #10R-006145 18 18S 15W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-17520-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>MANNY, BETTY DANIELS ET AL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W1/2 SW NE 20 A 016099 25 16S 15W 20 ACRES </x:t>
+    <x:t xml:space="preserve">MANNY ET AL, BETTY DANIELS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 SW NE 20 A 016099 25 16S 15W 20 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNNIE BERRY DANIELS, LW DANIELS, BETTY J MANNY, MELBA UNDERWOOD, COLLEEN HUGHES, CHERYL CHAPMAN, ALBERT RILEY JONES R, REBECCA VETTER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16089-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MARTIN, VAN D III </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL PT LOT 2 NW 2ac #917954 #13R009696 #17R004459 #21R002118RD   18537A 3 16S 16W 2 ACRES </x:t>
+    <x:t xml:space="preserve">MARTIN III, VAN D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL PT LOT 2 NW 2ac #917954 #13R009696 #17R004459 #21R002118RD   18537A 3 16S 16W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMACKOVER STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18473-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAXFIELD, DAMARIS M </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 17 PT PT LOT  18 Bk1595 Pg411 #04-10278  #15R00 3751RD #19R005791--19R005795 #19R006468RD  20 COUNTY HEIGHTS ADDITION 0.42 ACRE</x:t>
+    <x:t>LOT 17 PT PT LOT  18 Bk1595 Pg411 #04-10278  #15R00 3751RD #19R005791--19R005795 #19R006468RD  20    0.42 ACRES LOT  BLOCK  COUNTY HEIGHTS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLY FINANCIAL INC. CAPITAL ONE BANK, CREDIT ACCEPTANCE CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>00660-00024-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCADAMS, PAULA JANE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SE SE 2AC BK 1057 PG 313 P-2015-123-2 019354 B5 24 17S 16W 2 ACRES </x:t>
+    <x:t>FRL SE SE 2AC BK 1057 PG 313 P-2015-123-2 019354 B5 24 17S 16W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT WAYNE STALLINGS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19354-0260</x:t>
   </x:si>
   <x:si>
-    <x:t>MCDUFFIE, LATRISHA % LATRISHA GREEN</x:t>
-[...2 lines deleted...]
-    <x:t>FRL SW NW 1 AC 84.54X300X92.92X286.72FT INST#987942  INST#07-2516RD 12784D 34 17S 13W 0.59 ACRE</x:t>
+    <x:t xml:space="preserve">MCDUFFIE%LATRISHA GREEN, LATRISHA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW NW 1 AC 84.54X300X92.92X286.72FT INST#987942  INST#07-2516RD 12784D 34 17S 13W 0.59 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUFUS L KENDRIX, KENDALL DOLO, MADISON DOLO, GLORIA JEAN HARTLY, KATRINA KENDRIX, NAOMI KENDRIX</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12777-0121</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCLELLAND, DORA &amp; RICK </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SE NW 1.05 AC INSTR #95-8732 33 18S 16W 1.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-20165-0101</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCMURRIAN, DACOVIS </x:t>
   </x:si>
   <x:si>
-    <x:t>#005731 #14R000303  50 #17R006 832RD #19R008676RD  #21R000912 #21R004867 LOT 25 BLOCK C MURMIL HEIGHTS ADDITION 0.2 ACRE</x:t>
+    <x:t xml:space="preserve"> #005731 #14R000303  50 #17R006 832RD #19R008676RD  #21R000912 #21R004867    0.2 ACRES LOT 25 BLOCK C MURMIL HEIGHTS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEOPLES BANK, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>02580-00063-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>E-50' W-120' E-50' N 1/2 W-120' LOT  06 #962701   #09R009397 #21R003152    39 LOT 05 BLOCK 3 MAHONY ADDITION 0.13 ACRE</x:t>
+    <x:t>E-50' W-120' E-50' N 1/2 W-120' LOT  06 #962701   #09R009397 #21R003152    39    0.13 ACRES LOT 05 BLOCK 3 MAHONY ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>02140-00038-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCMURRIAN, DACOVIS &amp; ERIN </x:t>
   </x:si>
   <x:si>
-    <x:t>Bk1677 Pg708  #03-7478  #18R00 8361  55 LOT 8 BLOCK 6 ROSELAWN TERRACE ADDITION 0.16 ACRE</x:t>
+    <x:t>Bk1677 Pg708  #03-7478  #18R00 8361  55    0.16 ACRES LOT 8 BLOCK 6 ROSELAWN TERRACE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03600-00045-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 9 LESS N-3' #0010166 #18R008361  56 BLOCK 6 ROSELAWN TERRACE ADDITION 0.16 ACRE</x:t>
+    <x:t>LOT 9 LESS N-3' #0010166 #18R008361  56    0.16 ACRES LOT  BLOCK 6 ROSELAWN TERRACE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03600-00046-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRL SE 1/4 150x72' #982396 #18R008361  16750D FRACTIONAL ELDORADO SEC-21 ADDITION 21 17S 15W 0.24 ACRE</x:t>
+    <x:t>FRL SE 1/4 150x72' #982396 #18R008361  16750D 21 17S 15W 0.24 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-21 ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>04772-00527-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCMURRIAN, ERIN ANEIDRA CHARNI </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W1/2 E-9.1' LOT  10 &amp; LOT 11 #911382 #011247 #011319 #11R001995RD #21R007222 #21R008416 BLOCK 37 ARLINGTON ADDITION 0.1 ACRES </x:t>
+    <x:t>W1/2 E-9.1' LOT  10 &amp; LOT 11 #911382 #011247 #011319 #11R001995RD #21R007222 #21R008416    0.1 ACRES LOT  BLOCK 37 ARLINGTON ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00120-00297-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCWILLIAMS, JOE CARROLL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALL 53 BLOCK 55 FL. SURVEY BL. SP ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05020-00054-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURNS ADDITION-CALION 36 LOT 5 BLOCK 13 BURNS ADDITION CITY CALION </x:t>
   </x:si>
   <x:si>
     <x:t>05540-00034-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL LOT 6 NE 1/4 FORMERLY LOT 21 BLK 13 SMACKOVER TOWNSITE S-D 3 16S 16W 0.07 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18473-0020</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 12 BLOCK 32 ARLINGTON ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00120-00228-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>MELVIN, EARLINE ETAL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">COM NEC SW NE R W 550' S-1020' FOR BEG TH S-50' E-140' N-50' W-140' TO BEG BK1702 PG918  #05-9720RD  0113 37 I 31 18S 12W 0.16 ACRES </x:t>
+    <x:t xml:space="preserve">MELVIN ETAL, EARLINE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>COM NEC SW NE R W 550' S-1020' FOR BEG TH S-50' E-140' N-50' W-140' TO BEG BK1702 PG918  #05-9720RD  0113 37 I 31 18S 12W 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOSSIE MELVIN, CURTIS R MELVIN</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11337-0380</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MIGLIACCIO, PETER JOSEPH, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PB 58704 PB 03-88  #21R004241 #21R006829   9226 LOT 10 BLOCK 1 A. B. ADDITION WESSON ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05060-00001-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PB 58704 PB 03-88  #21R004240 #21R006829    9227 LOT 11 BLOCK 1 A. B. ADDITION WESSON ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>05060-00002-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MILES, SHEMEKA &amp; BRANDON TATUM</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">#08R153066RD #10R008005RD #14R 005149RD #18R005116   116 LOT 10 BLOCK 9 SOUTH FAIRVIEW ADDITION 0.16 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>03840-00121-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MITCHELL, CAROL ANN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 N1/2 All LOT   5 &amp; Strip 10x188.5' Lyong N Of LOT 5 In 29-17-15  BK1695 PG96 6 REYNOLDS ADDITION 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03520-00004-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MOLNAIRD, ADAM ETAL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BEG 75 FT E OF SWC NE SW N-100 FT E-435 FT S-100 FT W-435 FT TO BEG 1 AC #12R006297RD 017166 A 35 17S 15W 1 ACRE </x:t>
+    <x:t xml:space="preserve">MOLNAIRD ETAL, ADAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG 75 FT E OF SWC NE SW N-100 FT E-435 FT S-100 FT W-435 FT TO BEG 1 AC #12R006297RD 017166 A 35 17S 15W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACK MOLNAIRD, ALAN MOLNAIRD, CHARLES MOLNAIRD, APRIL MOLNAIRD</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17169-0130</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORENO, ANICETO </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 69 W 50 FT &amp; N 31 FT OF W 50 FT OF N1/2  LOT 70 INSTR. # 991432 #05-81 LOT 69 BLOCK 2 NORTH WEST AVENUE ADDITION 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03020-00018-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 70 S 19 FT OF W 50 FT N 1/2 INSTR. # 991432 #05-10589 27 BLOCK 2 NORTH WEST AVENUE ADDITION 0.02 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03020-00020-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MORENO, ANICETO ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>LESS N 5 #973014  INST#07-3737 4 LOT 4 BLOCK 1 MORNING STAR 2ND ADDITION 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">MORENO ET AL, ANICETO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LESS N 5 #973014  INST#07-3737 4    0.15 ACRES LOT 4 BLOCK 1 MORNING STAR 2ND ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDDIE MORENO, EDUARDO MORENO, HOLLY MORENO, FIRST FINANCIAL BANK</x:t>
   </x:si>
   <x:si>
     <x:t>02540-00004-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>NAIS ARKANSAS REALTY LLC</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">N1/2 NW NE (2.40ac) #16R005263 8 18S 15W 2.39 ACRES </x:t>
+    <x:t xml:space="preserve">ARKANSAS REALTY LLC, NAIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N1/2 NW NE (2.40ac) #16R005263 8 18S 15W 2.39 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POSSUM POTTIES, SOUTHERN TIMBER &amp; PROPERTIES INC.</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17346-0216</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL NE NW 6.368ac #923817 #13R009812 Less 2.34ac #16R005263 8 18S 15W 4.02 ACRES </x:t>
+    <x:t>FRL NE NW 6.368ac #923817 #13R009812 Less 2.34ac #16R005263 8 18S 15W 4.02 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN TIMBER &amp; PROPERTIES INC, POSSUM POTTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17349-0050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NELSON, TERRY </x:t>
   </x:si>
   <x:si>
     <x:t>BEG SWC NE SE R N 395 FT FOR BEG PT E 295.15 FT N 590.3 FT W 295.15 FT S 590.3 FT TO BEG 4 AC  INSTR. # 991413 LESS 3.00 AC. 2012-009051 022373 C 4 19S 17W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-22367-0700</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE SE 3.00 AC M/L INSTR #11R-011433 4 19S 17W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-22367-0710</x:t>
   </x:si>
   <x:si>
     <x:t>NEWTON, KRISTI % KRISTI SCOTT</x:t>
   </x:si>
   <x:si>
     <x:t>FRL E1/2 SE SE 1ac Bk938 Pg251 #05-9980RD #08R151288RD  #11R006481RD #15R004363RD #16R001443 013286  B 1 19S 13W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13286-0300</x:t>
   </x:si>
   <x:si>
     <x:t>NICHOLSON, RICKY N % SUSAN E NICHOLSON</x:t>
   </x:si>
   <x:si>
     <x:t>S OF RY VICTORIA E1/2 LOT 4 #994165 #18R008622RD  130 BLOCK 14 S OF RY VICTORIA ADDITION 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05090-00126-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORMAN, DENISE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SW SW 3.28ac Bk1705 Pg788 #959733 #012507 # 02-10131RLE #08R152257RD #10R0 07839 #14R005378 #18R004957RD 011432 32 18S 12W 3.27 ACRES </x:t>
+    <x:t>FRL SW SW 3.28ac Bk1705 Pg788 #959733 #012507 # 02-10131RLE #08R152257RD #10R0 07839 #14R005378 #18R004957RD 011432 32 18S 12W 3.27 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENNIS NORMAN</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11401-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NUNN, KEITH </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 14 E 50 FT INSTR. # 999083 INSTR #11R-009084 14 BLOCK 1 PAYNE ADDITION 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03360-00014-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 14  E 50 FT E 50 FT LOT  15 INSTR #0010689 INSTR #09R-009764 INSTR #09R-009765 15A BLOCK 1 PAYNE ADDITION 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03360-00016-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 0.27ac Bk1595 Pg308  #08-4091 #08R150216RD  #11R008315RD #15R005650RD FRACTIONAL ELDORADO SEC-34 ADDITION 34 17S 15W 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04794-00092-0600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">O'GUINN, TIM &amp; NETTIE </x:t>
   </x:si>
   <x:si>
-    <x:t>N1/2 INST#999702 INST#04-12111 RED 6C1 LOT 01 BLOCK C MATTOCKS PARK ADDITION 0.13 ACRE</x:t>
+    <x:t>N1/2 INST#999702 INST#04-12111 RED 6C1    0.13 ACRES LOT 01 BLOCK C MATTOCKS PARK ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETTIE O'GUINN</x:t>
   </x:si>
   <x:si>
     <x:t>02280-00015-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OLIVER, EARNEST L </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 1AC BK 635 PG 525 P-74-201 LESS .002 HECTARE M/L TO HWY INSTR. #0120034 014406 A #02-6067 REDEMPTION 14 17S 14W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-14400-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ONCE UPON A BRICK INC</x:t>
   </x:si>
   <x:si>
     <x:t>INST#917262  INST#06-8899 40 LOT 42 BLOCK 2 OAK GROVE ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03100-00039-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SW 2 A LESS 1A RD#0010454  INST#06-5738 018429 33 15S 16W 1 ACRE</x:t>
   </x:si>
@@ -2329,471 +2479,489 @@
   <x:si>
     <x:t>00000-23674-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OPHIN, COOKIE </x:t>
   </x:si>
   <x:si>
     <x:t>HUTTIG 86A LOT 1 BLOCK 36 HUTTIG ADDITION 0.33 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00213-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PAIGE, ANGELA A &amp; CHRISTINA N OWENS</x:t>
   </x:si>
   <x:si>
     <x:t>#940853 #18R003002  14 LOT 16 RILEY ADDITION 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03540-00012-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PATTERSON, W O </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SW1/4 36.07ac As Convd BK1059 PG292 Less .64 ac Less 1.03ac #19R003754  18089 19 19S 15W 34.39 ACRES </x:t>
+    <x:t>FRL SW1/4 36.07ac As Convd BK1059 PG292 Less .64 ac Less 1.03ac #19R003754  18089 19 19S 15W 34.39 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL PATTERSON, BILL PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18087-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SW SE 40A E 1/4 SE SW &amp; FRL SW1/4 6.95ac As Convd Bk-1064 Pg-283 Less 5.09ac  #09R001796RD #13R004318RD  #16R001779RD 018087 19 19S 15W 51.85 ACRES </x:t>
+    <x:t>SW SE 40A E 1/4 SE SW &amp; FRL SW1/4 6.95ac As Convd Bk-1064 Pg-283 Less 5.09ac  #09R001796RD #13R004318RD  #16R001779RD 018087 19 19S 15W 51.85 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JAMES WORTHINGTON, SUE WORTHINGTON, MICHAEL PATTERSON, BILL PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18091-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">NW NE 40ac #09R001797RD #13R004569RD #16R001780RD  018283 A 30 19S 15W 40 ACRES </x:t>
+    <x:t>NW NE 40ac #09R001797RD #13R004569RD #16R001780RD  018283 A 30 19S 15W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MICHAEL PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18277-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PATTERSON, W O ET UX </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">NW NW 36.45ac Less .45ac to Hwy Less 0.01ac &amp; 0.72ac to Hwy #09R001795RD #13R004110RD #16R001781RD   018274 30 19S 15W 36 ACRES </x:t>
+    <x:t xml:space="preserve">PATTERSON ET UX, W O </x:t>
+  </x:si>
+  <x:si>
+    <x:t>NW NW 36.45ac Less .45ac to Hwy Less 0.01ac &amp; 0.72ac to Hwy #09R001795RD #13R004110RD #16R001781RD   018274 30 19S 15W 36 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUTH PATTERSON, MICHAEL PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18280-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PENN, ASHLEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE NW 150X40 #916596 #11R010433 #13R006148 #13R008053  #21R004997  6060 A FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>04793-00887-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PHELPS, RICHARD H </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SE NW #910797 #10R003716 #14R006267 13 18S 12W 10 ACRES </x:t>
+    <x:t>FRL SE NW #910797 #10R003716 #14R006267 13 18S 12W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD H PHELPS JR</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11093-0110</x:t>
   </x:si>
   <x:si>
     <x:t>PLP PROMISE LAND PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>#009089  #08-3811 #08R152272 #15R000573(LWD)  116A LOT 1 BLOCK 46 HUTTIG ADDITION 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00283-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLUMMER, DEBORAH DYKES </x:t>
   </x:si>
   <x:si>
     <x:t>#926525 #02-5188 #09R005174 #13R004092RD  57 LOT 6 BLOCK 6 SOUTH FAIRVIEW ADDITION 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03840-00059-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">POWELL, FREDRICK L ET AL </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL N1/2 NE SW 2ac Bk1374 Pg421 #988878 #14R008822RD  016395 B1 4 17S 15W 2 ACRES </x:t>
+    <x:t xml:space="preserve">POWELL ET AL, FREDRICK L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL N1/2 NE SW 2ac Bk1374 Pg421 #988878 #14R008822RD  016395 B1 4 17S 15W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KENNEY W POWELL, WANDA F PETTIWAY, FRANKLIN WHITE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16405-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWELL, MELANIE % CHARLENE MINOR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL W1/2 SW NW 1/2AC BK 1289 PG 135 INSTR #964105 INSTR #987889(REDEMPTION DEED) 015967 C 20 16S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>00000-15967-0210</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRESSELY, ETHEL L </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL NW SW 1AC INSTR. # 946757 018850 R 21 16S 16W 1 ACRE</x:t>
+    <x:t>FRL NW SW 1AC INSTR. # 946757 018850 R 21 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY LEE MCADOO, KIMBERLY CONGRESS-JONES</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18850-0520</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRICE, DEBRA </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL NW NW (1ac) #995027 #13R000835RD #13R001950 #16R004037RD 22019H 15 18S 17W 1 ACRE</x:t>
+    <x:t>FRL NW NW (1ac) #995027 #13R000835RD #13R001950 #16R004037RD 22019H 15 18S 17W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DISCOVER BANK</x:t>
   </x:si>
   <x:si>
     <x:t>00000-22020-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRIDGEN, MICHAEL KEITH </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL NW NE SE 5.84ac #977824 #15R000593  #19R003745 #19R005622 10815B 31 17S 12W 5.83 ACRES </x:t>
+    <x:t>FRL NW NE SE 5.84ac #977824 #15R000593  #19R003745 #19R005622 10815B 31 17S 12W 5.83 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, CAPITAL ONE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10812-0112</x:t>
   </x:si>
   <x:si>
-    <x:t>PRIMM, MARK S &amp; MICHAEL STEVEN PRIMM JTROS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RAY, ROBERT L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1 A IN SQ IN NE COR LOT 3 NW 1/4 #010192RD  #05-11738RD #08R150007 #12R000813 3 16S 16W </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18473-0690</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REYNOLDS, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 E-76.2' #943639 #08-760RD #15R001892RD  5B YARBROUGH ADDITION 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04680-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERSON, KAREN % KAREN MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>#904489  #03-10626RD #14R00450 7RD #18R004727RD  24 LOT 12 BLOCK 2 CORNISH ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00620-00023-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROBINSON, JERAMIE D </x:t>
-[...11 lines deleted...]
-    <x:t>FRL SW SE  5-17-16 &amp; FRL NW NE SEC 8-17-16  1 AC BK 1545 PG 120 19106D1 5 17S 16W 1 ACRE</x:t>
+    <x:t xml:space="preserve">ROBINSON ET UX, JIM EDWARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SW SE  5-17-16 &amp; FRL NW NE SEC 8-17-16  1 AC BK 1545 PG 120 19106D1 5 17S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHRISTINE ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19107-0230</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROSS, DAVID C ET UX </x:t>
-[...2 lines deleted...]
-    <x:t>Less S-10' #970165 #02-10579 #06-10501 #09R004007 #15R005921RD  3 LOT 03 HOLLYWOOD ADDITION 0.15 ACRE</x:t>
+    <x:t xml:space="preserve">ROSS ET UX, DAVID C </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Less S-10' #970165 #02-10579 #06-10501 #09R004007 #15R005921RD  3    0.15 ACRES LOT 03 BLOCK  HOLLYWOOD ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMMA JEAN ROSS, SHEMEKA MILES</x:t>
   </x:si>
   <x:si>
     <x:t>01960-00003-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>S 10 FT INSTR. # 938587 LOT  04 INSTR #06-10501 4 LOT 03 HOLLYWOOD ADDITION 0.15 ACRE</x:t>
+    <x:t xml:space="preserve"> S 10 FT INSTR. # 938587 LOT  04 INSTR #06-10501 4    0.15 ACRES LOT 03 BLOCK  HOLLYWOOD ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEMEKA MILES</x:t>
   </x:si>
   <x:si>
     <x:t>01960-00004-0000</x:t>
   </x:si>
   <x:si>
     <x:t>RUSSELL, CHARLES THOMAS, JR ETAL % RUDY WALLER</x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 0.253 BK 1372 PG 92 010502 M 3 17S 12W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10502-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANCHEZ, JODY </x:t>
   </x:si>
   <x:si>
     <x:t>Bk1705 Pg801 #07-3885 #08-3077  #08-3079 #19R001702 #20R006596  251 LOT 4 BLOCK 30 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00235-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SANDERS, GLADYS </x:t>
-[...11 lines deleted...]
-    <x:t>FRL SE SE 1ac #893167 &amp; 894892 #06-4620RD #14R004527RD 1 19S 13W 1 ACRE</x:t>
+    <x:t xml:space="preserve">SCOTT ET UX, JOHN L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE SE 1ac #893167 &amp; 894892 #06-4620RD #14R004527RD 1 19S 13W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANICE SCOTT, KRISTI SCOTT, MARION STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13286-0620</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHELTON, RONALD </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SHELTON, RONALD A </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 7 N 12 FT LOT   8 INSTR #953345 INSTR #006869 7 INSTR. #03-6701 CT INSTR #07-1877 INSTR #07-1879 HEARINS REV ADDITION 0.18 ACRE</x:t>
+    <x:t>LOT 7 N 12 FT LOT   8 INSTR #953345 INSTR #006869 7 INSTR. #03-6701 CT INSTR #07-1877 INSTR #07-1879    0.18 ACRES LOT  BLOCK  HEARINS REV ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLINIECIA SHELTON, MCSA LLC D/B/A MEDICAL CENTER OF SOUTH ARKANSAS, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>01800-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMAO, MARCUS MONTEIRO </x:t>
   </x:si>
   <x:si>
     <x:t>#988289 #07-10176 #11R008918RD #15R006154  221 LOT 2 BLOCK 25 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00208-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMON, RUTH </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL E1/2 SE SE 0.754 AC M/L #03-4806 #05-9044 #10R006389 #17R001842RD 14 17S 14W 0.75 ACRE</x:t>
+    <x:t>FRL E1/2 SE SE 0.754 AC M/L #03-4806 #05-9044 #10R006389 #17R001842RD 14 17S 14W 0.75 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>00000-14406-0055</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMS, ELGIE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOTS 1-12 #946302 #05-14499 #06-2309 #16R007460  1 BLOCK 1 HALL-SIVELLES ADDITION 0.07 ACRE</x:t>
+    <x:t>LOTS 1-12 #946302 #05-14499 #06-2309 #16R007460  1    0.07 ACRES LOT  BLOCK 1 HALL-SIVELLES ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEAN LEA, PENNY SIMS</x:t>
   </x:si>
   <x:si>
     <x:t>01620-00001-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 18 EAST 50' EAST 50' LOT  19 EAST 5' LOT  21 LOT  22 #907637 #907638 #05-14499 HOME ADDITION 0.27 ACRE</x:t>
+    <x:t>LOT 18 EAST 50' EAST 50' LOT  19 EAST 5' LOT  21 LOT  22 #907637 #907638 #05-14499    0.27 ACRES LOT  BLOCK  HOME ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>01980-00018-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMART, TONYA RENEE </x:t>
   </x:si>
   <x:si>
     <x:t>ALL BLK Less 246x294 Lying E Of Rd #96 8587 #0120269 #04-7060 #05-775 4 #10R003602 #18R002185  #18R004 BLOCK 17 SOUTH SIDE ADDITION 0.05 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00138-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, BRIAN &amp; VADA </x:t>
   </x:si>
   <x:si>
-    <x:t>#995677 #09R004017RD #16R003759  #17R005286  21 LOT 21 BLOCK L MURMIL HEIGHTS ADDITION 0.23 ACRE</x:t>
+    <x:t xml:space="preserve"> #995677 #09R004017RD #16R003759  #17R005286  21    0.23 ACRES LOT 21 BLOCK L MURMIL HEIGHTS ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF EL DORADO</x:t>
   </x:si>
   <x:si>
     <x:t>02580-00267-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, BRIAN ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>FRL SE SE 50X150' #002263 #10R005085 #10R005532R D #14R005109RD #18R004709RD  1 6716 FRACTIONAL ELDORADO SEC-20 ADDITION 20 17S 15W 0.17 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH ET UX, BRIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE SE 50X150' #002263 #10R005085 #10R005532R D #14R005109RD #18R004709RD  1 6716 20 17S 15W 0.17 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-20 ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VADA SMITH, CITY OF EL DORADO</x:t>
   </x:si>
   <x:si>
     <x:t>04771-00431-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, BRIAN G &amp; VADA J </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 #946020 #016378 #21R004513RD  #21R005703   47 LOT 01 BLOCK 4 HILL &amp; SHEPPARD ADDITION 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01880-00045-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, BRIAN G ET UX </x:t>
-[...2 lines deleted...]
-    <x:t>#0010647 Bk1568 Pg397 #09R001793 #17R004371RD 85 LOT 04 BLOCK 11 FAIRVIEW ADDITION 0.16 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH ET UX, BRIAN G </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#0010647 Bk1568 Pg397 #09R001793 #17R004371RD 85    0.16 ACRES LOT 04 BLOCK 11 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VADA HALL SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00083-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, HERMAN ET AL </x:t>
-[...2 lines deleted...]
-    <x:t>FRL SE 1ac #12R003732 #16R005888RD 29 16S 12W 1 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH ET AL, HERMAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE 1ac #12R003732 #16R005888RD 29 16S 12W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAMELA J SMITH, KIMBERLY SMITH</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10468-0002</x:t>
   </x:si>
   <x:si>
     <x:t>SMITH, LEONA J % JANICE GAFFORD</x:t>
   </x:si>
   <x:si>
     <x:t>SIMPSON ADDITION 11 LOT 13 BLOCK 1 SIMPSON ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03760-00013-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, LORENE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SW SW 160X98 1/2 FT INSTR #08-151305 FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W </x:t>
+    <x:t>FRL SW SW 160X98 1/2 FT INSTR #08-151305 33 17S 15W 0 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-33 ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GERRY M SMITH, RONALD SMITH, GAYLE WAKILI</x:t>
   </x:si>
   <x:si>
     <x:t>04793-00060-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, NILE E ET UX % BRIAN G SMITH</x:t>
-[...2 lines deleted...]
-    <x:t>#19R003989RD   5 LOT 05 BLOCK 1 FAIRVIEW ADDITION 0.12 ACRE</x:t>
+    <x:t xml:space="preserve">SMITH ET UX%BRIAN G SMITH, NILE E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#19R003989RD   5    0.12 ACRES LOT 05 BLOCK 1 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARZELL W SMITH, RALPH SMITH, NILE E SMITH JR, BEVERLY SMITH GRAY</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00005-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SMITH, NILE E, SR ET UX % BRIAN G SMITH</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BEG SE COR RUN W-1048.8' FOR BEG TH N-150' TH W-70' S-150' E-70' TO BEG BK 1285 PG 343  #02-4661 #21R007770 FRACTIONAL ELDORADO SEC-20 ADDITION 20 17S 15W 0.24 ACRE </x:t>
+    <x:t xml:space="preserve">SMITH SR ET UX%BRIAN G SMITH, NILE E </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEG SE COR RUN W-1048.8' FOR BEG TH N-150' TH W-70' S-150' E-70' TO BEG BK 1285 PG 343  #02-4661 #21R007770 20 17S 15W 0.24 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-20 ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARZELL W SMITH, PAUL SHANNON MCGEE, SHELTON PHILIP MCGEE, GLADYS A MCGEE</x:t>
   </x:si>
   <x:si>
     <x:t>04771-00279-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, VERDA LEE </x:t>
   </x:si>
   <x:si>
     <x:t>BK 1688 PG 492 41 INSTR. #03-6038 REDEMPTION LOT 25 BLOCK 3 BIRDS ADDITION VICTORIA ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05120-00044-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>SNEED, DORIS % GARY SNEED</x:t>
-[...2 lines deleted...]
-    <x:t>FRL NW SW 1ac BK 826 PG 135 #21R004251RD 18458-A1 1 16S 16W 1 ACRE</x:t>
+    <x:t xml:space="preserve">SNEED%GARY SNEED, DORIS </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL NW SW 1ac BK 826 PG 135 #21R004251RD 18458-A1 1 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEORGE SNEED</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18454-0260</x:t>
   </x:si>
   <x:si>
-    <x:t>SNEED, GEORGE ET UX % GARY SNEED</x:t>
-[...2 lines deleted...]
-    <x:t>FRL NW SW 160x400 Less 0.64ac  BK1461 PG326 #05- 12063RD #21R004250RD   18458-A 1 16S 16W 0.82 ACRE</x:t>
+    <x:t xml:space="preserve">SNEED ET UX%GARY SNEED, GEORGE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL NW SW 160x400 Less 0.64ac  BK1461 PG326 #05- 12063RD #21R004250RD   18458-A 1 16S 16W 0.82 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DORIS GRANT SNEED</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18454-0250</x:t>
   </x:si>
   <x:si>
-    <x:t>SQUARE DEAL INC</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEGALL, JESSE &amp; SHEILA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FRL SW NW &amp; FRL NW SW 3.5ac #006417 #14R008987 #21R001289 18 18S 15W 3.5 ACRES </x:t>
+    <x:t>FRL SW NW &amp; FRL NW SW 3.5ac #006417 #14R008987 #21R001289 18 18S 15W 3.5 ACRES LOT  BLOCK   ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIDLAND FUNDING LLC, MCSA LLC D/B/A MEDICAL CENTER OF SOUTH ARKANSAS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17517-0082</x:t>
   </x:si>
   <x:si>
-    <x:t>SWIFT, RICKEY ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>BK1389 PG215  #09R-001534CT #09R-001429 #11R009020 #16R002277 #17R004357RD  127 LOT 8 BLOCK 7 WOODLAND HEIGHTS ADDITION ADDITION 0.14 ACRE</x:t>
+    <x:t xml:space="preserve">SWIFT ET UX, RICKEY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK1389 PG215  #09R-001534CT #09R-001429 #11R009020 #16R002277 #17R004357RD  127    0.14 ACRES LOT 8 BLOCK 7 WOODLAND HEIGHTS ADDITION ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RASHANDA SWIFT</x:t>
   </x:si>
   <x:si>
     <x:t>04620-00104-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TATUM, MICAH </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW NE .18ac #963836 #14R004459(LWD) #17R003206RD  012734 31 17S 13W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12692-0200</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NE SE 0.115ac #980909 #04-11643 #14R004461(LWD) #17R003207 21 18S 13W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13070-0010</x:t>
   </x:si>
   <x:si>
     <x:t>FRL SE SE 0.31ac Bk1682 Pg444 #14R004460(LWD) #17R003208RD 1 16S 16W 0.3 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18467-0150</x:t>
   </x:si>
@@ -2806,159 +2974,171 @@
   <x:si>
     <x:t>00000-17265-0000</x:t>
   </x:si>
   <x:si>
     <x:t>THOMPSON, FRANK % PAULENA LAYNE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW NE 40 A 015746 7 16S 15W 40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-15741-0140</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, MICHAEL P </x:t>
   </x:si>
   <x:si>
     <x:t>#006017 #013963 #05-12034  #10 R004125 #14R007852 #15R006413 #18R000573 #18R009497RD 109 F LOT 11 BLOCK 44 HUTTIG ADDITION 0.37 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00264-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THORNTON, DANTE </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL SE NW 1ac Bk1592 Pg496 #018146RD #14R002824RD #20R007055RD 30 18S 16W 1 ACRE</x:t>
+    <x:t>FRL SE NW 1ac Bk1592 Pg496 #018146RD #14R002824RD #20R007055RD 30 18S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISABELLE THORNTON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-20034-0140</x:t>
   </x:si>
   <x:si>
     <x:t>THURMON, ALBERT &amp; RODERICK DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>#05-440 #05-10375 #21R003720 #21R008927    6 LOT 6 BLOCK 1 WEST WOODS ADDITION 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04460-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THURMON, KEITH &amp; ALBA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE SW  (1.27ac) #17R000164 FRACTIONAL ELDORADO SEC-22 ADDITION 22 17S 15W 1.27 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>04773-00689-0050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TILLERY, CARL RICHARD </x:t>
   </x:si>
   <x:si>
-    <x:t>1/2 INTEREST P-92-54 20 LOT 08 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION 0.12 ACRE</x:t>
+    <x:t>1/2 INTEREST P-92-54 20    0.12 ACRES LOT 08 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HARVEY W. MCHENRY, GEORGE W. TILLERY, DOT TILLERY GILLIAM</x:t>
   </x:si>
   <x:si>
     <x:t>00880-00018-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TURBEVILLE, JAMES W </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NW 40ac Less 2ac Less 2.14ac Bk1595 Pg1 Less 10ac #15R009444 Less 12.64ac #20R001732    011056 10 18S 12W 13.22 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-11058-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VAN HOOK, J KENNETH &amp; DINAH </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">VANO, ALICIA A ROGERS </x:t>
   </x:si>
   <x:si>
     <x:t>S /12 NE NW .25ac 6086 #02-7860 #21R005000 FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04793-00942-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WASHINGTON, BOOKER T </x:t>
   </x:si>
   <x:si>
-    <x:t>FRL N3/4 NW NE 50X100 BK 982 PG 355 012748 D 32 17S 13W 0.11 ACRE</x:t>
+    <x:t>FRL N3/4 NW NE 50X100 BK 982 PG 355 012748 D 32 17S 13W 0.11 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BETTIE WASHINGTON, ERIK M WASHINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12737-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WATSON, JOANN ET VIR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">BK 1599 PG 452 LOT  12 LESS 1527 SQ FT TO CITY REDEMPTION DEED # 008994 71 LOT 11 BLOCK 4 MORNING STAR 2ND ADDITION 0.34 ACRE </x:t>
+    <x:t xml:space="preserve">WATSON ET VIR, JOANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>BK 1599 PG 452 LOT  12 LESS 1527 SQ FT TO CITY REDEMPTION DEED # 008994 71    0.34 ACRES LOT 11 BLOCK 4 MORNING STAR 2ND ADDITION CITY  SD 15EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPEARS WATSON</x:t>
   </x:si>
   <x:si>
     <x:t>02540-00066-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATTS, DELLENA E </x:t>
   </x:si>
   <x:si>
     <x:t>SE COR 106X35.6X98 FT BK1699 PG966 #04-7554 #05-14353 #12R002892 13 LOT 01 BLOCK 2 MARRABLE ADDITION 0.04 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02240-00018-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WAYNE, CLYDE ET UX</x:t>
-[...2 lines deleted...]
-    <x:t>#990760 #07-9338RD #10R003208RD #10R007112 #13R004091RD  14D LOT 1 BLOCK 9 HUTTIG ADDITION 0.23 ACRE</x:t>
+    <x:t xml:space="preserve">WAYNE ET UX, CLYDE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>#990760 #07-9338RD #10R003208RD #10R007112 #13R004091RD  14D    0.23 ACRES LOT 1 BLOCK 9 HUTTIG ADDITION CITY  SD 83HU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAMI WAYNE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00057-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>WILLIAMS, ARIZONA ET AL % MILDRED JENKINS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL SE SE 5 AC BK 1510 PG 77 CHANCERY CT #81-292 022367 B 4 19S 17W 5 ACRES </x:t>
+    <x:t xml:space="preserve">WILLIAMS ET AL%MILDRED JENKINS, ARIZONA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL SE SE 5 AC BK 1510 PG 77 CHANCERY CT #81-292 022367 B 4 19S 17W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRENE HARPER, ELLA LUTON, MARY LEE BREWSTER, DELLIE D. DAVIS, JETTIE WILLIAMS, ELLIS TUBS, WILLIAM MILL WILLIAMS, ROBBIE WILLIAMS, REDELL WILLIAMS, JEANETTE WILLIAMS, DIANE WILLIAMS, ODELL WILLIAMS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-22373-0300</x:t>
   </x:si>
   <x:si>
-    <x:t>WILSON, LEVON ETUX</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">FRL NW NW 2 AC INSTR. #015700 015946 B1 19 16S 15W 2 ACRES </x:t>
+    <x:t xml:space="preserve">WILSON ETUX, LEVON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRL NW NW 2 AC INSTR. #015700 015946 B1 19 16S 15W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARY WILSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-15939-0110</x:t>
   </x:si>
   <x:si>
     <x:t>WILSON, PATSY R % RHONDA STRICKLAND</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE NW 80x420 (1.50ac) Bk1485 Pg309 #17R008638RD  160 29 FRACTIONAL NORPHLET SEC 21 ADDITION 21 16S 15W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>05501-00144-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WIMER, FAYE T % CHADD DURRETT JR</x:t>
   </x:si>
   <x:si>
     <x:t>FRL PART STRONG FRL SW NE 6X79.50 BK 1183 PG 667 P-82-27 11388 FRL PART STRONG ADDITION 32 18S 12W 0.01 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05280-00180-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WIMER, FAYE T % CHADD L DURRETT JR</x:t>
   </x:si>
@@ -3839,7589 +4019,7325 @@
       </x:c>
       <x:c r="G20" s="1">
         <x:v>232.77</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>10692</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>105.68</x:v>
+        <x:v>205.68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>10693</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>1855.53</x:v>
+        <x:v>1955.53</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>10694</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>1122.93</x:v>
+        <x:v>1222.93</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>10695</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>147.09</x:v>
+        <x:v>247.09</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>10696</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>164.5</x:v>
+        <x:v>264.5</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>10697</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>139.68</x:v>
+        <x:v>239.68</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>10698</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>159.27</x:v>
+        <x:v>259.27</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>10699</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>517.23</x:v>
+        <x:v>617.23</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>10700</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>1098.59</x:v>
+        <x:v>1198.59</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>10701</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>429.23</x:v>
+        <x:v>529.23</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>10702</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>1986.08</x:v>
+        <x:v>2086.08</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>10703</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>850.99</x:v>
+        <x:v>950.99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>10704</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>537.43</x:v>
+        <x:v>637.43</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>10705</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>299.16</x:v>
+        <x:v>399.16</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>10706</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1247.35</x:v>
+        <x:v>1347.35</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>10707</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>2115.4</x:v>
+        <x:v>2300.4</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>10708</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>159.5</x:v>
+        <x:v>259.5</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>10709</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>106.69</x:v>
+        <x:v>206.69</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>10710</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>106.53</x:v>
+        <x:v>206.53</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>10711</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>2485.55</x:v>
+        <x:v>2585.55</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>10712</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>1228.49</x:v>
+        <x:v>1328.49</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>10713</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>150.65</x:v>
+        <x:v>250.65</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>10714</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>202.66</x:v>
+        <x:v>302.66</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>10715</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G44" s="1">
-        <x:v>154.6</x:v>
+        <x:v>254.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>10716</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>163.96</x:v>
+        <x:v>263.96</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>10717</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>99.18</x:v>
+        <x:v>199.18</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>10718</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>2189.67</x:v>
+        <x:v>2289.67</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>10719</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>105.58</x:v>
+        <x:v>205.58</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>10720</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>320.86</x:v>
+        <x:v>420.86</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>10721</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>304.62</x:v>
+        <x:v>404.62</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>10722</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>1188.63</x:v>
+        <x:v>1288.63</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>10723</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>999.13</x:v>
+        <x:v>1099.13</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>10724</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>298.25</x:v>
+        <x:v>398.25</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>10725</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>1171.83</x:v>
+        <x:v>1356.83</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>10726</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>174</x:v>
-[...11 lines deleted...]
-        <x:v>375.27</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>10727</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>174</x:v>
-[...11 lines deleted...]
-        <x:v>408.09</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>10728</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>1387.04</x:v>
+        <x:v>1487.04</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>10729</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>346.96</x:v>
+        <x:v>446.96</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>10730</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>348.02</x:v>
+        <x:v>448.02</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>10731</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>204.13</x:v>
+        <x:v>304.13</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>10732</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>1225.53</x:v>
+        <x:v>1325.53</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>10733</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>1282.83</x:v>
+        <x:v>1382.83</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>10734</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>462.87</x:v>
+        <x:v>562.87</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>10735</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>957.74</x:v>
+        <x:v>1057.74</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>10736</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>1009.08</x:v>
+        <x:v>1109.08</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>10737</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>289.61</x:v>
+        <x:v>389.61</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>10738</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>130.57</x:v>
+        <x:v>230.57</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>10739</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>136.09</x:v>
+        <x:v>236.09</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>10740</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>164.5</x:v>
+        <x:v>264.5</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>10741</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>130.57</x:v>
+        <x:v>230.57</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>10742</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>68.08</x:v>
+        <x:v>168.08</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>10743</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>599.2</x:v>
+        <x:v>699.2</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>10744</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>161.2</x:v>
+        <x:v>261.2</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>10745</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>975.09</x:v>
+        <x:v>1075.09</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>10746</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>207.66</x:v>
+        <x:v>307.66</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>10747</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>95.53</x:v>
+        <x:v>195.53</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>10748</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>92.32</x:v>
+        <x:v>192.32</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>10749</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>70.31</x:v>
+        <x:v>170.31</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>10750</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>94.33</x:v>
+        <x:v>194.33</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>10751</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>162.19</x:v>
+        <x:v>262.19</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>10752</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>2363.39</x:v>
+        <x:v>2463.39</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>10753</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>471.83</x:v>
+        <x:v>571.83</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>10754</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>1775.44</x:v>
+        <x:v>1875.44</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>10755</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>257</x:v>
-[...11 lines deleted...]
-        <x:v>4500.7</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>10756</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>257</x:v>
-[...11 lines deleted...]
-        <x:v>659.35</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>10757</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>369.61</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>10758</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>262</x:v>
-[...11 lines deleted...]
-        <x:v>1202.01</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>10759</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>255.73</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>10760</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>223.28</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>10761</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>271</x:v>
-[...11 lines deleted...]
-        <x:v>1985.11</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>10762</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="G91" s="1">
         <x:v>231.61</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>10763</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G92" s="1">
         <x:v>277.4</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>10764</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G93" s="1">
         <x:v>167.12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>10765</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>283</x:v>
-[...11 lines deleted...]
-        <x:v>535.18</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>10766</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>792.14</x:v>
+        <x:v>877.14</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>10767</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G96" s="1">
         <x:v>699.76</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>10768</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>2562.57</x:v>
+        <x:v>2732.57</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>10769</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G98" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>10770</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>862.2</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>10771</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G100" s="1">
         <x:v>350.38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>10772</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G101" s="1">
         <x:v>217.47</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>10773</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G102" s="1">
         <x:v>217.47</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>10774</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G103" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>10775</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="G104" s="1">
         <x:v>824.92</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>10776</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G105" s="1">
         <x:v>245.2</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>10777</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G106" s="1">
         <x:v>375.31</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>10778</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>321</x:v>
-[...11 lines deleted...]
-        <x:v>1442.18</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>10779</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G108" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>10780</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G109" s="1">
         <x:v>1352.83</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>10781</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G110" s="1">
         <x:v>760.53</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>10782</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>220.82</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>10783</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G112" s="1">
         <x:v>647.91</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>10784</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G113" s="1">
         <x:v>223.6</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>10785</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G114" s="1">
         <x:v>277.4</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>10786</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G115" s="1">
         <x:v>243.43</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>10787</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>5507.96</x:v>
+        <x:v>5592.96</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>10788</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>248.12</x:v>
+        <x:v>418.12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>10789</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G118" s="1">
         <x:v>177.04</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>10790</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G119" s="1">
         <x:v>253.32</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>10791</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="G120" s="1">
         <x:v>237.99</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>10792</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G121" s="1">
         <x:v>239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>10793</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G122" s="1">
         <x:v>163.52</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>10794</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>10795</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>407.81</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>10796</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>10797</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>1041.15</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>10798</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>10799</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G128" s="1">
         <x:v>1124.5</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>10800</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>4581.78</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>10801</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>386</x:v>
-[...11 lines deleted...]
-        <x:v>208.34</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>10802</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>1027.31</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>10803</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="G132" s="1">
         <x:v>1200.7</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>10804</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G133" s="1">
         <x:v>1276.92</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>10805</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>1161.89</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>10806</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>2453.71</x:v>
+        <x:v>2538.71</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>10807</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G136" s="1">
         <x:v>407.81</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>10808</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G137" s="1">
         <x:v>1043.64</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>10809</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G138" s="1">
         <x:v>473.26</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>10810</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>447.58</x:v>
+        <x:v>447.57</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>10811</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G140" s="1">
         <x:v>1280.5</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>10812</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G141" s="1">
         <x:v>1386.66</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>10813</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G142" s="1">
         <x:v>258.1</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>10814</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G143" s="1">
         <x:v>2115.56</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>10815</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G144" s="1">
         <x:v>222.2</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>10816</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G145" s="1">
         <x:v>3823.55</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>10817</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>1387.67</x:v>
+        <x:v>1472.67</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>10818</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>223.28</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>10819</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="G148" s="1">
         <x:v>332.91</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>10820</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G149" s="1">
         <x:v>498.29</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>10821</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>10822</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G151" s="1">
         <x:v>923.09</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>10823</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>949.55</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>10824</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>249.22</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>10825</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G154" s="1">
         <x:v>228.01</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>10826</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>10827</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>315.81</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>10828</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G157" s="1">
         <x:v>379.76</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>10829</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G158" s="1">
         <x:v>223.28</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>10830</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G159" s="1">
         <x:v>2044.08</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>10831</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>2168.13</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>10832</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G161" s="1">
         <x:v>407.81</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>10833</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G162" s="1">
         <x:v>1840.46</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>10834</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>10835</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>10836</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>10837</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G166" s="1">
         <x:v>297.49</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>10838</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>10839</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>874.09</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>10840</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G169" s="1">
         <x:v>1302.96</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>10841</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>10842</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>227.43</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>10843</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>879.08</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>10844</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G173" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>10845</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>10846</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G175" s="1">
         <x:v>468.64</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>10847</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G176" s="1">
         <x:v>217.17</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>10848</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>503</x:v>
-[...11 lines deleted...]
-        <x:v>248.21</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>10849</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G178" s="1">
         <x:v>1473.47</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>10850</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G179" s="1">
         <x:v>640.99</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>10851</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G180" s="1">
         <x:v>346.03</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>10852</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>420.12</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>10853</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G182" s="1">
         <x:v>1872.24</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>10854</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>521</x:v>
-[...11 lines deleted...]
-        <x:v>771.59</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>10855</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G184" s="1">
         <x:v>230.76</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>10856</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="G185" s="1">
         <x:v>642.75</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>10857</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>530</x:v>
-[...11 lines deleted...]
-        <x:v>427.69</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>10858</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G187" s="1">
         <x:v>2779.76</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>10859</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="G188" s="1">
         <x:v>385.93</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>10860</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="G189" s="1">
         <x:v>1464.01</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>10861</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="G190" s="1">
         <x:v>249.88</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>10862</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G191" s="1">
         <x:v>971.92</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>10863</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="G192" s="1">
         <x:v>23453.34</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>10864</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G193" s="1">
         <x:v>8078.1</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>10865</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>9076</x:v>
+        <x:v>9076.1</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>10866</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="G195" s="1">
         <x:v>245.75</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>10867</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G196" s="1">
         <x:v>1028.65</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>10868</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>406.05</x:v>
+        <x:v>576.05</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>10869</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G198" s="1">
         <x:v>1965.01</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>10870</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="G199" s="1">
         <x:v>1196.45</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>10871</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G200" s="1">
         <x:v>1196.45</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>10872</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="G201" s="1">
         <x:v>233.27</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>10873</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="G202" s="1">
         <x:v>216.29</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>10874</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>447.58</x:v>
+        <x:v>447.57</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>10875</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="G204" s="1">
         <x:v>274.11</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>10876</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G205" s="1">
         <x:v>389.75</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>10877</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="G206" s="1">
         <x:v>200.87</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>10878</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G207" s="1">
         <x:v>1202.73</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>10879</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="G208" s="1">
         <x:v>219.44</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>10880</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="G209" s="1">
         <x:v>1732.58</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>10881</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G210" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>10882</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G211" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>10883</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="G212" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>10884</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="G213" s="1">
         <x:v>208.34</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>10885</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>607</x:v>
-[...11 lines deleted...]
-        <x:v>886.3</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>10886</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G215" s="1">
         <x:v>471.55</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>10887</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G216" s="1">
         <x:v>2557.36</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>10888</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="G217" s="1">
         <x:v>2360.28</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>10889</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="G218" s="1">
         <x:v>669.64</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>10890</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="G219" s="1">
         <x:v>1826.9</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>10891</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G220" s="1">
         <x:v>333.01</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>10892</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G221" s="1">
         <x:v>569.14</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>10893</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G222" s="1">
         <x:v>243.43</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>10894</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="G223" s="1">
         <x:v>412.81</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>10895</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="G224" s="1">
         <x:v>412.81</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>10896</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G225" s="1">
         <x:v>412.81</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>10897</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="G226" s="1">
         <x:v>1285.93</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>10898</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G227" s="1">
         <x:v>504.68</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>10899</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="G228" s="1">
         <x:v>280.45</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>10900</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G229" s="1">
         <x:v>2539.89</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>10901</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="G230" s="1">
         <x:v>403.19</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>10902</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="G231" s="1">
         <x:v>3199.66</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>10903</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="G232" s="1">
         <x:v>340.15</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>10904</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G233" s="1">
         <x:v>6120.89</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>10905</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>554.48</x:v>
+        <x:v>639.48</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>10906</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="G235" s="1">
         <x:v>3705.11</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>10907</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G236" s="1">
         <x:v>1102.35</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>10908</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G237" s="1">
         <x:v>219.06</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>10909</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="G238" s="1">
         <x:v>2649.59</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>10910</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G239" s="1">
         <x:v>2216.14</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>10911</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G240" s="1">
         <x:v>789.3</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>10912</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="G241" s="1">
         <x:v>1472.5</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>10913</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G242" s="1">
         <x:v>1427.63</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>10914</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G243" s="1">
         <x:v>2001.11</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>10915</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G244" s="1">
         <x:v>182.08</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>10916</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="G245" s="1">
         <x:v>379.76</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>10917</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="G246" s="1">
         <x:v>238.14</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>10918</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="G247" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>10919</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="G248" s="1">
         <x:v>218.98</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>10920</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="G249" s="1">
         <x:v>210.92</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>10921</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>242.41</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>10922</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G251" s="1">
         <x:v>576.83</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>10923</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G252" s="1">
         <x:v>4491.98</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>10924</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G253" s="1">
         <x:v>403.19</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>10925</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G254" s="1">
         <x:v>245.75</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>10926</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G255" s="1">
         <x:v>175.93</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>10927</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="G256" s="1">
         <x:v>283.14</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>10928</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G257" s="1">
         <x:v>1068.4</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>10929</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G258" s="1">
         <x:v>1491.09</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>10930</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G259" s="1">
         <x:v>320.81</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>10931</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="G260" s="1">
         <x:v>630.5</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>10932</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="G261" s="1">
         <x:v>3051.72</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>10933</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="G262" s="1">
         <x:v>602.5</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>10934</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="G263" s="1">
         <x:v>982.85</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>10935</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G264" s="1">
         <x:v>242.63</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>10936</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="G265" s="1">
         <x:v>752.5</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>10937</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="G266" s="1">
         <x:v>572.35</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>10938</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>559.83</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>10939</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="G268" s="1">
         <x:v>354.23</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>10940</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>233.27</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>10941</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>447.52</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>10942</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>224.78</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>10943</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>447.52</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>10944</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>1294.09</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>10945</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>10946</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>438.88</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>10947</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="G276" s="1">
         <x:v>3149.3</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>10948</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>400.76</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>10949</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>345.49</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>10950</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>10951</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G280" s="1">
         <x:v>2481.71</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>10952</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="G281" s="1">
         <x:v>266.09</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>10953</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G282" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>10954</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="G283" s="1">
         <x:v>631.46</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>10955</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G284" s="1">
         <x:v>2134.48</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>10956</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="G285" s="1">
         <x:v>230.76</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>10957</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>315.81</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>10958</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G287" s="1">
-        <x:v>4674.34</x:v>
+        <x:v>4759.34</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>10959</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>809</x:v>
-[...11 lines deleted...]
-        <x:v>334.4</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>10960</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="G289" s="1">
         <x:v>477.08</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>10961</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>345.49</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>10962</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="G291" s="1">
         <x:v>1209.96</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>10963</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>821</x:v>
-[...11 lines deleted...]
-        <x:v>1654.51</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>10964</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G293" s="1">
         <x:v>403.19</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>10965</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>10966</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="G295" s="1">
         <x:v>333.01</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>10967</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>924.65</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>10968</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="G297" s="1">
         <x:v>268.2</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>10969</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>838</x:v>
-[...11 lines deleted...]
-        <x:v>723.73</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>10970</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>841</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>842</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G299" s="1">
         <x:v>227.8</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>10971</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>844</x:v>
-[...11 lines deleted...]
-        <x:v>233.27</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>10972</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>900</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>901</x:v>
       </x:c>
       <x:c r="G301" s="1">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>10973</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>902</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>904</x:v>
       </x:c>
       <x:c r="G302" s="1">
         <x:v>558.54</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>10974</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>905</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>907</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="G303" s="1">
         <x:v>343.13</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>10975</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>910</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="G304" s="1">
         <x:v>220.82</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>10976</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>913</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>911</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>860</x:v>
+        <x:v>914</x:v>
       </x:c>
       <x:c r="G305" s="1">
         <x:v>936.42</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>10977</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>862</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>917</x:v>
       </x:c>
       <x:c r="G306" s="1">
         <x:v>246.75</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>10978</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>864</x:v>
+        <x:v>918</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>920</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
-        <x:v>866</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="G307" s="1">
         <x:v>4522.62</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>10979</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>867</x:v>
+        <x:v>922</x:v>
       </x:c>
       <x:c r="D308" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>923</x:v>
       </x:c>
       <x:c r="E308" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="F308" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>925</x:v>
       </x:c>
       <x:c r="G308" s="1">
         <x:v>1273.03</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>10980</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>926</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="G309" s="1">
         <x:v>1464.74</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>10981</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="G310" s="1">
         <x:v>958.53</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>10982</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="G311" s="1">
         <x:v>1758.88</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>10983</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="G312" s="1">
         <x:v>485.1</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>10984</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="G313" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>10985</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="G314" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>10986</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="D315" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="E315" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="F315" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="G315" s="1">
         <x:v>382.88</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>10987</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="G316" s="1">
         <x:v>217.17</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>10988</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="G317" s="1">
         <x:v>3153.39</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>10989</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>899</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="G318" s="1">
         <x:v>2168.61</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>10990</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>900</x:v>
-[...11 lines deleted...]
-        <x:v>183.4</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>10991</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>900</x:v>
-[...11 lines deleted...]
-        <x:v>258.21</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>10992</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>900</x:v>
-[...11 lines deleted...]
-        <x:v>208.34</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>10993</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>900</x:v>
-[...11 lines deleted...]
-        <x:v>258.21</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>10994</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="G323" s="1">
         <x:v>2726.94</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>10995</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="G324" s="1">
         <x:v>1290.49</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>10996</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="G325" s="1">
         <x:v>220.38</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>10997</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>918</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>919</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="G326" s="1">
         <x:v>180.72</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>10998</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>920</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="G327" s="1">
         <x:v>292.49</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>10999</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>922</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>923</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="G328" s="1">
         <x:v>2785.94</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>11000</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>925</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>926</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>927</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="G329" s="1">
         <x:v>541.82</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>11001</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>930</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="G330" s="1">
         <x:v>492.65</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>11002</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>932</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>933</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="G331" s="1">
         <x:v>466.06</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>11003</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>934</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>935</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="G332" s="1">
         <x:v>1781.18</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>11004</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="G333" s="1">
         <x:v>634.58</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>11005</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="G334" s="1">
         <x:v>200.87</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>11006</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
-        <x:v>944</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
-        <x:v>945</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="G335" s="1">
         <x:v>1556.03</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>11007</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>946</x:v>
-[...11 lines deleted...]
-        <x:v>340.49</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>11008</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>951</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="G337" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>11009</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="G338" s="1">
         <x:v>180.72</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>11010</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="G339" s="1">
         <x:v>1305.94</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>11011</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="G340" s="1">
         <x:v>233.27</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>11012</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="G341" s="1">
         <x:v>223.6</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>11013</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>965</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>966</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="G342" s="1">
         <x:v>946.67</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>11014</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>11015</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>11016</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>11017</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>1028</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>1029</x:v>
       </x:c>
       <x:c r="G346" s="1">
         <x:v>631.46</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>11018</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>1031</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>1032</x:v>
       </x:c>
       <x:c r="G347" s="1">
         <x:v>551.68</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>11019</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>1033</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>1034</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>1035</x:v>
       </x:c>
       <x:c r="G348" s="1">
         <x:v>167.28</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>11020</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>1037</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="G349" s="1">
         <x:v>243.62</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>11021</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>1039</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>1040</x:v>
       </x:c>
       <x:c r="G350" s="1">
         <x:v>372.74</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>11022</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>1041</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>1042</x:v>
       </x:c>
       <x:c r="G351" s="1">
         <x:v>672.18</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>11023</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="G352" s="1">
         <x:v>8271.67</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>