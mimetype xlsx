--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aee7dd3742b4417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6011b885b2c94cd0a1cf028fdd9cf4b6.psmdcp" Id="R398e4ff2f5fc4ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d445b215524ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/700b097710fd48e1a9b7626a7ea704fb.psmdcp" Id="R2bce612734ac4436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -97,92 +97,71 @@
   <x:si>
     <x:t>753-00389-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLINGSLEY, ARLIS B &amp; PAT L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT FRL S1/2 SW SE 24 13S 16W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>100-07311-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYETTE, TERRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW 02 13S 13W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>SHIRLEY BOYETTE</x:t>
   </x:si>
   <x:si>
     <x:t>100-02714-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRYANT, LARRY A, SR </x:t>
-[...8 lines deleted...]
-    <x:t>100-05294-000</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HEBER, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W OF C SE NE 31 13S 15W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>100-06396-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HEMMITT, MICHAEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW THORNTON CITY ADDITION 07 11S 13W 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>753-00229-003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HUNTLEY, RONNIE &amp; MARY </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JOHNSON, KENNY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW HAMPTON ACREAGE ADDITION 32 13S 13W 0.46 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>BOBBY PIERCE, FIRST BANK, DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>712-00786-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JORDAN, THERESA G </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW 11 13S 14W 3.3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LUIS NAVARRO, ACQUISITIONS ALMA RESOURCES INC. </x:t>
   </x:si>
   <x:si>
     <x:t>100-05015-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">K &amp; L TRANSPORTS, LLC </x:t>
@@ -250,293 +229,191 @@
   <x:si>
     <x:t xml:space="preserve">YOUNG, SHIRLEY &amp; CHARLES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NW 32 13S 15W 9 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>THOMAS YOUNG, RIVERSIDE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>100-06451-000</x:t>
   </x:si>
   <x:si>
     <x:t>COLUMBIA</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AITKENS, SHANDREY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NEC NE SW  BOOK 358 PAGE 538 MCNEIL ADDITION 17 16S 20W 0.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02-00035-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ALEXANDER, EZEKIAL AND ALICE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ALEXANDER, REDIE C/O REDDIE LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE  BOOK 2017 PAGE 2192 17 16S 20W 0.5799999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06301-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOSWELL % WILLIAM H JR BOSWELL, W H </x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COLLIER, JAY E </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 NE NE  BOOK 364 PAGE 775 16 16S 21W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-11563-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 NE NE  BOOK 364 PAGE 775 16 16S 21W 3.85 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-11563-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER % BOBBIE JEAN COOPER, BOBBIE </x:t>
   </x:si>
   <x:si>
     <x:t>NE SE BOOK 213 PAGE 186 261 COLUMBIA 30 COMMENCING AT THE SOUTHEAST CORNER OF THE NE1/4 OF THE SE1/4 OF SECTION 26, T 17 S, R 21 W, AND RUN NORTH 63 FEET TO THE POINT OF BEGINNING; THENCE NORTH 110 FEET; THENCE WEST 360 FEET; THENCE SOUTH 110 FEET; THENCE EAST 360 FEET TO THE POINT OF BEGINNING, CONTAINING 0.91 ACRES, AND ALL IMPROVEMENTS THEREON. 26 17S 21W 0.92 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>JOHN THOMAS COOPER, JAMES RICHARD COOPER, ELIZABETH VADA COOPER-BURTON, WILLIE TERRELL COOPER, RODNEY A COOPER, PAUL A COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>00-12956-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COOPER ETAL % BOBBIE JEAN COOPER , BOBBIE MONK </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COOPER, CHARLES AND RUDEAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> LOT 16 - EAST 43.07 FT; LOT 17 AND LOT 18 BOOK 359 PAGE 561 41 COLUMBIA RD 491 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; AND COMMENCING AT THE NORTHWEST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 183.7 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING; 20 17S 20W 0 ACRES LOT  BLOCK  FLORIDA HEIGHTS ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>JAMES EDWARD COOPER, DAVID MARCO COOPER, CHARLES KEVIN COOPER, PORTENE REVELLE PUGH, CATRINA LYNN FENNELL, ROBIN T SANFORD</x:t>
   </x:si>
   <x:si>
     <x:t>06-00168-00000</x:t>
   </x:si>
   <x:si>
     <x:t>NE SW BOOK 359 PAGE 561 COLUMBIA RD 490 COMMENCING AT THE NORTHEAST CORNER OF LOT 27 OF THE FLORIDA HEIGHTS SUBDIVISION, COLUMBIA COUNTY, ARKANSAS; AS RECORDED IN PLAT BOOK "A", PAGE 260, RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 50 FEET TO THE POINT OF BEGINNING; RUN THENCE NORTH 01 DEGREE 14 MINUTES EAST 392.40 FEET; RUN THENCE NORTH 89 DEGREES 30 MINUTES WEST 185.0 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 208.70 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET; RUN THENCE SOUTH 01 DEGREE 14 MINUTES WEST 183.7 FEET; RUN THENCE SOUTH 89 DEGREES 30 MINUTES EAST 92.5 FEET TO THE POINT OF BEGINNING. 20 17S 20W 0.89 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-07711-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COOPER C/O VIRGINIA JOHNSON, DOROTHY L </x:t>
   </x:si>
   <x:si>
     <x:t>MAGNOLIA ORGINAL SURVEY  S 101' X 65' LOT 178  BOOK 346 PAGE 813  *318 W CALHOUN*    0 ACRES LOT  BLOCK R  ADDITION CITY  SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>VIRGINIA ANN JOHNSON, JAMES EDWARD COOPER, RICKY LYNN COOPER, DAVID MARCO COOPER, CHARLES KEVIN COOPER</x:t>
   </x:si>
   <x:si>
     <x:t>01-01320-00001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CRAIG, DAVID </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIS, JOY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E/2 LESS 300 X 100' OF LOT 16 BLOCK 1 NEIMEYER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00664-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 15' OF LOT 29  BOOK 2021 PAGE 3844 C C FINCHER  ADDITION CITY WALDO </x:t>
   </x:si>
   <x:si>
     <x:t>03-00911-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DIGGINS, DAVID AND NORMA </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 280  BOOK 366 PAGE 042    0.080 ACRES LOT  BLOCK Y MAGNOLIA ORIGINAL SURVEY ADDITION CITY  SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>JACOB AGUILAR RODRIGUEZ</x:t>
   </x:si>
   <x:si>
     <x:t>01-01594-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DUNN, WALTER E, SR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W/2 N/2 BOOK 2022 PAGE 2155  202 S LOCUST BLOCK 15 WALDO ORIGINAL SURVEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>03-00427-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>EASTER, ARTUS RAY ETUX % JANET EASTER</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>EQUINOM LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 5' OF LOT 8  BOOK 2021 PAGE 4592 LUCY CIRCLE BLOCK 3 FOSTER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>01-03867-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRGREEN FIELDS TRUST </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2021 PAGE 4749  612 PEACE LOT 3 KELSO-SMITH ADDITION ADDITION 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01904-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2022 PAGE 2972 LOT 10-13 BLOCK E HILLDALE UNIT III ADDITION 0.7299999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-06577-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">.73AC NE SE 19 16S 20W 0.7299999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-06378-00002</x:t>
   </x:si>
   <x:si>
     <x:t>GOLDEN, JERRY WAYNE % JERRY GOLDEN</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N 5.40 NE SW 21 15S 21W 5.4000000000000 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-10601-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HAMPTON, MARK A </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HARDIMAN, CHERRY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N/2 SW SW  BOOK 157 PAGE 381   20 18S 19W 6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-03603-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRICKS, TRAVIS % TRAVIS &amp; LETHA HENDRICKS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SW SW BOOK 89 PAGE 515 HWY 82 E AND COLUMBIA RD 34 SW1/4 OF SW1/4 OF SEC. 13, TWP. 17 S. RGE 19 W. LESS AND EXCEPT: A TRACT OF LAND LYING IN PART OF THE SOUTHWEST QUARTER OF THE SOUTHWEST QUARTER OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, MORE PARTICULARLY DESCRIBED AS FOLLOWS: COMMENCING AT THE SOUTHWEST CORNER OF SECTION 13, TOWNSHIP 17 SOUTH, RANGE 19 WEST, SAID POINT BEING AN EXISTING 5/8" CAPPED ROD; THENCE SOUTH 87 DEGREES 31 MINUTES 21 SECONDS EAST, A DISTANCE OF 466.14 FEET TO A POINT; THENCE NORTH 3 DEGREES 11 MINUTES 35 SECONDS EAST, A DISTANCE OF 169.37 FEET TO A SET 5/8" CAPPED ROD; SAD POINT BEING THE POINT OF BEGINNING; THENCE NORTH 3 DEGREES 11 MINUTES 34 SECONDS EAST A DISTANCE OF 361.49 FEET TO A SET 5/8" CAPPED ROD; THENCE SOUTH 86 DEGREES 48 MINUTES 43 SECONDS EAST, A DISTANCE OF 361.50 FEET TO A SET 5/8" CAPPED ROD; THENCE SOUTH 3 DEGREES 11 MINUTES 34 SECONDS WEST, A DISTANCE OF 361.49 FEET TO A SET 5/8" CAPPED ROD; THENCE NORTH 86 DEGREES 49 MINUTES 24 SECONDS WEST A DISTANCE OF 104.68 FEET TO AN EXISTING A.H.T.D ROW MONUMENT; THENCE NORTH 86 DEGREES 48 MINUTES 26 SECONDS WEST, A DISTANCE OF 256.82 FEET BACK TO THE POINT OF BEGINNING; DESCRIBED TRACT CONTAINING 130,683,696 SQUARE FEET (3.000 ACRES), MORE OR LESS, ALL LYING IN COLUMBIA COUNTY, ARKANSAS. 13 17S 19W 33.40 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-02447-00000</x:t>
   </x:si>
   <x:si>
     <x:t>HENDRICKS, TRAVIS % TRAVIS &amp; LETHA HENDRICKS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2.50AC SEC NE SE COLUMBIA RD 34 2 1/2 ACRES IN SOUTHEAST CORNER DESCRIBED AS: BEGINNING AT SOUTHEAST CORNER OF NE/4 SE/4 RUN WEST 140 YARDS, THENCE NORTH 70 YARDS, THENCE EAST 70 YARDS, THENCE NORTH 35 YARDS, THENCE EAST 70 YARDS, THENCE SOUTH 105 YARDS TO THE POINT OF BEGINNING. LEGAL DESCRIPTION IS PROVIDED BY A LESS AND EXCEPT ON DEED 350/010. 14 17S 19W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-02512-00000</x:t>
@@ -559,140 +436,116 @@
   <x:si>
     <x:t>00-06969-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOUCK C/O LARRY SMITH, ENOUCH </x:t>
   </x:si>
   <x:si>
     <x:t>1.50AC SE NW 11 20S 23W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 11</x:t>
   </x:si>
   <x:si>
     <x:t>PHYLLIS ROSE HOUCK</x:t>
   </x:si>
   <x:si>
     <x:t>00-21051-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOWELL, LISA NORRIS AND DAVID NORRIS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOOK 2020 PAGE 2905 719 LUCY CIRCLE LOT 10 BLOCK 3 FOSTER ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>01-03869-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">JONES, LEE D </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 16-18; N/2 LOT 19 BOOK 376 PAGE 747  304 S PINE    0 ACRES LOT  BLOCK 4 MOORE-MARTIN ADDITION CITY  SD 0403</x:t>
   </x:si>
   <x:si>
     <x:t>PEOPLES BANK</x:t>
   </x:si>
   <x:si>
     <x:t>03-00775-00001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANDERS%EDMOND LANDERS, ROBERT AND CORNELIUS </x:t>
   </x:si>
   <x:si>
     <x:t>SE NE  COLUMBIA RD 73 AND 64 N 23 15S 20W 37 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>GERVISTEEN STRANGE, CORDELL LANDERS, CHARLES G LANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>00-05435-00000</x:t>
   </x:si>
   <x:si>
     <x:t>NW SW  COLUMBIA RD 72 23 15S 20W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-05453-00000</x:t>
   </x:si>
   <x:si>
     <x:t>4AC SS W/2 NE SE; 4AC SS E/2 NW SE;  4AC NS E/2 SW SE; 4AC NS W/2 SE SE 23 15S 20W 16 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>00-05460-00000</x:t>
   </x:si>
   <x:si>
-    <x:t>LEAKS, ROSIE SIMMONS % ROBERT &amp; ROSIE SIMMONS LEAKS</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEAL, ROBERT J AND ASHLEY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW SE BOOK 2020 PAGE 3197 2830 COLUMBIA RD 62 W COMMENCING AT THE NORTHEAST CORNER OF THE OF THE NORTHWEST QUARTER SOUTHEAST QUARTER OF SECTION 26, TOWNSHIP 15, RANGE 21 WEST OF THE FIFTH PRINCIPAL MERIDIAN, THENCE NORTH 89 DEGREES 42 MINUTES WEST 1119.40 FEET; THENCE SOUTH 00 DEGREES 18 MINUTES WEST 541.27 FEET TO THE COUNTY ASPHALT ROAD; THENCE SOUTH 48 DEGREES 44 MINUTES WEST ALONG SAID ROAD FOR 495.17 FEET TO A POINT OF BEGINNING; THENCE SOUTH 49 DEGREES 49 MINUTES WEST ALONG SAID ROAD FOR 199.96 FEET; THENCE LEAVING SAID ROAD, NORTH 89 DEGREES 42 MINUTES WEST 468.52 FEET; THENCE NORTH 00 DEGREES 18 MINUTES EAST 115.60 FEET; THENCE NORTH 79 DEGREES 31 MINUTES EAST FOR 408.50 FEET; THENCE SOUTH 73 DEGREES 51 MINUTES EAST FOR 227.98 FEET BACK TO POINT OF BEGINNING, CONTAINING 2.00 26 15S 21W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-10730-00002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVE ETUX %ODELL L COOPER, COLUMBUS </x:t>
   </x:si>
   <x:si>
     <x:t>MAGNOLIA ORIGINAL SURVEY 50 X 130 LOT 279 BOOK 109 PAGE 475 608 ROSS COMMENCING AT THE SOUTHEAST CORNER OF LOT 279 OF THE ORIGINAL SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, RUN WEST 175 FEET TO THE POINT OF BEGINNING, THENCE NORTH 130 FEET, THENCE WEST 50 FEET, THENCE SOUTH 130 FEET, THENCE EAST 50 FEET TO THE POINT OF BEGINNING, SUBJECT TO DEDICATION OF A STREET ACROSS THE SOUTH SIDE OF THE TRACT HEREIN CONVEYED, SAID STREET BEING ON THE PROPERTY HEREIN CONVEYED.    0 ACRES LOT  BLOCK Y  ADDITION CITY  SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>ODELL LOVE</x:t>
   </x:si>
   <x:si>
     <x:t>01-01569-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVE, LUCRETIA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MCCARTHY SURVEY 55 X 100 SW PT LOT 19 BOOK 2020 PAGE 0756 616 E PINE BEGINNING AT THE NORTHWEST CORNER OF LOT #19 OF THE MCCARTY SURVEY TO THE CITY OF MAGNOLIA, ARKANSAS, AND RUN SOUTH 55 FEET TO THE POINT OF BEGINNING; THEN RUN SOUTH 55 FEET, THEN RUN EAST 100 FEET, THEN RUN NORTH 55 FEET, AND THEN RUN WEST100 FEET TO THE POINT OF BEGINNING. MCCARTY SURVEY ADDITION 13 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01710-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MCDANIEL ETUX%LULA MAE &amp; EZRA MCDANIEL, EZRA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MITCHELL, SAM CECIL </x:t>
   </x:si>
   <x:si>
     <x:t>E POPE ST 11 19S 23W 0 ACRES LOT 1-2 BLOCK 9 NEED TAYLOR ADDITION CITY  SD 1105</x:t>
   </x:si>
   <x:si>
     <x:t>ODELL MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>05-00222-00000</x:t>
   </x:si>
   <x:si>
     <x:t>MONK, LOUISE J C/O BENJAMIN MONK</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">50 X 83' E&amp;W NE NW MAGNOLIA ADDITION 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-00886-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NE  BOOK 324 PAGE 190 AND 193 MCNEIL ADDITION 18 16S 20 0.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>02-00083-00000</x:t>
@@ -739,83 +592,74 @@
   <x:si>
     <x:t xml:space="preserve">W 8AC OF E 16AC N/2; W 4AC OF E 8AC S/2 NW NW BOOK 359 PAGE 571 COLUMBIA RD 54 LAND LYING IN COLUMBIA COUNTY, ARKANSAS: BEGINNING AT A POINT 526.60 FEET WEST OF THE NORTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNHSIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, AND RUNNING SOUTH 600 FEET; THENCE, WEST 263.30 FEET; THENCE NORTH 660 FEET; THENCE, EAST 263.30 FEET BACK TO POINT OF BEGINNING, CONTAINING FOUR (4) ACRES MORE OR LESS; AND, BEGINNING AT A POINT 789.90 FEET WEST OF THE NORTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNSHIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, AND RUNNING SOUTH 660 FEET; THENCE WEST 263.30 FEET; THENCE, NORTH 660 FEET; THENCE, EAST 263.30 FEET TO POINT OF BEGINNING, CONTAINING FOUR (4) ACRES MORE OR LESS; AND, BEGINNING AT A POINT 263.30 FEET WEST OF THE SOUTHEAST CORNER OF THE NORTHWEST QUARTER OF THE NORTHWEST QUARTER (NW 1/4 NW 1/4) OF SECTION TWENTY-SEVEN (27), TOWNSHIP SIXTEEN (16) SOUTH, RANGE TWENTY-TWO (22) WEST, RUNNING NORTH 660 FEET; THENCE, WEST 263.30 FEET; THENCE, SOUTH 660 FEET; THENCE, EAST 263.30 FEET, BACK TO POINT OF BEGINNING CONTAINING FOUR (4) ACRES MORE OR LESS. 27 16S 22W 12 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00-16615-00000</x:t>
   </x:si>
   <x:si>
     <x:t>ROSE ATLANTIC HOLDINGS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">100 X 130' NE NW BOOK 2022 PAGE 0788 309 ASKEW WALDO ADDITION 17 16S 21W 0.30 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>03-00206-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, DAVID LEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">174 E&amp;WX90 N&amp;S 36/100 LOT 32 BOOK 262 PAGE 100 701 S HEIGHT BEGINNING AT THE SOUTHEAST CORNER OF THE SW1/4 OF THE NW1/4, SEC. 14 TWP. 17 S RGE 21 WEST AND RUN WEST 32 FEET, THENCE NORTH 134 FEET TO THE POINT OF BEGINNING; THENCE WEST 174 FEET, THENCE NORTH 90 FEET, THENCE EAST 174 FEET, THENCE SOUTH 90 FEET TO THE POINT OF BEGINNING, AND BEING PART OF LOT NO. 32 KELSO-SMITH ADDITION CITY MAGNOLIA 14 17S 21W </x:t>
   </x:si>
   <x:si>
     <x:t>01-01998-00000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH ETAL C/O CURTIS HANSON, MAE TOMMIE </x:t>
-[...2 lines deleted...]
-    <x:t>S1/2 N1/2 E1/2  SW SW 14 16S 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
+    <x:t>SMITH, MAE TOMMIE C/O CHRISTINE STEWART</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">N1/2 N1/2 W1/2  SW SW 14 16S 22W 4 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>00-16283-00000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1A NWC SW SW 14 16S 22W 1 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>00-16284-00000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SMITH ETAL C/O CHRISTINE STEWART, MAE TOMMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N1/2  S1/2  E1/2  SW SW 14 16S 22W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>DEE BRIGGS JR, MAE TOMMIE SMITH, CHRISTINE STEWART, MAXINE GILLIAM, LOU EASTER ROSS, WILMA VASHTI HANSON, WILLIE JEAN WILLIAMS, JOEL HUTCHESON, GWENDOLYN EVANS, PATRICIA SMITH TURNER, MAXINE GILLIAM</x:t>
   </x:si>
   <x:si>
-    <x:t>00-16289-00000</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>00-16282-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THRAILKILL TRUST, ETHEL </x:t>
   </x:si>
   <x:si>
     <x:t>NW SW   BOOK 255 PAGE 277    1.03 ACRES, MORE OR LESS, IN THE NORTHWEST QUARTER OF THE SOUTHWEST QUARTER (NW/4 SW/4) OF SECTION THREE (3), TOWNSHIP 16 SOUTH, RANGE 21 WEST. 03 16S 21W 1.03 ACRES LOT  BLOCK   ADDITION CITY  SD 04</x:t>
   </x:si>
   <x:si>
     <x:t>ROSIE LEE BEARDEN</x:t>
   </x:si>
   <x:si>
     <x:t>00-11088-00000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WALKER, RICKY L </x:t>
   </x:si>
   <x:si>
     <x:t>BOOK 2021 PAGE 4278  420 E SMITH   12 17S 21W 0 ACRES LOT 1-3 BLOCK B J L DAVIS JR ADDITION CITY MAGNOLIA SD 0401</x:t>
   </x:si>
   <x:si>
     <x:t>01-02428-00000</x:t>
   </x:si>
   <x:si>
     <x:t>WILSON, ANNIE F C/O DANA WILLIAMS</x:t>
@@ -874,59 +718,50 @@
   <x:si>
     <x:t>00000-17268-0020</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARKER, BARBARA </x:t>
   </x:si>
   <x:si>
     <x:t>INST#007983 INST#04-12611 144 LOT 12 BLOCK 56 HUTTIG REV ADDITION 0.41 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05320-00032-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARKER ET UX, LAWRENCE </x:t>
   </x:si>
   <x:si>
     <x:t>1A IN SQ IN NE COR SE NE INSTR #938770 010313 26 19S 11W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>BARBARA ANN BARKER</x:t>
   </x:si>
   <x:si>
     <x:t>00000-10320-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOHANNAN, ROBERT C </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BOYTE, WILLIAM RAY </x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 2.29ac #910979 #14R006815 #16R008111 #18R006471RD #18R009381 01615 7 B 29 16S 15W 2.29 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16164-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOYTE ET AL, WILLIAM RAY </x:t>
   </x:si>
   <x:si>
     <x:t>1ac In SQ In SE COR NE SE &amp; E- 210' Of SE SE 6.66 (7.66ac) In All  #19R003242  #20R005211  01618 6 30 16S 15W 7.66 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, CAROLYNN DOUGLAS</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16192-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRIDGES ET UX%JUANITA ZILLENDER, EARL </x:t>
@@ -979,179 +814,92 @@
   <x:si>
     <x:t xml:space="preserve">BURNS, REGINALD </x:t>
   </x:si>
   <x:si>
     <x:t>EAST 1/2 INSTR. # 008910 INSTR #11R-003613 57    0.08 ACRES LOT 06 BLOCK 7 FAIRVIEW ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>TAMEKIA LEWIS</x:t>
   </x:si>
   <x:si>
     <x:t>01180-00055-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BUSSEY JR ETUX%MARGARET BUSSEY, CHARLES P </x:t>
   </x:si>
   <x:si>
     <x:t>FRL W1/2 SW 12.4 ac Bk1617 Pg331 #18R001373RD Less 4.13ac Less 3.42ac Less 3.33ac #21R001996RD 25 18S 16W 1.52 ACRES LOT  BLOCK  25-18-16 ADDITION CITY  SD 35</x:t>
   </x:si>
   <x:si>
     <x:t>DARRYL BUSSEY</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19964-0020</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CARROLL, ERNEST &amp; GUTHIE MAE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CARROLL, GURTHA MAE % ERNEST CARROLL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 ADAMS ADDITION CITY JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04840-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CARTER ET AL, MABLE LEE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 13 N 100 FT INSTR. # 996428 28A    0.14 ACRES LOT 13 BLOCK 2 SOUTH FAIRVIEW ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>GARLAND J GORDON</x:t>
   </x:si>
   <x:si>
     <x:t>03840-00030-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CENTRAL OIL &amp; SUPPLY CORP</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CHEATHAM, EMONESHIA </x:t>
   </x:si>
   <x:si>
     <x:t>BK1667PG855  INST#06-1402 INST#06-10618 53 LOT 14 BLOCK 5 EAST EL DORADO ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00050-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CLARK ET AL, RONALD </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">CLYDE ET AL, FRANKIE JEAN ROBINSON </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 2 AC BK 1592 PG 323 19106D3 5 17S 16W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>EVELYN ROBINSON, ROBERT EARL ROBINSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-19107-0250</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COLE ET AL, CAMILLA E </x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">COMPERE TR, E L </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 BLOCK 4 #17R004121RD   009853 3 19S 11W 0.05 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>ALICIA L COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-09859-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COMPERE, E L </x:t>
   </x:si>
   <x:si>
     <x:t>SE NE SW 10ac #0652  021117-B  #17R004203RD 24 16S 17W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>THOS. COMPERE, MARGARET COMPERE, SUZY COMPERE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-21113-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FR SW SW .50ac #17R004202RD   20769 36 19S 16W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 75JC</x:t>
@@ -1249,59 +997,50 @@
   <x:si>
     <x:t>05140-00007-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, CLIFFORD </x:t>
   </x:si>
   <x:si>
     <x:t>INSTR #005313 INSTR #11R-001823 72 LOT 7 BLOCK 8 ROBINSON ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03560-00070-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11, W 1/2 LOTS #929147 LOT 12  &amp;  LOT  13 #14R005267  14 BLOCK 1 2ND ASKEW ADDITION 0.26 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00100-00010-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#16R004065 #17R007089 LOT 10 BLOCK F COLLEGE HILL ADDITION 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00400-00081-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">DAVIS ET UX, JEFF L </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DAVIS, JOHNNY </x:t>
   </x:si>
   <x:si>
     <x:t>Bk468 Pg188 &amp; 189 LOT   4 #17R000537 #17R005751  44    0.34 ACRES LOT 3 BLOCK 3 MORNING STAR 2ND ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST FINANCIAL BANK, JAMES A BARRETT, DENISE A BARRETT</x:t>
   </x:si>
   <x:si>
     <x:t>02540-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DAVIS, JOHNNY E </x:t>
   </x:si>
   <x:si>
     <x:t>T. N. WILSON S-D As Convd Bk1521 Pg288 #06-8438 Heirship #06-8439 #15R003031 #15R003740 #17R0071 94RD  27    0.16 ACRES LOT 11 BLOCK 2 T. N. WILSON ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>FIRST FINANCIAL BANK, JAMES M BARRETT, DENISE A BARRETT</x:t>
   </x:si>
   <x:si>
     <x:t>04600-00025-0000</x:t>
   </x:si>
   <x:si>
     <x:t>#957083 #06-10716 #14R002078RD #15R006210 #18R008705 #18R008706 #18R008707  25    0 ACRES LOT 6 BLOCK 5 ORIGINAL JUNCTION CITY ADDITION CITY  SD 75JC</x:t>
@@ -1480,59 +1219,50 @@
   <x:si>
     <x:t>02720-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FELLOWSHIP BAPTIST CHURCH, TRUSTEES OF FAITH </x:t>
   </x:si>
   <x:si>
     <x:t>#986170  #02-6525  #07-6635RD #10R004691RD #16R005418RD #21R008777RD   33    0.19 ACRES LOT 14 BLOCK 4 EAST EL DORADO ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00900-00032-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIELDS ET AL, TOMEAKA </x:t>
   </x:si>
   <x:si>
     <x:t>PT 50x140'   #06-13501   39    0.16 ACRES LOT 04 BLOCK 4 COUCH ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>VENEATER TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>00640-00036-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>FRAZIER, ELEECE % STEVEN MURPHY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FULLER, SANDRA </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT SW NE 50'X140' #990961 #17R001709RD 011337 6 31 18S 12W 0.16 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A, JESSIE DIXON, ALMA REE DIXON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11337-0200</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GATSON GSR, HOBY </x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 2 NW 80x130.37' #998626 #04-12547RD #09R003024 RD #14R000253RD #18R004869RD FRL SMACKOVER ADDITION 2 16S 16W 0.23 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>06071-00110-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GAYLOR, MICHELLE </x:t>
   </x:si>
   <x:si>
     <x:t>#921760 #0010646 #04-539 #08R1 54327 #19R008708  #21R004445   22 LOT 8 BLOCK 2 PAYNE ADDITION 0.16 ACRE</x:t>
@@ -1567,71 +1297,50 @@
   <x:si>
     <x:t>BEG SWC N 1/2 NW NE R N-100' E-165' S-100' W-165' TO BEG .3788 A LESS 82.5X100 #12R007969RD #20R006547  01734 6 B 8 18S 15W 0.19 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-17348-0000</x:t>
   </x:si>
   <x:si>
     <x:t>GLAMF LLC</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 Bk1389 Pg40 #005230 #03-1094 #16R008097 LOT 3 NEW ADDITION 0.15 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>02860-00003-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GLOSSON-ROBINSON, EVELYN </x:t>
   </x:si>
   <x:si>
     <x:t>W-70' #06-6954 #16R000785   6 LOT 01 BLOCK 2 2ND CHAMPAGNOLLE HEIGHTS ADDITION 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00340-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">GLOVER, ELMER &amp; BOBBIE J </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GOLDSBY, KEVIN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> #019794 #15R006128  #19R004745 RD   1A1    0.17 ACRES LOT 3 BLOCK 1 SOL COLEMAN ADDITION CITY STRONG SD 83ST</x:t>
   </x:si>
   <x:si>
     <x:t>OCSE</x:t>
   </x:si>
   <x:si>
     <x:t>05240-00003-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRAY%KENNETH BLANTON, EUTIFY </x:t>
   </x:si>
   <x:si>
     <x:t>BEG SWC NW SE R N 140 YDS E 70  YDS S 140 YDS W 70 YDS 2 A &amp; BEG SWC SW SE R N 70 YDS FOR BEG R E 417.42 FT N 208.71 FT W 417.42 FT S 208.71 FT TO BEG 35 16S 18W 4 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>LOUIS GRAY</x:t>
   </x:si>
   <x:si>
     <x:t>00000-23380-0400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HALL, EDDIE F </x:t>
@@ -1813,62 +1522,50 @@
   <x:si>
     <x:t>00000-15296-0400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, HERON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL PT SW 4.39 AC TRACT # 2 # 997522 #12R-002258RD 30 16S 15W 4.38 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-16186-0011</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON ET UX, HERON </x:t>
   </x:si>
   <x:si>
     <x:t>FRL PT SW 4.39 AC TRACT # 3 INSTR. # 997521 INSTR #06-6181 30 16S 15W 4.38 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>ZOHLIA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-16186-0010</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JOHNSON, PATRICIA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>JONES, BOOKER T % PRISCILLA L HOLLIWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E JUNCTION CITY-PROCTORS SUR. 23 LOT 9 BLOCK B PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00022-0000</x:t>
   </x:si>
   <x:si>
     <x:t>JONES, P L % PRISCILLA HOLLIWAY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 8-12 BLOCK A E JUNCTION CITY-PROCTORS SUR. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00008-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-11 BLOCK C PROCTORS SUR. ADDITION CITY E JUNCTION CITY </x:t>
   </x:si>
   <x:si>
     <x:t>04920-00042-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, P L &amp; AMANDA JONES % PRISCILLA L HOLLIWAY </x:t>
@@ -1882,116 +1579,95 @@
   <x:si>
     <x:t xml:space="preserve">O &amp; G LLC &amp; ANN MCHENRY LYNN, KEATING </x:t>
   </x:si>
   <x:si>
     <x:t>1/2 INTEREST #16R000065    0.12 ACRES LOT 8 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>00880-00018-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KEITH, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW NW NE SE 2 1/2 AC P-98-152 #04-4589 REDEMPTION DEED 14319-A 9 17S 14W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-14315-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL SW SE 1.3 A BK 910 PG 443 #03-877RD #10R004041RD #12r007185RD  18440-E 35 15S 16W 1.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18440-0340</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KEMP, ANGIE &amp; SHAWN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">KIRBY ET AL%DEBORAH KIRBY, SAM B </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 E 79 FT BK 1477 PG 387 64A1    0.09 ACRES LOT  BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>WINNIE OPAL KIRBY</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00061-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIRBY ET UX%DEBORAH KIRBY, SAM B </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 ALL LESS E 79 FT 64A    0.19 ACRES LOT  BLOCK 8 SOUTH SIDE ADDITION ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00060-0000</x:t>
   </x:si>
   <x:si>
     <x:t>C PT E1/2 OF W1/2 66    0.18 ACRES LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00063-0000</x:t>
   </x:si>
   <x:si>
     <x:t>WEST 62 1/2 FT INSTR #895101 69    0.09 ACRES LOT 3 &amp; 4 BLOCK 8 SOUTH SIDE ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00065-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LANDERS &amp; DEMONTA LANDERS, DEXTER </x:t>
   </x:si>
   <x:si>
     <x:t>PR-2006-170-6 #13R003406RD 31    0.11 ACRES LOT 15 BLOCK B GREENWOOD 4TH ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>ORA LEE LANDERS</x:t>
   </x:si>
   <x:si>
     <x:t>01560-00044-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEE, ARTIE &amp; THERESA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEE, JAMES E </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SE 132.8X280X169.1X181' #984362 #10R005750RD #14R004684RD #21R008785 28 17S 15W 0.68 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC 28 ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>04782-00190-0010</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEVINGSTON%SHEILA BANKS, HAZEL </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 10 &amp; N 20' E 1/2 LOT LOT 13 Bk-1617 Pg101 Bk-1634 Pg-215 #14R001495 #19R007386RD    0.19 ACRES LOT  BLOCK 1 2ND ASKEW ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>EZRA JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t>00100-00008-0100</x:t>
   </x:si>
   <x:si>
     <x:t>LICK CREEK INVESTMENTS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL N 1/2 SW (3.87ac) #05R007825 Less 1.42ac 33 16S 12W 2.45 ACRES </x:t>
@@ -2392,56 +2068,50 @@
   <x:si>
     <x:t>NICHOLSON, RICKY N % SUSAN E NICHOLSON</x:t>
   </x:si>
   <x:si>
     <x:t>S OF RY VICTORIA E1/2 LOT 4 #994165 #18R008622RD  130 BLOCK 14 S OF RY VICTORIA ADDITION 0.08 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05090-00126-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NORMAN, DENISE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SW 3.28ac Bk1705 Pg788 #959733 #012507 # 02-10131RLE #08R152257RD #10R0 07839 #14R005378 #18R004957RD 011432 32 18S 12W 3.27 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>DENNIS NORMAN</x:t>
   </x:si>
   <x:si>
     <x:t>00000-11401-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NUNN, KEITH </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 14 E 50 FT INSTR. # 999083 INSTR #11R-009084 14 BLOCK 1 PAYNE ADDITION 0.1 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LOT 14  E 50 FT E 50 FT LOT  15 INSTR #0010689 INSTR #09R-009764 INSTR #09R-009765 15A BLOCK 1 PAYNE ADDITION 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03360-00016-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 0.27ac Bk1595 Pg308  #08-4091 #08R150216RD  #11R008315RD #15R005650RD FRACTIONAL ELDORADO SEC-34 ADDITION 34 17S 15W 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04794-00092-0600</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">O'GUINN, TIM &amp; NETTIE </x:t>
   </x:si>
   <x:si>
     <x:t>N1/2 INST#999702 INST#04-12111 RED 6C1    0.13 ACRES LOT 01 BLOCK C MATTOCKS PARK ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>NETTIE O'GUINN</x:t>
   </x:si>
   <x:si>
     <x:t>02280-00015-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OLIVER, EARNEST L </x:t>
@@ -2476,113 +2146,59 @@
   <x:si>
     <x:t>FRL NW SW 1 A INST#05-625 #05-893 CR 023684 26 17S 18W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-23674-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OPHIN, COOKIE </x:t>
   </x:si>
   <x:si>
     <x:t>HUTTIG 86A LOT 1 BLOCK 36 HUTTIG ADDITION 0.33 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00213-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PAIGE, ANGELA A &amp; CHRISTINA N OWENS</x:t>
   </x:si>
   <x:si>
     <x:t>#940853 #18R003002  14 LOT 16 RILEY ADDITION 0.27 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03540-00012-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PATTERSON, W O </x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PENN, ASHLEE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL NE NW 150X40 #916596 #11R010433 #13R006148 #13R008053  #21R004997  6060 A FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>04793-00887-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PHELPS, RICHARD H </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>PLP PROMISE LAND PROPERTIES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>#009089  #08-3811 #08R152272 #15R000573(LWD)  116A LOT 1 BLOCK 46 HUTTIG ADDITION 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05300-00283-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PLUMMER, DEBORAH DYKES </x:t>
   </x:si>
   <x:si>
     <x:t>#926525 #02-5188 #09R005174 #13R004092RD  57 LOT 6 BLOCK 6 SOUTH FAIRVIEW ADDITION 0.1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03840-00059-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWELL ET AL, FREDRICK L </x:t>
   </x:si>
   <x:si>
     <x:t>FRL N1/2 NE SW 2ac Bk1374 Pg421 #988878 #14R008822RD  016395 B1 4 17S 15W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>KENNEY W POWELL, WANDA F PETTIWAY, FRANKLIN WHITE</x:t>
@@ -2590,74 +2206,50 @@
   <x:si>
     <x:t>00000-16405-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">POWELL, MELANIE % CHARLENE MINOR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRL W1/2 SW NW 1/2AC BK 1289 PG 135 INSTR #964105 INSTR #987889(REDEMPTION DEED) 015967 C 20 16S 15W </x:t>
   </x:si>
   <x:si>
     <x:t>00000-15967-0210</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRESSELY, ETHEL L </x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 1AC INSTR. # 946757 018850 R 21 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39</x:t>
   </x:si>
   <x:si>
     <x:t>MARY LEE MCADOO, KIMBERLY CONGRESS-JONES</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18850-0520</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRICE, DEBRA </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RAY, ROBERT L </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1 A IN SQ IN NE COR LOT 3 NW 1/4 #010192RD  #05-11738RD #08R150007 #12R000813 3 16S 16W </x:t>
   </x:si>
   <x:si>
     <x:t>00000-18473-0690</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REYNOLDS, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 5 E-76.2' #943639 #08-760RD #15R001892RD  5B YARBROUGH ADDITION 0.09 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04680-00006-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERSON, KAREN % KAREN MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>#904489  #03-10626RD #14R00450 7RD #18R004727RD  24 LOT 12 BLOCK 2 CORNISH ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00620-00023-0000</x:t>
@@ -2704,257 +2296,152 @@
   <x:si>
     <x:t>00000-10502-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SANCHEZ, JODY </x:t>
   </x:si>
   <x:si>
     <x:t>Bk1705 Pg801 #07-3885 #08-3077  #08-3079 #19R001702 #20R006596  251 LOT 4 BLOCK 30 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00235-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT ET UX, JOHN L </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SE SE 1ac #893167 &amp; 894892 #06-4620RD #14R004527RD 1 19S 13W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 83</x:t>
   </x:si>
   <x:si>
     <x:t>JANICE SCOTT, KRISTI SCOTT, MARION STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13286-0620</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHELTON, RONALD A </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SIMAO, MARCUS MONTEIRO </x:t>
   </x:si>
   <x:si>
     <x:t>#988289 #07-10176 #11R008918RD #15R006154  221 LOT 2 BLOCK 25 SOUTH SIDE ADDITION 0.14 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00208-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMON, RUTH </x:t>
   </x:si>
   <x:si>
     <x:t>FRL E1/2 SE SE 0.754 AC M/L #03-4806 #05-9044 #10R006389 #17R001842RD 14 17S 14W 0.75 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>ROBERT MITCHELL</x:t>
   </x:si>
   <x:si>
     <x:t>00000-14406-0055</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SIMS, ELGIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOTS 1-12 #946302 #05-14499 #06-2309 #16R007460  1    0.07 ACRES LOT  BLOCK 1 HALL-SIVELLES ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>SEAN LEA, PENNY SIMS</x:t>
   </x:si>
   <x:si>
     <x:t>01620-00001-0000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 18 EAST 50' EAST 50' LOT  19 EAST 5' LOT  21 LOT  22 #907637 #907638 #05-14499    0.27 ACRES LOT  BLOCK  HOME ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>01980-00018-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMART, TONYA RENEE </x:t>
   </x:si>
   <x:si>
     <x:t>ALL BLK Less 246x294 Lying E Of Rd #96 8587 #0120269 #04-7060 #05-775 4 #10R003602 #18R002185  #18R004 BLOCK 17 SOUTH SIDE ADDITION 0.05 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03920-00138-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH, BRIAN &amp; VADA </x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>SMITH, LEONA J % JANICE GAFFORD</x:t>
   </x:si>
   <x:si>
     <x:t>SIMPSON ADDITION 11 LOT 13 BLOCK 1 SIMPSON ADDITION 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>03760-00013-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, LORENE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW SW 160X98 1/2 FT INSTR #08-151305 33 17S 15W 0 ACRES LOT  BLOCK  FRACTIONAL ELDORADO SEC-33 ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>GERRY M SMITH, RONALD SMITH, GAYLE WAKILI</x:t>
   </x:si>
   <x:si>
     <x:t>04793-00060-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SMITH ET UX%BRIAN G SMITH, NILE E </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SMITH, VERDA LEE </x:t>
   </x:si>
   <x:si>
     <x:t>BK 1688 PG 492 41 INSTR. #03-6038 REDEMPTION LOT 25 BLOCK 3 BIRDS ADDITION VICTORIA ADDITION 0.16 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>05120-00044-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SNEED%GARY SNEED, DORIS </x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 1ac BK 826 PG 135 #21R004251RD 18458-A1 1 16S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
   </x:si>
   <x:si>
     <x:t>GEORGE SNEED</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18454-0260</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SNEED ET UX%GARY SNEED, GEORGE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL NW SW 160x400 Less 0.64ac  BK1461 PG326 #05- 12063RD #21R004250RD   18458-A 1 16S 16W 0.82 ACRES LOT  BLOCK   ADDITION CITY  SD 39SM</x:t>
   </x:si>
   <x:si>
     <x:t>DORIS GRANT SNEED</x:t>
   </x:si>
   <x:si>
     <x:t>00000-18454-0250</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEGALL, JESSE &amp; SHEILA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SWIFT ET UX, RICKEY </x:t>
   </x:si>
   <x:si>
     <x:t>BK1389 PG215  #09R-001534CT #09R-001429 #11R009020 #16R002277 #17R004357RD  127    0.14 ACRES LOT 8 BLOCK 7 WOODLAND HEIGHTS ADDITION ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>RASHANDA SWIFT</x:t>
   </x:si>
   <x:si>
     <x:t>04620-00104-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TATUM, MICAH </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SW NE .18ac #963836 #14R004459(LWD) #17R003206RD  012734 31 17S 13W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12692-0200</x:t>
   </x:si>
   <x:si>
     <x:t>FRL NE SE 0.115ac #980909 #04-11643 #14R004461(LWD) #17R003207 21 18S 13W 0.11 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>00000-13070-0010</x:t>
@@ -2992,78 +2479,60 @@
   <x:si>
     <x:t>05300-00264-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THORNTON, DANTE </x:t>
   </x:si>
   <x:si>
     <x:t>FRL SE NW 1ac Bk1592 Pg496 #018146RD #14R002824RD #20R007055RD 30 18S 16W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 35</x:t>
   </x:si>
   <x:si>
     <x:t>ISABELLE THORNTON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-20034-0140</x:t>
   </x:si>
   <x:si>
     <x:t>THURMON, ALBERT &amp; RODERICK DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>#05-440 #05-10375 #21R003720 #21R008927    6 LOT 6 BLOCK 1 WEST WOODS ADDITION 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04460-00006-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THURMON, KEITH &amp; ALBA </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TILLERY, CARL RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t>1/2 INTEREST P-92-54 20    0.12 ACRES LOT 08 BLOCK 7 DUNNING &amp; BRYANT REV. P. ADDITION CITY  SD 15EL</x:t>
   </x:si>
   <x:si>
     <x:t>HARVEY W. MCHENRY, GEORGE W. TILLERY, DOT TILLERY GILLIAM</x:t>
   </x:si>
   <x:si>
     <x:t>00880-00018-0000</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>00000-11058-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">VANO, ALICIA A ROGERS </x:t>
   </x:si>
   <x:si>
     <x:t>S /12 NE NW .25ac 6086 #02-7860 #21R005000 FRACTIONAL ELDORADO SEC-33 ADDITION 33 17S 15W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>04793-00942-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WASHINGTON, BOOKER T </x:t>
   </x:si>
   <x:si>
     <x:t>FRL N3/4 NW NE 50X100 BK 982 PG 355 012748 D 32 17S 13W 0.11 ACRES LOT  BLOCK   ADDITION CITY  SD 15</x:t>
   </x:si>
   <x:si>
     <x:t>BETTIE WASHINGTON, ERIK M WASHINGTON</x:t>
   </x:si>
   <x:si>
     <x:t>00000-12737-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WATSON ET VIR, JOANN </x:t>
   </x:si>
@@ -3710,7637 +3179,7037 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>542.55</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>10679</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>10680</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>457.49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>10681</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>246.63</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>10682</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>39</x:v>
-[...11 lines deleted...]
-        <x:v>1416.65</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>10683</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>351.83</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>10684</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>1642.73</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>10685</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>643.2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>10686</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>2622</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>10687</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>1857.75</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>10688</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>1207.29</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>10689</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>622.91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>10690</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>196.12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>10691</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>232.77</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>10692</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G21" s="1">
-        <x:v>205.68</x:v>
+        <x:v>220.36</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>10693</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>80</x:v>
-[...11 lines deleted...]
-        <x:v>1955.53</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>10694</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>1222.93</x:v>
+        <x:v>1237.61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>10695</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>87</x:v>
-[...11 lines deleted...]
-        <x:v>247.09</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>10696</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>91</x:v>
-[...11 lines deleted...]
-        <x:v>264.5</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>10697</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>94</x:v>
-[...11 lines deleted...]
-        <x:v>239.68</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>10698</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>259.27</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>10699</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>101</x:v>
-[...11 lines deleted...]
-        <x:v>617.23</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>10700</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>1198.59</x:v>
+        <x:v>1220.61</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>10701</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>529.23</x:v>
+        <x:v>543.91</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>10702</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>2086.08</x:v>
+        <x:v>2137.46</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>10703</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>114</x:v>
-[...11 lines deleted...]
-        <x:v>950.99</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>10704</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>637.43</x:v>
+        <x:v>703.49</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>10705</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>399.16</x:v>
+        <x:v>465.22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>10706</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G35" s="1">
-        <x:v>1347.35</x:v>
+        <x:v>1406.07</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>10707</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>127</x:v>
-[...11 lines deleted...]
-        <x:v>2300.4</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>10708</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>259.5</x:v>
+        <x:v>274.18</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>10709</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>206.69</x:v>
+        <x:v>221.37</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>10710</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>206.53</x:v>
+        <x:v>228.55</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>10711</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>2585.55</x:v>
+        <x:v>2607.57</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>10712</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>142</x:v>
-[...11 lines deleted...]
-        <x:v>1328.49</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>10713</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>250.65</x:v>
+        <x:v>265.33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>10714</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>302.66</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>10715</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G44" s="1">
         <x:v>254.6</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>10716</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>263.96</x:v>
+        <x:v>271.91</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>10717</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>199.18</x:v>
+        <x:v>213.86</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>10718</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>158</x:v>
-[...11 lines deleted...]
-        <x:v>2289.67</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>10719</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>205.58</x:v>
+        <x:v>212.92</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>10720</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>420.86</x:v>
+        <x:v>442.88</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>10721</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>404.62</x:v>
+        <x:v>426.64</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>10722</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>1288.63</x:v>
+        <x:v>1310.65</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>10723</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>1099.13</x:v>
+        <x:v>1106.47</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>10724</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>398.25</x:v>
+        <x:v>412.93</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>10725</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>1356.83</x:v>
+        <x:v>1378.85</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>10726</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>10727</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>10728</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>1487.04</x:v>
+        <x:v>1501.72</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>10729</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>446.96</x:v>
+        <x:v>483.66</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>10730</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>448.02</x:v>
+        <x:v>484.72</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>10731</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>304.13</x:v>
+        <x:v>340.83</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>10732</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>196</x:v>
-[...11 lines deleted...]
-        <x:v>1325.53</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>10733</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>1382.83</x:v>
+        <x:v>1412.19</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>10734</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>562.87</x:v>
+        <x:v>577.55</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>10735</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1057.74</x:v>
+        <x:v>1072.42</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>10736</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>209</x:v>
-[...11 lines deleted...]
-        <x:v>1109.08</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>10737</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>389.61</x:v>
+        <x:v>404.29</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>10738</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>230.57</x:v>
+        <x:v>245.25</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>10739</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>236.09</x:v>
+        <x:v>250.77</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>10740</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>264.5</x:v>
+        <x:v>279.18</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>10741</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>230.57</x:v>
+        <x:v>245.25</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>10742</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>168.08</x:v>
+        <x:v>175.42</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>10743</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>699.2</x:v>
+        <x:v>706.54</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>10744</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>261.2</x:v>
+        <x:v>275.88</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>10745</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>1075.09</x:v>
+        <x:v>1082.43</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>10746</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>307.66</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>10747</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>243</x:v>
-[...11 lines deleted...]
-        <x:v>195.53</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>10748</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>192.32</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>10749</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>170.31</x:v>
+        <x:v>184.99</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>10750</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>194.33</x:v>
+        <x:v>282.41</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>10751</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>262.19</x:v>
+        <x:v>276.87</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>10752</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>2463.39</x:v>
+        <x:v>2485.41</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>10753</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>571.83</x:v>
+        <x:v>593.85</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>10754</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>1875.44</x:v>
+        <x:v>1904.8</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>10755</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>10756</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>10757</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>369.61</x:v>
+        <x:v>391.63</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>10758</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>10759</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>255.73</x:v>
+        <x:v>270.41</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>10760</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>223.28</x:v>
+        <x:v>245.3</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>10761</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>10762</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>231.61</x:v>
+        <x:v>253.63</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>10763</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>277.4</x:v>
+        <x:v>284.74</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>10764</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>167.12</x:v>
+        <x:v>189.14</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>10765</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>10766</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>288</x:v>
-[...11 lines deleted...]
-        <x:v>877.14</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>10767</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>699.76</x:v>
+        <x:v>714.44</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>10768</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>2732.57</x:v>
+        <x:v>2761.93</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>10769</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>283.14</x:v>
+        <x:v>312.5</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>10770</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>862.2</x:v>
+        <x:v>884.22</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>10771</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>350.38</x:v>
+        <x:v>379.74</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>10772</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>217.47</x:v>
+        <x:v>232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>10773</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>217.47</x:v>
+        <x:v>232.15</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>10774</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>208.34</x:v>
+        <x:v>223.02</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>10775</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>824.92</x:v>
+        <x:v>868.96</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>10776</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>323</x:v>
-[...11 lines deleted...]
-        <x:v>245.2</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>10777</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>375.31</x:v>
+        <x:v>397.33</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>10778</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>10779</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>208.34</x:v>
+        <x:v>237.7</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>10780</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>334</x:v>
-[...11 lines deleted...]
-        <x:v>1352.83</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>10781</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>760.53</x:v>
+        <x:v>775.21</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>10782</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>340</x:v>
-[...11 lines deleted...]
-        <x:v>220.82</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>10783</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>647.91</x:v>
+        <x:v>669.93</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>10784</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>348</x:v>
-[...11 lines deleted...]
-        <x:v>223.6</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>10785</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>352</x:v>
-[...11 lines deleted...]
-        <x:v>277.4</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>10786</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>355</x:v>
-[...11 lines deleted...]
-        <x:v>243.43</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>10787</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>359</x:v>
-[...11 lines deleted...]
-        <x:v>5592.96</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>10788</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>362</x:v>
-[...11 lines deleted...]
-        <x:v>418.12</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>10789</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>177.04</x:v>
+        <x:v>191.72</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>10790</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>253.32</x:v>
+        <x:v>290.02</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>10791</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>237.99</x:v>
+        <x:v>260.01</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>10792</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>239.6</x:v>
+        <x:v>254.28</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>10793</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>163.52</x:v>
+        <x:v>207.56</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>10794</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>10795</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>407.81</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>10796</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>10797</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>1041.15</x:v>
+        <x:v>1049.1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>10798</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>308.07</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>10799</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>1124.5</x:v>
+        <x:v>1139.18</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>10800</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>4581.78</x:v>
+        <x:v>4611.14</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>10801</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>10802</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>1027.31</x:v>
+        <x:v>1056.67</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>10803</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>1200.7</x:v>
+        <x:v>1222.72</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>10804</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>1276.92</x:v>
+        <x:v>1298.94</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>10805</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>1161.89</x:v>
+        <x:v>1176.57</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>10806</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>413</x:v>
-[...11 lines deleted...]
-        <x:v>2538.71</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>10807</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>407.81</x:v>
+        <x:v>430.44</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>10808</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>1043.64</x:v>
+        <x:v>1058.32</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>10809</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>473.26</x:v>
+        <x:v>495.28</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>10810</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>447.57</x:v>
+        <x:v>462.25</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>10811</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>1280.5</x:v>
+        <x:v>1303.13</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>10812</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>1386.66</x:v>
+        <x:v>1423.36</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>10813</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>258.1</x:v>
+        <x:v>280.12</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>10814</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>2115.56</x:v>
+        <x:v>2144.92</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>10815</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>222.2</x:v>
+        <x:v>236.88</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>10816</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>3823.55</x:v>
+        <x:v>3838.23</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>10817</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>1472.67</x:v>
+        <x:v>1502.03</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>10818</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G147" s="1">
         <x:v>223.28</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>10819</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G148" s="1">
         <x:v>332.91</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>10820</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>498.29</x:v>
+        <x:v>505.63</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>10821</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G150" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>10822</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>923.09</x:v>
+        <x:v>945.11</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>10823</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>949.55</x:v>
+        <x:v>956.89</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>10824</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>249.22</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>10825</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="G154" s="1">
         <x:v>228.01</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>10826</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="G155" s="1">
         <x:v>239.6</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>10827</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="G156" s="1">
         <x:v>315.81</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>10828</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>379.76</x:v>
+        <x:v>387.1</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>10829</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>223.28</x:v>
+        <x:v>237.96</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>10830</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>2044.08</x:v>
+        <x:v>2058.76</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>10831</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>2168.13</x:v>
+        <x:v>2190.15</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>10832</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>490</x:v>
-[...11 lines deleted...]
-        <x:v>407.81</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>10833</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>1840.46</x:v>
+        <x:v>1869.82</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>10834</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>10835</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>10836</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>10837</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>297.49</x:v>
+        <x:v>319.51</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>10838</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G167" s="1">
-        <x:v>283.14</x:v>
+        <x:v>297.82</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>10839</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>874.09</x:v>
+        <x:v>888.77</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>10840</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>1302.96</x:v>
+        <x:v>1317.64</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>10841</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>258.21</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>10842</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="G171" s="1">
         <x:v>227.43</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>10843</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>879.08</x:v>
+        <x:v>893.76</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>10844</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>283.14</x:v>
+        <x:v>290.48</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>10845</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>519</x:v>
-[...11 lines deleted...]
-        <x:v>208.34</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>10846</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>523</x:v>
-[...11 lines deleted...]
-        <x:v>468.64</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>10847</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>217.17</x:v>
+        <x:v>231.85</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>10848</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>10849</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>1473.47</x:v>
+        <x:v>1502.83</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>10850</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>640.99</x:v>
+        <x:v>655.67</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>10851</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>346.03</x:v>
+        <x:v>368.05</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>10852</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="G181" s="1">
         <x:v>420.12</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>10853</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="G182" s="1">
-        <x:v>1872.24</x:v>
+        <x:v>1894.26</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>10854</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>10855</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>230.76</x:v>
+        <x:v>238.1</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>10856</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>642.75</x:v>
+        <x:v>664.77</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>10857</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>10858</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>2779.76</x:v>
+        <x:v>2809.12</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>10859</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>385.93</x:v>
+        <x:v>400.61</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>10860</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>1464.01</x:v>
+        <x:v>1471.35</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>10861</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>249.88</x:v>
+        <x:v>264.56</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>10862</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>971.92</x:v>
+        <x:v>993.94</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>10863</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>23453.34</x:v>
+        <x:v>23475.36</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>10864</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>8078.1</x:v>
+        <x:v>8092.78</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>10865</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>9076.1</x:v>
+        <x:v>9090.78</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>10866</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>245.75</x:v>
+        <x:v>275.11</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>10867</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>1028.65</x:v>
+        <x:v>1043.33</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>10868</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>576.05</x:v>
+        <x:v>612.75</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>10869</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>1965.01</x:v>
+        <x:v>1972.35</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>10870</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>1196.45</x:v>
+        <x:v>1211.13</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>10871</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>1196.45</x:v>
+        <x:v>1218.47</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>10872</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>601</x:v>
-[...11 lines deleted...]
-        <x:v>233.27</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>10873</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>216.29</x:v>
+        <x:v>223.63</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>10874</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>447.57</x:v>
+        <x:v>454.91</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>10875</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>274.11</x:v>
+        <x:v>281.45</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>10876</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G205" s="1">
-        <x:v>389.75</x:v>
+        <x:v>404.43</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>10877</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="G206" s="1">
-        <x:v>200.87</x:v>
+        <x:v>208.21</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>10878</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>1202.73</x:v>
+        <x:v>1217.41</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>10879</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>219.44</x:v>
+        <x:v>226.78</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>10880</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>624</x:v>
-[...11 lines deleted...]
-        <x:v>1732.58</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>10881</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="G210" s="1">
-        <x:v>208.34</x:v>
+        <x:v>223.02</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>10882</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="G211" s="1">
-        <x:v>258.21</x:v>
+        <x:v>272.89</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>10883</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G212" s="1">
-        <x:v>258.21</x:v>
+        <x:v>272.89</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>10884</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>208.34</x:v>
+        <x:v>223.02</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>10885</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>10886</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>471.55</x:v>
+        <x:v>508.25</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>10887</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>642</x:v>
-[...11 lines deleted...]
-        <x:v>2557.36</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>10888</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>2360.28</x:v>
+        <x:v>2374.96</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>10889</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>669.64</x:v>
+        <x:v>684.32</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>10890</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G219" s="1">
-        <x:v>1826.9</x:v>
+        <x:v>1848.92</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>10891</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>333.01</x:v>
+        <x:v>355.03</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>10892</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>569.14</x:v>
+        <x:v>591.16</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>10893</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>243.43</x:v>
+        <x:v>258.11</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>10894</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>412.81</x:v>
+        <x:v>449.51</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>10895</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>412.81</x:v>
+        <x:v>449.51</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>10896</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>412.81</x:v>
+        <x:v>449.51</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>10897</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>1285.93</x:v>
+        <x:v>1307.95</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>10898</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>504.68</x:v>
+        <x:v>541.38</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>10899</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G228" s="1">
-        <x:v>280.45</x:v>
+        <x:v>302.47</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>10900</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>2539.89</x:v>
+        <x:v>2576.59</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>10901</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>403.19</x:v>
+        <x:v>432.55</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>10902</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>3199.66</x:v>
+        <x:v>3214.34</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>10903</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>340.15</x:v>
+        <x:v>398.87</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>10904</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>6120.89</x:v>
+        <x:v>6135.57</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>10905</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>639.48</x:v>
+        <x:v>683.52</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>10906</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>3705.11</x:v>
+        <x:v>3719.79</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>10907</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="G236" s="1">
-        <x:v>1102.35</x:v>
+        <x:v>1153.73</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>10908</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="G237" s="1">
-        <x:v>219.06</x:v>
+        <x:v>241.08</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>10909</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>2649.59</x:v>
+        <x:v>2678.95</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>10910</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="G239" s="1">
-        <x:v>2216.14</x:v>
+        <x:v>2223.48</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>10911</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="G240" s="1">
-        <x:v>789.3</x:v>
+        <x:v>796.64</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>10912</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G241" s="1">
-        <x:v>1472.5</x:v>
+        <x:v>1479.84</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>10913</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>1427.63</x:v>
+        <x:v>1434.97</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>10914</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>2001.11</x:v>
+        <x:v>2015.79</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>10915</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="G244" s="1">
-        <x:v>182.08</x:v>
+        <x:v>189.42</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>10916</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>379.76</x:v>
+        <x:v>387.1</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>10917</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G246" s="1">
-        <x:v>238.14</x:v>
+        <x:v>245.48</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>10918</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>283.14</x:v>
+        <x:v>290.48</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>10919</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>218.98</x:v>
+        <x:v>226.32</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>10920</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>210.92</x:v>
+        <x:v>218.26</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>10921</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="G250" s="1">
-        <x:v>242.41</x:v>
+        <x:v>249.75</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>10922</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G251" s="1">
-        <x:v>576.83</x:v>
+        <x:v>598.85</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>10923</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>4491.98</x:v>
+        <x:v>4506.66</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>10924</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>403.19</x:v>
+        <x:v>439.89</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>10925</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>245.75</x:v>
+        <x:v>253.09</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>10926</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>175.93</x:v>
+        <x:v>183.27</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>10927</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="G256" s="1">
-        <x:v>283.14</x:v>
+        <x:v>312.5</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>10928</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>1068.4</x:v>
+        <x:v>1090.42</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>10929</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G258" s="1">
-        <x:v>1491.09</x:v>
+        <x:v>1513.11</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>10930</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G259" s="1">
-        <x:v>320.81</x:v>
+        <x:v>328.15</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>10931</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="G260" s="1">
-        <x:v>630.5</x:v>
+        <x:v>637.84</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>10932</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="G261" s="1">
-        <x:v>3051.72</x:v>
+        <x:v>3066.4</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>10933</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="G262" s="1">
-        <x:v>602.5</x:v>
+        <x:v>624.52</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>10934</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G263" s="1">
-        <x:v>982.85</x:v>
+        <x:v>997.53</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>10935</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>793</x:v>
-[...11 lines deleted...]
-        <x:v>242.63</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>10936</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G265" s="1">
-        <x:v>752.5</x:v>
+        <x:v>767.18</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>10937</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="G266" s="1">
-        <x:v>572.35</x:v>
+        <x:v>587.03</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>10938</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G267" s="1">
-        <x:v>559.83</x:v>
+        <x:v>581.85</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>10939</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G268" s="1">
-        <x:v>354.23</x:v>
+        <x:v>368.91</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>10940</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G269" s="1">
-        <x:v>233.27</x:v>
+        <x:v>240.61</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>10941</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="G270" s="1">
-        <x:v>447.52</x:v>
+        <x:v>454.86</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>10942</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="G271" s="1">
-        <x:v>224.78</x:v>
+        <x:v>232.12</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>10943</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G272" s="1">
-        <x:v>447.52</x:v>
+        <x:v>454.86</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>10944</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G273" s="1">
-        <x:v>1294.09</x:v>
+        <x:v>1316.11</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>10945</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G274" s="1">
-        <x:v>308.07</x:v>
+        <x:v>322.75</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>10946</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>822</x:v>
-[...11 lines deleted...]
-        <x:v>438.88</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>10947</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>822</x:v>
-[...11 lines deleted...]
-        <x:v>3149.3</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>10948</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>822</x:v>
-[...11 lines deleted...]
-        <x:v>400.76</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>10949</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>832</x:v>
-[...11 lines deleted...]
-        <x:v>345.49</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>10950</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G279" s="1">
-        <x:v>258.21</x:v>
+        <x:v>272.89</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>10951</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>839</x:v>
-[...11 lines deleted...]
-        <x:v>2481.71</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>10952</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>843</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>845</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G281" s="1">
-        <x:v>266.09</x:v>
+        <x:v>273.43</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>10953</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>847</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>848</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G282" s="1">
-        <x:v>258.21</x:v>
+        <x:v>265.55</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>10954</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>849</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>850</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>852</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="G283" s="1">
-        <x:v>631.46</x:v>
+        <x:v>660.82</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>10955</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>853</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="G284" s="1">
-        <x:v>2134.48</x:v>
+        <x:v>2163.84</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>10956</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>857</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="G285" s="1">
-        <x:v>230.76</x:v>
+        <x:v>252.78</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>10957</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>860</x:v>
-[...11 lines deleted...]
-        <x:v>315.81</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>10958</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>864</x:v>
-[...11 lines deleted...]
-        <x:v>4759.34</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>10959</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>10960</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>869</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="G289" s="1">
-        <x:v>477.08</x:v>
+        <x:v>491.76</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>10961</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>871</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>873</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G290" s="1">
-        <x:v>345.49</x:v>
+        <x:v>360.17</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>10962</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>874</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>875</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="G291" s="1">
-        <x:v>1209.96</x:v>
+        <x:v>1231.98</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>10963</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>10964</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G293" s="1">
-        <x:v>403.19</x:v>
+        <x:v>417.87</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>10965</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>882</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G294" s="1">
-        <x:v>258.21</x:v>
+        <x:v>273.5</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>10966</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>886</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="G295" s="1">
-        <x:v>333.01</x:v>
+        <x:v>347.69</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>10967</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>888</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>889</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G296" s="1">
-        <x:v>924.65</x:v>
+        <x:v>946.67</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>10968</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>891</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>893</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="G297" s="1">
-        <x:v>268.2</x:v>
+        <x:v>275.54</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>10969</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:7">
       <x:c r="A299" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B299" s="0">
         <x:v>10970</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
-        <x:v>894</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
-        <x:v>895</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
-        <x:v>896</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
-        <x:v>897</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G299" s="1">
-        <x:v>227.8</x:v>
+        <x:v>257.16</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:7">
       <x:c r="A300" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B300" s="0">
         <x:v>10971</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:7">
       <x:c r="A301" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B301" s="0">
         <x:v>10972</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
-        <x:v>898</x:v>
-[...11 lines deleted...]
-        <x:v>343</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:7">
       <x:c r="A302" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B302" s="0">
         <x:v>10973</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
-        <x:v>902</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
-        <x:v>904</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G302" s="1">
-        <x:v>558.54</x:v>
+        <x:v>580.56</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:7">
       <x:c r="A303" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B303" s="0">
         <x:v>10974</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
-        <x:v>905</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
-        <x:v>906</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
-        <x:v>907</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
-        <x:v>908</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="G303" s="1">
-        <x:v>343.13</x:v>
+        <x:v>357.81</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:7">
       <x:c r="A304" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B304" s="0">
         <x:v>10975</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
-        <x:v>910</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
-        <x:v>912</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="G304" s="1">
-        <x:v>220.82</x:v>
+        <x:v>250.18</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:7">
       <x:c r="A305" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B305" s="0">
         <x:v>10976</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
-        <x:v>909</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
-        <x:v>913</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
-        <x:v>911</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
-        <x:v>914</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G305" s="1">
-        <x:v>936.42</x:v>
+        <x:v>958.44</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:7">
       <x:c r="A306" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B306" s="0">
         <x:v>10977</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
-        <x:v>915</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
-        <x:v>916</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
-        <x:v>917</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G306" s="1">
-        <x:v>246.75</x:v>
+        <x:v>254.09</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:7">
       <x:c r="A307" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B307" s="0">
         <x:v>10978</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
-        <x:v>918</x:v>
-[...11 lines deleted...]
-        <x:v>4522.62</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:7">
       <x:c r="A308" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B308" s="0">
         <x:v>10979</x:v>
       </x:c>
       <x:c r="C308" s="0" t="s">
-        <x:v>922</x:v>
-[...11 lines deleted...]
-        <x:v>1273.03</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:7">
       <x:c r="A309" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B309" s="0">
         <x:v>10980</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
-        <x:v>926</x:v>
-[...11 lines deleted...]
-        <x:v>1464.74</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:7">
       <x:c r="A310" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B310" s="0">
         <x:v>10981</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
-        <x:v>929</x:v>
-[...11 lines deleted...]
-        <x:v>958.53</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:7">
       <x:c r="A311" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B311" s="0">
         <x:v>10982</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
-        <x:v>933</x:v>
-[...11 lines deleted...]
-        <x:v>1758.88</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:7">
       <x:c r="A312" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B312" s="0">
         <x:v>10983</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
-        <x:v>937</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
-        <x:v>938</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="G312" s="1">
-        <x:v>485.1</x:v>
+        <x:v>507.12</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:7">
       <x:c r="A313" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B313" s="0">
         <x:v>10984</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
-        <x:v>940</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
-        <x:v>942</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
-        <x:v>943</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="G313" s="1">
-        <x:v>308.07</x:v>
+        <x:v>337.43</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:7">
       <x:c r="A314" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B314" s="0">
         <x:v>10985</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
-        <x:v>944</x:v>
-[...11 lines deleted...]
-        <x:v>258.21</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:7">
       <x:c r="A315" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B315" s="0">
         <x:v>10986</x:v>
       </x:c>
       <x:c r="C315" s="0" t="s">
-        <x:v>948</x:v>
-[...11 lines deleted...]
-        <x:v>382.88</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:7">
       <x:c r="A316" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B316" s="0">
         <x:v>10987</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
-        <x:v>953</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="G316" s="1">
-        <x:v>217.17</x:v>
+        <x:v>231.85</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:7">
       <x:c r="A317" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B317" s="0">
         <x:v>10988</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
-        <x:v>955</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
-        <x:v>957</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G317" s="1">
-        <x:v>3153.39</x:v>
+        <x:v>3175.41</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:7">
       <x:c r="A318" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B318" s="0">
         <x:v>10989</x:v>
       </x:c>
       <x:c r="C318" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D318" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E318" s="0" t="s">
-        <x:v>961</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F318" s="0" t="s">
-        <x:v>962</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="G318" s="1">
-        <x:v>2168.61</x:v>
+        <x:v>2205.31</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:7">
       <x:c r="A319" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B319" s="0">
         <x:v>10990</x:v>
       </x:c>
       <x:c r="C319" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:7">
       <x:c r="A320" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B320" s="0">
         <x:v>10991</x:v>
       </x:c>
       <x:c r="C320" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:7">
       <x:c r="A321" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B321" s="0">
         <x:v>10992</x:v>
       </x:c>
       <x:c r="C321" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:7">
       <x:c r="A322" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B322" s="0">
         <x:v>10993</x:v>
       </x:c>
       <x:c r="C322" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:7">
       <x:c r="A323" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B323" s="0">
         <x:v>10994</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
-        <x:v>963</x:v>
-[...11 lines deleted...]
-        <x:v>2726.94</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:7">
       <x:c r="A324" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B324" s="0">
         <x:v>10995</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
-        <x:v>968</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
-        <x:v>970</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="G324" s="1">
-        <x:v>1290.49</x:v>
+        <x:v>1305.17</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:7">
       <x:c r="A325" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B325" s="0">
         <x:v>10996</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
-        <x:v>972</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
-        <x:v>973</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G325" s="1">
-        <x:v>220.38</x:v>
+        <x:v>235.06</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:7">
       <x:c r="A326" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B326" s="0">
         <x:v>10997</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
-        <x:v>974</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="G326" s="1">
-        <x:v>180.72</x:v>
+        <x:v>195.4</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:7">
       <x:c r="A327" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B327" s="0">
         <x:v>10998</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
-        <x:v>977</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="G327" s="1">
-        <x:v>292.49</x:v>
+        <x:v>314.51</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:7">
       <x:c r="A328" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B328" s="0">
         <x:v>10999</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
-        <x:v>980</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="G328" s="1">
-        <x:v>2785.94</x:v>
+        <x:v>2807.96</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:7">
       <x:c r="A329" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B329" s="0">
         <x:v>11000</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="G329" s="1">
-        <x:v>541.82</x:v>
+        <x:v>556.5</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:7">
       <x:c r="A330" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B330" s="0">
         <x:v>11001</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
-        <x:v>984</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="G330" s="1">
-        <x:v>492.65</x:v>
+        <x:v>507.33</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:7">
       <x:c r="A331" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B331" s="0">
         <x:v>11002</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
-        <x:v>987</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
-        <x:v>989</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="G331" s="1">
-        <x:v>466.06</x:v>
+        <x:v>480.74</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:7">
       <x:c r="A332" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B332" s="0">
         <x:v>11003</x:v>
       </x:c>
       <x:c r="C332" s="0" t="s">
-        <x:v>991</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D332" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E332" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F332" s="0" t="s">
-        <x:v>993</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="G332" s="1">
-        <x:v>1781.18</x:v>
+        <x:v>1788.52</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:7">
       <x:c r="A333" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B333" s="0">
         <x:v>11004</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
-        <x:v>994</x:v>
-[...11 lines deleted...]
-        <x:v>634.58</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:7">
       <x:c r="A334" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B334" s="0">
         <x:v>11005</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
-        <x:v>998</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
-        <x:v>1000</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="G334" s="1">
-        <x:v>200.87</x:v>
+        <x:v>222.89</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:7">
       <x:c r="A335" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B335" s="0">
         <x:v>11006</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
-        <x:v>1001</x:v>
-[...11 lines deleted...]
-        <x:v>1556.03</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:7">
       <x:c r="A336" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B336" s="0">
         <x:v>11007</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:7">
       <x:c r="A337" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B337" s="0">
         <x:v>11008</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="G337" s="1">
-        <x:v>258.21</x:v>
+        <x:v>272.89</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:7">
       <x:c r="A338" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B338" s="0">
         <x:v>11009</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
-        <x:v>1007</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
-        <x:v>1008</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
-        <x:v>1009</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
-        <x:v>1010</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="G338" s="1">
-        <x:v>180.72</x:v>
+        <x:v>195.4</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:7">
       <x:c r="A339" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B339" s="0">
         <x:v>11010</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
-        <x:v>1011</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
-        <x:v>1012</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
-        <x:v>1014</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="G339" s="1">
-        <x:v>1305.94</x:v>
+        <x:v>1327.96</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:7">
       <x:c r="A340" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B340" s="0">
         <x:v>11011</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
-        <x:v>1015</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="G340" s="1">
-        <x:v>233.27</x:v>
+        <x:v>240.61</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:7">
       <x:c r="A341" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B341" s="0">
         <x:v>11012</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
-        <x:v>1019</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="G341" s="1">
-        <x:v>223.6</x:v>
+        <x:v>238.28</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:7">
       <x:c r="A342" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B342" s="0">
         <x:v>11013</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="G342" s="1">
-        <x:v>946.67</x:v>
+        <x:v>1042.09</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:7">
       <x:c r="A343" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B343" s="0">
         <x:v>11014</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:7">
       <x:c r="A344" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B344" s="0">
         <x:v>11015</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:7">
       <x:c r="A345" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B345" s="0">
         <x:v>11016</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:7">
       <x:c r="A346" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B346" s="0">
         <x:v>11017</x:v>
       </x:c>
       <x:c r="C346" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D346" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E346" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F346" s="0" t="s">
-        <x:v>1029</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="G346" s="1">
-        <x:v>631.46</x:v>
+        <x:v>646.14</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:7">
       <x:c r="A347" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B347" s="0">
         <x:v>11018</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
-        <x:v>1030</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
-        <x:v>1032</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="G347" s="1">
-        <x:v>551.68</x:v>
+        <x:v>559.02</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:7">
       <x:c r="A348" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B348" s="0">
         <x:v>11019</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
-        <x:v>1033</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
-        <x:v>1034</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
-        <x:v>1035</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="G348" s="1">
-        <x:v>167.28</x:v>
+        <x:v>174.62</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:7">
       <x:c r="A349" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B349" s="0">
         <x:v>11020</x:v>
       </x:c>
       <x:c r="C349" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D349" s="0" t="s">
-        <x:v>1037</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="E349" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F349" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G349" s="1">
-        <x:v>243.62</x:v>
+        <x:v>250.96</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:7">
       <x:c r="A350" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B350" s="0">
         <x:v>11021</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
-        <x:v>1039</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
-        <x:v>1040</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G350" s="1">
-        <x:v>372.74</x:v>
+        <x:v>380.08</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:7">
       <x:c r="A351" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B351" s="0">
         <x:v>11022</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
-        <x:v>1036</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
-        <x:v>1041</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
-        <x:v>1042</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="G351" s="1">
-        <x:v>672.18</x:v>
+        <x:v>679.52</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:7">
       <x:c r="A352" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="B352" s="0">
         <x:v>11023</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="G352" s="1">
-        <x:v>8271.67</x:v>
+        <x:v>8293.69</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>