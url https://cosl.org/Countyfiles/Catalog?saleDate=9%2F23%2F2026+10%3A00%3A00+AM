--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,240 +1,273 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba8e91f3d7844945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7122395c6a094fa4a0618a37921847bd.psmdcp" Id="Rd1543b662e19411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c23828c8c540e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/623435041f61442892488fda5e8514d9.psmdcp" Id="Rf45a02bfe72f4683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>OWNER NAME</x:t>
   </x:si>
   <x:si>
     <x:t>LEGAL DESCRIPTION</x:t>
   </x:si>
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>HOWARD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALLEN, NOLAN B &amp; HELEN </x:t>
   </x:si>
   <x:si>
-    <x:t>*430 RANDALL LN MINERAL SPRINGS AR* PT SE COR FRL NWSW (160X253) MINERAL SPRINGS CITY ADDITION 18 10S 27W 0.93 ACRE</x:t>
+    <x:t>*430 RANDALL LN MINERAL SPRINGS AR* PT SE COR FRL NWSW (160X253) (.93AC)  18 10S 27W 0.93 ACRES LOT  BLOCK  MINERAL SPRINGS CITY  ADDITION CITY  SD 30MI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHLEE BALLINGER, LINDSEY CULLEN, MEGAN DAVIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00850-00028-0010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETX INVESTMENTS REAL ESTATE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*MINERAL SPRINGS AR 71851* NE PT LT 11 (19.5X150) BLOCK 3 MC CULLOUGH ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
-    <x:t>00850-00028-0010</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>00850-00211-000C</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">HENRY%ANDREA HENRY, JERRY DEWON &amp; BEVERLY ANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*PARK LANE MINERAL SPRINGS AR*  PT NWSW (80.5X190) (0.35AC) 19 10S 27W 0.35 ACRES LOT  BLOCK  MINERAL SPRINGS M &amp; BOUNDS ADDITION CITY  SD 30MI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>00850-00096-0020</x:t>
+  </x:si>
+  <x:si>
     <x:t>HENRY, JERRY DEWON &amp; BEVERLY ANN % ANDREA HENRY</x:t>
   </x:si>
   <x:si>
-    <x:t>*PARK LANE MINERAL SPRINGS AR* PT NWSW (80.5X190) MINERAL SPRINGS M &amp; BOUNDS ADDITION 19 10S 27W 0.35 ACRE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">*PARK LANE MINERAL SPRINGS AR 71851* PT NW SW (25X190) MINERAL SPRINGS M &amp; B ADDITION 19 10S 27W 0.11 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>00850-00096-0030</x:t>
   </x:si>
   <x:si>
-    <x:t>HILE, TRAVIS LEE % STACY L PIGGEE</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">109 E NINTH ST DIERKS AR LOT 5-6 BLOCK 1 HEIGHTS OF DIERKS ADDITION </x:t>
+    <x:t xml:space="preserve">HILE%STACY L PIGGEE, TRAVIS LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>109 E NINTH ST DIERKS AR    0 ACRES LOT 5-6 BLOCK 1 HEIGHTS OF DIERKS ADDITION CITY  SD 20DI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHLEY SHULZ</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00183-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL JR, WILLIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*W HWY 371* W1/2 NE NE SW ***SEE ADMIN*** 19 9S 28W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00001-03420-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HILL, BRUCE H % MELISSA HILL-TEMPLER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*HOCKADAY LN* PT NE COR NE NE 8 10S 27W 2.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00001-03884-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HILL, JOSEPH, SR % LARRY HILL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S PRICE ST  LOT 4 BLOCK 36 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01590-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MC BRIDE, ARNOLD GENE, SR W/LE % ELMER MCBRID </x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*212 E 3RD ST DIERKS AR* E46.67' LTS 1 THRU 4 BLOCK 18 HOLLY ADDITION </x:t>
+    <x:t xml:space="preserve">MC BRIDE SR W/LE%ELMER MCBRID, ARNOLD GENE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*212 E 3RD ST DIERKS AR* E46.67' LTS 1 THRU 4    0 ACRES LOT  BLOCK 18 HOLLY ADDITION CITY  SD 20DI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARNOLD GENE MCBRIDE JR</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00281-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, CLYDE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*265 S COUNTY LINE RD* NW COR FRL NW NW (100X215) 31 9S 27W 0.5 ACRE </x:t>
+    <x:t>*265 S COUNTY LINE RD*  NW COR FRL NW NW (100X215) (.05AC) 31 9S 27W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03070-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PIERCE, CHARLES J &amp; CHRISTY A % ROBERT HULSEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*410 MASSEY AVE DIERKS AR 71833* LOT 9-10 BLOCK 10 HOLLY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00800-00259-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SHORTER, GEORGE R &amp; STELLA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*127 N POWELL ST MINERAL SPRINGS AR 71851* S1/2 LT 4; ALL LT 5 &amp; N1/2 LT 6 BLOCK 14 MC CULLOUGH ADDITION 0.27 ACRE </x:t>
+    <x:t>*127 N POWELL ST MINERAL SPRINGS AR 71851* S1/2 LT 4; ALL LT 5 &amp; N1/2 LT 6    0.27 ACRES LOT  BLOCK 14 MC CULLOUGH ADDITION CITY  SD 30MI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIAMOND BANK, IRS</x:t>
   </x:si>
   <x:si>
     <x:t>00850-00231-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SPIGNER, JASON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*326 HWY 27 N MINERAL SPRINGS AR 71851* PT NE NW MINERAL SPRINGS CITY ADDITION 20 10S 27W 0.5 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>00850-00110-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SUGGS, ERNEST &amp; GLADYS MARIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*265 S COUNTY LINE RD* PT NW NW NW (105X210 &amp; 120X213) 31 9S 27W 1.1 ACRES </x:t>
+    <x:t>*265 S COUNTY LINE RD*  PT NW NW NW (105X210 &amp; 120X213) (1.10AC) 31 9S 27W 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JOHNNY SUGGS, BARBARA SUGGS</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03073-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>TAYLOR, EUGENE % CLINT TAYLOR</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">*124 REEVES LN NASHVILLE AR 71852* PT NE NW 1984 CHAMPION WOODLAKE 14X76 32 9S 27W 1.61 ACRES </x:t>
+    <x:t xml:space="preserve">TAYLOR%CLINT TAYLOR, EUGENE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*124 REEVES LN NASHVILLE AR 71852*  PT NE NW (1.61AC) 1984 CHAMPION WOODLAKE 14X76 32 9S 27W 1.61 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHANE TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03087-0020</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*174 YOUNG RD* NW COR NW SW W RD 3 10S 27W 3 ACRES </x:t>
+    <x:t>*W HWY 371*  W1/2 NE NE SW (5AC) ***SEE ADMIN*** 19 9S 28W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARLIN TAYLOR, CLINT TAYLOR</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03799-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WAGNER, HARLETTE M </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">311 FOURTH ST DIERKS AR LOT 5-6 BLOCK 16 MURRAY-1 ADDITION </x:t>
+    <x:t>311 FOURTH ST DIERKS AR    0 ACRES LOT 5-6 BLOCK 16 MURRAY-1 ADDITION CITY  SD 20DI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VANDERBILT MORTGAGE &amp; FINANCE INC., CMH HOMES INC.</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00496-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITE, SAM &amp; BRENDA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT W690' SW NW S OF HWY ***SEE ADMIN*** 25 6S 28W 0.94 ACRE </x:t>
+    <x:t xml:space="preserve"> PT W690' SW NW S OF HWY (.94AC) ***SEE ADMIN*** 25 6S 28W 0.94 ACRES LOT  BLOCK   ADDITION CITY  SD 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RODNEY DAVIS, TAMMY DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>00001-00768-0020</x:t>
   </x:si>
   <x:si>
     <x:t>WRIGHT, CHARLES L, JR &amp; CASSANDRA RENE % CASSANDRA WRIGHT WILEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*1321 S ANSLEY ST NASHVILLE AR 71852* S1/2 LT 11 &amp; ALL LT 12 BLOCK 19 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01484-0000</x:t>
   </x:si>
   <x:si>
     <x:t>YOUNG, B J % CASSANDRA WRIGHT WILEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S MILL ST LOT 1-3 BLOCK 29 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01547-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S MILL ST LOT 11 BLOCK 36 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
@@ -316,68 +349,50 @@
   <x:si>
     <x:t>001-03227-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILL JR, TEDDY L </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 26 4S 24W 6 ACRES LOT  BLOCK  RURAL ACREAGE ADDITION CITY  SD 161</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES, SUMMIT BANK</x:t>
   </x:si>
   <x:si>
     <x:t>001-07122-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KIRKPATRICK, STEVEN TYLER </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 015 COX ADDITION 28 3S 25W 0.6 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>084-00015-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">O'NEAL, BELINDA </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RUBBEN%KENNETH CARL FENDLEY ETAL, MARC </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 IN BLOCK 1 PT SE SE 28 2S 24W 2.03 ACRES LOT  BLOCK  ROLLING HILLS ADDITION CITY  SD 162</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KENNETH CARL FENDLEY, TRUDY SCALES-FENDLEY, </x:t>
   </x:si>
   <x:si>
     <x:t>050-00001-002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SCOTT, ARTHUR F </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE RURAL ACREAGE ADDITION 20 2S 25W 6.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03578-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STARR, KEITH &amp; PENNY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 NW1/4 23 1S 26W 0.288 ACRES LOT  BLOCK  RURAL ACREAGE ADDITION CITY  SD 163</x:t>
@@ -400,62 +415,50 @@
   <x:si>
     <x:t>001-02693-000</x:t>
   </x:si>
   <x:si>
     <x:t>TIME OUT CABINS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW1/4 NE1/4 LOTS 19 &amp; 20 RURAL ACREAGE ADDITION 13 1S 24W 3.04 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00846-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW NE LOT 26  PT LOT 27 RURAL ACREAGE ADDITION 13 1S 24W 1.96 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00846-007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W1/2 LOT 27 &amp; ALL OF 28 RURAL ACREAGE ADDITION 13 1S 24W 2.29 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00847-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">VINES, BRANDON </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>PIKE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRZESKI, BRANDY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 9 08S 24W 0.46 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-02545-001</x:t>
   </x:si>
   <x:si>
     <x:t>CLARK, LOWIE, HEIRS % CAROLYN CROSS</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 LOTS 5 &amp; 6 BLOCK 1 S WATER ST, CITY DELIGHT ADDITION 19 08S 23W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>800-00065-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FANT (HEIRS), WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 9 05S 24W 2.17 ACRES LOT  BLOCK   ADDITION CITY  SD 32</x:t>
@@ -589,150 +592,156 @@
   <x:si>
     <x:t>345-00012-000</x:t>
   </x:si>
   <x:si>
     <x:t>POLK</x:t>
   </x:si>
   <x:si>
     <x:t>ANDERSON, BETTY L % CLIFF ABERNATHY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 20 02S 29W 2.92 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-02183-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 20 02S 29W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-02184-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANDERSON, FRED R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">E1/2 NE NE NE 28 02S 30W 5 ACRES </x:t>
+    <x:t>E1/2 NE NE NE 28 02S 30W 5 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERS INC, QUICKEN LOANS</x:t>
   </x:si>
   <x:si>
     <x:t>0000-04758-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ANGELS REST TRUST % VICTORIA DIETERLE &amp; CURT-JEURGE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 07 03S 31W 4.636 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-07553-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>ARNOLD, CANDACE &amp; JAMIE D REYNOLDS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NW SE HATFIELD AC ADDITION 23 03S 32W 2 ACRES </x:t>
+    <x:t xml:space="preserve">ARNOLD &amp; JAMIE D REYNOLDS, CANDACE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SE 23 03S 32W 2 ACRES LOT  BLOCK  HATFIELD AC ADDITION CITY  SD 23HA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUSTIN ARNOLD, DOUGLAS REYNOLDS, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>4500-00263-0025</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEAVER, CLIFF </x:t>
   </x:si>
   <x:si>
     <x:t>S 75' OF LOT 7 ACORN ADDITION 20 01S 30W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0000-03198-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BECK, ADAM &amp; DERRICK ANDREW </x:t>
+    <x:t xml:space="preserve">BECK, ADAM, DERRICK ANDREW &amp; KAYLA DENEA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW &amp; PT NE NW E OF OLD LINE ROAD 25 03S 32W 79 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
-    <x:t>AGCO FINANCE LLC, KAYLA DENEA BECK, SAVANNAH MICHELLE BECK</x:t>
+    <x:t>AGCO FINANCE LLC, KAYLA DENEA BECK, FIRST FINANCIAL BANK, FARM CREDIT SERVICE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10760-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NW NW &amp; PT SW NW &amp; PT NW SW 25 03S 31W 72.88 ACRES </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0000-10768-0005</x:t>
   </x:si>
   <x:si>
     <x:t>A part of the East One-Half of the Northeast Quarter (Pt. E 1/2 NE1/4) of Section Twenty-six (26), Township Three (3) South, Range Thirty-Two (32) West, Polk County, Arkansas, 26 03S 32W 24.42 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>FARM CREDIT SERVICE AGENCY, FIRST FINANCIAL BANK, KAYLA D BECK, SAVANNAH M BECK</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10785-0050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BECK, DERRICK ANDREW &amp; KAYLA DENEA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW &amp; PT NW SW 25 03S 32W 10.32 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARM CREDIT SERVICE AGENCY, UNION BANK OF MENA, </x:t>
   </x:si>
   <x:si>
     <x:t>0000-10768-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE SE &amp; PT SE NE 26 03S 32W 8.44 ACRES </x:t>
+    <x:t>PT NE SE &amp; PT SE NE 26 03S 32W 8.44 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FARM CREDIT SERVICES, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10785-0060</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRUMLEY, CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW MENA AC ADDITION 05 02S 30W 8.54 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6000-03059-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRYLLA, RONALD K </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 008 BLOCK 090 MENA ORIGINAL ADDITION 0.161 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>6000-00667-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>CHRISTMAS, BYRON &amp; DAWN RIOS</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 5 &amp; 6 BLOCK 7 MENA ORIGINAL ADDITION 0.326 ACRE</x:t>
+    <x:t xml:space="preserve">CHRISTMAS &amp; DAWN RIOS, BYRON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.326 ACRES LOT 5 &amp; 6 BLOCK 7 MENA ORIGINAL ADDITION CITY  SD 23MS</x:t>
   </x:si>
   <x:si>
     <x:t>6000-00030-0000</x:t>
   </x:si>
   <x:si>
     <x:t>COX, RUSSELL ETAL % DAVID MADDOX</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NE 14 02S 31W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0000-06526-0000</x:t>
   </x:si>
   <x:si>
     <x:t>FARRELL, DANIEL &amp; RIDER DAVIDSON</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE GRANNIS AC ADDITION 19 06S 31W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>4000-00287-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FIELDS, BOBBY G &amp; NORMA D </x:t>
   </x:si>
@@ -822,250 +831,246 @@
   <x:si>
     <x:t>3200-00192-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 1-8 BLOCK 10 CARLIN'S TO COVE ADDITION *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
   </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00193-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLOCK 11 CARLIN'S TO COVE ADDITION  *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
 </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00195-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLOCK 12 CARLIN'S TO COVE ADDITION *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
 </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00196-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT BLOCK 12 N 159' CARLIN'S TO COVE ADDITION *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
-</x:t>
+    <x:t>PT BLOCK 12 N 159'
+*WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
+     ACRES LOT  BLOCK  CARLIN'S TO COVE ADDITION CITY  SD 79CO</x:t>
   </x:si>
   <x:si>
     <x:t>3200-00197-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HENDRIX, JAMES DANNY &amp; ELIZABETH </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE 32 03S 29W 3.28 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-02960-0175</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HULL, WILLIAM A </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 SW NE SE &amp; N1/2 NW SE SE 34 02S 30W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTY HULL, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>0000-05113-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, RODNEY D </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW, W OF RR 23 04S 32W 5.31 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-11670-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">KING, MICHAEL &amp; TAMMY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEWIS, STEVEN E &amp; MAE ROSE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 11 02S 31W 0.27 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>RONDA COLEMAN, RICH MOUNTAIN ELECTRIC CO-OP, HAROLD D COLEMAN</x:t>
   </x:si>
   <x:si>
     <x:t>0000-06262-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LYLE, CORTNEY L </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11-18 BLOCK 13 JANSSEN (VANDERVOORT) ADDITION 0.96 ACRE</x:t>
+    <x:t>.    0.96 ACRES LOT 11-18 BLOCK 13 JANSSEN (VANDERVOORT) ADDITION CITY  SD 79VA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNION BANK OF MENA, OFFICE OF CHILD SUPPORT ENFORCEMENT, NEW HOLLAND CREDIT CO.</x:t>
   </x:si>
   <x:si>
     <x:t>8000-00027-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MANSON, NORMAN A &amp; LINDA L </x:t>
   </x:si>
   <x:si>
     <x:t>TRACT C OF FRL SW NW 19 01S 29W 6.46 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
   </x:si>
   <x:si>
     <x:t>ACORN RURAL WATER ASSOC., JAMIE PRINGLE, BEAR STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>0000-01469-0026</x:t>
   </x:si>
   <x:si>
     <x:t>MAY, DANNY &amp; CRYSTAL % CRYSTAL DAVIS, ROXIE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE 33 02S 31W 1.93 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-07336-0125</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORPHEW, O E &amp; EDNA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 5 BATES/PRYORS MILL LOT ADDITION 18 02S 30W </x:t>
   </x:si>
   <x:si>
     <x:t>6000-01996-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MYERS, RONNY B &amp; RONNY BRUCE</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 CHESSER ADD TO HATFIELD ADDITION 0.506 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>4500-00074-0100</x:t>
   </x:si>
   <x:si>
-    <x:t>PRINGLE, JAMIE W/LE TO NORMAN A MANSON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">ALL THAT PT NW NW 12 02S 30W 10 ACRES </x:t>
+    <x:t xml:space="preserve">PRINGLE W/LE TO NORMAN A MANSON, JAMIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL THAT PT NW NW 12 02S 30W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST NATIONAL BANK, CURT'S TIRE &amp; MUFFLE</x:t>
   </x:si>
   <x:si>
     <x:t>0000-04144-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERTS, DEBBIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE NW 23 02S 31W 9.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-06801-0000</x:t>
   </x:si>
   <x:si>
     <x:t>ROCHA, PAUL &amp; BECKY % USDA FARM SERVICE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SE SW 05 04S 32W 4.25 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-11158-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE SW S OF ROAD COVE ACREAGE ADDITION 05 04S 32W 12.26 ACRES </x:t>
+    <x:t xml:space="preserve">ROCHA%USDA FARM SERVICE AGENCY, PAUL &amp; BECKY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SW S OF ROAD 05 04S 32W 12.26 ACRES LOT  BLOCK  COVE ACREAGE ADDITION CITY  SD 79CO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WASHBURN'S INC, FARM SERVICE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>3200-00232-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, DAVID N </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW TRACT 8 LOT 8 TREASURE HILL'S ESTATES ADDITION 13 01S 30W 3.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-03133-0040</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW COR NE SE 10 02S 30W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-04066-0000</x:t>
   </x:si>
   <x:si>
-    <x:t>STREET &amp; PERFORMANCE</x:t>
-[...3 lines deleted...]
- </x:t>
+    <x:t xml:space="preserve">PERFORMANCE, STREET &amp; </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE
+*WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
+ 20 02S 30W 4.96 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>D.F. &amp;A., I.R.S., AR. DEPT. OF WORKFORCE SERVICES,  IVAN GANRUD CHEVROLET, INC., US TAX RECOVERY PARTNERS, LLC., RICHIE SOREL,  POLLUTION  CONTROL, INC., ADEQ, NORMAN GRABOWSKI</x:t>
   </x:si>
   <x:si>
     <x:t>0000-04531-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STUART, BECKY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 29 02S 31W 10 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-07162-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOODLAND ADDITION LOT 1-3 BLOCK 24 WOODLAND ADD INSIDE ADDITION 0.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6000-02783-0000</x:t>
   </x:si>
   <x:si>
     <x:t>SURBER HOLDINGS LLC % JERRY SURBER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOTS 10 &amp; 11 HENRIETTA ADDITION 0.23 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>4500-00062-0010</x:t>
   </x:si>
   <x:si>
-    <x:t>TOTAL WEALTH MANAGEMENT SYSTEMS, INC</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">TURNER, JOE, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT N1/2 W1/2 NE SE &amp; SE NE 27 04S 32W 6 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-11833-0000</x:t>
   </x:si>
   <x:si>
     <x:t>VANNATTER, MICHAEL / STEVEN VANNATTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 SE SE 12 02S 32W 11.7 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-09882-0100</x:t>
   </x:si>
   <x:si>
     <x:t>SEVIER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CURRENCE, DOUGLAS &amp; DAWN </x:t>
   </x:si>
   <x:si>
     <x:t>SE SW BEG 381' W OF SE COR W 538.98', N 330', E 538.98', S 330' TO POB 15 09S 30W 4.08 ACRES LOT  BLOCK  LOCKESBURG CITY ACREA ADDITION CITY  SD 116</x:t>
@@ -1106,144 +1111,138 @@
   <x:si>
     <x:t>002-01242-003</x:t>
   </x:si>
   <x:si>
     <x:t>DURHAM, JUDITH S &amp; W K NORWOOD % O H DURHAM ESTATE</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW BEG 270' E OF SW COR, N 792.48', S 78 DEG E 32.68', S 784.54', W 32' TO POB 34 08S 31W 0.58 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-04836-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ERWIN, NATHANAEL LEE &amp; KIMBERLY ANN </x:t>
   </x:si>
   <x:si>
     <x:t>SE NE 12 11S 29W 40 ACRES LOT  BLOCK   ADDITION CITY  SD 003</x:t>
   </x:si>
   <x:si>
     <x:t>HORATIO STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>002-01659-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FARLEY, WILLIAM L </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>GALLITON, JIM % CHARLES L WRIGHT</x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 SE SW 24 09S 30W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-02808-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 33  BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01689-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 34 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01690-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 35 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01691-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 36 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01692-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 37 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01693-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JOHNSON, LUMMIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E 225' OF N 390' OF S1/2 SE SE 18 11S 28W 1.83 ACRES </x:t>
+    <x:t>PT E 225' OF N 390' OF S1/2 SE SE 18 11S 28W 1.83 ACRES LOT  BLOCK   ADDITION CITY  SD 003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTHUR B SCHIRMER</x:t>
   </x:si>
   <x:si>
     <x:t>002-00186-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, PAUL M &amp; ORENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW W HWY 71 BEG IN SE COR, W 456.65' TO POB W 481.03', N 455.65', S 43 DEG E 113.12',E 382', N 70 DEG E 128.53', TO W R/W OF HWY 71, S 5 DEG E ALONG R-O-W 346.56', W 133.29', S 70',TO POB EXC PT NE NW BEG 456.65' W OF SE COR, W 6.71', N 373.30', E 1 17 08S 31W 1.74 ACRES LOT  BLOCK   ADDITION CITY  SD 017</x:t>
   </x:si>
   <x:si>
     <x:t>STEVE BRUCE, MALETA BRUCE</x:t>
   </x:si>
   <x:si>
     <x:t>002-04446-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KNOD, ANITA LYNNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 100' N1/2 BLK 25 BRALEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-00134-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 25' N1/2 BLK 26 BRALEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-00143-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEMONS, LEE, JR </x:t>
-[...2 lines deleted...]
-    <x:t>PT FRL NW NW BEG 185' E OF NW COR, S 357.69', E 230', N 207.69', W 100', N 150', W 130' TO POB EXC THE S 154.55' THEREOF HORATIO CITY ACREAGE ADDITION 06 10S 31W 0.73 ACRE</x:t>
+    <x:t xml:space="preserve">LEMONS JR, LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT FRL NW NW BEG 185' E OF NW COR, S 357.69', E 230', N 207.69', W 100', N 150', W 130' TO POB EXC THE S 154.55' THEREOF 06 10S 31W 0.73 ACRES LOT  BLOCK  HORATIO CITY ACREAGE ADDITION CITY  SD 155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COMMISSIONER OF REVENUES, DE QUEEN FORD CHRYSLER, HUEY COPELIN DBA HUEY COPELIN AUTOS</x:t>
   </x:si>
   <x:si>
     <x:t>074-00568-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARKHAM, SHANE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE BEG 320' W OF NE COR, W 81', S 2 DEG E 95', E 81', N 2 DEG W 95' TO POB 23 10S 30W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-03320-000</x:t>
   </x:si>
   <x:si>
     <x:t>MCINVALE, WOODIE AND SALLY, TRUST DATED JANUARY 22 2</x:t>
   </x:si>
   <x:si>
     <x:t>PROVO W 22' LOT 14 BLOCK 33 PROVO ADDITION 29 08S 29W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>040-00044-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORRIS JR, JOHNNY M </x:t>
   </x:si>
@@ -1326,62 +1325,50 @@
     <x:t>PT SW SE DESC BK 160-551 &amp; BK 162-217 14 09S 30W 3.05 ACRES LOT  BLOCK  LOCKESBURG CITY ACREA ADDITION CITY  SD 116</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAM D STEWARD SR, DIAMOND STATE BANK, FIRST STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>076-00341-001R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STINNETT, LEON, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-11 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00010-000S</x:t>
   </x:si>
   <x:si>
     <x:t>SVR GLOBAL TRADERS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 LOT 3 BLOCK 1 NORBERG ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01385-000R</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>002-07335-001</x:t>
   </x:si>
   <x:si>
     <x:t>TSA HOLDING GROUP LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 13 BLOCK 4 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01758-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WARFORD, RONALD J &amp; BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00006-000S</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00007-000S</x:t>
   </x:si>
@@ -1851,3403 +1838,3319 @@
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11025</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11026</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G4" s="1">
         <x:v>567.22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11027</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G5" s="1">
         <x:v>247.31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11028</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G6" s="1">
         <x:v>181.39</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
         <x:v>951.82</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11030</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G8" s="1">
         <x:v>201.17</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11031</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1">
         <x:v>419.92</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11032</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="G10" s="1">
         <x:v>248.08</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11033</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G11" s="1">
         <x:v>1473.01</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11034</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1">
         <x:v>247.54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11035</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G13" s="1">
         <x:v>592.17</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G14" s="1">
         <x:v>1942.05</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11037</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G15" s="1">
         <x:v>264.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11038</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G16" s="1">
         <x:v>315.47</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11039</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="1">
         <x:v>665.43</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="G18" s="1">
         <x:v>630.44</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11041</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G19" s="1">
         <x:v>3141.59</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11042</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G20" s="1">
         <x:v>263.61</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>11043</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>11044</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G22" s="1">
         <x:v>1643.88</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G23" s="1">
         <x:v>429.2</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>11046</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G24" s="1">
         <x:v>248.08</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>11047</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G25" s="1">
         <x:v>248.08</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>11048</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>364</x:v>
+        <x:v>363.59</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>11049</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>245.91</x:v>
+        <x:v>345.91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>11050</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>1554</x:v>
+        <x:v>1554.05</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>11051</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>827.4</x:v>
+        <x:v>927.4</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G30" s="1">
-        <x:v>222.69</x:v>
+        <x:v>322.69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>11053</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>314.38</x:v>
+        <x:v>414.38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>2193.84</x:v>
+        <x:v>2293.84</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>11055</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1589</x:v>
+        <x:v>1589.1</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>11056</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>364.28</x:v>
+        <x:v>464.28</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>11057</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>102</x:v>
-[...11 lines deleted...]
-        <x:v>190.01</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>11058</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>105</x:v>
-[...11 lines deleted...]
-        <x:v>137.76</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>11059</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>1945</x:v>
+        <x:v>1944.54</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>11060</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G38" s="1">
-        <x:v>119.01</x:v>
+        <x:v>219.01</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>11061</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>312</x:v>
+        <x:v>312.21</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>11062</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>920</x:v>
+        <x:v>920.23</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>11063</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>799.99</x:v>
+        <x:v>899.99</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>11064</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>73.7</x:v>
+        <x:v>173.7</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>11065</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>131.58</x:v>
+        <x:v>231.58</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>11066</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>130</x:v>
-[...11 lines deleted...]
-        <x:v>7381</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>11067</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G45" s="1">
-        <x:v>467.68</x:v>
+        <x:v>652.68</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>11068</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>2118.39</x:v>
+        <x:v>2218.39</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>11069</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>675</x:v>
+        <x:v>675.15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>11070</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>397</x:v>
+        <x:v>396.57</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>11071</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>91.79</x:v>
+        <x:v>191.79</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>11072</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G50" s="1">
-        <x:v>124.69</x:v>
+        <x:v>224.69</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>11073</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>574.14</x:v>
+        <x:v>674.14</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>11074</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>3106</x:v>
+        <x:v>3106.03</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>11075</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>379</x:v>
+        <x:v>378.52</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>11076</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>1310.23</x:v>
+        <x:v>1410.23</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>11077</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>132.54</x:v>
+        <x:v>232.54</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>11078</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>171</x:v>
+        <x:v>170.89</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>11079</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>463.33</x:v>
+        <x:v>563.33</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>11080</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>489.24</x:v>
+        <x:v>589.24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>11081</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>196.89</x:v>
+        <x:v>296.89</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>11082</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>1116</x:v>
+        <x:v>1115.88</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>11083</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>81.02</x:v>
+        <x:v>181.02</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>11084</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>315.68</x:v>
+        <x:v>415.68</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>11085</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>2113.44</x:v>
+        <x:v>2298.44</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>11086</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>2964.43</x:v>
+        <x:v>3149.43</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>11087</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>1057.03</x:v>
+        <x:v>1157.03</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>11088</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>150.46</x:v>
+        <x:v>250.46</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>11089</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>5288</x:v>
+        <x:v>5287.66</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>11090</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>726.75</x:v>
+        <x:v>826.75</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>11091</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>352</x:v>
+        <x:v>352.05</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>11092</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>42609</x:v>
+        <x:v>42608.62</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>11093</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>125.79</x:v>
+        <x:v>225.79</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>11094</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>485.63</x:v>
+        <x:v>585.63</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>11095</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>1066.27</x:v>
+        <x:v>1166.27</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>11096</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>215.44</x:v>
+        <x:v>485.44</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>11097</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>207.97</x:v>
+        <x:v>307.97</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>11098</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>94.94</x:v>
+        <x:v>194.94</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>11099</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>7257.58</x:v>
+        <x:v>7357.58</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>11100</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>630.43</x:v>
+        <x:v>730.43</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>11101</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>356.26</x:v>
+        <x:v>456.26</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>11102</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D80" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>2185.06</x:v>
+        <x:v>2285.06</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>11103</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D81" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>6943.64</x:v>
+        <x:v>7059.54</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>11104</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D82" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>3973.85</x:v>
+        <x:v>4073.85</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>11105</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D83" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>2054.68</x:v>
+        <x:v>2154.68</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>11106</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D84" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>265542.28</x:v>
+        <x:v>265642.28</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>11107</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D85" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>21488.38</x:v>
+        <x:v>21588.38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>11108</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D86" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>2199.55</x:v>
+        <x:v>2299.55</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>11109</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D87" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>3952.45</x:v>
+        <x:v>4052.45</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>11110</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D88" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>2814.9</x:v>
+        <x:v>2914.9</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>11111</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D89" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>4654.73</x:v>
+        <x:v>4754.73</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>11112</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D90" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>3966.94</x:v>
+        <x:v>4066.94</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>11113</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D91" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>1626.99</x:v>
+        <x:v>1726.99</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>11114</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>3737.84</x:v>
+        <x:v>3922.84</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>11115</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>477</x:v>
+        <x:v>477.06</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>11116</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>111.22</x:v>
+        <x:v>211.22</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>11117</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>279</x:v>
-[...11 lines deleted...]
-        <x:v>2529.24</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>11118</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>1532</x:v>
+        <x:v>1531.6</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>11119</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="G97" s="1">
-        <x:v>2803.63</x:v>
+        <x:v>2903.63</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>11120</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G98" s="1">
-        <x:v>2821</x:v>
+        <x:v>2821.22</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>11121</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>534.97</x:v>
+        <x:v>634.97</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>11122</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>570.74</x:v>
+        <x:v>670.74</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>11123</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>247.58</x:v>
+        <x:v>347.58</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>11124</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>126.92</x:v>
+        <x:v>311.92</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>11125</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>6231.13</x:v>
+        <x:v>6416.13</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>11126</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>93.6</x:v>
+        <x:v>193.6</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>11127</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>3076.87</x:v>
+        <x:v>3176.87</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>11128</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>1610.15</x:v>
+        <x:v>1710.15</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>11129</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>1069.23</x:v>
+        <x:v>1169.23</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>11130</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D108" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>135304.38</x:v>
+        <x:v>135404.38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>11131</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>1640.44</x:v>
+        <x:v>1740.44</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>11132</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>1987.24</x:v>
+        <x:v>2087.24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>11133</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G111" s="1">
-        <x:v>1595.85</x:v>
+        <x:v>1695.85</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>11134</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>330</x:v>
-[...11 lines deleted...]
-        <x:v>377.33</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>11135</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>223.25</x:v>
+        <x:v>323.25</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>11136</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>577.93</x:v>
+        <x:v>677.93</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>11137</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>204</x:v>
+        <x:v>204.1</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>11138</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>4900</x:v>
+        <x:v>4899.7</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>11139</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>252.5</x:v>
+        <x:v>437.5</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>11140</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>291</x:v>
+        <x:v>290.85</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>11141</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>102.25</x:v>
+        <x:v>202.25</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>11142</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G120" s="1">
-        <x:v>421</x:v>
+        <x:v>420.87</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>11143</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>361</x:v>
-[...11 lines deleted...]
-        <x:v>340</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>11144</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>147.8</x:v>
+        <x:v>247.8</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>11145</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G123" s="1">
-        <x:v>123.12</x:v>
+        <x:v>223.12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>11146</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D124" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E124" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>158.93</x:v>
+        <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>11147</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>158.93</x:v>
+        <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>11148</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>158.93</x:v>
+        <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>11149</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>158.93</x:v>
+        <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>11150</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D128" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G128" s="1">
-        <x:v>196.28</x:v>
+        <x:v>296.28</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>11151</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D129" s="0" t="s">
+      <x:c r="F129" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E129" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G129" s="1">
-        <x:v>769</x:v>
+        <x:v>768.56</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>11152</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D130" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G130" s="1">
-        <x:v>3331.08</x:v>
+        <x:v>3431.08</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>11153</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>276.65</x:v>
+        <x:v>376.65</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>11154</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D132" s="0" t="s">
+      <x:c r="F132" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E132" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G132" s="1">
-        <x:v>1114.21</x:v>
+        <x:v>1299.21</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>11155</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D133" s="0" t="s">
+      <x:c r="E133" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E133" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G133" s="1">
-        <x:v>173.87</x:v>
+        <x:v>273.87</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>11156</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D134" s="0" t="s">
+      <x:c r="E134" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F134" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="E134" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G134" s="1">
-        <x:v>147.8</x:v>
+        <x:v>247.8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>11157</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D135" s="0" t="s">
+      <x:c r="E135" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E135" s="0" t="s">
+      <x:c r="F135" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="F135" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G135" s="1">
-        <x:v>929</x:v>
+        <x:v>928.97</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>11158</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D136" s="0" t="s">
+      <x:c r="E136" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E136" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G136" s="1">
-        <x:v>247.63</x:v>
+        <x:v>347.63</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>11159</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D137" s="0" t="s">
+      <x:c r="E137" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E137" s="0" t="s">
+      <x:c r="F137" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="F137" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G137" s="1">
-        <x:v>377</x:v>
+        <x:v>376.65</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>11160</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D138" s="0" t="s">
+      <x:c r="E138" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E138" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G138" s="1">
-        <x:v>1960.63</x:v>
+        <x:v>2060.63</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>11161</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D139" s="0" t="s">
+      <x:c r="E139" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="E139" s="0" t="s">
+      <x:c r="F139" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="F139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="1">
-        <x:v>334</x:v>
+        <x:v>334.25</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>11162</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D140" s="0" t="s">
+      <x:c r="E140" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="E140" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G140" s="1">
-        <x:v>102.76</x:v>
+        <x:v>202.76</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>11163</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D141" s="0" t="s">
+      <x:c r="E141" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E141" s="0" t="s">
+      <x:c r="F141" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="F141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="1">
-        <x:v>1964</x:v>
+        <x:v>2049.33</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>11164</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D142" s="0" t="s">
+      <x:c r="E142" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E142" s="0" t="s">
+      <x:c r="F142" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="F142" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G142" s="1">
-        <x:v>747</x:v>
+        <x:v>747.07</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>11165</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="D143" s="0" t="s">
+      <x:c r="E143" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="E143" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G143" s="1">
-        <x:v>427.8</x:v>
+        <x:v>527.8</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>11166</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D144" s="0" t="s">
+      <x:c r="E144" s="0" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="F144" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E144" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G144" s="1">
-        <x:v>258.45</x:v>
+        <x:v>358.45</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>11167</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>435</x:v>
-[...11 lines deleted...]
-        <x:v>4974</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>11168</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>302.11</x:v>
+        <x:v>402.11</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>11169</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>234.25</x:v>
+        <x:v>334.25</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>11170</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>234.25</x:v>
+        <x:v>334.25</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>11171</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>471.95</x:v>
+        <x:v>571.95</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>11172</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>3147</x:v>
+        <x:v>3146.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>