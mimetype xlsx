--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c23828c8c540e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/623435041f61442892488fda5e8514d9.psmdcp" Id="Rf45a02bfe72f4683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22fabd77ecab4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b998ae248c4340dfa42cd128330fe3ea.psmdcp" Id="R760f0a12b4c5498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -91,59 +91,50 @@
   <x:si>
     <x:t>00850-00096-0020</x:t>
   </x:si>
   <x:si>
     <x:t>HENRY, JERRY DEWON &amp; BEVERLY ANN % ANDREA HENRY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*PARK LANE MINERAL SPRINGS AR 71851* PT NW SW (25X190) MINERAL SPRINGS M &amp; B ADDITION 19 10S 27W 0.11 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>00850-00096-0030</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HILE%STACY L PIGGEE, TRAVIS LEE </x:t>
   </x:si>
   <x:si>
     <x:t>109 E NINTH ST DIERKS AR    0 ACRES LOT 5-6 BLOCK 1 HEIGHTS OF DIERKS ADDITION CITY  SD 20DI</x:t>
   </x:si>
   <x:si>
     <x:t>ASHLEY SHULZ</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00183-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HILL JR, WILLIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>HILL, BRUCE H % MELISSA HILL-TEMPLER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*HOCKADAY LN* PT NE COR NE NE 8 10S 27W 2.17 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>00001-03884-0000</x:t>
   </x:si>
   <x:si>
     <x:t>HILL, JOSEPH, SR % LARRY HILL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S PRICE ST  LOT 4 BLOCK 36 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01590-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MC BRIDE SR W/LE%ELMER MCBRID, ARNOLD GENE </x:t>
   </x:si>
   <x:si>
     <x:t>*212 E 3RD ST DIERKS AR* E46.67' LTS 1 THRU 4    0 ACRES LOT  BLOCK 18 HOLLY ADDITION CITY  SD 20DI</x:t>
   </x:si>
   <x:si>
     <x:t>ARNOLD GENE MCBRIDE JR</x:t>
@@ -151,62 +142,50 @@
   <x:si>
     <x:t>00800-00281-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, CLYDE </x:t>
   </x:si>
   <x:si>
     <x:t>*265 S COUNTY LINE RD*  NW COR FRL NW NW (100X215) (.05AC) 31 9S 27W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
   </x:si>
   <x:si>
     <x:t>DF&amp;A</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03070-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PIERCE, CHARLES J &amp; CHRISTY A % ROBERT HULSEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*410 MASSEY AVE DIERKS AR 71833* LOT 9-10 BLOCK 10 HOLLY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00800-00259-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">SHORTER, GEORGE R &amp; STELLA </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">SPIGNER, JASON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*326 HWY 27 N MINERAL SPRINGS AR 71851* PT NE NW MINERAL SPRINGS CITY ADDITION 20 10S 27W 0.5 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>00850-00110-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SUGGS, ERNEST &amp; GLADYS MARIE </x:t>
   </x:si>
   <x:si>
     <x:t>*265 S COUNTY LINE RD*  PT NW NW NW (105X210 &amp; 120X213) (1.10AC) 31 9S 27W 1.1 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNNY SUGGS, BARBARA SUGGS</x:t>
   </x:si>
   <x:si>
     <x:t>00001-03073-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR%CLINT TAYLOR, EUGENE </x:t>
   </x:si>
   <x:si>
     <x:t>*124 REEVES LN NASHVILLE AR 71852*  PT NE NW (1.61AC) 1984 CHAMPION WOODLAKE 14X76 32 9S 27W 1.61 ACRES LOT  BLOCK   ADDITION CITY  SD 10</x:t>
@@ -229,90 +208,75 @@
   <x:si>
     <x:t xml:space="preserve">WAGNER, HARLETTE M </x:t>
   </x:si>
   <x:si>
     <x:t>311 FOURTH ST DIERKS AR    0 ACRES LOT 5-6 BLOCK 16 MURRAY-1 ADDITION CITY  SD 20DI</x:t>
   </x:si>
   <x:si>
     <x:t>VANDERBILT MORTGAGE &amp; FINANCE INC., CMH HOMES INC.</x:t>
   </x:si>
   <x:si>
     <x:t>00800-00496-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WHITE, SAM &amp; BRENDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve"> PT W690' SW NW S OF HWY (.94AC) ***SEE ADMIN*** 25 6S 28W 0.94 ACRES LOT  BLOCK   ADDITION CITY  SD 20</x:t>
   </x:si>
   <x:si>
     <x:t>RODNEY DAVIS, TAMMY DAVIS</x:t>
   </x:si>
   <x:si>
     <x:t>00001-00768-0020</x:t>
   </x:si>
   <x:si>
-    <x:t>WRIGHT, CHARLES L, JR &amp; CASSANDRA RENE % CASSANDRA WRIGHT WILEY</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>YOUNG, B J % CASSANDRA WRIGHT WILEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S MILL ST LOT 1-3 BLOCK 29 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01547-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">S MILL ST LOT 11 BLOCK 36 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>YOUNG, HOOVER &amp; MABLE % CASSANDRA WRIGHT WILEY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S HUTCHINSON LOT 11 BLOCK 29 SW. R.E.&amp; DEV. CO. ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>00750-01551-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MONTGOMERY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CANTRELL%GEORGE A DUKE, AUDRIE </x:t>
   </x:si>
   <x:si>
-    <x:t>PT LOT (105' x 210') 30 3S 25W 0 ACRES LOT  BLOCK 2 ORIGINAL BLACK SPRINGS ADDITION CITY  SD 161B</x:t>
+    <x:t>PT (75' X 100') 30 3S 25W 0 ACRES LOT  BLOCK 2 ORIGINAL BLACK SPRINGS ADDITION CITY  SD 161B</x:t>
   </x:si>
   <x:si>
     <x:t>NANCY HURD DUKE, GEORGE A DUKE</x:t>
   </x:si>
   <x:si>
     <x:t>074-00006-001</x:t>
   </x:si>
   <x:si>
     <x:t>CANTRELL, AUDRIE % GEORGE A DUKE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT (105' x 210') BLOCK 2 ORIGINAL BLACK SPRINGS ADDITION 30 3S 25W </x:t>
   </x:si>
   <x:si>
     <x:t>074-00006-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLEMENTS, FERRELL </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 NW NE NE 34 4S 24W 5 ACRES LOT  BLOCK  RURAL ACREAGE ADDITION CITY  SD 161</x:t>
   </x:si>
   <x:si>
     <x:t>BILLIE MADIGAN, ALLEN CLEMENTS</x:t>
   </x:si>
@@ -394,83 +358,53 @@
   <x:si>
     <x:t xml:space="preserve">STARR, KEITH &amp; PENNY </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE1/4 NW1/4 23 1S 26W 0.288 ACRES LOT  BLOCK  RURAL ACREAGE ADDITION CITY  SD 163</x:t>
   </x:si>
   <x:si>
     <x:t>COURTNEY C STARR, COREY A STARR, KEITH A STARR II</x:t>
   </x:si>
   <x:si>
     <x:t>001-01990-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TASSE, PAULA </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NE 30 2S 23W 2.11 ACRES LOT  BLOCK  RURAL ACREAGE ADDITION CITY  SD 162</x:t>
   </x:si>
   <x:si>
     <x:t>COMMISSIONER OF REVENUES</x:t>
   </x:si>
   <x:si>
     <x:t>001-02693-000</x:t>
   </x:si>
   <x:si>
-    <x:t>TIME OUT CABINS LLC</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>PIKE</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BRZESKI, BRANDY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CLARK, LOWIE, HEIRS % CAROLYN CROSS</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 LOTS 5 &amp; 6 BLOCK 1 S WATER ST, CITY DELIGHT ADDITION 19 08S 23W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>800-00065-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FANT (HEIRS), WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE SW 9 05S 24W 2.17 ACRES LOT  BLOCK   ADDITION CITY  SD 32</x:t>
   </x:si>
   <x:si>
     <x:t>WENDY FANT</x:t>
   </x:si>
   <x:si>
     <x:t>001-01565-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FANT, WAYNE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE SW 9 05S 24W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 32</x:t>
@@ -589,144 +523,105 @@
   <x:si>
     <x:t>DIAMOND BANK</x:t>
   </x:si>
   <x:si>
     <x:t>345-00012-000</x:t>
   </x:si>
   <x:si>
     <x:t>POLK</x:t>
   </x:si>
   <x:si>
     <x:t>ANDERSON, BETTY L % CLIFF ABERNATHY</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 20 02S 29W 2.92 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-02183-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 20 02S 29W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-02184-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ANDERSON, FRED R </x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BEAVER, CLIFF </x:t>
   </x:si>
   <x:si>
     <x:t>S 75' OF LOT 7 ACORN ADDITION 20 01S 30W 0.25 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>0000-03198-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BECK, ADAM, DERRICK ANDREW &amp; KAYLA DENEA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NW &amp; PT NE NW E OF OLD LINE ROAD 25 03S 32W 79 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>AGCO FINANCE LLC, KAYLA DENEA BECK, FIRST FINANCIAL BANK, FARM CREDIT SERVICE AGENCY</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10760-0000</x:t>
   </x:si>
   <x:si>
+    <x:t>PT NW1/4 NW1/4 &amp; PT SW1/4 NW1/4 &amp; PT NW1/4 SW1/4  25 03S 32W 72.88 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
+  </x:si>
+  <x:si>
     <x:t>0000-10768-0005</x:t>
   </x:si>
   <x:si>
     <x:t>A part of the East One-Half of the Northeast Quarter (Pt. E 1/2 NE1/4) of Section Twenty-six (26), Township Three (3) South, Range Thirty-Two (32) West, Polk County, Arkansas, 26 03S 32W 24.42 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>FARM CREDIT SERVICE AGENCY, FIRST FINANCIAL BANK, KAYLA D BECK, SAVANNAH M BECK</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10785-0050</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BECK, DERRICK ANDREW &amp; KAYLA DENEA </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW &amp; PT NW SW 25 03S 32W 10.32 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FARM CREDIT SERVICE AGENCY, UNION BANK OF MENA, </x:t>
   </x:si>
   <x:si>
     <x:t>0000-10768-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE &amp; PT SE NE 26 03S 32W 8.44 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>FARM CREDIT SERVICES, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>0000-10785-0060</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>6000-03059-0100</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BRYLLA, RONALD K </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 008 BLOCK 090 MENA ORIGINAL ADDITION 0.161 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>6000-00667-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHRISTMAS &amp; DAWN RIOS, BYRON </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.326 ACRES LOT 5 &amp; 6 BLOCK 7 MENA ORIGINAL ADDITION CITY  SD 23MS</x:t>
   </x:si>
   <x:si>
     <x:t>6000-00030-0000</x:t>
   </x:si>
   <x:si>
     <x:t>COX, RUSSELL ETAL % DAVID MADDOX</x:t>
   </x:si>
   <x:si>
     <x:t>PT SE NE 14 02S 31W 1 ACRE</x:t>
   </x:si>
@@ -839,331 +734,181 @@
     <x:t>3200-00193-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLOCK 11 CARLIN'S TO COVE ADDITION  *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
 </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00195-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT BLOCK 12 CARLIN'S TO COVE ADDITION *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
 </x:t>
   </x:si>
   <x:si>
     <x:t>3200-00196-0000</x:t>
   </x:si>
   <x:si>
     <x:t>PT BLOCK 12 N 159'
 *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
      ACRES LOT  BLOCK  CARLIN'S TO COVE ADDITION CITY  SD 79CO</x:t>
   </x:si>
   <x:si>
     <x:t>3200-00197-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HENDRIX, JAMES DANNY &amp; ELIZABETH </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">HULL, WILLIAM A </x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 SW NE SE &amp; N1/2 NW SE SE 34 02S 30W 10 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>CHRISTY HULL, UNION BANK OF MENA</x:t>
   </x:si>
   <x:si>
     <x:t>0000-05113-0000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JONES, RODNEY D </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LEWIS, STEVEN E &amp; MAE ROSE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 11 02S 31W 0.27 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>RONDA COLEMAN, RICH MOUNTAIN ELECTRIC CO-OP, HAROLD D COLEMAN</x:t>
   </x:si>
   <x:si>
     <x:t>0000-06262-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LYLE, CORTNEY L </x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>MAY, DANNY &amp; CRYSTAL % CRYSTAL DAVIS, ROXIE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SE 33 02S 31W 1.93 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-07336-0125</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MORPHEW, O E &amp; EDNA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOT 5 BATES/PRYORS MILL LOT ADDITION 18 02S 30W </x:t>
   </x:si>
   <x:si>
     <x:t>6000-01996-0000</x:t>
   </x:si>
   <x:si>
     <x:t>MYERS, RONNY B &amp; RONNY BRUCE</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 CHESSER ADD TO HATFIELD ADDITION 0.506 ACRES</x:t>
   </x:si>
   <x:si>
     <x:t>4500-00074-0100</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRINGLE W/LE TO NORMAN A MANSON, JAMIE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ROBERTS, DEBBIE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE NW 23 02S 31W 9.03 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-06801-0000</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>3200-00232-0002</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, DAVID N </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW SW TRACT 8 LOT 8 TREASURE HILL'S ESTATES ADDITION 13 01S 30W 3.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-03133-0040</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">NW COR NE SE 10 02S 30W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>0000-04066-0000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PERFORMANCE, STREET &amp; </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE SE
 *WITHOUT THE PRIOR EXPRESS WRITTEN AUTHORIZATION BY ADEQ OR ITS DULY AUTHORIZED SUCCESSORS, THE SITE MAY BE USED FOR INDUSTRIAL OR COMMERCIAL PURPOSES ONLY (NOT TO INCLUDE DAYCARE, ELDERCARE, OR OTHER SEMI-RESIDENTIAL USES).  SOIL CONTAMINATION HAS BEEN IDENTIED AT THE SITE AND LAND USERS ARE ADVISED THAT ADDITIONAL ASSESSMENT AND/OR REMEDIATION MAY BE NECESSARY TO ENSURE FUTURE LAND USE IS PROTECTIVE OF HUMAN HEALTH AND THE ENVIRONMENT.  DEPENDING ON TYPE AND LOCATION, CERTAIN PRECAUTIONS MAY BE NECESSARY DURING UTILITY OR EXCAVATION WORK.  IF THE SITE WILL BE USED FOR ANY PURPOSE OTHER THAN INDUSTRIAL OR COMMERCIAL USE (INCLUDING DAYCARE, ELDERCARE, OR ANY OTHER SEMI-RESIDENTIAL USE), IT IS RECOMMENDED THAT A HUMAN HEALTH RISK ASSESSMENT BE CONDUCTED DURING THE PLANNING STATES OF THE PROJECT.  EXISTING ENVIRONMENTAL RECORDS FOR THE SITE MAY BE REVIEWED AT:  https://adeq.state.ar.us/hazwaste/programs/brownfield/.
  20 02S 30W 4.96 ACRES LOT  BLOCK   ADDITION CITY  SD 23</x:t>
   </x:si>
   <x:si>
     <x:t>D.F. &amp;A., I.R.S., AR. DEPT. OF WORKFORCE SERVICES,  IVAN GANRUD CHEVROLET, INC., US TAX RECOVERY PARTNERS, LLC., RICHIE SOREL,  POLLUTION  CONTROL, INC., ADEQ, NORMAN GRABOWSKI</x:t>
   </x:si>
   <x:si>
     <x:t>0000-04531-0300</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STUART, BECKY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW 29 02S 31W 10 ACRES </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WOODLAND ADDITION LOT 1-3 BLOCK 24 WOODLAND ADD INSIDE ADDITION 0.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>6000-02783-0000</x:t>
   </x:si>
   <x:si>
     <x:t>SURBER HOLDINGS LLC % JERRY SURBER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT LOTS 10 &amp; 11 HENRIETTA ADDITION 0.23 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>4500-00062-0010</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TURNER, JOE, JR </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SEVIER</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">CURRENCE, DOUGLAS &amp; DAWN </x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">DEDNER, BOBBY &amp; ETAL </x:t>
   </x:si>
   <x:si>
     <x:t>N 210' OF E 198' OF NW SE 19 10S 29W 0.95 ACRES LOT  BLOCK   ADDITION CITY  SD 016</x:t>
   </x:si>
   <x:si>
     <x:t>DARLENE DEDNER, SYLVIA DEDNER</x:t>
   </x:si>
   <x:si>
     <x:t>002-01242-003</x:t>
   </x:si>
   <x:si>
     <x:t>DURHAM, JUDITH S &amp; W K NORWOOD % O H DURHAM ESTATE</x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW BEG 270' E OF SW COR, N 792.48', S 78 DEG E 32.68', S 784.54', W 32' TO POB 34 08S 31W 0.58 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-04836-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ERWIN, NATHANAEL LEE &amp; KIMBERLY ANN </x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">GILMORE, ZENIA U </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 33  BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01689-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 34 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01690-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 35 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01691-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 36 BLOCK 1 TALL PINE ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-01692-000R</x:t>
@@ -1192,92 +937,68 @@
   <x:si>
     <x:t>PT NE NW W HWY 71 BEG IN SE COR, W 456.65' TO POB W 481.03', N 455.65', S 43 DEG E 113.12',E 382', N 70 DEG E 128.53', TO W R/W OF HWY 71, S 5 DEG E ALONG R-O-W 346.56', W 133.29', S 70',TO POB EXC PT NE NW BEG 456.65' W OF SE COR, W 6.71', N 373.30', E 1 17 08S 31W 1.74 ACRES LOT  BLOCK   ADDITION CITY  SD 017</x:t>
   </x:si>
   <x:si>
     <x:t>STEVE BRUCE, MALETA BRUCE</x:t>
   </x:si>
   <x:si>
     <x:t>002-04446-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KNOD, ANITA LYNNE </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 100' N1/2 BLK 25 BRALEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-00134-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">W 25' N1/2 BLK 26 BRALEY ADDITION </x:t>
   </x:si>
   <x:si>
     <x:t>070-00143-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LEMONS JR, LEE </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MARKHAM, SHANE </x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE BEG 320' W OF NE COR, W 81', S 2 DEG E 95', E 81', N 2 DEG W 95' TO POB 23 10S 30W 0.18 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-03320-000</x:t>
   </x:si>
   <x:si>
     <x:t>MCINVALE, WOODIE AND SALLY, TRUST DATED JANUARY 22 2</x:t>
   </x:si>
   <x:si>
     <x:t>PROVO W 22' LOT 14 BLOCK 33 PROVO ADDITION 29 08S 29W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>040-00044-000R</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MORRIS JR, JOHNNY M </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">NELSON, MARCIENA J &amp; H TRACY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG 565.48' E OF SW COR NE SW N 233.06' E TO HWY 71 ROW SW TO S LINE NE SW W 188.52' POB 08 08S 31W 1.08 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>002-04300-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAMIREZ, TRIVIE NELSON </x:t>
   </x:si>
   <x:si>
     <x:t>E 56' EXC S 117' OF BLK 2    0 ACRES LOT  BLOCK  ROSE HILL ADDITION CITY  SD 117</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ANACLETO BAHENA CASILLAS, ESPERANZA BAHENA, DIAMOND BANK, </x:t>
   </x:si>
   <x:si>
     <x:t>070-01598-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RAY, MICHAEL W &amp; JOY O </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BEG SW COR NW SE, N 210' E 420' S 210' W 420' TO POB 13 08S 32W 2 ACRES </x:t>
@@ -1285,62 +1006,50 @@
   <x:si>
     <x:t>002-06671-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RIGGS, SUSAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF N 730.6' OF E 417.5' NE SW BEG 521.89' S OF NE COR, S 208.71', W 208.71', N 208.71', E 208.71' TO POB 09 08S 31W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 017</x:t>
   </x:si>
   <x:si>
     <x:t>ROW-SOUTHWESTERN ELECTRIC POWER CO.</x:t>
   </x:si>
   <x:si>
     <x:t>002-04324-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROBERTS, CHRISTOPHER </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF SW NE .12 AC LYING W OF RD 12 09S 33W 0.12 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-07883-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RUBIO, ISRAEL </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STEWARD%DAVID STEWARD, JUDY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE DESC BK 160-551 &amp; BK 162-217 14 09S 30W 3.05 ACRES LOT  BLOCK  LOCKESBURG CITY ACREA ADDITION CITY  SD 116</x:t>
   </x:si>
   <x:si>
     <x:t>WILLIAM D STEWARD SR, DIAMOND STATE BANK, FIRST STATE BANK</x:t>
   </x:si>
   <x:si>
     <x:t>076-00341-001R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STINNETT, LEON, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-11 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00010-000S</x:t>
   </x:si>
   <x:si>
     <x:t>SVR GLOBAL TRADERS LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E1/2 LOT 3 BLOCK 1 NORBERG ADDITION </x:t>
@@ -1358,62 +1067,50 @@
     <x:t>070-01758-000R</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WARFORD, RONALD J &amp; BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 6 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00006-000S</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 7 BLOCK 1 PROCESS HEIGHTS ADDITION 35 08S 32W </x:t>
   </x:si>
   <x:si>
     <x:t>034-00007-000S</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEISE, EDWARD, JR </x:t>
   </x:si>
   <x:si>
     <x:t>PT OF 100' RAILROAD ROW IN SW NE WHICH ADJOINS THE W BOUNDARY OF FRL N/2 BLOCK 3 &amp; NW/4 OF BLOCK 4 &amp; FRL W/2 OF BLOCK 2 &amp; ALL THAT PORTION OF ROW LYING W OF UNOPENED ST LYING BETWEEN BLOCKS 2 &amp; 4 OF DOGGETT ADD. EXC N 311' OF FRL W/2 OF BLOCK 2 HORATIO CI</x:t>
   </x:si>
   <x:si>
     <x:t>074-00591-001R</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>002-06135-000</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="#,##0.00"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1810,3347 +1507,2975 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>11024</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>1355.98</x:v>
+        <x:v>1407.36</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>11025</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>11026</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G4" s="1">
-        <x:v>567.22</x:v>
+        <x:v>581.9</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>11027</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>247.31</x:v>
+        <x:v>269.33</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>11028</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>181.39</x:v>
+        <x:v>203.41</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>951.82</x:v>
+        <x:v>981.18</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>11030</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>27</x:v>
-[...11 lines deleted...]
-        <x:v>201.17</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>11031</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="G9" s="1">
-        <x:v>419.92</x:v>
+        <x:v>441.94</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>11032</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>248.08</x:v>
+        <x:v>270.1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>11033</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G11" s="1">
-        <x:v>1473.01</x:v>
+        <x:v>1502.37</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>11034</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E12" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G12" s="1">
-        <x:v>247.54</x:v>
+        <x:v>269.56</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>11035</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G13" s="1">
-        <x:v>592.17</x:v>
+        <x:v>621.53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>47</x:v>
-[...11 lines deleted...]
-        <x:v>1942.05</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>11037</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G15" s="1">
-        <x:v>264.4</x:v>
+        <x:v>271.74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>11038</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>315.47</x:v>
+        <x:v>344.83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>11039</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>665.43</x:v>
+        <x:v>694.79</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G18" s="1">
-        <x:v>630.44</x:v>
+        <x:v>652.46</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>11041</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>3141.59</x:v>
+        <x:v>3178.29</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>11042</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G20" s="1">
-        <x:v>263.61</x:v>
+        <x:v>292.97</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>11043</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>11044</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>73</x:v>
-[...11 lines deleted...]
-        <x:v>1643.88</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>429.2</x:v>
+        <x:v>436.54</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>11046</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>76</x:v>
-[...11 lines deleted...]
-        <x:v>248.08</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>11047</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>248.08</x:v>
+        <x:v>270.1</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>11048</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>363.59</x:v>
+        <x:v>378.27</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>11049</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G27" s="1">
-        <x:v>345.91</x:v>
+        <x:v>353.25</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>11050</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G28" s="1">
-        <x:v>1554.05</x:v>
+        <x:v>1576.07</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>11051</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G29" s="1">
-        <x:v>927.4</x:v>
+        <x:v>942.08</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="G30" s="1">
         <x:v>322.69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>11053</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G31" s="1">
-        <x:v>414.38</x:v>
+        <x:v>421.72</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G32" s="1">
-        <x:v>2293.84</x:v>
+        <x:v>2308.52</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>11055</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G33" s="1">
-        <x:v>1589.1</x:v>
+        <x:v>1603.78</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>11056</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G34" s="1">
-        <x:v>464.28</x:v>
+        <x:v>471.62</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>11057</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>11058</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>11059</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G37" s="1">
-        <x:v>1944.54</x:v>
+        <x:v>1973.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>11060</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G38" s="1">
         <x:v>219.01</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>11061</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G39" s="1">
-        <x:v>312.21</x:v>
+        <x:v>356.25</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>11062</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G40" s="1">
         <x:v>920.23</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>11063</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>128</x:v>
-[...11 lines deleted...]
-        <x:v>899.99</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>11064</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>128</x:v>
-[...11 lines deleted...]
-        <x:v>173.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>11065</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>128</x:v>
-[...11 lines deleted...]
-        <x:v>231.58</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>11066</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>11067</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>136</x:v>
-[...11 lines deleted...]
-        <x:v>652.68</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>11068</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>2218.39</x:v>
+        <x:v>2233.07</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>11069</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G47" s="1">
         <x:v>675.15</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>11070</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>396.57</x:v>
+        <x:v>403.91</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>11071</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G49" s="1">
         <x:v>191.79</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>11072</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="G50" s="1">
         <x:v>224.69</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>11073</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="G51" s="1">
-        <x:v>674.14</x:v>
+        <x:v>681.48</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>11074</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>3106.03</x:v>
+        <x:v>3120.71</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>11075</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>378.52</x:v>
+        <x:v>415.22</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>11076</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>1410.23</x:v>
+        <x:v>1424.91</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>11077</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G55" s="1">
         <x:v>232.54</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>11078</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G56" s="1">
         <x:v>170.89</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>11079</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>563.33</x:v>
+        <x:v>570.67</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>11080</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>589.24</x:v>
+        <x:v>596.58</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>11081</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>296.89</x:v>
+        <x:v>304.23</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>11082</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>1115.88</x:v>
+        <x:v>1123.22</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>11083</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>181.02</x:v>
+        <x:v>188.36</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>11084</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>415.68</x:v>
+        <x:v>430.36</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>11085</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>193</x:v>
-[...11 lines deleted...]
-        <x:v>2298.44</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>11086</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>197</x:v>
-[...11 lines deleted...]
-        <x:v>3149.43</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>11087</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>200</x:v>
-[...11 lines deleted...]
-        <x:v>1157.03</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>11088</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>250.46</x:v>
+        <x:v>257.8</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>11089</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>5287.66</x:v>
+        <x:v>5317.02</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>11090</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G68" s="1">
-        <x:v>826.75</x:v>
+        <x:v>856.11</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>11091</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>352.05</x:v>
+        <x:v>381.41</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>11092</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>42608.62</x:v>
+        <x:v>42645.32</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>11093</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>225.79</x:v>
+        <x:v>247.81</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>11094</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>222</x:v>
-[...11 lines deleted...]
-        <x:v>585.63</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>11095</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>1166.27</x:v>
+        <x:v>1173.61</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>11096</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>485.44</x:v>
+        <x:v>500.12</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>11097</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G75" s="1">
         <x:v>307.97</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>11098</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>194.94</x:v>
+        <x:v>209.62</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>11099</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>7357.58</x:v>
+        <x:v>7364.92</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>11100</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G78" s="1">
-        <x:v>730.43</x:v>
+        <x:v>752.45</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>11101</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>456.26</x:v>
+        <x:v>463.6</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>11102</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D80" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>2285.06</x:v>
+        <x:v>2299.74</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>11103</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D81" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>7059.54</x:v>
+        <x:v>7098.07</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>11104</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D82" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>4073.85</x:v>
+        <x:v>4089.14</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>11105</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D83" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>2154.68</x:v>
+        <x:v>2162.02</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>11106</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D84" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>265642.28</x:v>
+        <x:v>265649.62</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>11107</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D85" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G85" s="1">
         <x:v>21588.38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>11108</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D86" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G86" s="1">
         <x:v>2299.55</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>11109</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D87" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G87" s="1">
         <x:v>4052.45</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>11110</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D88" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G88" s="1">
         <x:v>2914.9</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>11111</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D89" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="G89" s="1">
         <x:v>4754.73</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>11112</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D90" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G90" s="1">
         <x:v>4066.94</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>11113</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D91" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>1726.99</x:v>
+        <x:v>1734.33</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>11114</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>272</x:v>
-[...11 lines deleted...]
-        <x:v>3922.84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>11115</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>477.06</x:v>
+        <x:v>491.74</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>11116</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>279</x:v>
-[...11 lines deleted...]
-        <x:v>211.22</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>11117</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>11118</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>1531.6</x:v>
+        <x:v>1553.62</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>11119</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>286</x:v>
-[...11 lines deleted...]
-        <x:v>2903.63</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>11120</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>290</x:v>
-[...11 lines deleted...]
-        <x:v>2821.22</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>11121</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="G99" s="1">
         <x:v>634.97</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>11122</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>670.74</x:v>
+        <x:v>678.08</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>11123</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>347.58</x:v>
+        <x:v>354.92</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>11124</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>303</x:v>
-[...11 lines deleted...]
-        <x:v>311.92</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>11125</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>6416.13</x:v>
+        <x:v>6430.81</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>11126</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>310</x:v>
-[...11 lines deleted...]
-        <x:v>193.6</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>11127</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>313</x:v>
-[...11 lines deleted...]
-        <x:v>3176.87</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>11128</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G106" s="1">
-        <x:v>1710.15</x:v>
+        <x:v>1717.49</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>11129</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>1169.23</x:v>
+        <x:v>1176.57</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>11130</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D108" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>135404.38</x:v>
+        <x:v>135470.44</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>11131</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>326</x:v>
-[...11 lines deleted...]
-        <x:v>1740.44</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>11132</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>2087.24</x:v>
+        <x:v>2101.92</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>11133</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G111" s="1">
         <x:v>1695.85</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>11134</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>11135</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>334</x:v>
-[...11 lines deleted...]
-        <x:v>323.25</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>11136</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>337</x:v>
-[...11 lines deleted...]
-        <x:v>677.93</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>11137</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>341</x:v>
-[...11 lines deleted...]
-        <x:v>204.1</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>11138</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>341</x:v>
-[...11 lines deleted...]
-        <x:v>4899.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>11139</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>348</x:v>
-[...11 lines deleted...]
-        <x:v>437.5</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>11140</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>290.85</x:v>
+        <x:v>298.19</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>11141</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>202.25</x:v>
+        <x:v>216.93</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>11142</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>358</x:v>
-[...11 lines deleted...]
-        <x:v>420.87</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>11143</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>11144</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>362</x:v>
-[...11 lines deleted...]
-        <x:v>247.8</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>11145</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G123" s="1">
         <x:v>223.12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>11146</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G124" s="1">
         <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>11147</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>11148</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>11149</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>258.93</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>11150</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>296.28</x:v>
+        <x:v>310.96</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>11151</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>768.56</x:v>
+        <x:v>783.24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>11152</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>3431.08</x:v>
+        <x:v>3438.42</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>11153</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="G131" s="1">
         <x:v>376.65</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>11154</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>389</x:v>
-[...11 lines deleted...]
-        <x:v>1299.21</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>11155</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>273.87</x:v>
+        <x:v>281.21</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>11156</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G134" s="1">
         <x:v>247.8</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>11157</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>399</x:v>
-[...11 lines deleted...]
-        <x:v>928.97</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>11158</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>347.63</x:v>
+        <x:v>354.97</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>11159</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>376.65</x:v>
+        <x:v>391.33</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>11160</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>2060.63</x:v>
+        <x:v>2112.01</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>11161</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>334.25</x:v>
+        <x:v>341.59</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>11162</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="G140" s="1">
         <x:v>202.76</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>11163</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>420</x:v>
-[...11 lines deleted...]
-        <x:v>2049.33</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>11164</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>747.07</x:v>
+        <x:v>761.75</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>11165</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>527.8</x:v>
+        <x:v>535.14</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>11166</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G144" s="1">
         <x:v>358.45</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>11167</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>11168</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>402.11</x:v>
+        <x:v>409.45</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>11169</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>334.25</x:v>
+        <x:v>341.59</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>11170</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>334.25</x:v>
+        <x:v>341.59</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>11171</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>571.95</x:v>
+        <x:v>579.29</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>11172</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>445</x:v>
-[...11 lines deleted...]
-        <x:v>3146.6</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>