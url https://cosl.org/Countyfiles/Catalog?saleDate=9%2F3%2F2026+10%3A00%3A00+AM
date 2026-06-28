--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R119b251968d84772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f9f0e063b4f4548a470b008bc606609.psmdcp" Id="Rc6f1acb18d8b4653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e175cba1bc4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78914f3ad5a74594b582c66f0304f247.psmdcp" Id="Rec46ac8c56f04c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,537 +46,492 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>INDEPENDENCE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARRIS, LENA % ERIC PATTERSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 12 13N 07W 4.5199999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>01-12789-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BOOZER, ADAM DEWAYNE &amp; JESSICA LYNN BOOZER</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">W1/2 W1/2 NW SE 18 12N 06W 2.7 ACRES </x:t>
+    <x:t xml:space="preserve">BOOZER &amp; JESSICA LYNN BOOZER, ADAM DEWAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 W1/2 NW SE 18 12N 06W 2.7000000000000 ACRES LOT  BLOCK   ADDITION CITY  SD 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDEPENDENCE COUNTY TRASH</x:t>
   </x:si>
   <x:si>
     <x:t>01-07863-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOYETT, DELORIS M </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW 28 14N 07W 1.5 ACRES </x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRECKENRIDGE%GLENN BRECKENRIDGE, ANN ELIZABETH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 28 14N 07W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 81S</x:t>
   </x:si>
   <x:si>
     <x:t>01-14038-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, KARMAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE1/4 36 13N 05W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-04948-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NW1/4 36 13N 05W 0.14 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-04955-0003</x:t>
   </x:si>
   <x:si>
     <x:t>BRINSFIELD, IRIS ANN &amp; J S KNAPP % BILLY BRINSFIELD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NW PT NE SW 32 11N 07W 10.57 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-11734-000</x:t>
   </x:si>
   <x:si>
     <x:t>BROWN, TOLBERT % BRIAN SILLS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 009 BLOCK 018 MAXFIELD EASTERN ADDITION 0.2409999999999 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>11-02426-000</x:t>
   </x:si>
   <x:si>
     <x:t>BRYANT, DAVID &amp; KRISTIE BRYANT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NE, PT SE NE, PT SW NE, NE SW, PT SW SW, PT NW SE CUSHMAN M&amp;B ADDITION 08 14N 07W 29.66 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>04-00009-0007</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURROW, CECELIA </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">W PT LOT 35 BLOCK 001 GOLD MINE SPGS ADDITION 30 11N 04W 5.32 ACRES </x:t>
+    <x:t>W PT LOT 35 30 11N 04W 5.3200000000000 ACRES LOT  BLOCK 001 GOLD MINE SPGS ADDITION CITY  SD 33O</x:t>
   </x:si>
   <x:si>
     <x:t>02-00841-035A</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CANNON, SHANDY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SECTION 8 S OF HWY 08 12N 05W 3.6699999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03744-0019</x:t>
   </x:si>
   <x:si>
-    <x:t>CLARK, R A % NAOMI MCCAMPBELL</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT N1/2 NW 27 13N 04W 32.5 ACRES </x:t>
+    <x:t xml:space="preserve">CLARK%NAOMI MCCAMPBELL, R A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT N1/2 NW 27 13N 04W 32.5 ACRES LOT  BLOCK   ADDITION CITY  SD 33O</x:t>
   </x:si>
   <x:si>
     <x:t>01-02223-000</x:t>
   </x:si>
   <x:si>
     <x:t>CORTER, RONNIE % TRENIA CORTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NW 24 11N 07W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-11590-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>ENTRY CANCELLED</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ENGLAND, SAMUEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW PT NW SW 04 12N 06W 1.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-07340-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAIRFIELD, FRAN % JASON BARDIS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT S1/2 NW SOUTHSIDE M&amp;B ADDITION 34 13N 06W 0.20 ACRE </x:t>
+    <x:t xml:space="preserve">FAIRFIELD%JASON BARDIS, FRAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT S1/2 NW 34 13N 06W 0.2000000000000 ACRES LOT  BLOCK  SOUTHSIDE M&amp;B ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
     <x:t>12-09767-0001</x:t>
   </x:si>
   <x:si>
     <x:t>FOSTER, JAMES D &amp; LISA J FOSTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE PLEAS PLNS M&amp;B ADDITION 28 11N 06W 1.1799999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>09-00142-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE SE PLEAS PLNS M&amp;B ADDITION 28 11N 06W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>09-00144-000</x:t>
   </x:si>
   <x:si>
     <x:t>HANDFORD, CHARLES C % STEPHAN B HANDFORD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 025 BLOCK 004 WOLFORD ADDITION 15 13N 06W 0.275 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>11-04365-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HARMON, TERRY &amp; THERESA HARMON</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW SE SOUTHSIDE M&amp;B ADDITION 03 12N 06W 1 ACRE </x:t>
+    <x:t xml:space="preserve">HARMON &amp; THERESA HARMON, TERRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SE 03 12N 06W 1 ACRES LOT  BLOCK  SOUTHSIDE M&amp;B ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
     <x:t>12-07245-000</x:t>
   </x:si>
   <x:si>
     <x:t>HEIGEL, BETTY J % GARY HEIGEL</x:t>
   </x:si>
   <x:si>
     <x:t>PT NW SE 75X216 32 14N 05W 0.37 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-05755-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, JAMES </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW 26 11N 05W 41 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03358-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, JAMES L </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT NE NE PT SE NE 35 11N 05W 36 ACRES </x:t>
+    <x:t>PT NE NE PT SE NE 35 11N 05W 36 ACRES LOT  BLOCK   ADDITION CITY  SD 33O</x:t>
   </x:si>
   <x:si>
     <x:t>01-03465-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, LOIS M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW S36 T11 R05 ADDITION 36 11N 05W 8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03496-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, RANDALL RAY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW 26 11N 05W 54 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03354-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLDER, BILL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW PT NW SW S04 T12 R06 ADDITION 04 12N 06W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-07341-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOLDER, PEGGY </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE SE 30 13N 06W 0.76 ACRE </x:t>
+    <x:t>PT SE SE 30 13N 06W 0.7600000000000 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
   </x:si>
   <x:si>
     <x:t>01-09346-000</x:t>
   </x:si>
   <x:si>
     <x:t>HUGHES, TERRY L &amp; RUTH A HUGHES</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/4 L4 NW MAGNESS M&amp;B ADDITION 01 12N 05W 1.3999999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>05-00082-0003</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, DAN % ONA JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 005 THOMAS CREEK ADDITION 06 12N 04W </x:t>
   </x:si>
   <x:si>
     <x:t>07-00608-0005</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON, DAN CORNELL % ONA JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 006 THOMAS CREEK ADDITION 06 12N 04W </x:t>
   </x:si>
   <x:si>
     <x:t>07-00608-0006</x:t>
   </x:si>
   <x:si>
     <x:t>JOHNSON, MICHAEL D &amp; ELIJAH JOHNSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE SE 35 14N 06W 1.3899999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-10617-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JRI PROPERTIES LLC </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY 14 12N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>01-07758-002C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BILLBOARD ONLY 08 13N 06W </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">PT SW NE BILLBOARD ONLY 28 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>01-09135-001C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY 24 14N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>01-10281-001C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY BALLPARK 35 14N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>01-10605-000C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY FOR 2017  NEWCON 33 13N 07W </x:t>
   </x:si>
   <x:si>
     <x:t>01-13386-001C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BILLBOARD ONLY BATES M&amp;B ADDITION 09 13N 06W </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY BATES M&amp;B ADDITION 14 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>11-00322-018C</x:t>
   </x:si>
   <x:si>
     <x:t>11-00323-003C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY BATES M&amp;B ADDITION 15 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>11-00374-001C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY BATES M&amp;B ADDITION 21 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>11-00482-004C</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">L8 E1/4 L9 BILLBOARD ONLY BLOCK 044 MAXFIELD 3RD EAST ADDITION </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">BILLBOARD ONLY LOT 040 BLOCK 004 BRYANT'S RIVERVIEW ADDITION 29 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>12-00313-001C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE BILLBOARD ONLY DENISON HGTS ADDITION 28 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>12-00652-002C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 L4 NE  BILLBOARD ONLY SOUTHSIDE M&amp;B ADDITION 04 12N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>12-07281-003C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE BILLBOARD ONLY SOUTHSIDE M&amp;B ADDITION 28 13N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>12-09198-002C</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOVEJOY, NELSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT S1/2 N1/2 SW1/4 29 13N 04W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-02281-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MATLOCK, CHARLES NEIL, JR </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NE SW MOOREFIELD M&amp;B ADDITION 18 13N 05W 2.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>06-00042-000</x:t>
   </x:si>
   <x:si>
-    <x:t>NEELEY, BRYSON &amp; JUDY NEELEY</x:t>
-[...2 lines deleted...]
-    <x:t>PT SE NE 12 13N 07W 0.5 ACRE</x:t>
+    <x:t xml:space="preserve">NEELEY &amp; JUDY NEELEY, BRYSON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NE 12 13N 07W 0.5 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
   </x:si>
   <x:si>
     <x:t>01-12771-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OVERLAND%DOROTHEA OVERLAND, BLANCHE </x:t>
   </x:si>
   <x:si>
     <x:t>.    0.7800000000000 ACRES LOT 6 &amp; 7 BLOCK 004 ARNOLD ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00228-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">OYEMAJA, SPENCER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT C33 HUSKEY ADDITION 36 14N 06W </x:t>
   </x:si>
   <x:si>
     <x:t>02-01082-000</x:t>
   </x:si>
   <x:si>
     <x:t>PATTERSON, SADIE V &amp; ERIC U PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 07 13N 06W 1.75 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-08593-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NW 07 13N 06W 1 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-08593-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PILGRIM, BILLY RAY </x:t>
   </x:si>
   <x:si>
     <x:t>PT N1/2 NE 17 11N 05W 1 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>01-03199-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PINEGAR, JERRY % DIANA RADCLIFF</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 022 BLOCK 002 DOGWOOD ACRES 2ND ADDITION 23 12N 06W </x:t>
+    <x:t xml:space="preserve">PINEGAR%DIANA RADCLIFF, JERRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 23 12N 06W 0 ACRES LOT 022 BLOCK 002 DOGWOOD ACRES 2ND ADDITION CITY  SD 19O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRISTEN PINEGAR, INDEPENDENCE COUNTY TRASH</x:t>
   </x:si>
   <x:si>
     <x:t>02-00823-0022</x:t>
   </x:si>
   <x:si>
     <x:t>RICHARDSON, BILLY &amp; CARL RICHARDSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW 01 13N 05W 13.199999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-04248-0004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, ROY E </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT E1/2 SE LOT 001 SOUTHSIDE OAKS ADDITION 03 12N 06W 0.40 ACRE </x:t>
+    <x:t>PT E1/2 SE 03 12N 06W 0.4000000000000 ACRES LOT 001 BLOCK  SOUTHSIDE OAKS ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
     <x:t>12-01662-000</x:t>
   </x:si>
   <x:si>
-    <x:t>STANFORD, ADAM &amp; AUTUMN STANFORD</x:t>
-[...2 lines deleted...]
-    <x:t>PT SW NE 17 11N 05W 1 ACRE</x:t>
+    <x:t xml:space="preserve">STANFORD &amp; AUTUMN STANFORD, ADAM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NE 17 11N 05W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
     <x:t>01-03208-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">STEELE, SARAH A </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">L19, 19A, 20, 20A DENISON HGTS ADDITION 27 13N 06W 1.6499999999999 ACRES </x:t>
+    <x:t xml:space="preserve">WHITE &amp; SARA E WHITE, JEFFERY R </x:t>
+  </x:si>
+  <x:si>
+    <x:t>L19, 19A, 20, 20A 27 13N 06W 1.6499999999999 ACRES LOT  BLOCK  DENISON HGTS ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
     <x:t>12-00664-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WICKERSHAM, LARRY GENE </x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 L3 NE NEWARK M&amp;B ADDITION 05 12N 04W 0.64 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00069-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT W1/2 L3 NE NEWARK M&amp;B ADDITION 05 12N 04W 0.93 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00069-0001</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 14-17 BLOCK 00D SMITH ADDITION 0.38 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00420-000</x:t>
   </x:si>
@@ -589,446 +544,431 @@
   <x:si>
     <x:t xml:space="preserve">L23-31 INC BLOCK 00D SMITH ADDITION 0.9499999999999 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>07-00422-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">L1-11 INC BLOCK 00E SMITH ADDITION 1.0900000000000 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>07-00423-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WICKERSHAM, LARRY GENE, II </x:t>
   </x:si>
   <x:si>
     <x:t>W1/2 L1-8 BLOCK 00D SMITH ADDITION 0.3579999999999 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>07-00418-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, STEPHANIE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW 31 12N 06W 2.3999999999999 ACRES </x:t>
+    <x:t>PT SW NW 31 12N 06W 2.3999999999999 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
     <x:t>01-08148-0003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WINEY, MICHAEL </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">PT NE SW 05 12N 07W 11.630000000000 ACRES </x:t>
+    <x:t xml:space="preserve">WURST JR WHO DATE LAWN CARE LLE, WALTER RAY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SW 05 12N 07W 11.630000000000 ACRES LOT  BLOCK   ADDITION CITY  SD 46</x:t>
   </x:si>
   <x:si>
     <x:t>01-11934-0003</x:t>
   </x:si>
   <x:si>
     <x:t>JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALLEN, HEATHER </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 9 BLOCK 1 HIRSCH 2ND ADDITION 11 11N 3W 0.163 ACRE </x:t>
+    <x:t>. 11 11N 3W 0.163 ACRES LOT 9 BLOCK 1 HIRSCH 2ND ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRS</x:t>
   </x:si>
   <x:si>
     <x:t>013-02039-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOWEN, ROBERT LEON </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW SW DIAZ OUTLOTS 24-12-03 ADDITION 24 12N 3W 0.17 ACRE</x:t>
+    <x:t>PT SW SW 24 12N 3W 0.17 ACRES LOT  BLOCK  DIAZ OUTLOTS 24-12-03 ADDITION CITY  SD 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAREN A MOSS</x:t>
   </x:si>
   <x:si>
     <x:t>006-00069-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BRECKENRIDGE, VIRGIL HOUSTON, IV (JODY)</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SW METES &amp; BOUNDS ADDITION CITY RURAL 17 9N 1W 6 ACRES </x:t>
+    <x:t xml:space="preserve">BRECKENRIDGE IV (JODY), VIRGIL HOUSTON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW 17 9N 1W 6 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MISTY LEE EPPERSON-BRECKENRIDGE</x:t>
   </x:si>
   <x:si>
     <x:t>001-00221-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE SE METES &amp; BOUNDS ADDITION CITY RURAL 18 9N 1W 1 ACRE</x:t>
+    <x:t>PT NE SE 18 9N 1W 1 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 14</x:t>
   </x:si>
   <x:si>
     <x:t>001-00234-000</x:t>
   </x:si>
   <x:si>
-    <x:t>A 100' STRIP IN THE CENTER OF LOT 1 BLOCK 1 (EAST OF LOT 2)  ACCORDING TO THE AMENDED PLAT OF BEEDEVILLE, JACKSON  COUNTY, ARKANSAS. ORIGINAL TOWN BEEDEVILLE ADDITION 4 9N 1W 0.5 ACRE</x:t>
+    <x:t>A 100' STRIP IN THE CENTER OF  LOT 1 BLOCK 1 (EAST OF LOT 2)  ACCORDING TO THE AMENDED PLAT  OF BEEDEVILLE, JACKSON  COUNTY, ARKANSAS. 4 9N 1W 0.5 ACRES LOT  BLOCK  ORIGINAL TOWN BEEDEVILLE ADDITION CITY  SD 2</x:t>
   </x:si>
   <x:si>
     <x:t>004-00064-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BROWN, R D, SR L/E </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 11 BLOCK 7 REMMEL ADDITION 11 11N 3W 0.163 ACRE</x:t>
+    <x:t xml:space="preserve">BROWN SR L/E, R D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 11N 3W 0.163 ACRES LOT 11 BLOCK 7 REMMEL ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RODNEY D BROWN, JR., JANICE BROWN, KENNETH BROWN, ROBERT LYNN BROWN, SR.</x:t>
   </x:si>
   <x:si>
     <x:t>013-02995-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BUTLER, DOUGLAS D &amp; WANDA G </x:t>
   </x:si>
   <x:si>
-    <x:t>LOTS 7 THRU 10  BLOCK 00F SMITH ADDITION 30 14N 1W 0.661 ACRE</x:t>
+    <x:t>LOTS 7 THRU 10  30 14N 1W 0.661 ACRES LOT  BLOCK 00F SMITH ADDITION CITY  SD 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DFA, MARK DOUGLAS BUTLER, STEPHEN BUTLER</x:t>
   </x:si>
   <x:si>
     <x:t>009-00511-000</x:t>
   </x:si>
   <x:si>
-    <x:t>CLEMONS, CECIL L, JR % CECIL L CLEMONS, III</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 3 BLOCK 15 ORIGINAL TOWN NEWPORT ADDITION 11 11N 3W 0.149 ACRE</x:t>
+    <x:t xml:space="preserve">CLEMONS JR%CECIL L CLEMONS III, CECIL L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 11N 3W 0.149 ACRES LOT 3 BLOCK 15 ORIGINAL TOWN NEWPORT ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TERRY LYNN CLEMONS, JOSIE MARIE CLEMONS, CECIL L CLEMONS III, BARRON L CLEMONS</x:t>
   </x:si>
   <x:si>
     <x:t>013-00478-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CONE, RUELL J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 10-12 BLOCK 1 JACKSON CO REAL CO ADDITION 27 13N 2W 0.489 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>010-00763-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15 &amp; 16 BLOCK 1 YELVERTON ADDITION 27 13N 2W 0.326 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-01182-000</x:t>
   </x:si>
   <x:si>
-    <x:t>DELL PROPERTIES LLC % DAVID FOSTER</x:t>
-[...2 lines deleted...]
-    <x:t>LOT 6 BLOCK 3 GOLDMANS ADDITION 11 11N 3W 0.212 ACRE</x:t>
+    <x:t xml:space="preserve">PROPERTIES LLC%DAVID FOSTER, DELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 11 11N 3W 0.212 ACRES LOT 6 BLOCK 3 GOLDMANS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>013-01803-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 1 &amp; 2 BLOCK 3 HIRSCH 1ST ADDITION 11 11N 3W 0.323 ACRE</x:t>
+    <x:t>. 11 11N 3W 0.323 ACRES LOT 1 &amp; 2 BLOCK 3 HIRSCH 1ST ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-02020-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 6 S 14' LOT 5 BLOCK 2 VILLAGE ADDITION 1 11N 3W 0.27 ACRE</x:t>
+    <x:t>LOT 6 S 14' LOT 5 1 11N 3W 0.27 ACRES LOT  BLOCK 2 VILLAGE ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-03294-000</x:t>
   </x:si>
   <x:si>
-    <x:t>S1/2 LOT 10  BLOCK 8 WESTBROOK ADDITION 36 12N 3W 0.13 ACRE</x:t>
+    <x:t>S1/2 LOT 10  36 12N 3W 0.13 ACRES LOT  BLOCK 8 WESTBROOK ADDITION CITY  SD 22</x:t>
   </x:si>
   <x:si>
     <x:t>006-00936-001</x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NE NEWPORT OUTLOTS ADDITION 11 11N 3W 0.176 ACRE</x:t>
+    <x:t>PT NE NE 11 11N 3W 0.176 ACRES LOT  BLOCK  NEWPORT OUTLOTS ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-00275-000</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 53 BROWND ADDITION 2 11N 3W 0.201 ACRE</x:t>
+    <x:t>. 2 11N 3W 0.201 ACRES LOT 53 BLOCK  BROWND ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-00913-000</x:t>
   </x:si>
   <x:si>
-    <x:t>FAIRGREEN FIELDS TRUST</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 5 BLOCK 3 GRAHAM BROS 2ND ADDITION 27 13N 2W </x:t>
+    <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 27 13N 2W 0 ACRES LOT 5 BLOCK 3 GRAHAM BROS 2ND ADDITION CITY  SD 11</x:t>
   </x:si>
   <x:si>
     <x:t>010-00625-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FORD, CHARLIE &amp; BREANITA </x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FOSTER, DAVID &amp; LISA </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 LOT 2 W 16'LOT 3 BLOCK 8 GRAYS ADDITION 12 11N 3W 0.148 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01868-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FOSTER, DAVID &amp; LISA J </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 11 &amp;12 BLOCK 22 GRAYS ADDITION 12 11N 3W 0.31 ACRE</x:t>
+    <x:t>. 12 11N 3W 0.31 ACRES LOT 11 &amp;12 BLOCK 22 GRAYS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITIZENS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>013-01973-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 00A BLOCK 1 GRAYS ADDITION VOLENTINE REPLA ADDITION 12 11N 3W 0.165 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>013-01994-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FRANKLIN, TRAVIS </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 3 BLOCK 3 ORIGINAL TOWN 07 EAST ADDITION 27 12N 3W 0.165 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>008-00196-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GARCIA, JESSIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 9 BLOCK 13 DAUGHERTY ADDITION 10 11N 3W 0.057 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01512-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GORRELL, REBECCA ANN IVY </x:t>
   </x:si>
   <x:si>
     <x:t>W 20' LOT 5 BLOCK 4 J H SIMPSON ADDITION 27 13N 2W 0.065 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-01128-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">GRIGSBY, EDITH BEARD </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW SW WELDON OUTLOTS ADDITION 32 10N 2W 0.17 ACRE</x:t>
+    <x:t>PT SW SW 32 10N 2W 0.17 ACRES LOT  BLOCK  WELDON OUTLOTS ADDITION CITY  SD 19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KATHY ANN GRIGSBY-GREEN, LOU JEANETTE GRIGSBY-MITCHEL</x:t>
   </x:si>
   <x:si>
     <x:t>015-00029-002</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HERMAN, DAVID LANDON </x:t>
-[...11 lines deleted...]
-    <x:t xml:space="preserve">PT SW SW METES &amp; BOUNDS ADDITION CITY RURAL 36 13N 3W 1.24 ACRES </x:t>
+    <x:t xml:space="preserve">HUBBARD L/E, JUDY A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW 36 13N 3W 1.24 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIMMY NEAL HUBBARD, JR</x:t>
   </x:si>
   <x:si>
     <x:t>001-06641-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JONES, ERIC </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NW 50X150' NEWPORT OUTLOTS ADDITION 36 12N 3W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-00349-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">KARSCHNER JR, RUSTY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT SW SE CAMPBELL STATION OUTLOTS 13-12 ADDITION 13 12N 3W 0.44 ACRE</x:t>
+    <x:t>PT SW SE 13 12N 3W 0.44 ACRES LOT  BLOCK  CAMPBELL STATION OUTLOTS 13-12 ADDITION CITY  SD 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JORDAN MATTHEW CHATMAN, ALYCIA LILIANA AGUIAR, MERS, INC., BANK OF ENGLAND MORTGAGE</x:t>
   </x:si>
   <x:si>
     <x:t>005-00052-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LEE, IRENE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 13 BLOCK 1 OAK PARK ADDITION 36 12N 3W 0.275 ACRE</x:t>
+    <x:t>. 36 12N 3W 0.275 ACRES LOT 13 BLOCK 1 OAK PARK ADDITION CITY  SD 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARGARET IRENE LEE</x:t>
   </x:si>
   <x:si>
     <x:t>006-00598-000</x:t>
   </x:si>
   <x:si>
-    <x:t>MANTOOTH, MRS J C % LYNNE COLLIER</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">MCINTOSH, MADELYN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW NEWPORT OUTLOTS ADDITION 1 11N 3W 0.2 ACRES </x:t>
+    <x:t>PT SW NW 1 11N 3W 0.2 ACRES LOT  BLOCK  NEWPORT OUTLOTS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIAN EUGENE MCINTOSH, MARSHA ANN MCINTOSH</x:t>
   </x:si>
   <x:si>
     <x:t>013-00149-000</x:t>
   </x:si>
   <x:si>
-    <x:t>NEAL, DANNY, REVOC TRUST</x:t>
-[...2 lines deleted...]
-    <x:t>PT LOT 4 BLOCK 00G DAUGHERTY RESERVE ADDITION 11 11N 3W 0.289 ACRE</x:t>
+    <x:t xml:space="preserve">REVOC TRUST, DANNY NEAL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 4 11 11N 3W 0.289 ACRES LOT  BLOCK 00G DAUGHERTY RESERVE ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DANNY NEAL WHITMIRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01602-000</x:t>
   </x:si>
   <x:si>
     <x:t>NEWPORT REALTY LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE NEWPORT OUTLOTS ADDITION 12 11N 3W 1.688 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>013-00319-004</x:t>
   </x:si>
   <x:si>
     <x:t>PENNINGTON, GEORGE &amp; IRENE JR % GLENDORA LINEAR</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 11 BLOCK 3 REMMEL ADDITION 11 11N 3W 0.163 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-02960-000</x:t>
   </x:si>
   <x:si>
     <x:t>PERFECT FLOORING LLC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 3 BLOCK 1 JOHNSONS ADDITION 27 13N 2W 0.305 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>010-00773-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PORTER, MARTY JOHN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NE NW METES &amp; BOUNDS ADDITION CITY RURAL 29 11N 2W 0.46 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>001-04064-000</x:t>
   </x:si>
   <x:si>
     <x:t>PRICE, BERLEAN % SHAWN SHORT</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 64 BLOCK 1 HOLIDAY TERRACE ADDITION 36 12N 3W 0.341 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>006-00563-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PRIDMORE, EUGENE, JR </x:t>
-[...2 lines deleted...]
-    <x:t>LOT 6 BLOCK 1 HOLIDAY TERRACE ADDITION 36 12N 3W 0.301 ACRE</x:t>
+    <x:t xml:space="preserve">PRIDMORE JR, EUGENE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 12N 3W 0.301 ACRES LOT 6 BLOCK 1 HOLIDAY TERRACE ADDITION CITY  SD 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRANDON ASHLEY PRIDMORE, BRYAN PRIDMORE</x:t>
   </x:si>
   <x:si>
     <x:t>006-00506-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">RODGERS, JUSTIN </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">ROGERS, JIMMY DEAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 1 BLOCK 14 ORIGINAL TOWN GRUBBS ADDITION 22 12N 1W </x:t>
+    <x:t>. 22 12N 1W 0 ACRES LOT 1 BLOCK 14 ORIGINAL TOWN GRUBBS ADDITION CITY  SD 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEANN PROFFITT</x:t>
   </x:si>
   <x:si>
     <x:t>007-00073-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ROGERS, JIMMY DEAN &amp; DOROTHY </x:t>
   </x:si>
   <x:si>
-    <x:t>S1/2 S1/2 BLK 1 BARNWELL'S 1ST ADDITION 23 12N 1W 0.037 ACRE</x:t>
+    <x:t>S1/2 S1/2 BLK 1 23 12N 1W 0.037 ACRES LOT  BLOCK  BARNWELL'S 1ST ADDITION CITY  SD 5</x:t>
   </x:si>
   <x:si>
     <x:t>007-00120-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">ROGERS, KARLA J M </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">RUSH, ROBERT D </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 &amp; N/2 LOT 7 BLOCK 5 GRAHAM ADDITION 28 13N 2W 0.365 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-00581-000</x:t>
   </x:si>
   <x:si>
     <x:t>SKYFI WHISPERNET LLC</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 1 BLOCK 2 DAVIS ADDITION 11 11N 3W 0.163 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01614-000</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 LOT 1 BLOCK 16 REMMEL ADDITION 11 11N 3W 0.069 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-03064-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW WELDON OUTLOTS ADDITION 32 10N 2W 0.5 ACRES </x:t>
@@ -1045,186 +985,216 @@
   <x:si>
     <x:t>LOT 6 BLOCK 14 DAUGHERTY ADDITION 10 11N 3W 0.163 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01520-000</x:t>
   </x:si>
   <x:si>
     <x:t>PT LOT 1 122.36 X 96.41 X  76.30 BLK 4 BLOCK 4 BROWNS ADDITION 11 11N 3W 0.085 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-00949-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SMITH, ROSE MARY </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOT 9 BLOCK 1 DAVIS ADDITION 11 11N 3W </x:t>
   </x:si>
   <x:si>
     <x:t>013-01611-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SNEED, IRA M </x:t>
   </x:si>
   <x:si>
-    <x:t>ORIGINAL TOWN 06 EAST ADDITION 28 12N 3W 0.72 ACRE</x:t>
+    <x:t>. 28 12N 3W 0.72 ACRES LOT  BLOCK  ORIGINAL TOWN 06 EAST ADDITION CITY  SD 24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYLYNN DANETTE MIDDLETON, KAYLA MARIE PATTERSON, MALINDA BLAIR ARNOLD</x:t>
   </x:si>
   <x:si>
     <x:t>008-00187-001</x:t>
   </x:si>
   <x:si>
-    <x:t>STAGG LLC</x:t>
-[...2 lines deleted...]
-    <x:t>E1/2 LOTS 7-10 BLOCK 4 NEWPORT LAND &amp; IMP CO ADDITION 11 11N 3W 0.326 ACRE</x:t>
+    <x:t xml:space="preserve">LLC, STAGG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 LOTS 7-10 11 11N 3W 0.326 ACRES LOT  BLOCK 4 NEWPORT LAND &amp; IMP CO ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCHANT &amp; PLANTERS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>013-02667-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEPHENS, CLYDE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 4 &amp; 5 BLOCK 2 TURNERS ADDITION 1 11N 3W 0.162 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-03264-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 7 BLOCK 2 TURNERS ADDITION 1 11N 3W 0.162 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-03266-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STEPHENS, RONALD T </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 7-10 CRESCENT HILL ADDITION 1 11N 3W </x:t>
+    <x:t>. 1 11N 3W 0 ACRES LOT 7-10 BLOCK  CRESCENT HILL ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONALD THEODORE STEPHENS, JR</x:t>
   </x:si>
   <x:si>
     <x:t>013-01415-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">STITT, CURTIS &amp; BEONIE </x:t>
   </x:si>
   <x:si>
-    <x:t>PT NE NW NE METES &amp; BOUNDS ADDITION CITY RURAL 14 10N 2W 1 ACRE</x:t>
+    <x:t>PT NE NW NE 14 10N 2W 1 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCHANT &amp; PLANTERS BANK, NETTER GIST</x:t>
   </x:si>
   <x:si>
     <x:t>001-03288-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SUTHERLAND, BOBBY DION % JASON SUTHERLAND</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE SE WILLIAMSON ADDITION 22 12N 1W 0.621 ACRE </x:t>
+    <x:t xml:space="preserve">SUTHERLAND%JASON SUTHERLAND, BOBBY DION </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE 22 12N 1W 0.621 ACRES LOT  BLOCK  WILLIAMSON ADDITION CITY  SD 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHS, MAGGY SUTHERLAND, CHAD JASON SUTHERLAND, GARY TYLER SUTHERLAND, SAMUEL LOGAN SUTHERLAND</x:t>
   </x:si>
   <x:si>
     <x:t>007-00308-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">TAYLOR, DANIEL </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 16 BLOCK 6 WESTBROOK ADDITION 36 12N 3W 0.261 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>006-00878-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, SHELBY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT LOTS 8 &amp; 9 BLOCK 2 DILLS 2ND ADDITION 12 11N 3W 0.129 ACRE</x:t>
+    <x:t>PT LOTS 8 &amp; 9 12 11N 3W 0.129 ACRES LOT  BLOCK 2 DILLS 2ND ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST PORTFOLIO VENTURES II, LLC, VELOSITY INVESTMENTS, LLC, ARKANSAS FEDERAL CREDIT UNION, SWIFT TRANSPORTATION COMPANY OF ARIZONA, LLC</x:t>
   </x:si>
   <x:si>
     <x:t>013-01695-002</x:t>
   </x:si>
   <x:si>
-    <x:t>N PT LOTS 13-18  BLOCK 00B LAKEVIEW ADDITION 12 11N 3W 0.344 ACRE</x:t>
+    <x:t>N PT LOTS 13-18  12 11N 3W 0.344 ACRES LOT  BLOCK 00B LAKEVIEW ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-02352-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">THOMPSON, SHELBY L </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 12 BLOCK 4 DILLS 2ND ADDITION 12 11N 3W 0.163 ACRE</x:t>
+    <x:t>. 12 11N 3W 0.163 ACRES LOT 12 BLOCK 4 DILLS 2ND ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>013-01716-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ULSES, TONIANN </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 6 BLOCK 1 J M KNIGHT ADDITION 27 13N 2W 0.181 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-00780-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WADLEY &amp; ERIC STONER, MAUDE </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 2 BLOCK 1 GRAHAM BROS ADDITION 27 13N 2W 0.244 ACRE</x:t>
+    <x:t>. 27 13N 2W 0.244 ACRES LOT 2 BLOCK 1 GRAHAM BROS ADDITION CITY  SD 11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CREDIT ACCEPTANCE CORPORATION, OZARK CAPITAL CORPORATION</x:t>
   </x:si>
   <x:si>
     <x:t>010-00590-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WADLEY, WILLARD </x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 8 &amp; 9 BLOCK 25 GRAYS ADDITION 12 11N 3W 0.303 ACRE</x:t>
+    <x:t>. 12 11N 3W 0.303 ACRES LOT 8 &amp; 9 BLOCK 25 GRAYS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALINA MARIE WEST, JAMES ALONZO MCLARTY III</x:t>
   </x:si>
   <x:si>
     <x:t>013-01989-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WELLS, JIMMY L </x:t>
   </x:si>
   <x:si>
-    <x:t>S1/2 LOT 4 &amp; N 60' LOT 5 BLOCK 2 LOUVELLS ADDITION 29 14N 1W 0.275 ACRE</x:t>
+    <x:t>S1/2 LOT 4 &amp; N 60' LOT 5 29 14N 1W 0.275 ACRES LOT  BLOCK 2 LOUVELLS ADDITION CITY  SD 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT LEE WELLS, MIDFIRST BANK</x:t>
   </x:si>
   <x:si>
     <x:t>009-00373-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WOLF, DAVID H </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE NE METES &amp; BOUNDS ADDITION CITY RURAL 9 10N 5W 4 ACRES </x:t>
+    <x:t>PT SE NE 9 10N 5W 4 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRAIG HENRY WOLF, JENNIFER KAY-LYNN WOLF</x:t>
   </x:si>
   <x:si>
     <x:t>001-07608-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SE NE METES &amp; BOUNDS ADDITION CITY RURAL 9 10N 5W 2 ACRES </x:t>
+    <x:t>PT SE NE 9 10N 5W 2 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 4</x:t>
   </x:si>
   <x:si>
     <x:t>001-07609-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ZIEGLER, HUNTER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE METES &amp; BOUNDS ADDITION CITY RURAL 6 9N 1W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-00056-000</x:t>
   </x:si>
   <x:si>
     <x:t>WHITE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ABDULLAH, EMAD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*286 WINDWOOD CO RD AR*  AKA PT TRACT 6 UNRECORDED E 1/2 NW SW ROUND MTN EST (AKA WINDWOOD CO ADDITION 5 5N 10W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>025-18901-006</x:t>
   </x:si>
@@ -1282,92 +1252,89 @@
   <x:si>
     <x:t>001-15060-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BONDING, J &amp; J </x:t>
   </x:si>
   <x:si>
     <x:t>*506 CHRISP SEARCY AR*  SPAUDLING S/D E 1/2 LOT 3 PT SE SW SEARCY OUTLOTS ADDITION 10 7N 7W 0.21 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>016-10429-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BULLOCK, MATTHEW </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*839 HWY 11 AR*  N 208.75' S 730.63' W 313.13' SW SW METES &amp; BOUNDS ADDITION CITY RURAL 7 6N 6W 1.5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-03098-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BURNS, KEITH &amp; KRISTI </x:t>
   </x:si>
   <x:si>
-    <x:t>*129 FERGUSON MTN RD BEEBE AR 72012*  S 241.25' E 96.63' SE NE METES &amp; BOUNDS ADDITION CITY RURAL 4 6N 9W 0.73 ACRE</x:t>
+    <x:t>*129 FERGUSON MTN RD BEEBE AR 72012*  S 241.25' E 96.63' SE NE 4 6N 9W 0.73 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOYD ROMANCE VOLUNTEER FIRE DEPT</x:t>
   </x:si>
   <x:si>
     <x:t>001-12810-003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CHANDLER, JOHN </x:t>
   </x:si>
   <x:si>
     <x:t>*101 STRAWBERRY RD BALD KNOB AR 72010* E 75' W 1/2 FRAL BLK 54 &amp; SE 83' W 1/2 BLK 43 BEING 75' X 100' BEINERT'S ADDITION 19 8N 5W 0.17 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>003-00425-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">COLE, YVONNE </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">505 MOUNTAIN ST PANGBURN AR 72121 LOT 1 &amp; 2 BLOCK 29 MOUNTAIN ADDITION 10 9N 8W </x:t>
+    <x:t>505 MOUNTAIN ST PANGBURN AR 72121 10 9N 8W 0 ACRES LOT 1 &amp; 2 BLOCK 29 MOUNTAIN ADDITION CITY  SD PSPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICKIE HENDRIX</x:t>
   </x:si>
   <x:si>
     <x:t>013-00285-000</x:t>
   </x:si>
   <x:si>
     <x:t>COOK, JASON JACOBY &amp; ASHLEY NICOLE TUCKER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*3459 3463 HWY 16 AR*  PT SW NW NE RURAL METES &amp; BOUNDS ADDITION 23 9N 8W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-12258-001</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">COOK, JOEY LYNN &amp; JAMIE K </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>COOPER, JOHN % MARY THOMPSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*S 4TH ST JUDSONIA AR 72081*  LOTS 11 &amp; 12 &amp; SW PT LOTS 3, 4 &amp; 5 BLOCK 18 RAILROAD ADDITION 34 8N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>009-00547-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRANE, RICHARD EARL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*117 COUNTY LINE RD ROSE BUD AR 72137*  N1/2 NE RURAL METES &amp; BOUNDS ADDITION 6 8N 9W 79.56 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-14016-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CRAWFORD, BRANDON </x:t>
   </x:si>
   <x:si>
     <x:t>*532 SE FRONT ST BRADFORD AR 72020*  S 100' N 736' E 200' NW SW METES &amp; BOUNDS ADDITION CITY RURAL 8 9N 4W 0.46 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>001-00555-002</x:t>
@@ -1402,51 +1369,54 @@
   <x:si>
     <x:t xml:space="preserve">S1/2 LOT 11 &amp; 12 BLOCK 26 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00174-000</x:t>
   </x:si>
   <x:si>
     <x:t>DEWDROP ENTERPRIZES INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">403 COLLISON ST BALD KNOB AR 72010 LOT 17-20 BLOCK 13 MCKAY ADDITION 19 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00840-001</x:t>
   </x:si>
   <x:si>
     <x:t>DICKERSON, HENRY % DAPHNE WIX</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">E 435.60' W 874.58' SE NE LY N &amp; W OF HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2.14 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-13848-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*1248 -124 HWY 305 S AR*  E 280 LKS W 665 1/8 LKS SE NE N &amp; W HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2 ACRES </x:t>
+    <x:t xml:space="preserve">DICKERSON%DAPHNE WIX, HENRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1248 -124 HWY 305 S AR*  E 280 LKS W 665 1/8 LKS SE NE N &amp; W HWY 305 33 7N 9W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
   </x:si>
   <x:si>
     <x:t>001-13849-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">S 394.68' N 814.68' SE NE LY W OF HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-13851-000</x:t>
   </x:si>
   <x:si>
     <x:t>DOMANOSKI, NERENE % HELEN EVANS</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N COR OF N1/2 BLOCK 49 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00355-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DREW, JOSHUA S &amp; TABITHA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW NE, BEING TRACT B &amp; E RURAL METES &amp; BOUNDS ADDITION 2 7N 8W 1.77 ACRES </x:t>
   </x:si>
@@ -1648,51 +1618,54 @@
   <x:si>
     <x:t>003-00558-614</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HOPPER, LEO </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">709 N PINE SEARCY AR 72143 LOT 3 BLOCK 7 STEWARD ADDITION 3 7N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>016-02700-000</x:t>
   </x:si>
   <x:si>
     <x:t>HOUSE, BYRON III &amp; SHAE % D/B/A HOUSE PROP INC</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BLOCK 69 WEST END ADD (PANGBURN) ADDITION 10 9N 8W 1.96 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>013-00371-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HUDSON, RYAN </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">AKA LOT 80 UNRECORDED PT E 35 ACS NE SE LOT 80 ROLLING MEADOWS (UNREC) ADDITION 6 7N 10W 3 ACRES </x:t>
+    <x:t>AKA LOT 80 UNRECORDED PT E 35 ACS NE SE 6 7N 10W 3 ACRES LOT 80 BLOCK  ROLLING MEADOWS (UNREC) ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VELTON FULTON</x:t>
   </x:si>
   <x:si>
     <x:t>025-18601-080</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JACKSON, RICHARD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">105 LYNN ST JUDSONIA AR 72081  LOT 11 BLOCK 2 FORBES ADD (JUDSONIA) ADDITION 32 8N 6W </x:t>
   </x:si>
   <x:si>
     <x:t>009-00369-004</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMES, BRIAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">DENNY ST AR  UNIT 2 LOT 2 BLOCK 9 RED RIVER SHORES ADDITION 14 8N 7W </x:t>
   </x:si>
   <x:si>
     <x:t>002-01102-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">JAMES, TERRY JOE ETAL </x:t>
   </x:si>
@@ -1747,60 +1720,66 @@
   <x:si>
     <x:t>004-03719-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINDVALL, STEVEN C </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*173 OAKDALE CHURCH RD JUDSONIA, AR 72081*  S 334' W 650.8' E 1301.6 SE NE METES &amp; BOUNDS ADDITION CITY RURAL 30 8N 6W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04994-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LINDVALL, STEVEN CHAD </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*195 OAKDALE CHURCH RD JUDSONIA AR 72081* S 334' E 650.8' SE NE METES &amp; BOUNDS ADDITION CITY RURAL 30 8N 6W 5 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-04992-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOONEY, ESTALEE </x:t>
   </x:si>
   <x:si>
-    <x:t>N 218' W 70 ' E 456' NE NE &amp; W 70' E 186' N 218' METES &amp; BOUNDS ADDITION CITY RURAL 26 6N 6W 0.71 ACRE</x:t>
+    <x:t>N 218' W 70 ' E 456' NE NE &amp; W 70' E 186' N 218' 26 6N 6W 0.71 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD RV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLENN LOONEY</x:t>
   </x:si>
   <x:si>
     <x:t>001-03352-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOUKS, MICHAEL </x:t>
   </x:si>
   <x:si>
-    <x:t>*2109 FOREY ST JUDSONIA AR 72081*  PT LOT 10 S 132' W 331.88' N 132' E 331.38' PARSONS ADD (JUDSONIA) ADDITION 27 8N 6W 1 ACRE</x:t>
+    <x:t>*2109 FOREY ST JUDSONIA AR 72081*  PT LOT 10 S 132' W 331.88' N 132' E 331.38' 27 8N 6W 1 ACRES LOT  BLOCK  PARSONS ADD (JUDSONIA) ADDITION CITY  SD RVJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMANDA LOUKS</x:t>
   </x:si>
   <x:si>
     <x:t>009-00442-012</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">LOUKS, MICHAEL &amp; AMANDA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">AR  E 222.5' W 443' LOT 9 BLOCK 9 PARSONS ADD (JUDSONIA) ADDITION 27 8N 6W 1.48 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>009-00439-000</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIN, JOHN D &amp; JUDY GAMET</x:t>
   </x:si>
   <x:si>
     <x:t>AR  LOT 210 NORTHVIEW ADDITION 35 8N 7W 0.43 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-00599-123</x:t>
   </x:si>
   <x:si>
     <x:t>AR  LOT 212 NORTHVIEW ADDITION 35 8N 7W 0.4 ACRE</x:t>
   </x:si>
@@ -1906,51 +1885,54 @@
   <x:si>
     <x:t>016-00571-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PEEBLES, BRENDA J </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*8862 HWY 13 SEARCY AR 72143*  PT OF S 1/2 SW LYING S OF HWY ON RIGHT BK OF RIVER LS HWY ROW RURAL METES &amp; BOUNDS ADDITION 36 8N 7W 2.05 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-08726-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PRATT, JOHNATHON E &amp; LAUNA J </x:t>
   </x:si>
   <x:si>
     <x:t>305 E CENTER ST BEEBE AR 72012 LOT 1-3 BLOCK 27 BEEBE ORIGINAL ADDITION 8 5N 8W 0.51 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>004-00172-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">REED, LARRY D &amp; LANORA C </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*631 DRIPPING SPRINGS RD JUDSONIA, AR 72081*  N 830' E 210' SE SW METES &amp; BOUNDS ADDITION CITY RURAL 3 9N 6W 4 ACRES </x:t>
+    <x:t>*631 DRIPPING SPRINGS RD JUDSONIA, AR 72081*  N 830' E 210' SE SW 3 9N 6W 4 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARRY REED JR</x:t>
   </x:si>
   <x:si>
     <x:t>001-05189-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RETTIG, JENNIFER </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*127 ANDREWS LN BEEBE AR 72012*  AKA LOT 17 UNRECORDED PT S 1/2 NE BLUE HOLE ESTATES ADDITION 1 6N 9W 4.98 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>025-02401-017</x:t>
   </x:si>
   <x:si>
     <x:t>RICE, ANNIE MARIE % BETTY FOSTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*403 DEPOT ST KENSETT AR 72082*  N 209' S 440' E 420' SE SE SW KENSETT OUTLOTS ADDITION 17 7N 6W 1.8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>010-01978-001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">RICHARDSON, JACQUELINE </x:t>
   </x:si>
@@ -2964,6799 +2946,6607 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5825</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>453.63</x:v>
+        <x:v>553.63</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5826</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G3" s="1">
-        <x:v>1592.38</x:v>
+        <x:v>1692.38</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5827</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>15</x:v>
-[...1 lines deleted...]
-      <x:c r="D4" s="0" t="s">
         <x:v>16</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>742.52</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5828</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
+      <x:c r="E5" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="E5" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G5" s="1">
-        <x:v>3827.12</x:v>
+        <x:v>3927.12</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5829</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="E6" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F6" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G6" s="1">
-        <x:v>960.32</x:v>
+        <x:v>1060.32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5830</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G7" s="1">
-        <x:v>135.44</x:v>
+        <x:v>235.44</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5831</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
+      <x:c r="E8" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G8" s="1">
-        <x:v>314.5</x:v>
+        <x:v>414.5</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5832</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="E9" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G9" s="1">
-        <x:v>2437.73</x:v>
+        <x:v>2537.73</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5833</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="E10" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E10" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G10" s="1">
-        <x:v>258.67</x:v>
+        <x:v>358.67</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5834</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
+      <x:c r="E11" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="E11" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G11" s="1">
-        <x:v>2555.91</x:v>
+        <x:v>2655.91</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5835</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D12" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D12" s="0" t="s">
+      <x:c r="E12" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F12" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E12" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G12" s="1">
-        <x:v>1062.96</x:v>
+        <x:v>1162.96</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5836</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D13" s="0" t="s">
+      <x:c r="E13" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E13" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G13" s="1">
-        <x:v>230.68</x:v>
+        <x:v>330.68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5837</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D14" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D14" s="0" t="s">
+      <x:c r="E14" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F14" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E14" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G14" s="1">
-        <x:v>336.62</x:v>
+        <x:v>436.62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5838</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5839</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D16" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E16" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F16" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="D16" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G16" s="1">
-        <x:v>724.83</x:v>
+        <x:v>824.83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5840</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D17" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G17" s="1">
-        <x:v>323.21</x:v>
+        <x:v>423.21</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5841</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D18" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G18" s="1">
-        <x:v>2069.7</x:v>
+        <x:v>2169.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5842</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="1">
-        <x:v>6472.21</x:v>
+        <x:v>6667.21</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5843</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5844</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D21" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G21" s="1">
-        <x:v>599.81</x:v>
+        <x:v>699.81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5845</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D22" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G22" s="1">
-        <x:v>4856</x:v>
+        <x:v>4956</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5846</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D23" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G23" s="1">
-        <x:v>349.29</x:v>
+        <x:v>449.29</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5847</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D24" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G24" s="1">
-        <x:v>484.83</x:v>
+        <x:v>584.83</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5848</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D25" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G25" s="1">
-        <x:v>1633.01</x:v>
+        <x:v>1828.01</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5849</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D26" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G26" s="1">
-        <x:v>141.13</x:v>
+        <x:v>241.13</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5850</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D27" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G27" s="1">
-        <x:v>1138.03</x:v>
+        <x:v>1238.03</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5851</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D28" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G28" s="1">
-        <x:v>2987.69</x:v>
+        <x:v>3087.69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5852</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D29" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G29" s="1">
-        <x:v>4567.26</x:v>
+        <x:v>4667.26</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5853</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5854</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D31" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G31" s="1">
-        <x:v>758.05</x:v>
+        <x:v>858.05</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5855</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5856</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5857</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D34" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E34" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F34" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D34" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G34" s="1">
-        <x:v>2052.22</x:v>
+        <x:v>2152.22</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5858</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D35" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E35" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D35" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G35" s="1">
-        <x:v>247.81</x:v>
+        <x:v>347.81</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5859</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D36" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E36" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F36" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D36" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G36" s="1">
-        <x:v>780.82</x:v>
+        <x:v>880.82</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5860</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D37" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E37" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D37" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G37" s="1">
-        <x:v>281.9</x:v>
+        <x:v>381.9</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5861</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>1237.07</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5862</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>1093.53</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5863</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G40" s="1">
-        <x:v>1868.92</x:v>
+        <x:v>1968.92</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5864</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G41" s="1">
-        <x:v>588.46</x:v>
+        <x:v>688.46</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5865</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="G42" s="1">
-        <x:v>436.12</x:v>
+        <x:v>536.12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5866</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G43" s="1">
-        <x:v>986.12</x:v>
+        <x:v>1086.12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5867</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>355.45</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5868</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>1166.52</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5869</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G46" s="1">
-        <x:v>1020.86</x:v>
+        <x:v>1120.86</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5870</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="G47" s="1">
-        <x:v>1680.55</x:v>
+        <x:v>1780.55</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5871</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="G48" s="1">
-        <x:v>1337.86</x:v>
+        <x:v>1437.86</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5872</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G49" s="1">
-        <x:v>1546.3</x:v>
+        <x:v>1646.3</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5873</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>1246.49</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5874</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>98</x:v>
-[...11 lines deleted...]
-        <x:v>969.48</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5875</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G52" s="1">
-        <x:v>345.38</x:v>
+        <x:v>445.38</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5876</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G53" s="1">
-        <x:v>1088.47</x:v>
+        <x:v>1188.47</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5877</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G54" s="1">
-        <x:v>1891.83</x:v>
+        <x:v>1991.83</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5878</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G55" s="1">
-        <x:v>4109.69</x:v>
+        <x:v>4209.69</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5879</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>679.57</x:v>
+        <x:v>779.57</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5880</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G57" s="1">
-        <x:v>9402.56</x:v>
+        <x:v>9597.56</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5881</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G58" s="1">
-        <x:v>1687.95</x:v>
+        <x:v>1787.95</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5882</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G59" s="1">
-        <x:v>619</x:v>
+        <x:v>619.36</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5883</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G60" s="1">
-        <x:v>293.95</x:v>
+        <x:v>393.95</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5884</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>238.17</x:v>
+        <x:v>338.17</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5885</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>463.74</x:v>
+        <x:v>563.74</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5886</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>276.71</x:v>
+        <x:v>376.71</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5887</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1185.47</x:v>
+        <x:v>1285.47</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5888</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G65" s="1">
-        <x:v>616.04</x:v>
+        <x:v>716.04</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5889</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G66" s="1">
-        <x:v>100.3</x:v>
+        <x:v>295.3</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5890</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>1582.17</x:v>
+        <x:v>1682.17</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5891</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>170</x:v>
-[...11 lines deleted...]
-        <x:v>1563.76</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5892</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="G69" s="1">
-        <x:v>18548.6</x:v>
+        <x:v>18743.6</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5893</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>11711.66</x:v>
+        <x:v>11811.66</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5894</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>5029.72</x:v>
+        <x:v>5129.72</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5895</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>3230.02</x:v>
+        <x:v>3330.02</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5896</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>384.95</x:v>
+        <x:v>484.95</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5897</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>376.54</x:v>
+        <x:v>476.54</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5898</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>322.33</x:v>
+        <x:v>422.33</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5899</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>358.73</x:v>
+        <x:v>458.73</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5900</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>2694.29</x:v>
+        <x:v>2794.29</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5901</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>195</x:v>
-[...11 lines deleted...]
-        <x:v>132.88</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5902</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G79" s="1">
-        <x:v>135.75</x:v>
+        <x:v>330.75</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>5903</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>213.24</x:v>
+        <x:v>313.24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>5904</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>117.22</x:v>
+        <x:v>217.22</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>5905</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>337.79</x:v>
+        <x:v>437.79</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>5906</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>291.17</x:v>
+        <x:v>391.17</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>5907</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>611.38</x:v>
+        <x:v>711.38</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>5908</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>616.92</x:v>
+        <x:v>716.92</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>5909</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>2053.49</x:v>
+        <x:v>2153.49</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>5910</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>983.67</x:v>
+        <x:v>1083.67</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>5911</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>523.51</x:v>
+        <x:v>623.51</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>5912</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>291.54</x:v>
+        <x:v>391.54</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>5913</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>212.6</x:v>
+        <x:v>312.6</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="G91" s="1">
-        <x:v>170.31</x:v>
+        <x:v>270.31</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5915</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="G92" s="1">
-        <x:v>1873.85</x:v>
+        <x:v>1973.85</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5916</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="G93" s="1">
-        <x:v>992.92</x:v>
+        <x:v>1092.92</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5917</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G94" s="1">
-        <x:v>586.02</x:v>
+        <x:v>686.02</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5918</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E95" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G95" s="1">
-        <x:v>1163.43</x:v>
+        <x:v>1263.43</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5919</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>339.63</x:v>
+        <x:v>439.63</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5920</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>245</x:v>
-[...11 lines deleted...]
-        <x:v>493.62</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5921</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>248</x:v>
-[...11 lines deleted...]
-        <x:v>1213.13</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5922</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>529.79</x:v>
+        <x:v>629.79</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5923</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="G100" s="1">
-        <x:v>294.5</x:v>
+        <x:v>394.5</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5924</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="G101" s="1">
-        <x:v>342.61</x:v>
+        <x:v>442.61</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5925</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="G102" s="1">
-        <x:v>328.96</x:v>
+        <x:v>428.96</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5926</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>87.26</x:v>
+        <x:v>187.26</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5927</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>112.43</x:v>
+        <x:v>212.43</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5928</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="G105" s="1">
-        <x:v>130.74</x:v>
+        <x:v>230.74</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5929</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>271</x:v>
-[...11 lines deleted...]
-        <x:v>432.09</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5930</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>1918.26</x:v>
+        <x:v>2018.26</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5931</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>204.37</x:v>
+        <x:v>304.37</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5932</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>289.73</x:v>
+        <x:v>389.73</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5933</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="G110" s="1">
-        <x:v>1028.17</x:v>
+        <x:v>1128.17</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>5934</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>286</x:v>
-[...11 lines deleted...]
-        <x:v>137.41</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>5935</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>767.17</x:v>
+        <x:v>867.17</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>5936</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G113" s="1">
-        <x:v>600.74</x:v>
+        <x:v>700.74</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>5937</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>2223.18</x:v>
+        <x:v>2323.18</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>5938</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>783.46</x:v>
+        <x:v>883.46</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>5939</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>272.49</x:v>
+        <x:v>372.49</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>5940</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>1612.39</x:v>
+        <x:v>1712.39</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>5941</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>3912.35</x:v>
+        <x:v>4012.35</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>5942</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>585.33</x:v>
+        <x:v>685.33</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>5943</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>313</x:v>
-[...11 lines deleted...]
-        <x:v>650.81</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>5944</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>164.93</x:v>
+        <x:v>264.93</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>5945</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>85.09</x:v>
+        <x:v>185.09</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>5946</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>322</x:v>
-[...11 lines deleted...]
-        <x:v>140</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>5947</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G124" s="1">
-        <x:v>1733.41</x:v>
+        <x:v>1833.41</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>5948</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G125" s="1">
-        <x:v>114.94</x:v>
+        <x:v>214.94</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>5949</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="G126" s="1">
-        <x:v>101.1</x:v>
+        <x:v>201.1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>5950</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G127" s="1">
-        <x:v>178.2</x:v>
+        <x:v>278.2</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>5951</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>177.57</x:v>
+        <x:v>277.57</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>5952</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G129" s="1">
-        <x:v>114.94</x:v>
+        <x:v>214.94</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>5953</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="G130" s="1">
-        <x:v>101.1</x:v>
+        <x:v>201.1</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>5954</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>670.87</x:v>
+        <x:v>770.87</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>5955</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D132" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E132" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F132" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="G132" s="1">
-        <x:v>488.7</x:v>
+        <x:v>588.7</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>5956</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>1355.99</x:v>
+        <x:v>1550.99</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>5957</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>116.18</x:v>
+        <x:v>216.18</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>5958</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>87.87</x:v>
+        <x:v>187.87</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>5959</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>2472.54</x:v>
+        <x:v>2572.54</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>5960</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G137" s="1">
-        <x:v>205.32</x:v>
+        <x:v>305.32</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>5961</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G138" s="1">
-        <x:v>2487.91</x:v>
+        <x:v>2587.91</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>5962</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>2280.42</x:v>
+        <x:v>2380.42</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>5963</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>342.61</x:v>
+        <x:v>442.61</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>5964</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>414.71</x:v>
+        <x:v>514.71</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>5965</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>1044.55</x:v>
+        <x:v>1144.55</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>5966</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>271.04</x:v>
+        <x:v>371.04</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>5967</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G144" s="1">
-        <x:v>1496.24</x:v>
+        <x:v>1596.24</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>5968</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>2601.27</x:v>
+        <x:v>2701.27</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>5969</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>1952.67</x:v>
+        <x:v>2052.67</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>5970</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>84.2</x:v>
+        <x:v>184.2</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>5971</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>70.4</x:v>
+        <x:v>170.4</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>5972</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G149" s="1">
-        <x:v>304.31</x:v>
+        <x:v>404.31</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>5973</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G150" s="1">
-        <x:v>1122.25</x:v>
+        <x:v>1222.25</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>5974</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="G151" s="1">
-        <x:v>3542.2</x:v>
+        <x:v>3642.2</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>5975</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="G152" s="1">
-        <x:v>1897.91</x:v>
+        <x:v>1997.91</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>5976</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G153" s="1">
-        <x:v>731.28</x:v>
+        <x:v>831.28</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>5977</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="G154" s="1">
-        <x:v>1451.46</x:v>
+        <x:v>1551.46</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>5978</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>161.21</x:v>
+        <x:v>261.21</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>5979</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>1400.35</x:v>
+        <x:v>1500.35</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>5980</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>1378.79</x:v>
+        <x:v>1478.79</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>5981</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>589.31</x:v>
+        <x:v>774.31</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>5982</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>1374.57</x:v>
+        <x:v>1474.57</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>5983</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="G160" s="1">
-        <x:v>272.58</x:v>
+        <x:v>372.58</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>5984</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>1347.94</x:v>
+        <x:v>1447.94</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>5985</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>4105.18</x:v>
+        <x:v>4205.18</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>5986</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>435</x:v>
-[...11 lines deleted...]
-        <x:v>2429.92</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>5987</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>394.31</x:v>
+        <x:v>494.31</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>5988</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G165" s="1">
-        <x:v>577.14</x:v>
+        <x:v>762.14</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>5989</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G166" s="1">
-        <x:v>190.88</x:v>
+        <x:v>290.88</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>5990</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="G167" s="1">
-        <x:v>155.92</x:v>
+        <x:v>255.92</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>5991</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G168" s="1">
-        <x:v>402.31</x:v>
+        <x:v>502.31</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>5992</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>270.2</x:v>
+        <x:v>455.2</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>5993</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="G170" s="1">
-        <x:v>817.12</x:v>
+        <x:v>917.12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>5994</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="G171" s="1">
-        <x:v>1417.28</x:v>
+        <x:v>1517.28</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>5995</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G172" s="1">
-        <x:v>481.44</x:v>
+        <x:v>581.44</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>5996</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>2229.87</x:v>
+        <x:v>2329.87</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>5997</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="G174" s="1">
-        <x:v>451.29</x:v>
+        <x:v>551.29</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>5998</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>310.24</x:v>
+        <x:v>410.24</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>5999</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>1004.96</x:v>
+        <x:v>1104.96</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>6000</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>3345.39</x:v>
+        <x:v>3445.39</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>6001</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>376.57</x:v>
+        <x:v>476.57</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>6002</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>1283.99</x:v>
+        <x:v>1383.99</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>6003</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>3586.98</x:v>
+        <x:v>3686.98</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>6004</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>540.95</x:v>
+        <x:v>640.95</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>6005</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="G182" s="1">
-        <x:v>565.15</x:v>
+        <x:v>665.15</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>6006</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G183" s="1">
-        <x:v>5073</x:v>
+        <x:v>5173</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>6007</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>6123.53</x:v>
+        <x:v>6223.53</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>6008</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>481.81</x:v>
+        <x:v>581.81</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>6009</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G186" s="1">
-        <x:v>371.81</x:v>
+        <x:v>471.81</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>6010</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>845.11</x:v>
+        <x:v>945.11</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>6011</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>118.01</x:v>
+        <x:v>303.01</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>6012</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>6013</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>2431.85</x:v>
+        <x:v>2701.85</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>6014</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>114.92</x:v>
+        <x:v>214.92</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>6015</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>371.81</x:v>
+        <x:v>471.81</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>6016</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="G193" s="1">
-        <x:v>4841.03</x:v>
+        <x:v>4941.03</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>6017</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="G194" s="1">
-        <x:v>1231.35</x:v>
+        <x:v>1331.35</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>6018</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="G195" s="1">
-        <x:v>4805.65</x:v>
+        <x:v>4905.65</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>6019</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G196" s="1">
-        <x:v>190.82</x:v>
+        <x:v>290.82</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>6020</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>351.37</x:v>
+        <x:v>451.37</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>6021</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>4490.37</x:v>
+        <x:v>4590.37</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>6022</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>3091.09</x:v>
+        <x:v>3191.09</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>6023</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>192.24</x:v>
+        <x:v>292.24</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>6024</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="G201" s="1">
-        <x:v>257.41</x:v>
+        <x:v>357.41</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>6025</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>196.92</x:v>
+        <x:v>381.92</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>6026</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>197.95</x:v>
+        <x:v>297.95</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>6027</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>2732.21</x:v>
+        <x:v>2832.21</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>6028</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G205" s="1">
-        <x:v>5401.01</x:v>
+        <x:v>5586.01</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>6029</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G206" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>6030</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>118.13</x:v>
+        <x:v>218.13</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>6031</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="G208" s="1">
-        <x:v>164.75</x:v>
+        <x:v>264.75</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>6032</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>621.09</x:v>
+        <x:v>721.09</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>6033</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="G210" s="1">
-        <x:v>1844.95</x:v>
+        <x:v>2029.95</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>6034</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G211" s="1">
-        <x:v>5455.12</x:v>
+        <x:v>5555.12</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>6035</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>580</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="G212" s="1">
-        <x:v>299.81</x:v>
+        <x:v>399.81</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>6036</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="G213" s="1">
-        <x:v>1137.7</x:v>
+        <x:v>1237.7</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>6037</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D214" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E214" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F214" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="G214" s="1">
-        <x:v>839.33</x:v>
+        <x:v>939.33</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>6038</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G215" s="1">
-        <x:v>285.35</x:v>
+        <x:v>385.35</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>6039</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="G216" s="1">
-        <x:v>285.35</x:v>
+        <x:v>385.35</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>6040</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>1289.99</x:v>
+        <x:v>1389.99</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>6041</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>362.39</x:v>
+        <x:v>462.39</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>6042</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="G219" s="1">
-        <x:v>472.88</x:v>
+        <x:v>572.88</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>6043</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>1869.54</x:v>
+        <x:v>1969.54</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>6044</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>250.09</x:v>
+        <x:v>350.09</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>6045</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>236.38</x:v>
+        <x:v>421.38</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>6046</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>502.29</x:v>
+        <x:v>602.29</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>6047</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>1070.66</x:v>
+        <x:v>1170.66</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>6048</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>457.85</x:v>
+        <x:v>557.85</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>6049</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>663.8</x:v>
+        <x:v>763.8</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>6050</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>94.04</x:v>
+        <x:v>194.04</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>6051</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="G228" s="1">
-        <x:v>1056.54</x:v>
+        <x:v>1156.54</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>6052</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="G229" s="1">
-        <x:v>2865.98</x:v>
+        <x:v>2965.98</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>6053</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>1447.1</x:v>
+        <x:v>1547.1</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>6054</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>634</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
-        <x:v>635</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G231" s="1">
-        <x:v>1348.53</x:v>
+        <x:v>1533.53</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>6055</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>2013.06</x:v>
+        <x:v>2113.06</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>6056</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="G233" s="1">
-        <x:v>348.84</x:v>
+        <x:v>448.84</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>6057</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="G234" s="1">
-        <x:v>100.68</x:v>
+        <x:v>200.68</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>6058</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G235" s="1">
-        <x:v>240.55</x:v>
+        <x:v>340.55</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>6059</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D236" s="0" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E236" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F236" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D236" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G236" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>6060</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="G237" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>6061</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>441.87</x:v>
+        <x:v>541.87</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>6062</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="G239" s="1">
-        <x:v>425.92</x:v>
+        <x:v>525.92</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>6063</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="G240" s="1">
-        <x:v>339.75</x:v>
+        <x:v>439.75</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>6064</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G241" s="1">
-        <x:v>2789.74</x:v>
+        <x:v>2889.74</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>6065</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="G242" s="1">
-        <x:v>445.56</x:v>
+        <x:v>630.56</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>6066</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G243" s="1">
-        <x:v>112.53</x:v>
+        <x:v>212.53</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>6067</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G244" s="1">
-        <x:v>118.13</x:v>
+        <x:v>218.13</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>6068</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>673</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="G245" s="1">
-        <x:v>4907.84</x:v>
+        <x:v>5007.84</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>6069</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="G246" s="1">
-        <x:v>1209.72</x:v>
+        <x:v>1309.72</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>6070</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="G247" s="1">
-        <x:v>1227.95</x:v>
+        <x:v>1327.95</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>6071</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>5341.96</x:v>
+        <x:v>5441.96</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>6072</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>964.01</x:v>
+        <x:v>1064.01</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>6073</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="G250" s="1">
-        <x:v>117.98</x:v>
+        <x:v>217.98</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>6074</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="G251" s="1">
-        <x:v>190.61</x:v>
+        <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>6075</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>2057.32</x:v>
+        <x:v>2157.32</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>6076</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>697</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>270.8</x:v>
+        <x:v>370.8</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>6077</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>3459.01</x:v>
+        <x:v>3559.01</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>6078</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="G255" s="1">
-        <x:v>5559.58</x:v>
+        <x:v>5659.58</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>6079</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="G256" s="1">
-        <x:v>1812.26</x:v>
+        <x:v>1912.26</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>6080</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>201.05</x:v>
+        <x:v>301.05</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>6081</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="G258" s="1">
-        <x:v>1163.06</x:v>
+        <x:v>1348.06</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>6082</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="G259" s="1">
-        <x:v>2451.03</x:v>
+        <x:v>2636.03</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>6083</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="G260" s="1">
-        <x:v>1288.43</x:v>
+        <x:v>1388.43</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>6084</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D261" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E261" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F261" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="G261" s="1">
-        <x:v>446.32</x:v>
+        <x:v>546.32</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>6085</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="G262" s="1">
-        <x:v>1134.92</x:v>
+        <x:v>1234.92</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>6086</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="G263" s="1">
-        <x:v>1472.91</x:v>
+        <x:v>1572.91</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>6087</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D264" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E264" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F264" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="G264" s="1">
-        <x:v>417.41</x:v>
+        <x:v>517.41</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>6088</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="G265" s="1">
         <x:v>260.3</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>6089</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="G266" s="1">
         <x:v>2244.48</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>6090</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="D267" s="0" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="E267" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F267" s="0" t="s">
         <x:v>734</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>211.42</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>6091</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="G268" s="1">
         <x:v>319.96</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>6092</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>873.95</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>6093</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>258.77</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>6094</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>350.15</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>6095</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>276.57</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>6096</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>258.77</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>6097</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>264.12</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>6098</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>489.11</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>6099</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="G276" s="1">
         <x:v>803.61</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>6100</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>6101</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>292.18</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>6102</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>486.92</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>6103</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G280" s="1">
         <x:v>232.2</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>6104</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="G281" s="1">
         <x:v>2506.83</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>6105</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="G282" s="1">
         <x:v>479.42</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>6106</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="G283" s="1">
         <x:v>357.05</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>6107</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="G284" s="1">
         <x:v>2058.42</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>6108</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G285" s="1">
         <x:v>375.84</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>6109</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>264.07</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>6110</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="G287" s="1">
         <x:v>189.01</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>6111</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="G288" s="1">
         <x:v>214.45</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>6112</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G289" s="1">
         <x:v>241.59</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>6113</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="D290" s="0" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="E290" s="0" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="F290" s="0" t="s">
         <x:v>804</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>810</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>230.72</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>6114</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="G291" s="1">
         <x:v>289.41</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>6115</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>2976.38</x:v>
+        <x:v>3061.38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>6116</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="G293" s="1">
         <x:v>1764.54</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>6117</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>1397.14</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>6118</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="G295" s="1">
         <x:v>278.19</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>6119</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="D296" s="0" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="E296" s="0" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="F296" s="0" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>832</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>1344.56</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>6120</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="G297" s="1">
-        <x:v>290.88</x:v>
+        <x:v>460.88</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>6121</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>839</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>723.97</x:v>
+        <x:v>808.97</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>