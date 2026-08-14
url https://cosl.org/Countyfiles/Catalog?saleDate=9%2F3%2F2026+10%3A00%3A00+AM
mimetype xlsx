--- v1 (2026-06-28)
+++ v2 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e175cba1bc4b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/78914f3ad5a74594b582c66f0304f247.psmdcp" Id="Rec46ac8c56f04c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d0f06d028a48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2185c45ad3bc42eaa8d4119162c06667.psmdcp" Id="R5f71bf78e7024c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Auction Catalog" sheetId="1" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>COUNTY</x:t>
   </x:si>
   <x:si>
     <x:t>SALE NUMBER</x:t>
   </x:si>
   <x:si>
@@ -46,563 +46,359 @@
   <x:si>
     <x:t>INTERESTED PARTIES</x:t>
   </x:si>
   <x:si>
     <x:t>PARCEL NUMBER</x:t>
   </x:si>
   <x:si>
     <x:t>TAXES</x:t>
   </x:si>
   <x:si>
     <x:t>INDEPENDENCE</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BARRIS, LENA % ERIC PATTERSON </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SE NE 12 13N 07W 4.5199999999999 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>.</x:t>
   </x:si>
   <x:si>
     <x:t>01-12789-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BOOZER &amp; JESSICA LYNN BOOZER, ADAM DEWAYNE </x:t>
-[...2 lines deleted...]
-    <x:t>W1/2 W1/2 NW SE 18 12N 06W 2.7000000000000 ACRES LOT  BLOCK   ADDITION CITY  SD 03</x:t>
+    <x:t>ENTRY CANCELLED</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BRECKENRIDGE%GLENN BRECKENRIDGE, ANN ELIZABETH </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 28 14N 07W 1.5 ACRES LOT  BLOCK   ADDITION CITY  SD 81S</x:t>
   </x:si>
   <x:si>
     <x:t>INDEPENDENCE COUNTY TRASH</x:t>
   </x:si>
   <x:si>
-    <x:t>01-07863-000</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>01-14038-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BREWER, KARMAN </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT W1/2 NE1/4 36 13N 05W 3 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-04948-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NW1/4 36 13N 05W 0.14 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>01-04955-0003</x:t>
   </x:si>
   <x:si>
-    <x:t>BRINSFIELD, IRIS ANN &amp; J S KNAPP % BILLY BRINSFIELD</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT SE NW PT NE SW 32 11N 07W 10.57 ACRES </x:t>
+    <x:t xml:space="preserve">BRINSFIELD &amp; J S KNAPP%BILLY BRINSFIELD, IRIS ANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NW PT NE SW 32 11N 07W 10.57 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BILLY EWIN BRINSFIELD</x:t>
   </x:si>
   <x:si>
     <x:t>01-11734-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BROWN, TOLBERT % BRIAN SILLS</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">LOT 009 BLOCK 018 MAXFIELD EASTERN ADDITION 0.2409999999999 ACRE </x:t>
+    <x:t xml:space="preserve">BROWN%BRIAN SILLS, TOLBERT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>.    0.2409999999999 ACRES LOT 009 BLOCK 018 MAXFIELD EASTERN ADDITION CITY  SD 01C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARY E BROWN, GREGORY D SILLS, LOUWANDA K VANPELT</x:t>
   </x:si>
   <x:si>
     <x:t>11-02426-000</x:t>
   </x:si>
   <x:si>
-    <x:t>BRYANT, DAVID &amp; KRISTIE BRYANT</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">PT NE NE, PT SE NE, PT SW NE, NE SW, PT SW SW, PT NW SE CUSHMAN M&amp;B ADDITION 08 14N 07W 29.66 ACRES </x:t>
+    <x:t xml:space="preserve">BRYANT KRISTIE BRYANT, DAVID </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE NE, PT SE NE, PT SW NE, NE SW, PT SW SW, PT NW SE 08 14N 07W 29.66 ACRES LOT  BLOCK  CUSHMAN M&amp;B ADDITION CITY  SD 81C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DF&amp;A, FNBC BANK</x:t>
   </x:si>
   <x:si>
     <x:t>04-00009-0007</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">BURROW, CECELIA </x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>CORTER, RONNIE % TRENIA CORTER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT E1/2 NW 24 11N 07W 4 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-11590-0003</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ENGLAND, SAMUEL </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT SW SW PT NW SW 04 12N 06W 1.2 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-07340-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FAIRFIELD%JASON BARDIS, FRAN </x:t>
   </x:si>
   <x:si>
     <x:t>PT S1/2 NW 34 13N 06W 0.2000000000000 ACRES LOT  BLOCK  SOUTHSIDE M&amp;B ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
+    <x:t>JASON BARDIS, JAMES BUMPOUS, INDEPENDENCE COUNTY TRASH</x:t>
+  </x:si>
+  <x:si>
     <x:t>12-09767-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>FOSTER, JAMES D &amp; LISA J FOSTER</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">LOT 025 BLOCK 004 WOLFORD ADDITION 15 13N 06W 0.275 ACRE </x:t>
+    <x:t xml:space="preserve">HANDFORD%STEPHAN B HANDFORD, CHARLES C </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 15 13N 06W 0.2750000000000 ACRES LOT 025 BLOCK 004 WOLFORD ADDITION CITY  SD 01C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILDRED STONE HANDFORD, STEPHEN B HANDFORD, CITIZENS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>11-04365-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HARMON &amp; THERESA HARMON, TERRY </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SE 03 12N 06W 1 ACRES LOT  BLOCK  SOUTHSIDE M&amp;B ADDITION CITY  SD 03C</x:t>
   </x:si>
   <x:si>
+    <x:t>INDEPENDENCE COUNTY TRASH, THE CITIZENS BANK</x:t>
+  </x:si>
+  <x:si>
     <x:t>12-07245-000</x:t>
   </x:si>
   <x:si>
-    <x:t>HEIGEL, BETTY J % GARY HEIGEL</x:t>
-[...2 lines deleted...]
-    <x:t>PT NW SE 75X216 32 14N 05W 0.37 ACRE</x:t>
+    <x:t xml:space="preserve">HEIGEL%GARY HEIGEL, BETTY J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NW SE 75X216 32 14N 05W 0.37 ACRES LOT  BLOCK   ADDITION CITY  SD 33R</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENISE LYN HERZHAFT</x:t>
   </x:si>
   <x:si>
     <x:t>01-05755-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, JAMES </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW 26 11N 05W 41 ACRES </x:t>
+    <x:t>PT SW 26 11N 05W 41 ACRES LOT  BLOCK   ADDITION CITY  SD 33O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARK HIGHTOWER</x:t>
   </x:si>
   <x:si>
     <x:t>01-03358-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, JAMES L </x:t>
   </x:si>
   <x:si>
     <x:t>PT NE NE PT SE NE 35 11N 05W 36 ACRES LOT  BLOCK   ADDITION CITY  SD 33O</x:t>
   </x:si>
   <x:si>
+    <x:t>MARK HIGHTOWER, INDEPENDENCE COUNTY TRASH</x:t>
+  </x:si>
+  <x:si>
     <x:t>01-03465-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">HIGHTOWER, LOIS M </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PT NW S36 T11 R05 ADDITION 36 11N 05W 8 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>01-03496-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">HIGHTOWER, RANDALL RAY </x:t>
-[...56 lines deleted...]
-    <x:t xml:space="preserve">PT NE SE 35 14N 06W 1.3899999999999 ACRES </x:t>
+    <x:t xml:space="preserve">JOHNSON &amp; ELIJAH JOHNSON, MICHAEL D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE SE 35 14N 06W 1.3899999999999 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFEIFER PUBLIC WATER AUTHORITY, TRIPP SUPPLY INC., MIDLAND CREDIT MANAGEMENT INC., CREDIT ACCEPTANCE CORPORATION, RESURGENT RECEIVABLES LLC</x:t>
   </x:si>
   <x:si>
     <x:t>01-10617-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">JRI PROPERTIES LLC </x:t>
-[...76 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">LOVEJOY, NELSON </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT S1/2 N1/2 SW1/4 29 13N 04W 2 ACRES </x:t>
+    <x:t>PT S1/2 N1/2 SW1/4 29 13N 04W 2 ACRES LOT  BLOCK   ADDITION CITY  SD 33S</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ENTERGY </x:t>
   </x:si>
   <x:si>
     <x:t>01-02281-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">MATLOCK, CHARLES NEIL, JR </x:t>
-[...38 lines deleted...]
-    <x:t xml:space="preserve">PT SW NW 07 13N 06W 1.75 ACRES </x:t>
+    <x:t xml:space="preserve">PATTERSON &amp; ERIC U PATTERSON, SADIE V </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 07 13N 06W 1.75 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCOMSUIOUS PATTERSON</x:t>
   </x:si>
   <x:si>
     <x:t>01-08593-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">PT SW NW 07 13N 06W 1 ACRE </x:t>
+    <x:t>PT SW NW 07 13N 06W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 01O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THE CITIZENS BANK OF BATESVILLE</x:t>
   </x:si>
   <x:si>
     <x:t>01-08593-0001</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PILGRIM, BILLY RAY </x:t>
   </x:si>
   <x:si>
-    <x:t>PT N1/2 NE 17 11N 05W 1 ACRE</x:t>
+    <x:t>PT N1/2 NE 17 11N 05W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIAN DAVID</x:t>
   </x:si>
   <x:si>
     <x:t>01-03199-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PINEGAR%DIANA RADCLIFF, JERRY </x:t>
   </x:si>
   <x:si>
     <x:t>. 23 12N 06W 0 ACRES LOT 022 BLOCK 002 DOGWOOD ACRES 2ND ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
     <x:t>KRISTEN PINEGAR, INDEPENDENCE COUNTY TRASH</x:t>
   </x:si>
   <x:si>
     <x:t>02-00823-0022</x:t>
   </x:si>
   <x:si>
-    <x:t>RICHARDSON, BILLY &amp; CARL RICHARDSON</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">STANFORD &amp; AUTUMN STANFORD, ADAM </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NE 17 11N 05W 1 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
+    <x:t>INDEPENDENCE COUNTY TRASH, DISCOVER BANK</x:t>
+  </x:si>
+  <x:si>
     <x:t>01-03208-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WHITE &amp; SARA E WHITE, JEFFERY R </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WICKERSHAM, LARRY GENE </x:t>
   </x:si>
   <x:si>
-    <x:t>PT W1/2 L3 NE NEWARK M&amp;B ADDITION 05 12N 04W 0.64 ACRE</x:t>
+    <x:t>PT W1/2 L3 NE 05 12N 04W 0.64 ACRES LOT  BLOCK  NEWARK M&amp;B ADDITION CITY  SD 33C</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST COMMUNITY BANK</x:t>
   </x:si>
   <x:si>
     <x:t>07-00069-000</x:t>
   </x:si>
   <x:si>
-    <x:t>PT W1/2 L3 NE NEWARK M&amp;B ADDITION 05 12N 04W 0.93 ACRE</x:t>
+    <x:t>PT W1/2 L3 NE 05 12N 04W 0.93 ACRES LOT  BLOCK  NEWARK M&amp;B ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00069-0001</x:t>
   </x:si>
   <x:si>
-    <x:t>LOT 14-17 BLOCK 00D SMITH ADDITION 0.38 ACRE</x:t>
+    <x:t>. --  -- 0.38 ACRES LOT 14-17 BLOCK 00D SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00420-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">LOT 18-22 BLOCK 00D SMITH ADDITION 0.5699999999999 ACRE </x:t>
+    <x:t>. --  -- 0.5699999999999 ACRES LOT 18-22 BLOCK 00D SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00421-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">L23-31 INC BLOCK 00D SMITH ADDITION 0.9499999999999 ACRE </x:t>
+    <x:t>L23-31 INC  --  -- 0.9499999999999 ACRES LOT  BLOCK 00D SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00422-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">L1-11 INC BLOCK 00E SMITH ADDITION 1.0900000000000 ACRES </x:t>
+    <x:t>L1-11 INC  --  -- 1.0900000000000 ACRES LOT  BLOCK 00E SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00423-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WICKERSHAM, LARRY GENE, II </x:t>
-[...2 lines deleted...]
-    <x:t>W1/2 L1-8 BLOCK 00D SMITH ADDITION 0.3579999999999 ACRE</x:t>
+    <x:t xml:space="preserve">WICKERSHAM II, LARRY GENE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 L1-8     0.3579999999999 ACRES LOT  BLOCK 00D SMITH ADDITION CITY  SD 33C</x:t>
   </x:si>
   <x:si>
     <x:t>07-00418-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WILSON, STEPHANIE </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW NW 31 12N 06W 2.3999999999999 ACRES LOT  BLOCK   ADDITION CITY  SD 19O</x:t>
   </x:si>
   <x:si>
+    <x:t>INDEPENDENCE COUNTY TRASH, DFA, WHITE RIVER MEDICAL CENTER</x:t>
+  </x:si>
+  <x:si>
     <x:t>01-08148-0003</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WURST JR WHO DATE LAWN CARE LLE, WALTER RAY </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>JACKSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ALLEN, HEATHER </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 11N 3W 0.163 ACRES LOT 9 BLOCK 1 HIRSCH 2ND ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>IRS</x:t>
   </x:si>
   <x:si>
     <x:t>013-02039-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BOWEN, ROBERT LEON </x:t>
   </x:si>
   <x:si>
     <x:t>PT SW SW 24 12N 3W 0.17 ACRES LOT  BLOCK  DIAZ OUTLOTS 24-12-03 ADDITION CITY  SD 10</x:t>
   </x:si>
   <x:si>
     <x:t>KAREN A MOSS</x:t>
   </x:si>
   <x:si>
     <x:t>006-00069-000</x:t>
@@ -673,1568 +469,1275 @@
   <x:si>
     <x:t xml:space="preserve">LOT 10-12 BLOCK 1 JACKSON CO REAL CO ADDITION 27 13N 2W 0.489 ACRE </x:t>
   </x:si>
   <x:si>
     <x:t>010-00763-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15 &amp; 16 BLOCK 1 YELVERTON ADDITION 27 13N 2W 0.326 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>010-01182-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PROPERTIES LLC%DAVID FOSTER, DELL </x:t>
   </x:si>
   <x:si>
     <x:t>. 11 11N 3W 0.212 ACRES LOT 6 BLOCK 3 GOLDMANS ADDITION CITY  SD 13</x:t>
   </x:si>
   <x:si>
     <x:t>REGIONS BANK</x:t>
   </x:si>
   <x:si>
     <x:t>013-01803-000</x:t>
   </x:si>
   <x:si>
-    <x:t>. 11 11N 3W 0.323 ACRES LOT 1 &amp; 2 BLOCK 3 HIRSCH 1ST ADDITION CITY  SD 13</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">FIELDS TRUST, FAIRGREEN </x:t>
   </x:si>
   <x:si>
     <x:t>. 27 13N 2W 0 ACRES LOT 5 BLOCK 3 GRAHAM BROS 2ND ADDITION CITY  SD 11</x:t>
   </x:si>
   <x:si>
     <x:t>010-00625-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">FOSTER, DAVID &amp; LISA </x:t>
   </x:si>
   <x:si>
     <x:t>E1/2 LOT 2 W 16'LOT 3 BLOCK 8 GRAYS ADDITION 12 11N 3W 0.148 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>013-01868-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">FOSTER, DAVID &amp; LISA J </x:t>
-[...2 lines deleted...]
-    <x:t>. 12 11N 3W 0.31 ACRES LOT 11 &amp;12 BLOCK 22 GRAYS ADDITION CITY  SD 13</x:t>
+    <x:t xml:space="preserve">GARCIA, JESSIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 9 BLOCK 13 DAUGHERTY ADDITION 10 11N 3W 0.057 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-01512-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GORRELL, REBECCA ANN IVY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>W 20' LOT 5 BLOCK 4 J H SIMPSON ADDITION 27 13N 2W 0.065 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010-01128-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HUBBARD L/E, JUDY A </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SW 36 13N 3W 1.24 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIMMY NEAL HUBBARD, JR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-06641-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JONES, ERIC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT NE NW 50X150' NEWPORT OUTLOTS ADDITION 36 12N 3W 0.172 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-00349-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">KARSCHNER JR, RUSTY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW SE 13 12N 3W 0.44 ACRES LOT  BLOCK  CAMPBELL STATION OUTLOTS 13-12 ADDITION CITY  SD 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JORDAN MATTHEW CHATMAN, ALYCIA LILIANA AGUIAR, MERS, INC., BANK OF ENGLAND MORTGAGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>005-00052-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MCINTOSH, MADELYN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NW 1 11N 3W 0.2 ACRES LOT  BLOCK  NEWPORT OUTLOTS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIAN EUGENE MCINTOSH, MARSHA ANN MCINTOSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-00149-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEWPORT REALTY LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT SE NE NEWPORT OUTLOTS ADDITION 12 11N 3W 1.688 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-00319-004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PENNINGTON, GEORGE &amp; IRENE JR % GLENDORA LINEAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 11 BLOCK 3 REMMEL ADDITION 11 11N 3W 0.163 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-02960-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERFECT FLOORING LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 3 BLOCK 1 JOHNSONS ADDITION 27 13N 2W 0.305 ACRE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>010-00773-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PORTER, MARTY JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT NE NW METES &amp; BOUNDS ADDITION CITY RURAL 29 11N 2W 0.46 ACRE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-04064-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICE, BERLEAN % SHAWN SHORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 64 BLOCK 1 HOLIDAY TERRACE ADDITION 36 12N 3W 0.341 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-00563-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PRIDMORE JR, EUGENE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 36 12N 3W 0.301 ACRES LOT 6 BLOCK 1 HOLIDAY TERRACE ADDITION CITY  SD 22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRANDON ASHLEY PRIDMORE, BRYAN PRIDMORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-00506-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ROGERS, JIMMY DEAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 22 12N 1W 0 ACRES LOT 1 BLOCK 14 ORIGINAL TOWN GRUBBS ADDITION CITY  SD 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEANN PROFFITT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>007-00073-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ROGERS, JIMMY DEAN &amp; DOROTHY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 S1/2 BLK 1 23 12N 1W 0.037 ACRES LOT  BLOCK  BARNWELL'S 1ST ADDITION CITY  SD 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>007-00120-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYFI WHISPERNET LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 1 BLOCK 2 DAVIS ADDITION 11 11N 3W 0.163 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-01614-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 LOT 1 BLOCK 16 REMMEL ADDITION 11 11N 3W 0.069 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-03064-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PT SW SW WELDON OUTLOTS ADDITION 32 10N 2W 0.5 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>015-00031-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 30-33 BLOCK 1 MCCARTNEY ADDITION 21 11N 1W 0.287 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00151-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 6 BLOCK 14 DAUGHERTY ADDITION 10 11N 3W 0.163 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-01520-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOT 1 122.36 X 96.41 X  76.30 BLK 4 BLOCK 4 BROWNS ADDITION 11 11N 3W 0.085 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-00949-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SMITH, ROSE MARY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOT 9 BLOCK 1 DAVIS ADDITION 11 11N 3W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-01611-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LLC, STAGG </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 LOTS 7-10 11 11N 3W 0.326 ACRES LOT  BLOCK 4 NEWPORT LAND &amp; IMP CO ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MERCHANT &amp; PLANTERS BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-02667-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">STEPHENS, CLYDE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 4 &amp; 5 BLOCK 2 TURNERS ADDITION 1 11N 3W 0.162 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-03264-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 7 BLOCK 2 TURNERS ADDITION 1 11N 3W 0.162 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-03266-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">STEPHENS, RONALD T </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 1 11N 3W 0 ACRES LOT 7-10 BLOCK  CRESCENT HILL ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RONALD THEODORE STEPHENS, JR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-01415-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">TAYLOR, DANIEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 16 BLOCK 6 WESTBROOK ADDITION 36 12N 3W 0.261 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-00878-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">THOMPSON, SHELBY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT LOTS 8 &amp; 9 12 11N 3W 0.129 ACRES LOT  BLOCK 2 DILLS 2ND ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST PORTFOLIO VENTURES II, LLC, VELOSITY INVESTMENTS, LLC, ARKANSAS FEDERAL CREDIT UNION, SWIFT TRANSPORTATION COMPANY OF ARIZONA, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-01695-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>N PT LOTS 13-18  12 11N 3W 0.344 ACRES LOT  BLOCK 00B LAKEVIEW ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-02352-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">THOMPSON, SHELBY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 12 11N 3W 0.163 ACRES LOT 12 BLOCK 4 DILLS 2ND ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-01716-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ULSES, TONIANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOT 6 BLOCK 1 J M KNIGHT ADDITION 27 13N 2W 0.181 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010-00780-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">WADLEY, WILLARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t>. 12 11N 3W 0.303 ACRES LOT 8 &amp; 9 BLOCK 25 GRAYS ADDITION CITY  SD 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALINA MARIE WEST, JAMES ALONZO MCLARTY III</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-01989-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">WELLS, JIMMY L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S1/2 LOT 4 &amp; N 60' LOT 5 29 14N 1W 0.275 ACRES LOT  BLOCK 2 LOUVELLS ADDITION CITY  SD 7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT LEE WELLS, MIDFIRST BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009-00373-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">WOLF, DAVID H </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NE 9 10N 5W 4 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRAIG HENRY WOLF, JENNIFER KAY-LYNN WOLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-07608-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SE NE 9 10N 5W 2 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-07609-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WHITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ALLEN, HOWARD P </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">1806 BIRCHWOOD BEEBE AR 72012  LOT 46 WINDWOOD SOUTH PH II ADDITION 18 5N 8W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00921-046</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ALLEN, TIFFANY &amp; MICHAEL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*711 COOPER RD KENSETT AR*  W 120' E 660' S 200' N 450' SW SE 8 7N 6W 0.55 ACRES LOT  BLOCK  KENSETT OUTLOTS ADDITION CITY  SD RVK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LVNV FUNDING, LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010-01888-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BLACK, J L </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*HIGGINSON AR 72068*  E 80' W 289.08' N 200' SW 1/4, E OF RR ROW HIGGINSON OUTLOTS ADDITION 25 7N 7W 0.36 ACRE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>008-00683-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BLAKEMORE, CHARLES C &amp; PAULA R </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*229 BLAKEMORE AR*  S 201.47' E 690.16' W 714.98' SW SW LYING E OF COUNTY ROAD 29 6N 10W 3.19 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BILLY EARLES, JAMES BLAKEMORE, CHARLA ROUSEY, ARVEST BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-15060-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BONDING, J &amp; J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*506 CHRISP SEARCY AR*  SPAUDLING S/D E 1/2 LOT 3 PT SE SW SEARCY OUTLOTS ADDITION 10 7N 7W 0.21 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>016-10429-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BULLOCK, MATTHEW </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*839 HWY 11 AR*  N 208.75' S 730.63' W 313.13' SW SW METES &amp; BOUNDS ADDITION CITY RURAL 7 6N 6W 1.5 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-03098-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BURNS, KEITH &amp; KRISTI </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*129 FERGUSON MTN RD BEEBE AR 72012*  S 241.25' E 96.63' SE NE 4 6N 9W 0.73 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST SECURITY BANK, ERIC PERRY, FLOYD ROMANCE VOLUNTEER FIRE DEPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12810-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CHANDLER, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*101 STRAWBERRY RD BALD KNOB AR 72010* E 75' W 1/2 FRAL BLK 54 &amp; SE 83' W 1/2 BLK 43 BEING 75' X 100' BEINERT'S ADDITION 19 8N 5W 0.17 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00425-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COLE, YVONNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>505 MOUNTAIN ST PANGBURN AR 72121 10 9N 8W 0 ACRES LOT 1 &amp; 2 BLOCK 29 MOUNTAIN ADDITION CITY  SD PSPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VICKIE HENDRIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-00285-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COOK, JASON JACOBY &amp; ASHLEY NICOLE TUCKER</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*3459 3463 HWY 16 AR*  PT SW NW NE RURAL METES &amp; BOUNDS ADDITION 23 9N 8W 2 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-12258-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">COOPER%MARY THOMPSON, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*S 4TH ST JUDSONIA AR 72081*  LOTS 11 &amp; 12 &amp; SW PT LOTS 3, 4 &amp; 5 34 8N 6W 0 ACRES LOT  BLOCK 18 RAILROAD ADDITION CITY  SD RVJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIIMY JOHN COOPER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009-00547-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRANE, RICHARD EARL </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*117 COUNTY LINE RD ROSE BUD AR 72137*  N1/2 NE RURAL METES &amp; BOUNDS ADDITION 6 8N 9W 79.56 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-14016-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRAWFORD, BRANDON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*512 SE FRONT ST BRADFORD AR 72020*  S 100' N 140' NW SW LYING E OF RR METES &amp; BOUNDS ADDITION CITY RURAL 8 9N 4W 0.32 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00561-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">CRAWFORD, BRANDON LEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR PT NE NE BEING 186.44' X 210' X 180' X 276.15' METES &amp; BOUNDS ADDITION CITY RURAL 18 9N 4W 1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00704-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DAVIS REV TR, DANNY W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*539 WELLS RD BALD KNOB, AR 72010*  PT E1/4 S1/2 SW SE LS N 300' S 665' E 295' S 1/2 SW SE 12 9N 6W 1.97 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHARD BERGER, BARBARA BERGER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05346-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAVIS, DARSY &amp; TOMMIE EDWARDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">S1/2 LOT 11 &amp; 12 BLOCK 26 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00174-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWDROP ENTERPRIZES INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">403 COLLISON ST BALD KNOB AR 72010 LOT 17-20 BLOCK 13 MCKAY ADDITION 19 8N 5W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00840-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DICKERSON, HENRY % DAPHNE WIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">E 435.60' W 874.58' SE NE LY N &amp; W OF HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2.14 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-13848-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DICKERSON%DAPHNE WIX, HENRY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1248 -124 HWY 305 S AR*  E 280 LKS W 665 1/8 LKS SE NE N &amp; W HWY 305 33 7N 9W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLOYD ROMANCE VOLUNTEER FIRE DEPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-13849-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">S 394.68' N 814.68' SE NE LY W OF HWY 305 RURAL METES &amp; BOUNDS ADDITION 33 7N 9W 2 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-13851-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOMANOSKI, NERENE % HELEN EVANS</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">N COR OF N1/2 BLOCK 49 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00355-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">DREW, JOSHUA S &amp; TABITHA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>PT SW NE, BEING TRACT B &amp; E 2 7N 8W 1.77 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLAT BRANCH MORTGAGE, MERS, RUSHMORE LOAN MGMT SERVICES LLC, NATIONSTAR MORTGAGE LLC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-10937-001A</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">EDSALL, LARRY &amp; LILA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*102 PIERCE DR BEEBE AR 72012*  N 323.74' S 896.33' E 405' W 825' W 1/2 SW 10 5N 8W 3.01 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEEBE FIRE DEPARTMENT, MICHAEL CHAD EDSALL, CRAIG A EDSALL, COREY W EDSALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-09795-010</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ELLENBERG, DALE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SE1/4 OF BLK BLOCK 20 MOORE ADDITION 3 7N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>016-02047-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ELLENBURG, BARBARA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1105 ACADEMY SEARCY AR*  E 55 1/3' N 75' 10 7N 7W 0 ACRES LOT  BLOCK 10 SANDERS S/D JONES ADDITION CITY  SD SSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LANE ELLENBURG, BEN'S BAIL BONDS
+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>016-02384-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ELLENBURG, DALE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*605 N BIRCH SEARCY AR 72143*  N1/2 E1/2 10 7N 7W 0 ACRES LOT  BLOCK 11 SANDERS S/D JONES ADD ADDITION CITY  SD SSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LANE ELLENBURG, BEN'S BAIL BONDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>016-02389-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FARRISH, DONOVAN &amp; STEPHANIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR  E 110' W 220' E1/2 NW NW 7 9N 4W 3.33 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OCSE, ARKANSAS BEST FEDERAL CREDIT UNION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00500-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*1060 VELVET RIDGE RD AR* W 110' E1/2 NW NW 7 9N 4W 3.6 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-00502-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FOX, AMANDA </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*101 MAPLE LEAF PLEASANT PLAINS AR 72568*  N 330' E 200' W 460' N1/2 NE NE &amp; N1/2 NE NE LS OUTSALES METES &amp; BOUNDS ADDITION CITY RURAL 2 10N 6W 6.96 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05813-002</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GAY, CLAYTON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>184 RIVER OAKS COMMONS SEARCY AR 72143  LOT 184 RIVER OAKS COMMONS VI ADDITION 0 23N 12W 0.11 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>016-02323-684</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GEISLER, GRANT </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1 LOT SW E1/2 NW BLOCK 1 JONES (BEEBE) ADDITION 17 5N 8W 0.28 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00585-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRANT, MARIA % ROY LEE BANKS % ROBERT H JAMES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 E1/2 BLOCK 2 BEINERT'S ADDITION 19 8N 5W 0.2 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00382-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GREER, KATHY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*292 WINDWOOD CO RD AR*  AKA TRACT 6-A UNRECORDED W 1/2 NW SW SW ROUND MTN EST (AKA WINDWOOD CO ADDITION 5 5N 10W 5 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>025-18901-006A</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">GREER, MARGARET </x:t>
+  </x:si>
+  <x:si>
+    <x:t>404 N PECAN BEEBE AR 72012  7 5N 8W 0.2 ACRES LOT 7 BLOCK 3 COLLEGE ADD (BEEBE) ADDITION CITY  SD BBB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JANIE PRESLEY, LISA BERNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-00380-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HALL, CARL R &amp; GERRY A </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">AR UNIT 1 LOT 3 BLOCK 3 RED RIVER SHORES ADDITION 14 8N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-00847-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HAMILTON &amp; ERIC TURNER%BARBARA TURNER, DEBBIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*158 TURNER RD ROSE BUD, AR 72137*  PT NW NW 13 8N 10W 2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBARA TURNER, LVNV FUNDING, MID-SOUTH ADJUSTMENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-15906-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARPER, LESLIE WAYNE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 100' E 100' S 372' W 560' SW SE 29 9N 6W 0.23 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WILLIAM SYLVESTER HARPER, JR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05633-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HARRIS%ROY BANKS%ROBERT H JAMES, ALICE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>E1/2 E1/2 19 8N 5W 0.2 ACRES LOT  BLOCK 2 BEINERT'S ADDITION CITY  SD BK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROBERT H JAMES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00381-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HERSHELMAN, JOHN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">216 WYNN ST BALD KNOB AR 72010  LOT 5-8 BLOCK 4 MCKAY ADDITION 19 8N 5W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00786-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HICKMON%MARY HICKMAN &amp; HOPE COX, J D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*HWY 167 N AR*  N1/2 SW LS HWY ROW LS N 1350.76' E 972.34' W 2016.29' THF LS OUTSALES 29 9N 5W 9.35 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JACKIE HICKMAN, TOMMY HICKMON, MARY HICKMAN, JIMMY HICKMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-02664-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOBBS, TOMMIE D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>111 KELLY ANN ST BALD KNOB AR 72010  7 8N 5W 0.62 ACRES LOT 3 BLOCK 2 EMDE #1 ADDITION CITY  SD BK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOUTHERN BANK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00558-614</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HOPPER, LEO </x:t>
+  </x:si>
+  <x:si>
+    <x:t>709 N PINE SEARCY AR 72143  3 7N 7W 0 ACRES LOT 3 BLOCK 7 STEWARD ADDITION CITY  SD SSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CITY OF SEARCY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>016-02700-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOUSE, BYRON III &amp; SHAE % D/B/A HOUSE PROP INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">BLOCK 69 WEST END ADD (PANGBURN) ADDITION 10 9N 8W 1.96 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-00371-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">HUDSON, RYAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKA LOT 80 UNRECORDED PT E 35 ACS NE SE 6 7N 10W 3 ACRES LOT 80 BLOCK  ROLLING MEADOWS (UNREC) ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VELTON FULTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>025-18601-080</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JACKSON, RICHARD </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">105 LYNN ST JUDSONIA AR 72081  LOT 11 BLOCK 2 FORBES ADD (JUDSONIA) ADDITION 32 8N 6W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>009-00369-004</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JAMES, BRIAN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>DENNY ST AR  UNIT 2 14 8N 7W 0 ACRES LOT 2 BLOCK 9 RED RIVER SHORES ADDITION CITY  SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLY FINANCIAL INC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-01102-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JAMES ETAL, TERRY JOE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*306 2ND ST PANGBURN AR 72121*  N1/2 OF LOT 8 &amp; ALL OF LOTS 9 &amp; 10 LS E 75' THEREOF 10 9N 8W 0 ACRES LOT  BLOCK 5 PANGBURN ORIGINAL TOWN ADDITION CITY  SD PSPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHONDA HOWELL, RICKY MATTHEWS, ROBIN BETTLEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>013-00033-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JOHNSON ETAL, BRANDON L </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*2348 HWY 267 SOUTH SEARCY AR 721438  PT OF NE SW W OF HWY 267 832.40' X 612.72' X 597.50' 29 7N 7W 4.2 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CONNIE BETTS, BRANDY SLOATE, JUSTIN HURST, WORKFORCE SERVICES, OCSE, HURST LAW GROUP, MORRISEY LAW FIRM, FIRST SECURITY BANK, GUM SPRINGS FIRE DEPT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-07553-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JONES, LAURENCE T </x:t>
+  </x:si>
+  <x:si>
+    <x:t>AR  UNIT 2 14 8N 7W 0 ACRES LOT 16A BLOCK 5 RED RIVER SHORES ADDITION CITY  SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LINDA C JONES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-01034-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JONES, LAURENCE T &amp; LINDA C </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ROCKY ST AR  UNIT 2 LOT 05A BLOCK 5 RED RIVER SHORES ADDITION 14 8N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-01013-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LANGSTON, EARL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 100' S 200' W 97.50' E 217 1/2' SW NW NE SW 8 5N 8W 0.22 ACRES LOT  BLOCK  BEEBE OUTLOTS ADDITION CITY  SD BBB2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARKANSAS DEMOCRAT GAZETTE, ROBERT E LANGSTON, KATHLEEN LANGSTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>004-03719-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">LOONEY, ESTALEE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>N 218' W 70 ' E 456' NE NE &amp; W 70' E 186' N 218' 26 6N 6W 0.71 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD RV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLENN LOONEY, CLAUDY LOONEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-03352-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">FAMILY LLC, MASON </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*4694 HWY 36 W AR*  PT SE SW E HWY 228' X 270' X 145' X 194' X 276.54' 27 8N 9W 1.75 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVA DALE MASON, KEVIN HARRELL MASON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-14338-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MCGEE, SHIRLEY </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 208' N 1026' W 451' E 660' W1/2 NE 7 8N 9W 2.15 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD 35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHILLIP MCGEE, PATRICK MEGEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-14028-009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEEKS, WILLIAM &amp; MARIE M GRANT % ROBERT H JAMES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W1/2 BLOCK 2 BEINERT'S ADDITION 19 8N 5W 0.41 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00383-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MELTON, MARY M </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">AKA LOT 31 UNRECORDED PT NW CALDWELL FARMS (AKA DEEREWOOD) ADDITION 1 7N 8W 5.42 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>025-03331-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MELTON, MARY M. </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*GLOSSER LN ROSE BUD AR 72137* 1 AC SQ NW/C SW SE RURAL METES &amp; BOUNDS ADDITION 4 8N 9W 1 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-14000-001A</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MILLER, DONNIE &amp; HELEN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*122 RAILROAD HIGGINSON AR*  LOT 5 &amp; S 4' LOT 4 BLOCK 1 GUS MURPHY ADDITION 25 7N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>008-00011-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MILLER, PATRICIA FAYE &amp; KEITH MILLER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>*406 MAIN JUDSONIA AR*  N 45' LOT 1 BLOCK 25 JUDSONIA ORIGINAL TOWN ADDITION 34 8N 6W 0.14 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009-00115-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MUCE, RHONDA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*531 FOSTER CHAPEL RD SEARCY, AR 72143*  W 210' E 630' N 495' NW NE 31 8N 7W 2.38 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATES RESOURCES CORPORATION, METROPOLITAN MORTGAGE &amp; SECURITIES COMPANY, INC., AMERIQUEST MORTGAGE COMPANY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-08423-003</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">MYATT JR%LAURA RASH, FRED </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL BLKS 30,35,46,47,50 &amp; 51 19 8N 5W 4.14 ACRES LOT  BLOCK  BEINERT'S ADDITION CITY  SD BK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURA RASH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>003-00412-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">NIXON%LORI WHITE, NOVELLA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*163 EDWARDS RD JUDSONIA, AR 72081* W 2 A OF S 169.23' OF E 23 A SE NW, LS W 200' THEREOF 5 8N 6W 1.23 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LORI WHITE, MARK NIXON, TIMOTHY NIXON, CORY NIXON, SEAN NIXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-04187-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PAYETTE, CHRISTIAN MITCHELL </x:t>
+  </x:si>
+  <x:si>
+    <x:t>S 5' N 75' LOTS 38 &amp; 39 BLOCK 2 BRUMMETT S/D TURNER ADD ADDITION 11 7N 7W 0.01 ACRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>016-00571-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">PEEBLES, BRENDA J </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*8862 HWY 13 SEARCY AR 72143*  PT OF S 1/2 SW LYING S OF HWY ON RIGHT BK OF RIVER LS HWY ROW RURAL METES &amp; BOUNDS ADDITION 36 8N 7W 2.05 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-08726-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">REED, LARRY D &amp; LANORA C </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*631 DRIPPING SPRINGS RD JUDSONIA, AR 72081*  N 830' E 210' SE SW 3 9N 6W 4 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD 48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LARRY REED JR, PORTFOLIO RECOVERY ASSOC LLC.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-05189-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RICE%BETTY FOSTER, ANNIE MARIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*403 DEPOT ST KENSETT AR 72082*  N 209' S 440' E 420' SE SE SW 17 7N 6W 1.8 ACRES LOT  BLOCK  KENSETT OUTLOTS ADDITION CITY  SD RVK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THERESA RICE, CHRISTOPHER RICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>010-01978-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">RICKS, CHARLES &amp; MARGIE </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">AR  UNIT 1 LOT 32 BLOCK 3 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-00871-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">JAMES ST AR  UNIT 1 LOT 031 &amp; 033 BLOCK 3 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-00872-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">AR  UNIT 1 LOT 34 BLOCK 3 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-00873-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">AR  UNIT 1 LOT 36 BLOCK 3 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-00874-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ROBERSON, ANN </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*412 SW FORTH ST KENSETT AR 72082*  LOT 7 &amp; S1/2 OF 8 BLOCK 21 KENSETT ORIGINAL ADDITION 17 7N 6W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>010-00129-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SAWYER, JANICE </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11 JUNIPER SEARCY AR 72143  8 7N 7W 0 ACRES LOT 2 BLOCK  CEDARIDGE S/D I &amp; II ADDITION CITY  SD SSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>016-00590-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SCOTT, WHITNEY </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">*735 VELVET RIDGE RD BRADFORD AR 72020*  W1/2 S1/4 SW SW LS 1 AC LS OUTSALES METES &amp; BOUNDS ADDITION CITY RURAL 2 9N 5W 2 ACRES </x:t>
+  </x:si>
+  <x:si>
+    <x:t>001-02094-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SMITH, ROBERT P, DR </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">AR  UNIT 1 LOT 49 BLOCK 4 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-00921-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SOLANO, KRISTIN </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1904 - 1906 E MARKET ST SEARCY AR 72145  11 7N 7W 0.46 ACRES LOT 1 BLOCK  MARKET STREET ADDITION CITY  SD SSS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIRST COMMUNITY BANK, DF&amp;A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>016-01873-551</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SOWARDS, DIXIE D </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*126 TAYLOR CREEK RD ROSE BUD AR 72137*  N 100' S 499' E 200' W 620' OF NW NE 17 8N 10W 0.46 ACRES LOT  BLOCK  ROSE BUD OUTLOTS ADDITION CITY  SD 35RB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOURDES GUZMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>014-00391-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">SPIRES, BARBARA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>311 S SECOND ST GEORGETOWN, AR 72143  20 6N 4W 0.48 ACRES LOT 10,11 &amp; 12 BLOCK 30 GEORGETOWN ORIGINAL ADDITION CITY  SD RVGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006-10384-001</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">STANLEY, B F &amp; PEARL B </x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">AR  UNIT 1 LOT 40 BLOCK 4 RED RIVER SHORES ADDITION 15 8N 7W </x:t>
+  </x:si>
+  <x:si>
+    <x:t>002-00913-000</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">STEPHENS%SHEILA SEYMORE, SHEILA </x:t>
+  </x:si>
+  <x:si>
+    <x:t>*455 MCJESTER RD PANGBURN AR 72121* E1/2 SE LS S 626.25' E 417.5' THF 17 10N 7W 74 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD PS</x:t>
   </x:si>
   <x:si>
     <x:t>CITIZENS BANK</x:t>
   </x:si>
   <x:si>
-    <x:t>013-01973-000</x:t>
-[...1348 lines deleted...]
-  <x:si>
     <x:t>001-09409-000</x:t>
   </x:si>
   <x:si>
-    <x:t>SUTHERLIN, NANCY I &amp; SUSAN SUTHERLIN</x:t>
-[...2 lines deleted...]
-    <x:t xml:space="preserve">SW SW E OF W LINE &amp; S OF WASHINGTON ST &amp; W OF BLK 1 JUDSONIA OUTLOTS ADDITION 34 8N 6W 0.75 ACRES </x:t>
+    <x:t xml:space="preserve">SUTHERLIN &amp; SUSAN SUTHERLIN, NANCY I </x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW SW E OF W LINE &amp; S OF WASHINGTON ST &amp; W OF BLK 1 34 8N 6W 0.75 ACRES LOT  BLOCK  JUDSONIA OUTLOTS ADDITION CITY  SD RVJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HELEN SUTHERLIN, JULIAN SUTHERLIN</x:t>
   </x:si>
   <x:si>
     <x:t>009-01981-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">SWIFT, BOBBY R </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*120 S SKY MEADOW CIR SEARCY AR 72143* SE SE AKA LOT 16 UNRECORDED ALLEN MOUNTAIN ESTATES ADDITION 21 9N 7W 3 ACRES </x:t>
+    <x:t>*120 S SKY MEADOW CIR SEARCY AR 72143*  SE SE AKA LOT 16 UNRECORDED 21 9N 7W 3 ACRES LOT  BLOCK  ALLEN MOUNTAIN ESTATES ADDITION CITY  SD SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIDLAND FUNDING LLC</x:t>
   </x:si>
   <x:si>
     <x:t>025-00500-116</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">THAUMATRUGE INC % BARRY JONES </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">THOMPSON, MICHAEL </x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">*429 BROWN RD BALD KNOB AR 72010*  N 315' W 210' E1/2 NW NE METES &amp; BOUNDS ADDITION CITY RURAL 26 9N 5W 1.5 ACRES </x:t>
+    <x:t>*429 BROWN RD BALD KNOB AR 72010*  N 315' W 210' E1/2 NW NE 26 9N 5W 1.5 ACRES LOT  BLOCK  METES &amp; BOUNDS ADDITION CITY RURAL SD BK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFCU</x:t>
   </x:si>
   <x:si>
     <x:t>001-02576-000</x:t>
   </x:si>
   <x:si>
     <x:t>TIMBS, CLEVELAND % CHRISTINE WATSON</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">300 E SECOND ST BALD KNOB AR  LOT 5 BLOCK 26 BALD KNOB ORIGINAL TOWN ADDITION 20 8N 5W </x:t>
   </x:si>
   <x:si>
     <x:t>003-00169-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">TOZER, ALEXIS </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">VEST, DUTCHESS </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">506 2ND ST PANGBURN AR LOT 13 &amp; 14 BLOCK 7 PANGBURN ORIGINAL TOWN ADDITION 10 9N 8W </x:t>
   </x:si>
   <x:si>
     <x:t>013-00049-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">WEATHERS, CHESTER V &amp; PAMELA </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">*4527 HWY 157 JUDSONIA AR 72081*  PT NW NW LYING W OF HWY 157 BEING W PT TRACT C PER SURVEY RURAL METES &amp; BOUNDS ADDITION 31 10N 6W 1.63 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>001-06318-014</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WILLIAMS, JOSEPH E &amp; SUSIE K </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">WOODS, GEORGE E &amp; PATRICIA A </x:t>
   </x:si>
   <x:si>
-    <x:t>*1589 HWY 31 N BEEBE AR 72012*  PT SW SE BEING 214.07' X 230.84' X 181.81' &amp; PT SE SE BEING 214.07' X 35.96' X 60.58' X 43.05' X 126.77' X 18.88' X 33.76' RURAL METES &amp; BOUNDS ADDITION 3 6N 9W 0.58 ACRE</x:t>
+    <x:t>*1589 HWY 31 N BEEBE AR 72012*  PT SW SE BEING 214.07' X 230.84' X 181.81' &amp; PT SE SE BEING 214.07' X 35.96' X 60.58' X 43.05' X 126.77' X 18.88' X 33.76' 3 6N 9W 0.58 ACRES LOT  BLOCK  RURAL METES &amp; BOUNDS ADDITION CITY  SD BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEITH VAUGHN, REGIONS BANK, FLOYD ROMANCE FIRE DISTRICT</x:t>
   </x:si>
   <x:si>
     <x:t>001-12805-003A</x:t>
   </x:si>
   <x:si>
     <x:t>WRIGHT, EDWARD W &amp; MELINDA L SNIDER</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">N1/2 NE SE LS N 232.75' W 208.71' E 933.63' THF LS S 335' E 440' THF ROSE BUD OUTLOTS ADDITION 8 8N 10W 15.37 ACRES </x:t>
   </x:si>
   <x:si>
     <x:t>014-00260-000</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">WRIGHT, JULIE </x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>WOODRUFF</x:t>
   </x:si>
   <x:si>
     <x:t>BARBER, DUSTIN &amp; KEVIN REDMAN % DEANA &amp; GARY MILEY</x:t>
   </x:si>
   <x:si>
     <x:t>S1/2 OF LOT 1 BLOCK 2 COTTON PLANT ORIGINAL ADDITION 0.284 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>004-00071-000</x:t>
   </x:si>
   <x:si>
     <x:t>BEG SE COR LOT 2 BLK 2 &amp; RUN W60' N207' E60' S207' TO POB BLOCK 2 COTTON PLANT ORIGINAL ADDITION 31 05N 02W 0.427 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>004-00072-000</x:t>
   </x:si>
   <x:si>
     <x:t>BEG NE COR LOT 4 THNC RUN W50' S100' E50' N100' TO POB BLOCK 2 BLOCK 2 COTTON PLANT ORIGINAL ADDITION 0.115 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>004-00080-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">CLARK, ROSETTA LAVERN </x:t>
@@ -2333,62 +1836,50 @@
     <x:t>004-00527-000</x:t>
   </x:si>
   <x:si>
     <x:t>LEE, DEWAYNE LEE &amp; DANNY GLOVER</x:t>
   </x:si>
   <x:si>
     <x:t>LOT OF LAND BETWEEN RI RR ON E &amp; MAIN ST 25' X 250'. BLOCK 4 BLOCK 4 PATTERSON ORIGINAL ADDITION 05 07N 02W 0.138 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>007-00067-000</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15-18 BLOCK 38 PATTERSON ORIGINAL ADDITION 05 07N 02W 0.39 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>007-00232-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MARTIN, CYNTHIA MARIE </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 8 BLOCK 6 CARTER #1 ADDITION 06 04N 02W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>004-00414-000</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>005-00020-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MILLER, JAMES &amp; OTTO </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 15-17 BLOCK 4 RANEY ADDITION 0.241 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>006-01080-000</x:t>
   </x:si>
   <x:si>
     <x:t>NEWSON, DOLLY % LEVONN NEWSON</x:t>
   </x:si>
   <x:si>
     <x:t>LOT 2 BLOCK 7 GREGORY ADDITION 08 06N 03W 0.172 ACRE</x:t>
   </x:si>
   <x:si>
     <x:t>002-00177-000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">PARKER, PERRY </x:t>
   </x:si>
   <x:si>
     <x:t>LOT 28 ROLLING HILLS ADDITION 25 08N 04W 0.286 ACRE</x:t>
   </x:si>
@@ -2578,65 +2069,69 @@
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="4">
+  <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
@@ -2946,6607 +2441,5671 @@
       </x:c>
       <x:c r="G1" s="3" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:7">
       <x:c r="A2" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B2" s="0">
         <x:v>5825</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="G2" s="1">
-        <x:v>553.63</x:v>
+        <x:v>560.97</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:7">
       <x:c r="A3" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B3" s="0">
         <x:v>5826</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>12</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B4" s="0">
         <x:v>5827</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="A5" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B5" s="0">
         <x:v>5828</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>17</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>18</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>19</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G5" s="1">
-        <x:v>3927.12</x:v>
+        <x:v>3956.48</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B6" s="0">
         <x:v>5829</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G6" s="1">
-        <x:v>1060.32</x:v>
+        <x:v>1082.34</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B7" s="0">
         <x:v>5830</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="G7" s="1">
-        <x:v>235.44</x:v>
+        <x:v>257.46</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B8" s="0">
         <x:v>5831</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D8" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G8" s="1">
-        <x:v>414.5</x:v>
+        <x:v>429.18</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B9" s="0">
         <x:v>5832</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
+      <x:c r="F9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G9" s="1">
-        <x:v>2537.73</x:v>
+        <x:v>2559.75</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="0">
         <x:v>5833</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D10" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D10" s="0" t="s">
+      <x:c r="E10" s="0" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1">
-        <x:v>358.67</x:v>
+        <x:v>373.35</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B11" s="0">
         <x:v>5834</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>34</x:v>
-[...11 lines deleted...]
-        <x:v>2655.91</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0">
         <x:v>5835</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>37</x:v>
-[...11 lines deleted...]
-        <x:v>1162.96</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B13" s="0">
         <x:v>5836</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>40</x:v>
-[...11 lines deleted...]
-        <x:v>330.68</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B14" s="0">
         <x:v>5837</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G14" s="1">
-        <x:v>436.62</x:v>
+        <x:v>451.3</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B15" s="0">
         <x:v>5838</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B16" s="0">
         <x:v>5839</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G16" s="1">
-        <x:v>824.83</x:v>
+        <x:v>832.17</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B17" s="0">
         <x:v>5840</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G17" s="1">
-        <x:v>423.21</x:v>
+        <x:v>445.23</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B18" s="0">
         <x:v>5841</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>52</x:v>
-[...11 lines deleted...]
-        <x:v>2169.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B19" s="0">
         <x:v>5842</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>52</x:v>
-[...11 lines deleted...]
-        <x:v>6667.21</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="A20" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B20" s="0">
         <x:v>5843</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B21" s="0">
         <x:v>5844</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G21" s="1">
         <x:v>699.81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="A22" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B22" s="0">
         <x:v>5845</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G22" s="1">
-        <x:v>4956</x:v>
+        <x:v>4963.34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="A23" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B23" s="0">
         <x:v>5846</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G23" s="1">
-        <x:v>449.29</x:v>
+        <x:v>471.31</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="A24" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B24" s="0">
         <x:v>5847</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G24" s="1">
-        <x:v>584.83</x:v>
+        <x:v>599.51</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B25" s="0">
         <x:v>5848</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G25" s="1">
-        <x:v>1828.01</x:v>
+        <x:v>1835.35</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B26" s="0">
         <x:v>5849</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G26" s="1">
-        <x:v>241.13</x:v>
+        <x:v>255.81</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="A27" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B27" s="0">
         <x:v>5850</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>75</x:v>
-[...11 lines deleted...]
-        <x:v>1238.03</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B28" s="0">
         <x:v>5851</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>78</x:v>
-[...11 lines deleted...]
-        <x:v>3087.69</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B29" s="0">
         <x:v>5852</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>81</x:v>
-[...11 lines deleted...]
-        <x:v>4667.26</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="A30" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B30" s="0">
         <x:v>5853</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B31" s="0">
         <x:v>5854</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>84</x:v>
-[...11 lines deleted...]
-        <x:v>858.05</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="A32" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B32" s="0">
         <x:v>5855</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="A33" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B33" s="0">
         <x:v>5856</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="A34" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B34" s="0">
         <x:v>5857</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>87</x:v>
-[...11 lines deleted...]
-        <x:v>2152.22</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="A35" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B35" s="0">
         <x:v>5858</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>90</x:v>
-[...11 lines deleted...]
-        <x:v>347.81</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="A36" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B36" s="0">
         <x:v>5859</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G36" s="1">
-        <x:v>880.82</x:v>
+        <x:v>924.86</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="A37" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B37" s="0">
         <x:v>5860</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>381.9</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="A38" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B38" s="0">
         <x:v>5861</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="A39" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B39" s="0">
         <x:v>5862</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:7">
       <x:c r="A40" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B40" s="0">
         <x:v>5863</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1968.92</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B41" s="0">
         <x:v>5864</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>688.46</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B42" s="0">
         <x:v>5865</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>536.12</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B43" s="0">
         <x:v>5866</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1086.12</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B44" s="0">
         <x:v>5867</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B45" s="0">
         <x:v>5868</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:7">
       <x:c r="A46" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B46" s="0">
         <x:v>5869</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1120.86</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:7">
       <x:c r="A47" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B47" s="0">
         <x:v>5870</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1780.55</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:7">
       <x:c r="A48" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B48" s="0">
         <x:v>5871</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1437.86</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:7">
       <x:c r="A49" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B49" s="0">
         <x:v>5872</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1646.3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:7">
       <x:c r="A50" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B50" s="0">
         <x:v>5873</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:7">
       <x:c r="A51" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B51" s="0">
         <x:v>5874</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:7">
       <x:c r="A52" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B52" s="0">
         <x:v>5875</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>445.38</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:7">
       <x:c r="A53" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B53" s="0">
         <x:v>5876</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1188.47</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:7">
       <x:c r="A54" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B54" s="0">
         <x:v>5877</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>1991.83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:7">
       <x:c r="A55" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B55" s="0">
         <x:v>5878</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
-        <x:v>96</x:v>
-[...11 lines deleted...]
-        <x:v>4209.69</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:7">
       <x:c r="A56" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B56" s="0">
         <x:v>5879</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G56" s="1">
-        <x:v>779.57</x:v>
+        <x:v>808.93</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:7">
       <x:c r="A57" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B57" s="0">
         <x:v>5880</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
-        <x:v>125</x:v>
-[...11 lines deleted...]
-        <x:v>9597.56</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:7">
       <x:c r="A58" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B58" s="0">
         <x:v>5881</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
-        <x:v>128</x:v>
-[...11 lines deleted...]
-        <x:v>1787.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:7">
       <x:c r="A59" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B59" s="0">
         <x:v>5882</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
-        <x:v>131</x:v>
-[...11 lines deleted...]
-        <x:v>619.36</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:7">
       <x:c r="A60" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B60" s="0">
         <x:v>5883</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
-        <x:v>134</x:v>
-[...11 lines deleted...]
-        <x:v>393.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:7">
       <x:c r="A61" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B61" s="0">
         <x:v>5884</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G61" s="1">
-        <x:v>338.17</x:v>
+        <x:v>345.51</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:7">
       <x:c r="A62" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B62" s="0">
         <x:v>5885</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G62" s="1">
-        <x:v>563.74</x:v>
+        <x:v>585.76</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:7">
       <x:c r="A63" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B63" s="0">
         <x:v>5886</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G63" s="1">
-        <x:v>376.71</x:v>
+        <x:v>391.39</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:7">
       <x:c r="A64" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B64" s="0">
         <x:v>5887</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G64" s="1">
-        <x:v>1285.47</x:v>
+        <x:v>1307.49</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:7">
       <x:c r="A65" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B65" s="0">
         <x:v>5888</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
-        <x:v>149</x:v>
-[...11 lines deleted...]
-        <x:v>716.04</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:7">
       <x:c r="A66" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B66" s="0">
         <x:v>5889</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
-        <x:v>152</x:v>
-[...11 lines deleted...]
-        <x:v>295.3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:7">
       <x:c r="A67" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B67" s="0">
         <x:v>5890</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="G67" s="1">
-        <x:v>1682.17</x:v>
+        <x:v>1704.8</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:7">
       <x:c r="A68" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B68" s="0">
         <x:v>5891</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:7">
       <x:c r="A69" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B69" s="0">
         <x:v>5892</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
-        <x:v>158</x:v>
-[...11 lines deleted...]
-        <x:v>18743.6</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:7">
       <x:c r="A70" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B70" s="0">
         <x:v>5893</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G70" s="1">
-        <x:v>11811.66</x:v>
+        <x:v>11826.34</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:7">
       <x:c r="A71" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B71" s="0">
         <x:v>5894</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="G71" s="1">
-        <x:v>5129.72</x:v>
+        <x:v>5151.74</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:7">
       <x:c r="A72" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B72" s="0">
         <x:v>5895</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G72" s="1">
-        <x:v>3330.02</x:v>
+        <x:v>3337.36</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:7">
       <x:c r="A73" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B73" s="0">
         <x:v>5896</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G73" s="1">
-        <x:v>484.95</x:v>
+        <x:v>499.63</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:7">
       <x:c r="A74" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B74" s="0">
         <x:v>5897</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="G74" s="1">
-        <x:v>476.54</x:v>
+        <x:v>491.22</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:7">
       <x:c r="A75" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B75" s="0">
         <x:v>5898</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G75" s="1">
-        <x:v>422.33</x:v>
+        <x:v>429.67</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:7">
       <x:c r="A76" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B76" s="0">
         <x:v>5899</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="G76" s="1">
-        <x:v>458.73</x:v>
+        <x:v>466.07</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:7">
       <x:c r="A77" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B77" s="0">
         <x:v>5900</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
-        <x:v>14</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="G77" s="1">
-        <x:v>2794.29</x:v>
+        <x:v>2801.63</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:7">
       <x:c r="A78" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B78" s="0">
         <x:v>5901</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:7">
       <x:c r="A79" s="0" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B79" s="0">
         <x:v>5902</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
-        <x:v>180</x:v>
-[...11 lines deleted...]
-        <x:v>330.75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:7">
       <x:c r="A80" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B80" s="0">
         <x:v>5903</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G80" s="1">
-        <x:v>313.24</x:v>
+        <x:v>320.58</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:7">
       <x:c r="A81" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B81" s="0">
         <x:v>5904</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G81" s="1">
-        <x:v>217.22</x:v>
+        <x:v>231.9</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:7">
       <x:c r="A82" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B82" s="0">
         <x:v>5905</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G82" s="1">
-        <x:v>437.79</x:v>
+        <x:v>452.47</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:7">
       <x:c r="A83" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B83" s="0">
         <x:v>5906</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="G83" s="1">
-        <x:v>391.17</x:v>
+        <x:v>420.53</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:7">
       <x:c r="A84" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B84" s="0">
         <x:v>5907</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G84" s="1">
-        <x:v>711.38</x:v>
+        <x:v>733.4</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:7">
       <x:c r="A85" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B85" s="0">
         <x:v>5908</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G85" s="1">
-        <x:v>716.92</x:v>
+        <x:v>746.28</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:7">
       <x:c r="A86" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B86" s="0">
         <x:v>5909</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="G86" s="1">
-        <x:v>2153.49</x:v>
+        <x:v>2190.19</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:7">
       <x:c r="A87" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B87" s="0">
         <x:v>5910</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="G87" s="1">
-        <x:v>1083.67</x:v>
+        <x:v>1120.37</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:7">
       <x:c r="A88" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B88" s="0">
         <x:v>5911</x:v>
       </x:c>
       <x:c r="C88" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D88" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G88" s="1">
-        <x:v>623.51</x:v>
+        <x:v>630.85</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:7">
       <x:c r="A89" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B89" s="0">
         <x:v>5912</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G89" s="1">
-        <x:v>391.54</x:v>
+        <x:v>398.88</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:7">
       <x:c r="A90" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B90" s="0">
         <x:v>5913</x:v>
       </x:c>
       <x:c r="C90" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D90" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G90" s="1">
-        <x:v>312.6</x:v>
+        <x:v>327.28</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:7">
       <x:c r="A91" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B91" s="0">
         <x:v>5914</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
-        <x:v>217</x:v>
-[...11 lines deleted...]
-        <x:v>270.31</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:7">
       <x:c r="A92" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B92" s="0">
         <x:v>5915</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
-        <x:v>217</x:v>
-[...11 lines deleted...]
-        <x:v>1973.85</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:7">
       <x:c r="A93" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B93" s="0">
         <x:v>5916</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
-        <x:v>217</x:v>
-[...11 lines deleted...]
-        <x:v>1092.92</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:7">
       <x:c r="A94" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B94" s="0">
         <x:v>5917</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
-        <x:v>217</x:v>
-[...11 lines deleted...]
-        <x:v>686.02</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:7">
       <x:c r="A95" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B95" s="0">
         <x:v>5918</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
-        <x:v>217</x:v>
-[...11 lines deleted...]
-        <x:v>1263.43</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:7">
       <x:c r="A96" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B96" s="0">
         <x:v>5919</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="G96" s="1">
-        <x:v>439.63</x:v>
+        <x:v>446.97</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:7">
       <x:c r="A97" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B97" s="0">
         <x:v>5920</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:7">
       <x:c r="A98" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B98" s="0">
         <x:v>5921</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:7">
       <x:c r="A99" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B99" s="0">
         <x:v>5922</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G99" s="1">
-        <x:v>629.79</x:v>
+        <x:v>651.81</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:7">
       <x:c r="A100" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B100" s="0">
         <x:v>5923</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
-        <x:v>237</x:v>
-[...11 lines deleted...]
-        <x:v>394.5</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:7">
       <x:c r="A101" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B101" s="0">
         <x:v>5924</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
-        <x:v>237</x:v>
-[...11 lines deleted...]
-        <x:v>442.61</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:7">
       <x:c r="A102" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B102" s="0">
         <x:v>5925</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
-        <x:v>243</x:v>
-[...11 lines deleted...]
-        <x:v>428.96</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:7">
       <x:c r="A103" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B103" s="0">
         <x:v>5926</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="G103" s="1">
-        <x:v>187.26</x:v>
+        <x:v>201.94</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:7">
       <x:c r="A104" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B104" s="0">
         <x:v>5927</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="G104" s="1">
-        <x:v>212.43</x:v>
+        <x:v>219.77</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:7">
       <x:c r="A105" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B105" s="0">
         <x:v>5928</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
-        <x:v>252</x:v>
-[...11 lines deleted...]
-        <x:v>230.74</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:7">
       <x:c r="A106" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B106" s="0">
         <x:v>5929</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:7">
       <x:c r="A107" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B107" s="0">
         <x:v>5930</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G107" s="1">
-        <x:v>2018.26</x:v>
+        <x:v>2040.28</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:7">
       <x:c r="A108" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B108" s="0">
         <x:v>5931</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="G108" s="1">
-        <x:v>304.37</x:v>
+        <x:v>319.05</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:7">
       <x:c r="A109" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B109" s="0">
         <x:v>5932</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G109" s="1">
-        <x:v>389.73</x:v>
+        <x:v>419.7</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:7">
       <x:c r="A110" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B110" s="0">
         <x:v>5933</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
-        <x:v>267</x:v>
-[...11 lines deleted...]
-        <x:v>1128.17</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:7">
       <x:c r="A111" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B111" s="0">
         <x:v>5934</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:7">
       <x:c r="A112" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B112" s="0">
         <x:v>5935</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G112" s="1">
-        <x:v>867.17</x:v>
+        <x:v>896.53</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:7">
       <x:c r="A113" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B113" s="0">
         <x:v>5936</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
-        <x:v>275</x:v>
-[...11 lines deleted...]
-        <x:v>700.74</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:7">
       <x:c r="A114" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B114" s="0">
         <x:v>5937</x:v>
       </x:c>
       <x:c r="C114" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D114" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E114" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F114" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G114" s="1">
-        <x:v>2323.18</x:v>
+        <x:v>2330.52</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:7">
       <x:c r="A115" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B115" s="0">
         <x:v>5938</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="G115" s="1">
-        <x:v>883.46</x:v>
+        <x:v>905.48</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:7">
       <x:c r="A116" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B116" s="0">
         <x:v>5939</x:v>
       </x:c>
       <x:c r="C116" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D116" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E116" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F116" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G116" s="1">
-        <x:v>372.49</x:v>
+        <x:v>379.83</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:7">
       <x:c r="A117" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B117" s="0">
         <x:v>5940</x:v>
       </x:c>
       <x:c r="C117" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D117" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E117" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="G117" s="1">
-        <x:v>1712.39</x:v>
+        <x:v>1734.41</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:7">
       <x:c r="A118" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="0">
         <x:v>5941</x:v>
       </x:c>
       <x:c r="C118" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D118" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="G118" s="1">
-        <x:v>4012.35</x:v>
+        <x:v>4034.37</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:7">
       <x:c r="A119" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B119" s="0">
         <x:v>5942</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G119" s="1">
-        <x:v>685.33</x:v>
+        <x:v>700.01</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:7">
       <x:c r="A120" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B120" s="0">
         <x:v>5943</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:7">
       <x:c r="A121" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B121" s="0">
         <x:v>5944</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="G121" s="1">
-        <x:v>264.93</x:v>
+        <x:v>279.61</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:7">
       <x:c r="A122" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B122" s="0">
         <x:v>5945</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="G122" s="1">
-        <x:v>185.09</x:v>
+        <x:v>199.77</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:7">
       <x:c r="A123" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B123" s="0">
         <x:v>5946</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:7">
       <x:c r="A124" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B124" s="0">
         <x:v>5947</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
-        <x:v>305</x:v>
-[...11 lines deleted...]
-        <x:v>1833.41</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:7">
       <x:c r="A125" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B125" s="0">
         <x:v>5948</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="G125" s="1">
         <x:v>214.94</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:7">
       <x:c r="A126" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B126" s="0">
         <x:v>5949</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="G126" s="1">
         <x:v>201.1</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:7">
       <x:c r="A127" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B127" s="0">
         <x:v>5950</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="G127" s="1">
         <x:v>278.2</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:7">
       <x:c r="A128" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B128" s="0">
         <x:v>5951</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G128" s="1">
-        <x:v>277.57</x:v>
+        <x:v>293.47</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:7">
       <x:c r="A129" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B129" s="0">
         <x:v>5952</x:v>
       </x:c>
       <x:c r="C129" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D129" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E129" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F129" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="G129" s="1">
         <x:v>214.94</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:7">
       <x:c r="A130" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B130" s="0">
         <x:v>5953</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="G130" s="1">
         <x:v>201.1</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:7">
       <x:c r="A131" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B131" s="0">
         <x:v>5954</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="G131" s="1">
-        <x:v>770.87</x:v>
+        <x:v>785.55</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:7">
       <x:c r="A132" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B132" s="0">
         <x:v>5955</x:v>
       </x:c>
       <x:c r="C132" s="0" t="s">
-        <x:v>324</x:v>
-[...11 lines deleted...]
-        <x:v>588.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:7">
       <x:c r="A133" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B133" s="0">
         <x:v>5956</x:v>
       </x:c>
       <x:c r="C133" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D133" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E133" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F133" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="G133" s="1">
-        <x:v>1550.99</x:v>
+        <x:v>1580.35</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:7">
       <x:c r="A134" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B134" s="0">
         <x:v>5957</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="G134" s="1">
-        <x:v>216.18</x:v>
+        <x:v>223.52</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:7">
       <x:c r="A135" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B135" s="0">
         <x:v>5958</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="G135" s="1">
-        <x:v>187.87</x:v>
+        <x:v>195.21</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:7">
       <x:c r="A136" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B136" s="0">
         <x:v>5959</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="G136" s="1">
-        <x:v>2572.54</x:v>
+        <x:v>2594.56</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:7">
       <x:c r="A137" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B137" s="0">
         <x:v>5960</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
-        <x:v>341</x:v>
-[...11 lines deleted...]
-        <x:v>305.32</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:7">
       <x:c r="A138" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B138" s="0">
         <x:v>5961</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
-        <x:v>345</x:v>
-[...11 lines deleted...]
-        <x:v>2587.91</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:7">
       <x:c r="A139" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B139" s="0">
         <x:v>5962</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G139" s="1">
-        <x:v>2380.42</x:v>
+        <x:v>2402.44</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:7">
       <x:c r="A140" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B140" s="0">
         <x:v>5963</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="G140" s="1">
-        <x:v>442.61</x:v>
+        <x:v>486.65</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:7">
       <x:c r="A141" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B141" s="0">
         <x:v>5964</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="G141" s="1">
-        <x:v>514.71</x:v>
+        <x:v>558.75</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:7">
       <x:c r="A142" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B142" s="0">
         <x:v>5965</x:v>
       </x:c>
       <x:c r="C142" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D142" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E142" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F142" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="G142" s="1">
-        <x:v>1144.55</x:v>
+        <x:v>1195.93</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:7">
       <x:c r="A143" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B143" s="0">
         <x:v>5966</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G143" s="1">
-        <x:v>371.04</x:v>
+        <x:v>385.72</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:7">
       <x:c r="A144" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B144" s="0">
         <x:v>5967</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
-        <x:v>364</x:v>
-[...11 lines deleted...]
-        <x:v>1596.24</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:7">
       <x:c r="A145" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B145" s="0">
         <x:v>5968</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="G145" s="1">
-        <x:v>2701.27</x:v>
+        <x:v>2730.63</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:7">
       <x:c r="A146" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B146" s="0">
         <x:v>5969</x:v>
       </x:c>
       <x:c r="C146" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D146" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E146" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F146" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="G146" s="1">
-        <x:v>2052.67</x:v>
+        <x:v>2089.37</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:7">
       <x:c r="A147" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B147" s="0">
         <x:v>5970</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="G147" s="1">
-        <x:v>184.2</x:v>
+        <x:v>213.56</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:7">
       <x:c r="A148" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B148" s="0">
         <x:v>5971</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G148" s="1">
-        <x:v>170.4</x:v>
+        <x:v>199.76</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:7">
       <x:c r="A149" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="B149" s="0">
         <x:v>5972</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
-        <x:v>382</x:v>
-[...11 lines deleted...]
-        <x:v>404.31</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:7">
       <x:c r="A150" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B150" s="0">
         <x:v>5973</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
-        <x:v>386</x:v>
-[...11 lines deleted...]
-        <x:v>1222.25</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:7">
       <x:c r="A151" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B151" s="0">
         <x:v>5974</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
-        <x:v>389</x:v>
-[...11 lines deleted...]
-        <x:v>3642.2</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:7">
       <x:c r="A152" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B152" s="0">
         <x:v>5975</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="G152" s="1">
         <x:v>1997.91</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:7">
       <x:c r="A153" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B153" s="0">
         <x:v>5976</x:v>
       </x:c>
       <x:c r="C153" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D153" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E153" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F153" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="G153" s="1">
         <x:v>831.28</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:7">
       <x:c r="A154" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B154" s="0">
         <x:v>5977</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
-        <x:v>398</x:v>
-[...11 lines deleted...]
-        <x:v>1551.46</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:7">
       <x:c r="A155" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B155" s="0">
         <x:v>5978</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G155" s="1">
-        <x:v>261.21</x:v>
+        <x:v>268.55</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:7">
       <x:c r="A156" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B156" s="0">
         <x:v>5979</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G156" s="1">
-        <x:v>1500.35</x:v>
+        <x:v>1537.05</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:7">
       <x:c r="A157" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B157" s="0">
         <x:v>5980</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="G157" s="1">
-        <x:v>1478.79</x:v>
+        <x:v>1486.13</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:7">
       <x:c r="A158" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B158" s="0">
         <x:v>5981</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G158" s="1">
-        <x:v>774.31</x:v>
+        <x:v>781.65</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:7">
       <x:c r="A159" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B159" s="0">
         <x:v>5982</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G159" s="1">
-        <x:v>1474.57</x:v>
+        <x:v>1496.59</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:7">
       <x:c r="A160" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B160" s="0">
         <x:v>5983</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="G160" s="1">
         <x:v>372.58</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:7">
       <x:c r="A161" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B161" s="0">
         <x:v>5984</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="G161" s="1">
-        <x:v>1447.94</x:v>
+        <x:v>1455.28</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:7">
       <x:c r="A162" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B162" s="0">
         <x:v>5985</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G162" s="1">
-        <x:v>4205.18</x:v>
+        <x:v>4212.52</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:7">
       <x:c r="A163" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B163" s="0">
         <x:v>5986</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
-        <x:v>16</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:7">
       <x:c r="A164" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B164" s="0">
         <x:v>5987</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="G164" s="1">
-        <x:v>494.31</x:v>
+        <x:v>501.65</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:7">
       <x:c r="A165" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B165" s="0">
         <x:v>5988</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="G165" s="1">
         <x:v>762.14</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:7">
       <x:c r="A166" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B166" s="0">
         <x:v>5989</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
-        <x:v>433</x:v>
-[...11 lines deleted...]
-        <x:v>290.88</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:7">
       <x:c r="A167" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B167" s="0">
         <x:v>5990</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="G167" s="1">
         <x:v>255.92</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:7">
       <x:c r="A168" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B168" s="0">
         <x:v>5991</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="G168" s="1">
         <x:v>502.31</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:7">
       <x:c r="A169" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B169" s="0">
         <x:v>5992</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G169" s="1">
-        <x:v>455.2</x:v>
+        <x:v>484.56</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:7">
       <x:c r="A170" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B170" s="0">
         <x:v>5993</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="G170" s="1">
         <x:v>917.12</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:7">
       <x:c r="A171" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B171" s="0">
         <x:v>5994</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="G171" s="1">
-        <x:v>1517.28</x:v>
+        <x:v>1546.64</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:7">
       <x:c r="A172" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B172" s="0">
         <x:v>5995</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="G172" s="1">
         <x:v>581.44</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:7">
       <x:c r="A173" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B173" s="0">
         <x:v>5996</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="G173" s="1">
-        <x:v>2329.87</x:v>
+        <x:v>2337.21</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:7">
       <x:c r="A174" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B174" s="0">
         <x:v>5997</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="G174" s="1">
         <x:v>551.29</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:7">
       <x:c r="A175" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B175" s="0">
         <x:v>5998</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="G175" s="1">
-        <x:v>410.24</x:v>
+        <x:v>417.58</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:7">
       <x:c r="A176" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B176" s="0">
         <x:v>5999</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G176" s="1">
-        <x:v>1104.96</x:v>
+        <x:v>1149</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:7">
       <x:c r="A177" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B177" s="0">
         <x:v>6000</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="G177" s="1">
-        <x:v>3445.39</x:v>
+        <x:v>3474.75</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:7">
       <x:c r="A178" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B178" s="0">
         <x:v>6001</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="G178" s="1">
-        <x:v>476.57</x:v>
+        <x:v>483.91</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:7">
       <x:c r="A179" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B179" s="0">
         <x:v>6002</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
-        <x:v>471</x:v>
-[...2 lines deleted...]
-        <x:v>10</x:v>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E179" s="4" t="s">
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="G179" s="1">
-        <x:v>1383.99</x:v>
+        <x:v>1398.67</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:7">
       <x:c r="A180" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B180" s="0">
         <x:v>6003</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
-        <x:v>473</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="G180" s="1">
-        <x:v>3686.98</x:v>
+        <x:v>3701.66</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:7">
       <x:c r="A181" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B181" s="0">
         <x:v>6004</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="G181" s="1">
-        <x:v>640.95</x:v>
+        <x:v>662.97</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:7">
       <x:c r="A182" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B182" s="0">
         <x:v>6005</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G182" s="1">
-        <x:v>665.15</x:v>
+        <x:v>687.17</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:7">
       <x:c r="A183" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B183" s="0">
         <x:v>6006</x:v>
       </x:c>
       <x:c r="C183" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D183" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E183" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G183" s="1">
-        <x:v>5173</x:v>
+        <x:v>5180.34</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:7">
       <x:c r="A184" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B184" s="0">
         <x:v>6007</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G184" s="1">
-        <x:v>6223.53</x:v>
+        <x:v>6238.21</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:7">
       <x:c r="A185" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B185" s="0">
         <x:v>6008</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="G185" s="1">
-        <x:v>581.81</x:v>
+        <x:v>589.15</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:7">
       <x:c r="A186" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B186" s="0">
         <x:v>6009</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G186" s="1">
         <x:v>471.81</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:7">
       <x:c r="A187" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B187" s="0">
         <x:v>6010</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G187" s="1">
-        <x:v>945.11</x:v>
+        <x:v>952.45</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:7">
       <x:c r="A188" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B188" s="0">
         <x:v>6011</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G188" s="1">
-        <x:v>303.01</x:v>
+        <x:v>332.37</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:7">
       <x:c r="A189" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B189" s="0">
         <x:v>6012</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="G189" s="1">
-        <x:v>290.61</x:v>
+        <x:v>312.63</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:7">
       <x:c r="A190" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B190" s="0">
         <x:v>6013</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="G190" s="1">
-        <x:v>2701.85</x:v>
+        <x:v>2738.55</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:7">
       <x:c r="A191" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B191" s="0">
         <x:v>6014</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="G191" s="1">
-        <x:v>214.92</x:v>
+        <x:v>229.6</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:7">
       <x:c r="A192" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B192" s="0">
         <x:v>6015</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="G192" s="1">
-        <x:v>471.81</x:v>
+        <x:v>479.15</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:7">
       <x:c r="A193" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B193" s="0">
         <x:v>6016</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
-        <x:v>511</x:v>
-[...11 lines deleted...]
-        <x:v>4941.03</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:7">
       <x:c r="A194" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B194" s="0">
         <x:v>6017</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
-        <x:v>514</x:v>
-[...11 lines deleted...]
-        <x:v>1331.35</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:7">
       <x:c r="A195" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B195" s="0">
         <x:v>6018</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="G195" s="1">
         <x:v>4905.65</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:7">
       <x:c r="A196" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B196" s="0">
         <x:v>6019</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
-        <x:v>520</x:v>
-[...11 lines deleted...]
-        <x:v>290.82</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:7">
       <x:c r="A197" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B197" s="0">
         <x:v>6020</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G197" s="1">
-        <x:v>451.37</x:v>
+        <x:v>480.73</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:7">
       <x:c r="A198" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B198" s="0">
         <x:v>6021</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="G198" s="1">
-        <x:v>4590.37</x:v>
+        <x:v>4605.05</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:7">
       <x:c r="A199" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B199" s="0">
         <x:v>6022</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G199" s="1">
-        <x:v>3191.09</x:v>
+        <x:v>3198.43</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:7">
       <x:c r="A200" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B200" s="0">
         <x:v>6023</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G200" s="1">
-        <x:v>292.24</x:v>
+        <x:v>299.58</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:7">
       <x:c r="A201" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B201" s="0">
         <x:v>6024</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="G201" s="1">
-        <x:v>357.41</x:v>
+        <x:v>364.75</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:7">
       <x:c r="A202" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B202" s="0">
         <x:v>6025</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G202" s="1">
-        <x:v>381.92</x:v>
+        <x:v>403.94</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:7">
       <x:c r="A203" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B203" s="0">
         <x:v>6026</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="G203" s="1">
-        <x:v>297.95</x:v>
+        <x:v>312.63</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:7">
       <x:c r="A204" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B204" s="0">
         <x:v>6027</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
-        <x:v>545</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="G204" s="1">
-        <x:v>2832.21</x:v>
+        <x:v>2868.91</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:7">
       <x:c r="A205" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B205" s="0">
         <x:v>6028</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="G205" s="1">
-        <x:v>5586.01</x:v>
+        <x:v>5637.39</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:7">
       <x:c r="A206" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B206" s="0">
         <x:v>6029</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="G206" s="1">
-        <x:v>290.61</x:v>
+        <x:v>305.29</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:7">
       <x:c r="A207" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B207" s="0">
         <x:v>6030</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="G207" s="1">
-        <x:v>218.13</x:v>
+        <x:v>225.47</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:7">
       <x:c r="A208" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B208" s="0">
         <x:v>6031</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
-        <x:v>557</x:v>
-[...11 lines deleted...]
-        <x:v>264.75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:7">
       <x:c r="A209" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B209" s="0">
         <x:v>6032</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G209" s="1">
-        <x:v>721.09</x:v>
+        <x:v>735.77</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:7">
       <x:c r="A210" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B210" s="0">
         <x:v>6033</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
-        <x:v>563</x:v>
-[...11 lines deleted...]
-        <x:v>2029.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:7">
       <x:c r="A211" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B211" s="0">
         <x:v>6034</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
-        <x:v>566</x:v>
-[...11 lines deleted...]
-        <x:v>5555.12</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:7">
       <x:c r="A212" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B212" s="0">
         <x:v>6035</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="G212" s="1">
-        <x:v>399.81</x:v>
+        <x:v>414.49</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:7">
       <x:c r="A213" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B213" s="0">
         <x:v>6036</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
-        <x:v>573</x:v>
-[...11 lines deleted...]
-        <x:v>1237.7</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:7">
       <x:c r="A214" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B214" s="0">
         <x:v>6037</x:v>
       </x:c>
       <x:c r="C214" s="0" t="s">
-        <x:v>577</x:v>
-[...11 lines deleted...]
-        <x:v>939.33</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:7">
       <x:c r="A215" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B215" s="0">
         <x:v>6038</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
-        <x:v>580</x:v>
-[...11 lines deleted...]
-        <x:v>385.35</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:7">
       <x:c r="A216" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B216" s="0">
         <x:v>6039</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
-        <x:v>580</x:v>
-[...11 lines deleted...]
-        <x:v>385.35</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:7">
       <x:c r="A217" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B217" s="0">
         <x:v>6040</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="G217" s="1">
-        <x:v>1389.99</x:v>
+        <x:v>1412.01</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:7">
       <x:c r="A218" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B218" s="0">
         <x:v>6041</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="G218" s="1">
-        <x:v>462.39</x:v>
+        <x:v>484.41</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:7">
       <x:c r="A219" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B219" s="0">
         <x:v>6042</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G219" s="1">
         <x:v>572.88</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:7">
       <x:c r="A220" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B220" s="0">
         <x:v>6043</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="G220" s="1">
-        <x:v>1969.54</x:v>
+        <x:v>1976.88</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:7">
       <x:c r="A221" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B221" s="0">
         <x:v>6044</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="G221" s="1">
-        <x:v>350.09</x:v>
+        <x:v>357.43</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:7">
       <x:c r="A222" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B222" s="0">
         <x:v>6045</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="G222" s="1">
-        <x:v>421.38</x:v>
+        <x:v>443.4</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:7">
       <x:c r="A223" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B223" s="0">
         <x:v>6046</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="G223" s="1">
-        <x:v>602.29</x:v>
+        <x:v>609.63</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:7">
       <x:c r="A224" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B224" s="0">
         <x:v>6047</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
-        <x:v>606</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G224" s="1">
-        <x:v>1170.66</x:v>
+        <x:v>1192.68</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:7">
       <x:c r="A225" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B225" s="0">
         <x:v>6048</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G225" s="1">
-        <x:v>557.85</x:v>
+        <x:v>587.21</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:7">
       <x:c r="A226" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B226" s="0">
         <x:v>6049</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="G226" s="1">
-        <x:v>763.8</x:v>
+        <x:v>793.16</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:7">
       <x:c r="A227" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B227" s="0">
         <x:v>6050</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="G227" s="1">
-        <x:v>194.04</x:v>
+        <x:v>208.72</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:7">
       <x:c r="A228" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B228" s="0">
         <x:v>6051</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G228" s="1">
-        <x:v>1156.54</x:v>
+        <x:v>1178.56</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:7">
       <x:c r="A229" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B229" s="0">
         <x:v>6052</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
-        <x:v>621</x:v>
-[...11 lines deleted...]
-        <x:v>2965.98</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:7">
       <x:c r="A230" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B230" s="0">
         <x:v>6053</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="G230" s="1">
-        <x:v>1547.1</x:v>
+        <x:v>1576.46</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:7">
       <x:c r="A231" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B231" s="0">
         <x:v>6054</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
-        <x:v>628</x:v>
-[...11 lines deleted...]
-        <x:v>1533.53</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:7">
       <x:c r="A232" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B232" s="0">
         <x:v>6055</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G232" s="1">
-        <x:v>2113.06</x:v>
+        <x:v>2142.42</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:7">
       <x:c r="A233" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B233" s="0">
         <x:v>6056</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
-        <x:v>634</x:v>
-[...11 lines deleted...]
-        <x:v>448.84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:7">
       <x:c r="A234" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B234" s="0">
         <x:v>6057</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G234" s="1">
         <x:v>200.68</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:7">
       <x:c r="A235" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B235" s="0">
         <x:v>6058</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="G235" s="1">
         <x:v>340.55</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:7">
       <x:c r="A236" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B236" s="0">
         <x:v>6059</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="G236" s="1">
         <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:7">
       <x:c r="A237" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B237" s="0">
         <x:v>6060</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="G237" s="1">
         <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:7">
       <x:c r="A238" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B238" s="0">
         <x:v>6061</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="G238" s="1">
-        <x:v>541.87</x:v>
+        <x:v>549.21</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:7">
       <x:c r="A239" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B239" s="0">
         <x:v>6062</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
-        <x:v>649</x:v>
-[...11 lines deleted...]
-        <x:v>525.92</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:7">
       <x:c r="A240" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B240" s="0">
         <x:v>6063</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
-        <x:v>652</x:v>
-[...11 lines deleted...]
-        <x:v>439.75</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:7">
       <x:c r="A241" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B241" s="0">
         <x:v>6064</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="G241" s="1">
-        <x:v>2889.74</x:v>
+        <x:v>2904.42</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:7">
       <x:c r="A242" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B242" s="0">
         <x:v>6065</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="G242" s="1">
         <x:v>630.56</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:7">
       <x:c r="A243" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B243" s="0">
         <x:v>6066</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
-        <x:v>661</x:v>
-[...11 lines deleted...]
-        <x:v>212.53</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:7">
       <x:c r="A244" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B244" s="0">
         <x:v>6067</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="G244" s="1">
-        <x:v>218.13</x:v>
+        <x:v>225.47</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:7">
       <x:c r="A245" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B245" s="0">
         <x:v>6068</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
-        <x:v>667</x:v>
-[...11 lines deleted...]
-        <x:v>5007.84</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:7">
       <x:c r="A246" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B246" s="0">
         <x:v>6069</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
-        <x:v>670</x:v>
-[...11 lines deleted...]
-        <x:v>1309.72</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:7">
       <x:c r="A247" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B247" s="0">
         <x:v>6070</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
-        <x:v>673</x:v>
-[...11 lines deleted...]
-        <x:v>1327.95</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:7">
       <x:c r="A248" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B248" s="0">
         <x:v>6071</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="G248" s="1">
-        <x:v>5441.96</x:v>
+        <x:v>5463.98</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:7">
       <x:c r="A249" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B249" s="0">
         <x:v>6072</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="G249" s="1">
-        <x:v>1064.01</x:v>
+        <x:v>1078.69</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:7">
       <x:c r="A250" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B250" s="0">
         <x:v>6073</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="G250" s="1">
         <x:v>217.98</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:7">
       <x:c r="A251" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B251" s="0">
         <x:v>6074</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="G251" s="1">
         <x:v>290.61</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:7">
       <x:c r="A252" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B252" s="0">
         <x:v>6075</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="G252" s="1">
-        <x:v>2157.32</x:v>
+        <x:v>2164.66</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:7">
       <x:c r="A253" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B253" s="0">
         <x:v>6076</x:v>
       </x:c>
       <x:c r="C253" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D253" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E253" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F253" s="0" t="s">
-        <x:v>693</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="G253" s="1">
-        <x:v>370.8</x:v>
+        <x:v>378.14</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:7">
       <x:c r="A254" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B254" s="0">
         <x:v>6077</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="G254" s="1">
-        <x:v>3559.01</x:v>
+        <x:v>3566.35</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:7">
       <x:c r="A255" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B255" s="0">
         <x:v>6078</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
-        <x:v>697</x:v>
-[...11 lines deleted...]
-        <x:v>5659.58</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:7">
       <x:c r="A256" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B256" s="0">
         <x:v>6079</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="G256" s="1">
-        <x:v>1912.26</x:v>
+        <x:v>1926.94</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:7">
       <x:c r="A257" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B257" s="0">
         <x:v>6080</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="G257" s="1">
-        <x:v>301.05</x:v>
+        <x:v>323.07</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:7">
       <x:c r="A258" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B258" s="0">
         <x:v>6081</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
-        <x:v>706</x:v>
-[...11 lines deleted...]
-        <x:v>1348.06</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:7">
       <x:c r="A259" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B259" s="0">
         <x:v>6082</x:v>
       </x:c>
       <x:c r="C259" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D259" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E259" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F259" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="G259" s="1">
-        <x:v>2636.03</x:v>
+        <x:v>2643.37</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:7">
       <x:c r="A260" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B260" s="0">
         <x:v>6083</x:v>
       </x:c>
       <x:c r="C260" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D260" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E260" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F260" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="G260" s="1">
-        <x:v>1388.43</x:v>
+        <x:v>1417.79</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:7">
       <x:c r="A261" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B261" s="0">
         <x:v>6084</x:v>
       </x:c>
       <x:c r="C261" s="0" t="s">
-        <x:v>715</x:v>
-[...11 lines deleted...]
-        <x:v>546.32</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:7">
       <x:c r="A262" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B262" s="0">
         <x:v>6085</x:v>
       </x:c>
       <x:c r="C262" s="0" t="s">
-        <x:v>718</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D262" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E262" s="0" t="s">
-        <x:v>10</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F262" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="G262" s="1">
-        <x:v>1234.92</x:v>
+        <x:v>1264.28</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:7">
       <x:c r="A263" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B263" s="0">
         <x:v>6086</x:v>
       </x:c>
       <x:c r="C263" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D263" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E263" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F263" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="G263" s="1">
-        <x:v>1572.91</x:v>
+        <x:v>1580.25</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:7">
       <x:c r="A264" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B264" s="0">
         <x:v>6087</x:v>
       </x:c>
       <x:c r="C264" s="0" t="s">
-        <x:v>724</x:v>
-[...11 lines deleted...]
-        <x:v>517.41</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:7">
       <x:c r="A265" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B265" s="0">
         <x:v>6088</x:v>
       </x:c>
       <x:c r="C265" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D265" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E265" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F265" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="G265" s="1">
         <x:v>260.3</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:7">
       <x:c r="A266" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B266" s="0">
         <x:v>6089</x:v>
       </x:c>
       <x:c r="C266" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D266" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E266" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F266" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="G266" s="1">
         <x:v>2244.48</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:7">
       <x:c r="A267" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B267" s="0">
         <x:v>6090</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
-        <x:v>733</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
-        <x:v>734</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="G267" s="1">
         <x:v>211.42</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:7">
       <x:c r="A268" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B268" s="0">
         <x:v>6091</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="G268" s="1">
         <x:v>319.96</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:7">
       <x:c r="A269" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B269" s="0">
         <x:v>6092</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="G269" s="1">
         <x:v>873.95</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:7">
       <x:c r="A270" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B270" s="0">
         <x:v>6093</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="G270" s="1">
         <x:v>258.77</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:7">
       <x:c r="A271" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B271" s="0">
         <x:v>6094</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="G271" s="1">
         <x:v>350.15</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:7">
       <x:c r="A272" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B272" s="0">
         <x:v>6095</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="G272" s="1">
         <x:v>276.57</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:7">
       <x:c r="A273" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B273" s="0">
         <x:v>6096</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="G273" s="1">
         <x:v>258.77</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:7">
       <x:c r="A274" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B274" s="0">
         <x:v>6097</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
-        <x:v>757</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="G274" s="1">
         <x:v>264.12</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:7">
       <x:c r="A275" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B275" s="0">
         <x:v>6098</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
-        <x:v>760</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="G275" s="1">
         <x:v>489.11</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:7">
       <x:c r="A276" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B276" s="0">
         <x:v>6099</x:v>
       </x:c>
       <x:c r="C276" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D276" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E276" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F276" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="G276" s="1">
         <x:v>803.61</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:7">
       <x:c r="A277" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B277" s="0">
         <x:v>6100</x:v>
       </x:c>
       <x:c r="C277" s="0" t="s">
-        <x:v>762</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D277" s="0" t="s">
-        <x:v>765</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E277" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F277" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="G277" s="1">
         <x:v>204.08</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:7">
       <x:c r="A278" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B278" s="0">
         <x:v>6101</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="G278" s="1">
         <x:v>292.18</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:7">
       <x:c r="A279" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B279" s="0">
         <x:v>6102</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
-        <x:v>771</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="G279" s="1">
         <x:v>486.92</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:7">
       <x:c r="A280" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B280" s="0">
         <x:v>6103</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
-        <x:v>774</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="G280" s="1">
         <x:v>232.2</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:7">
       <x:c r="A281" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B281" s="0">
         <x:v>6104</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
-        <x:v>775</x:v>
-[...11 lines deleted...]
-        <x:v>2506.83</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:7">
       <x:c r="A282" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B282" s="0">
         <x:v>6105</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="G282" s="1">
         <x:v>479.42</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:7">
       <x:c r="A283" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B283" s="0">
         <x:v>6106</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="G283" s="1">
         <x:v>357.05</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:7">
       <x:c r="A284" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B284" s="0">
         <x:v>6107</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="G284" s="1">
         <x:v>2058.42</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:7">
       <x:c r="A285" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B285" s="0">
         <x:v>6108</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="G285" s="1">
         <x:v>375.84</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:7">
       <x:c r="A286" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B286" s="0">
         <x:v>6109</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
-        <x:v>792</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
-        <x:v>793</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="G286" s="1">
         <x:v>264.07</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:7">
       <x:c r="A287" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B287" s="0">
         <x:v>6110</x:v>
       </x:c>
       <x:c r="C287" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D287" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E287" s="0" t="s">
-        <x:v>796</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F287" s="0" t="s">
-        <x:v>797</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="G287" s="1">
         <x:v>189.01</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:7">
       <x:c r="A288" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B288" s="0">
         <x:v>6111</x:v>
       </x:c>
       <x:c r="C288" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D288" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="E288" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F288" s="0" t="s">
-        <x:v>800</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="G288" s="1">
         <x:v>214.45</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:7">
       <x:c r="A289" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B289" s="0">
         <x:v>6112</x:v>
       </x:c>
       <x:c r="C289" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D289" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E289" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F289" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="G289" s="1">
         <x:v>241.59</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:7">
       <x:c r="A290" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B290" s="0">
         <x:v>6113</x:v>
       </x:c>
       <x:c r="C290" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D290" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E290" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F290" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="G290" s="1">
         <x:v>230.72</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:7">
       <x:c r="A291" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B291" s="0">
         <x:v>6114</x:v>
       </x:c>
       <x:c r="C291" s="0" t="s">
-        <x:v>805</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D291" s="0" t="s">
-        <x:v>806</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E291" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F291" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="G291" s="1">
         <x:v>289.41</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:7">
       <x:c r="A292" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B292" s="0">
         <x:v>6115</x:v>
       </x:c>
       <x:c r="C292" s="0" t="s">
-        <x:v>809</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D292" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E292" s="0" t="s">
-        <x:v>811</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="F292" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="G292" s="1">
-        <x:v>3061.38</x:v>
+        <x:v>3068.72</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:7">
       <x:c r="A293" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B293" s="0">
         <x:v>6116</x:v>
       </x:c>
       <x:c r="C293" s="0" t="s">
-        <x:v>813</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D293" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E293" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F293" s="0" t="s">
-        <x:v>816</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="G293" s="1">
         <x:v>1764.54</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:7">
       <x:c r="A294" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B294" s="0">
         <x:v>6117</x:v>
       </x:c>
       <x:c r="C294" s="0" t="s">
-        <x:v>817</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D294" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E294" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F294" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="G294" s="1">
         <x:v>1397.14</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:7">
       <x:c r="A295" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B295" s="0">
         <x:v>6118</x:v>
       </x:c>
       <x:c r="C295" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D295" s="0" t="s">
-        <x:v>821</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E295" s="0" t="s">
-        <x:v>822</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F295" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="G295" s="1">
         <x:v>278.19</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:7">
       <x:c r="A296" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B296" s="0">
         <x:v>6119</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
-        <x:v>820</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
-        <x:v>825</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="G296" s="1">
         <x:v>1344.56</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:7">
       <x:c r="A297" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B297" s="0">
         <x:v>6120</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
-        <x:v>827</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
-        <x:v>829</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="G297" s="1">
-        <x:v>460.88</x:v>
+        <x:v>468.22</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:7">
       <x:c r="A298" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B298" s="0">
         <x:v>6121</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
-        <x:v>833</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="G298" s="1">
-        <x:v>808.97</x:v>
+        <x:v>816.31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Auction Catalog</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Area</vt:lpstr>
       <vt:lpstr>Auction Catalog!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>